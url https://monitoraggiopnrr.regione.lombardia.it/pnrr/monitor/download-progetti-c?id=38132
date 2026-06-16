--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M4C2I2.3 Potenziamento ed estensione tematica e territoriale dei centri di trasferimento tecnologico per segmenti di industria</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>B37H22007100008</t>
   </si>
   <si>
     <t>EDIH4MARCHE LINEA B2 SERVIZI</t>
   </si>
   <si>
     <t>H99J25002180008</t>
   </si>
   <si>
     <t>TEXPERIENCE L ASSISTENTE CREATIVO AI PER IL TESSILE DEL FUTURO</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>GRANDATE</t>
   </si>
   <si>
     <t>B87H23000910004</t>
   </si>
   <si>
     <t>ARTES 4.0 LINEA B2)</t>
   </si>
@@ -1583,62 +1583,62 @@
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>2.3</v>
       </c>
       <c r="N5">
         <v>2.3</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
-        <v>4543913.0</v>
+        <v>5842503.66</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>2.3</v>
       </c>
@@ -1724,51 +1724,51 @@
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>2.3</v>
       </c>
       <c r="N8">
         <v>2.3</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
-        <v>6140000.0</v>
+        <v>4532000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
@@ -1829,239 +1829,239 @@
       </c>
       <c r="M10">
         <v>2.3</v>
       </c>
       <c r="N10">
         <v>2.3</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
         <v>200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>2.3</v>
       </c>
       <c r="N11">
         <v>2.3</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>114325.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>2.3</v>
       </c>
       <c r="N12">
         <v>2.3</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>52200.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>2.3</v>
       </c>
       <c r="N13">
         <v>2.3</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
         <v>137000.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>63</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>2.3</v>
       </c>
       <c r="N14">
         <v>2.3</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>111240.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>66</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>2.3</v>
       </c>
@@ -2111,98 +2111,98 @@
       </c>
       <c r="M16">
         <v>2.3</v>
       </c>
       <c r="N16">
         <v>2.3</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>31600.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>2.3</v>
       </c>
       <c r="N17">
         <v>2.3</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
         <v>108550.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>2.3</v>
       </c>
@@ -2252,98 +2252,98 @@
       </c>
       <c r="M19">
         <v>2.3</v>
       </c>
       <c r="N19">
         <v>2.3</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>23567.5</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>2.3</v>
       </c>
       <c r="N20">
         <v>2.3</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
         <v>17376.65</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>54</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>2.3</v>
       </c>
@@ -2393,51 +2393,51 @@
       </c>
       <c r="M22">
         <v>2.3</v>
       </c>
       <c r="N22">
         <v>2.3</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>172607.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>87</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>2.3</v>
       </c>
@@ -3004,98 +3004,98 @@
       </c>
       <c r="M35">
         <v>2.3</v>
       </c>
       <c r="N35">
         <v>2.3</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>89272.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>118</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>2.3</v>
       </c>
       <c r="N36">
         <v>2.3</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
         <v>190663.52</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>2.3</v>
       </c>
@@ -3286,87 +3286,87 @@
       </c>
       <c r="M41">
         <v>2.3</v>
       </c>
       <c r="N41">
         <v>2.3</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>336205.7</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>132</v>
       </c>
       <c r="B42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.3</v>
       </c>
       <c r="N42">
         <v>2.3</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
-        <v>398050.0</v>
+        <v>390007.99</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>134</v>
       </c>
       <c r="B43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>54</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
@@ -3380,51 +3380,51 @@
       </c>
       <c r="M43">
         <v>2.3</v>
       </c>
       <c r="N43">
         <v>2.3</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>136</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>2.3</v>
       </c>
@@ -3474,98 +3474,98 @@
       </c>
       <c r="M45">
         <v>2.3</v>
       </c>
       <c r="N45">
         <v>2.3</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
         <v>152866.4</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>2.3</v>
       </c>
       <c r="N46">
         <v>2.3</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
         <v>5717095.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>142</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>2.3</v>
       </c>
@@ -4450,51 +4450,51 @@
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>2.3</v>
       </c>
       <c r="N66">
         <v>2.3</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66" t="s">
         <v>29</v>
       </c>
       <c r="Q66">
-        <v>6713665.0</v>
+        <v>6613665.5</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67" t="s">
         <v>190</v>
       </c>
       <c r="D67" t="s">
         <v>34</v>
       </c>
       <c r="E67" t="s">
         <v>66</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
@@ -4884,51 +4884,51 @@
       </c>
       <c r="M75">
         <v>2.3</v>
       </c>
       <c r="N75">
         <v>2.3</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
         <v>495039.21</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>211</v>
       </c>
       <c r="B76" t="s">
         <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E76" t="s">
         <v>54</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>2.3</v>
       </c>
@@ -5813,51 +5813,51 @@
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>2.3</v>
       </c>
       <c r="N95">
         <v>2.3</v>
       </c>
       <c r="O95" t="s">
         <v>28</v>
       </c>
       <c r="P95" t="s">
         <v>29</v>
       </c>
       <c r="Q95">
-        <v>278421.0</v>
+        <v>278421.15</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>261</v>
       </c>
       <c r="B96" t="s">
         <v>262</v>
       </c>
       <c r="D96" t="s">
         <v>34</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
@@ -7093,51 +7093,51 @@
       </c>
       <c r="M122">
         <v>2.3</v>
       </c>
       <c r="N122">
         <v>2.3</v>
       </c>
       <c r="O122" t="s">
         <v>28</v>
       </c>
       <c r="P122" t="s">
         <v>29</v>
       </c>
       <c r="Q122">
         <v>400000.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>323</v>
       </c>
       <c r="B123" t="s">
         <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E123" t="s">
         <v>54</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>2.3</v>
       </c>