--- v0 (2026-05-03)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -68,89 +68,173 @@
   <si>
     <t>MISSIONE</t>
   </si>
   <si>
     <t>COMPONENTE</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
+    <t>G42E26001770002</t>
+  </si>
+  <si>
+    <t>ACQUISTO ARREDI PER CENTRI PER LIMPIEG</t>
+  </si>
+  <si>
+    <t>In Corso</t>
+  </si>
+  <si>
+    <t>Provincia di COMO</t>
+  </si>
+  <si>
+    <t>4.3 Servizi per il lavoro</t>
+  </si>
+  <si>
+    <t>Fascia A</t>
+  </si>
+  <si>
+    <t>DG Istruzione, Formazione e Lavoro</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>Ministero del Lavoro e Politiche Sociali</t>
+  </si>
+  <si>
+    <t>M5</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>M5C1I1.1 Potenziamento dei Centri per lImpiego (PES)</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>G41D26000690002</t>
+  </si>
+  <si>
+    <t>ACQUISTO COMPLEMENTI DARREDO PER ICEN</t>
+  </si>
+  <si>
+    <t>G11D26000360008</t>
+  </si>
+  <si>
+    <t>FORNITURA DI ARREDI PER LUFFICIO DELC</t>
+  </si>
+  <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>COMO</t>
+  </si>
+  <si>
+    <t>G11D25001790008</t>
+  </si>
+  <si>
+    <t>POTENZIAMENTO DEI CENTRI PER LIMPIEGO (</t>
+  </si>
+  <si>
+    <t>G91D24003410001</t>
+  </si>
+  <si>
+    <t>SORESINA</t>
+  </si>
+  <si>
+    <t>I51D24000100006</t>
+  </si>
+  <si>
+    <t>POTENZIAMENTO CENTRI PER LIMPIEGO - INTERVENTI DI MANUTENZIONE ORDINARIA E STRAORDINARIA AI PIANI 1 E 4 - SEDE DI LECCO  CORSO MATTEOTTI N3</t>
+  </si>
+  <si>
+    <t>Provincia di MILANO</t>
+  </si>
+  <si>
+    <t>J56F24000150006</t>
+  </si>
+  <si>
+    <t>CENTRI PER LIMPIEGO, ISTITUTI SCOLASTIC</t>
+  </si>
+  <si>
+    <t>I56G24000060006</t>
+  </si>
+  <si>
+    <t>ACQUISTO DI STRUMENTAZIONE INFORMATICA E</t>
+  </si>
+  <si>
+    <t>I56G24000100007</t>
+  </si>
+  <si>
+    <t>ACQUISTO DI IMPIANTI MULTIMEDIALI (AUDIO</t>
+  </si>
+  <si>
+    <t>B81D24000380002</t>
+  </si>
+  <si>
+    <t>ARREDI E DOTAZIONI STRUMENTALI SEDI DEI</t>
+  </si>
+  <si>
+    <t>Provincia di LECCO</t>
+  </si>
+  <si>
+    <t>B18B25000020006</t>
+  </si>
+  <si>
+    <t>POTENZIAMENTO CENTRI PER LIMPIEGO - INT</t>
+  </si>
+  <si>
+    <t>LECCO</t>
+  </si>
+  <si>
     <t>I11D23000050002</t>
   </si>
   <si>
     <t>ACQUISTO DOTAZIONI INFORMATICHE PER I CP</t>
   </si>
   <si>
-    <t>In Corso</t>
-[...1 lines deleted...]
-  <si>
     <t>PAVIA</t>
   </si>
   <si>
-    <t>4.3 Servizi per il lavoro</t>
-[...25 lines deleted...]
-  <si>
     <t>I11D22000120002</t>
   </si>
   <si>
     <t>I11D22000140002</t>
   </si>
   <si>
     <t>CENTRI PER LIMPIEGO DELLA PROVINCIA DI</t>
   </si>
   <si>
     <t>J61D25000530006</t>
   </si>
   <si>
     <t>NEL PIANO DI POTENZIAMENTO DEI CENTRI PER LIMPIEGO EX DM 74/2019 E DM 59/2020, PROVINCIA DI VARESE PROCEDE ALLACQUISTO DI IMMOBILE COLLOCATO IN VENEGONO INFERIORE (VA), DA DESTINARE A SEDE DEL CPI DI TRADATE (VA) PIAZZA ALDO MORO 4 IMMOBILE SITO IN VENE</t>
   </si>
   <si>
     <t>VENEGONO INFERIORE</t>
   </si>
   <si>
     <t>I81D24000050006</t>
   </si>
   <si>
     <t>TECNOLOGIA RETI LOCALI-FORNITURA DI MATE</t>
   </si>
   <si>
     <t>MONZA</t>
@@ -221,53 +305,50 @@
   <si>
     <t>IMMOBILE SITO IN VARESE VIA B. LUINI N. 19 - MANUTENZIONE STRAORDINARIA IMMOBILE SITO IN VARESE PER LA REALIZZAZIONE DI NUOVA SEDE DEL CPI</t>
   </si>
   <si>
     <t>VARESE</t>
   </si>
   <si>
     <t>E85E24002050006</t>
   </si>
   <si>
     <t>Acquisizione del servizio di ricerca sc</t>
   </si>
   <si>
     <t>G38B19000080008</t>
   </si>
   <si>
     <t>Adeguamento strumentale e infrastruttura</t>
   </si>
   <si>
     <t>ERBA</t>
   </si>
   <si>
     <t>E11D23000080009</t>
   </si>
   <si>
-    <t>Concluso</t>
-[...1 lines deleted...]
-  <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>E11D23000100009</t>
   </si>
   <si>
     <t>E85E24002040006</t>
   </si>
   <si>
     <t>E85E24002030006</t>
   </si>
   <si>
     <t>E85E24002020006</t>
   </si>
   <si>
     <t>ACQUISIZIONE DEL SERVIZIO DI RICERCASCI</t>
   </si>
   <si>
     <t>G11D23000470001</t>
   </si>
   <si>
     <t>ACQUISTO NUOVA SEDE CPI DICREMONA CREMON</t>
   </si>
   <si>
     <t>CREMONA</t>
@@ -293,53 +374,50 @@
   <si>
     <t>Adeguamento nuova sede cpi milano - via paravia</t>
   </si>
   <si>
     <t>B42F23000430006</t>
   </si>
   <si>
     <t>Adeguamento nuova sede cpi milano - via</t>
   </si>
   <si>
     <t>B42F23000440006</t>
   </si>
   <si>
     <t>B42F23000450006</t>
   </si>
   <si>
     <t>Adeguamento nuova sede cpi milano - vial</t>
   </si>
   <si>
     <t>B14E21012990002</t>
   </si>
   <si>
     <t>Adeguamento nuova sede cpi lecco</t>
   </si>
   <si>
-    <t>LECCO</t>
-[...1 lines deleted...]
-  <si>
     <t>H74H23000360005</t>
   </si>
   <si>
     <t>Adeguamento strumentale (arredi) - cpi p</t>
   </si>
   <si>
     <t>Provincia di BRESCIA</t>
   </si>
   <si>
     <t>H54J23000450002</t>
   </si>
   <si>
     <t>Acquisto attrezzature informatiche - cpi</t>
   </si>
   <si>
     <t>H43I23000080005</t>
   </si>
   <si>
     <t>ADEGUAMENTO FUNZIONALE - CPI LENO</t>
   </si>
   <si>
     <t>LENO</t>
   </si>
   <si>
     <t>G21D23000120003</t>
@@ -480,56 +558,50 @@
     <t>H82H22000700003</t>
   </si>
   <si>
     <t>ADEGUAMENTO VILLA PARADISO</t>
   </si>
   <si>
     <t>BRESCIA</t>
   </si>
   <si>
     <t>H54H21000070006</t>
   </si>
   <si>
     <t>SEDI DEI CENTRI PER LIMPIEGO PROVINCIAL</t>
   </si>
   <si>
     <t>H54H22001220006</t>
   </si>
   <si>
     <t>H54H22001210006</t>
   </si>
   <si>
     <t>H54H22001230006</t>
   </si>
   <si>
     <t>H14H23000600006</t>
-  </si>
-[...4 lines deleted...]
-    <t>ACQUISTO NUOVA SEDE CPI DI CREMONA - ACQ</t>
   </si>
   <si>
     <t>G18B23000560001</t>
   </si>
   <si>
     <t>ACQUISTO NUOVA SEDE CPI DI CREMONA - ADE</t>
   </si>
   <si>
     <t>E84G24000180006</t>
   </si>
   <si>
     <t>Formazione degli operatori dei CPI</t>
   </si>
   <si>
     <t>I12H23000680001</t>
   </si>
   <si>
     <t>EDIFICIO PUBBLICO VIA PACE VIA PACE MANU</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>I94I21000000002</t>
   </si>
@@ -938,51 +1010,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R78"/>
+  <dimension ref="A1:R88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1049,3851 +1121,4351 @@
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1.1</v>
       </c>
       <c r="N2">
         <v>1.1</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
-        <v>117.93</v>
+        <v>499996.56</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3">
         <v>1.1</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
-        <v>24397.56</v>
+        <v>357000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4">
         <v>1.1</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
-        <v>2610.58</v>
+        <v>5280.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5">
         <v>1.1</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
-        <v>500000.0</v>
+        <v>71511.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6">
         <v>1.1</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
-        <v>26883.0</v>
+        <v>6900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7">
         <v>1.1</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
-        <v>8191.0</v>
+        <v>3282431.22</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
         <v>43</v>
       </c>
-      <c r="B8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8">
         <v>1.1</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
-        <v>45500.0</v>
+        <v>310556.49</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.1</v>
       </c>
       <c r="N9">
         <v>1.1</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
-        <v>46430.0</v>
+        <v>1250581.2</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10">
         <v>1.1</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>638410.0</v>
+        <v>2129940.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1.1</v>
       </c>
       <c r="N11">
         <v>1.1</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
-        <v>155171.0</v>
+        <v>636387.54</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12">
         <v>1.1</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
-        <v>47475.0</v>
+        <v>2370000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1.1</v>
       </c>
       <c r="N13">
         <v>1.1</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
-        <v>40000.0</v>
+        <v>353.79</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14">
         <v>1.1</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
-        <v>140040.0</v>
+        <v>73192.68</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.1</v>
       </c>
       <c r="N15">
         <v>1.1</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
-        <v>140040.0</v>
+        <v>7831.74</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16">
         <v>1.1</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
-        <v>6207000.0</v>
+        <v>1500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17">
         <v>1.1</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
-        <v>40000.0</v>
+        <v>80649.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18">
         <v>1.1</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
-        <v>1049625.0</v>
+        <v>24573.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19">
         <v>1.1</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
-        <v>57000.0</v>
+        <v>136500.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20">
         <v>1.1</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20">
-        <v>13000.0</v>
+        <v>139290.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
       <c r="N21">
         <v>1.1</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
-        <v>40000.0</v>
+        <v>1915230.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.1</v>
       </c>
       <c r="N22">
         <v>1.1</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
-        <v>40000.0</v>
+        <v>465513.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.1</v>
       </c>
       <c r="N23">
         <v>1.1</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
-        <v>40000.0</v>
+        <v>142425.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24">
         <v>1.1</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
-        <v>5500000.0</v>
+        <v>114192.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25">
         <v>1.1</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
-        <v>5700000.0</v>
+        <v>450000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.1</v>
       </c>
       <c r="N26">
         <v>1.1</v>
       </c>
       <c r="O26" t="s">
         <v>29</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26">
-        <v>3900000.0</v>
+        <v>7800000.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27">
         <v>1.1</v>
       </c>
       <c r="N27">
         <v>1.1</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
-        <v>384000.0</v>
+        <v>18620865.54</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28">
         <v>1.1</v>
       </c>
       <c r="N28">
         <v>1.1</v>
       </c>
       <c r="O28" t="s">
         <v>29</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28">
-        <v>325460.0</v>
+        <v>114192.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>25</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>27</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29">
         <v>1.1</v>
       </c>
       <c r="N29">
         <v>1.1</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
       <c r="Q29">
-        <v>138000.0</v>
+        <v>3148875.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D30" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E30" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>27</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30">
         <v>1.1</v>
       </c>
       <c r="N30">
         <v>1.1</v>
       </c>
       <c r="O30" t="s">
         <v>29</v>
       </c>
       <c r="P30" t="s">
         <v>30</v>
       </c>
       <c r="Q30">
-        <v>324000.0</v>
+        <v>171000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E31" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>25</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31" t="s">
         <v>27</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31">
         <v>1.1</v>
       </c>
       <c r="N31">
         <v>1.1</v>
       </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
         <v>30</v>
       </c>
       <c r="Q31">
-        <v>1929736.0</v>
+        <v>39000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E32" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
       <c r="N32">
         <v>1.1</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
       <c r="Q32">
-        <v>389996.42</v>
+        <v>114192.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>25</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>27</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
       <c r="N33">
         <v>1.1</v>
       </c>
       <c r="O33" t="s">
         <v>29</v>
       </c>
       <c r="P33" t="s">
         <v>30</v>
       </c>
       <c r="Q33">
-        <v>176069.27</v>
+        <v>114192.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E34" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>25</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>27</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
       <c r="M34">
         <v>1.1</v>
       </c>
       <c r="N34">
         <v>1.1</v>
       </c>
       <c r="O34" t="s">
         <v>29</v>
       </c>
       <c r="P34" t="s">
         <v>30</v>
       </c>
       <c r="Q34">
-        <v>430000.0</v>
+        <v>114192.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>25</v>
       </c>
       <c r="J35" t="s">
         <v>26</v>
       </c>
       <c r="K35" t="s">
         <v>27</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35">
         <v>1.1</v>
       </c>
       <c r="N35">
         <v>1.1</v>
       </c>
       <c r="O35" t="s">
         <v>29</v>
       </c>
       <c r="P35" t="s">
         <v>30</v>
       </c>
       <c r="Q35">
-        <v>275000.0</v>
+        <v>16500000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E36" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>25</v>
       </c>
       <c r="J36" t="s">
         <v>26</v>
       </c>
       <c r="K36" t="s">
         <v>27</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
       <c r="M36">
         <v>1.1</v>
       </c>
       <c r="N36">
         <v>1.1</v>
       </c>
       <c r="O36" t="s">
         <v>29</v>
       </c>
       <c r="P36" t="s">
         <v>30</v>
       </c>
       <c r="Q36">
-        <v>345000.0</v>
+        <v>17100000.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37" t="s">
         <v>24</v>
       </c>
       <c r="I37" t="s">
         <v>25</v>
       </c>
       <c r="J37" t="s">
         <v>26</v>
       </c>
       <c r="K37" t="s">
         <v>27</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="M37">
         <v>1.1</v>
       </c>
       <c r="N37">
         <v>1.1</v>
       </c>
       <c r="O37" t="s">
         <v>29</v>
       </c>
       <c r="P37" t="s">
         <v>30</v>
       </c>
       <c r="Q37">
-        <v>2000000.0</v>
+        <v>11700000.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
+        <v>112</v>
+      </c>
+      <c r="D38" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>25</v>
       </c>
       <c r="J38" t="s">
         <v>26</v>
       </c>
       <c r="K38" t="s">
         <v>27</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="M38">
         <v>1.1</v>
       </c>
       <c r="N38">
         <v>1.1</v>
       </c>
       <c r="O38" t="s">
         <v>29</v>
       </c>
       <c r="P38" t="s">
         <v>30</v>
       </c>
       <c r="Q38">
-        <v>2799999.78</v>
+        <v>1152000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="s">
         <v>24</v>
       </c>
       <c r="I39" t="s">
         <v>25</v>
       </c>
       <c r="J39" t="s">
         <v>26</v>
       </c>
       <c r="K39" t="s">
         <v>27</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
       <c r="M39">
         <v>1.1</v>
       </c>
       <c r="N39">
         <v>1.1</v>
       </c>
       <c r="O39" t="s">
         <v>29</v>
       </c>
       <c r="P39" t="s">
         <v>30</v>
       </c>
       <c r="Q39">
-        <v>1800000.0</v>
+        <v>976380.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E40" t="s">
-        <v>21</v>
+        <v>110</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
         <v>25</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40" t="s">
         <v>27</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
       <c r="M40">
         <v>1.1</v>
       </c>
       <c r="N40">
         <v>1.1</v>
       </c>
       <c r="O40" t="s">
         <v>29</v>
       </c>
       <c r="P40" t="s">
         <v>30</v>
       </c>
       <c r="Q40">
-        <v>162172.41</v>
+        <v>414000.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" t="s">
         <v>117</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E41" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="H41" t="s">
         <v>24</v>
       </c>
       <c r="I41" t="s">
         <v>25</v>
       </c>
       <c r="J41" t="s">
         <v>26</v>
       </c>
       <c r="K41" t="s">
         <v>27</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
       <c r="M41">
         <v>1.1</v>
       </c>
       <c r="N41">
         <v>1.1</v>
       </c>
       <c r="O41" t="s">
         <v>29</v>
       </c>
       <c r="P41" t="s">
         <v>30</v>
       </c>
       <c r="Q41">
-        <v>2500.0</v>
+        <v>972000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E42" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>25</v>
       </c>
       <c r="J42" t="s">
         <v>26</v>
       </c>
       <c r="K42" t="s">
         <v>27</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="M42">
         <v>1.1</v>
       </c>
       <c r="N42">
         <v>1.1</v>
       </c>
       <c r="O42" t="s">
         <v>29</v>
       </c>
       <c r="P42" t="s">
         <v>30</v>
       </c>
       <c r="Q42">
-        <v>465000.0</v>
+        <v>5789208.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
+        <v>35</v>
+      </c>
+      <c r="E43" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43" t="s">
         <v>24</v>
       </c>
       <c r="I43" t="s">
         <v>25</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43" t="s">
         <v>27</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
       <c r="M43">
         <v>1.1</v>
       </c>
       <c r="N43">
         <v>1.1</v>
       </c>
       <c r="O43" t="s">
         <v>29</v>
       </c>
       <c r="P43" t="s">
         <v>30</v>
       </c>
       <c r="Q43">
-        <v>1850000.0</v>
+        <v>1169989.26</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="H44" t="s">
         <v>24</v>
       </c>
       <c r="I44" t="s">
         <v>25</v>
       </c>
       <c r="J44" t="s">
         <v>26</v>
       </c>
       <c r="K44" t="s">
         <v>27</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
       <c r="M44">
         <v>1.1</v>
       </c>
       <c r="N44">
         <v>1.1</v>
       </c>
       <c r="O44" t="s">
         <v>29</v>
       </c>
       <c r="P44" t="s">
         <v>30</v>
       </c>
       <c r="Q44">
-        <v>1530000.0</v>
+        <v>528207.81</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D45" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E45" t="s">
-        <v>50</v>
+        <v>127</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>24</v>
       </c>
       <c r="I45" t="s">
         <v>25</v>
       </c>
       <c r="J45" t="s">
         <v>26</v>
       </c>
       <c r="K45" t="s">
         <v>27</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
       <c r="M45">
         <v>1.1</v>
       </c>
       <c r="N45">
         <v>1.1</v>
       </c>
       <c r="O45" t="s">
         <v>29</v>
       </c>
       <c r="P45" t="s">
         <v>30</v>
       </c>
       <c r="Q45">
-        <v>1171888.0</v>
+        <v>1290000.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" t="s">
         <v>130</v>
       </c>
-      <c r="B46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46" t="s">
         <v>24</v>
       </c>
       <c r="I46" t="s">
         <v>25</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46" t="s">
         <v>27</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
       <c r="M46">
         <v>1.1</v>
       </c>
       <c r="N46">
         <v>1.1</v>
       </c>
       <c r="O46" t="s">
         <v>29</v>
       </c>
       <c r="P46" t="s">
         <v>30</v>
       </c>
       <c r="Q46">
-        <v>44908.0</v>
+        <v>825000.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" t="s">
         <v>132</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>24</v>
       </c>
       <c r="I47" t="s">
         <v>25</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>27</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
       <c r="M47">
         <v>1.1</v>
       </c>
       <c r="N47">
         <v>1.1</v>
       </c>
       <c r="O47" t="s">
         <v>29</v>
       </c>
       <c r="P47" t="s">
         <v>30</v>
       </c>
       <c r="Q47">
-        <v>351698.16</v>
+        <v>1035000.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" t="s">
         <v>134</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" t="s">
         <v>135</v>
       </c>
-      <c r="D48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
         <v>25</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48" t="s">
         <v>27</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
       <c r="M48">
         <v>1.1</v>
       </c>
       <c r="N48">
         <v>1.1</v>
       </c>
       <c r="O48" t="s">
         <v>29</v>
       </c>
       <c r="P48" t="s">
         <v>30</v>
       </c>
       <c r="Q48">
-        <v>48611.09</v>
+        <v>6000000.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>136</v>
       </c>
       <c r="B49" t="s">
         <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E49" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
       <c r="I49" t="s">
         <v>25</v>
       </c>
       <c r="J49" t="s">
         <v>26</v>
       </c>
       <c r="K49" t="s">
         <v>27</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
       <c r="M49">
         <v>1.1</v>
       </c>
       <c r="N49">
         <v>1.1</v>
       </c>
       <c r="O49" t="s">
         <v>29</v>
       </c>
       <c r="P49" t="s">
         <v>30</v>
       </c>
       <c r="Q49">
-        <v>34200.0</v>
+        <v>8399999.34</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>138</v>
       </c>
       <c r="B50" t="s">
         <v>139</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="H50" t="s">
         <v>24</v>
       </c>
       <c r="I50" t="s">
         <v>25</v>
       </c>
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50" t="s">
         <v>27</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
       <c r="M50">
         <v>1.1</v>
       </c>
       <c r="N50">
         <v>1.1</v>
       </c>
       <c r="O50" t="s">
         <v>29</v>
       </c>
       <c r="P50" t="s">
         <v>30</v>
       </c>
       <c r="Q50">
-        <v>1164134.0</v>
+        <v>5400000.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E51" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
         <v>25</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51" t="s">
         <v>27</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
       <c r="M51">
         <v>1.1</v>
       </c>
       <c r="N51">
         <v>1.1</v>
       </c>
       <c r="O51" t="s">
         <v>29</v>
       </c>
       <c r="P51" t="s">
         <v>30</v>
       </c>
       <c r="Q51">
-        <v>260000.0</v>
+        <v>486517.23</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>24</v>
       </c>
       <c r="I52" t="s">
         <v>25</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52" t="s">
         <v>27</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
       <c r="M52">
         <v>1.1</v>
       </c>
       <c r="N52">
         <v>1.1</v>
       </c>
       <c r="O52" t="s">
         <v>29</v>
       </c>
       <c r="P52" t="s">
         <v>30</v>
       </c>
       <c r="Q52">
-        <v>925000.0</v>
+        <v>7500.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B53" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E53" t="s">
-        <v>144</v>
+        <v>97</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
         <v>24</v>
       </c>
       <c r="I53" t="s">
         <v>25</v>
       </c>
       <c r="J53" t="s">
         <v>26</v>
       </c>
       <c r="K53" t="s">
         <v>27</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
       <c r="M53">
         <v>1.1</v>
       </c>
       <c r="N53">
         <v>1.1</v>
       </c>
       <c r="O53" t="s">
         <v>29</v>
       </c>
       <c r="P53" t="s">
         <v>30</v>
       </c>
       <c r="Q53">
-        <v>35500.0</v>
+        <v>1395000.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>25</v>
       </c>
       <c r="J54" t="s">
         <v>26</v>
       </c>
       <c r="K54" t="s">
         <v>27</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
       <c r="M54">
         <v>1.1</v>
       </c>
       <c r="N54">
         <v>1.1</v>
       </c>
       <c r="O54" t="s">
         <v>29</v>
       </c>
       <c r="P54" t="s">
         <v>30</v>
       </c>
       <c r="Q54">
-        <v>5500000.0</v>
+        <v>5550000.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B55" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>96</v>
+        <v>153</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
         <v>25</v>
       </c>
       <c r="J55" t="s">
         <v>26</v>
       </c>
       <c r="K55" t="s">
         <v>27</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
       <c r="M55">
         <v>1.1</v>
       </c>
       <c r="N55">
         <v>1.1</v>
       </c>
       <c r="O55" t="s">
         <v>29</v>
       </c>
       <c r="P55" t="s">
         <v>30</v>
       </c>
       <c r="Q55">
-        <v>20393.52</v>
+        <v>4590000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>25</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56" t="s">
         <v>27</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
       <c r="M56">
         <v>1.1</v>
       </c>
       <c r="N56">
         <v>1.1</v>
       </c>
       <c r="O56" t="s">
         <v>29</v>
       </c>
       <c r="P56" t="s">
         <v>30</v>
       </c>
       <c r="Q56">
-        <v>29621.6</v>
+        <v>4115665.59</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B57" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E57" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
         <v>25</v>
       </c>
       <c r="J57" t="s">
         <v>26</v>
       </c>
       <c r="K57" t="s">
         <v>27</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
       <c r="M57">
         <v>1.1</v>
       </c>
       <c r="N57">
         <v>1.1</v>
       </c>
       <c r="O57" t="s">
         <v>29</v>
       </c>
       <c r="P57" t="s">
         <v>30</v>
       </c>
       <c r="Q57">
-        <v>6222.0</v>
+        <v>134724.9</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E58" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
         <v>25</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58" t="s">
         <v>27</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
       <c r="M58">
         <v>1.1</v>
       </c>
       <c r="N58">
         <v>1.1</v>
       </c>
       <c r="O58" t="s">
         <v>29</v>
       </c>
       <c r="P58" t="s">
         <v>30</v>
       </c>
       <c r="Q58">
-        <v>14932.8</v>
+        <v>1055094.48</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B59" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D59" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E59" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>25</v>
       </c>
       <c r="J59" t="s">
         <v>26</v>
       </c>
       <c r="K59" t="s">
         <v>27</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
       <c r="M59">
         <v>1.1</v>
       </c>
       <c r="N59">
         <v>1.1</v>
       </c>
       <c r="O59" t="s">
         <v>29</v>
       </c>
       <c r="P59" t="s">
         <v>30</v>
       </c>
       <c r="Q59">
-        <v>23448.4</v>
+        <v>145833.27</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="D60" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E60" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>25</v>
       </c>
       <c r="J60" t="s">
         <v>26</v>
       </c>
       <c r="K60" t="s">
         <v>27</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
       <c r="M60">
         <v>1.1</v>
       </c>
       <c r="N60">
         <v>1.1</v>
       </c>
       <c r="O60" t="s">
         <v>29</v>
       </c>
       <c r="P60" t="s">
         <v>30</v>
       </c>
       <c r="Q60">
-        <v>140000.0</v>
+        <v>102600.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>25</v>
       </c>
       <c r="J61" t="s">
         <v>26</v>
       </c>
       <c r="K61" t="s">
         <v>27</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
       <c r="M61">
         <v>1.1</v>
       </c>
       <c r="N61">
         <v>1.1</v>
       </c>
       <c r="O61" t="s">
         <v>29</v>
       </c>
       <c r="P61" t="s">
         <v>30</v>
       </c>
       <c r="Q61">
-        <v>100000.0</v>
+        <v>3492402.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D62" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
         <v>25</v>
       </c>
       <c r="J62" t="s">
         <v>26</v>
       </c>
       <c r="K62" t="s">
         <v>27</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
       <c r="M62">
         <v>1.1</v>
       </c>
       <c r="N62">
         <v>1.1</v>
       </c>
       <c r="O62" t="s">
         <v>29</v>
       </c>
       <c r="P62" t="s">
         <v>30</v>
       </c>
       <c r="Q62">
-        <v>1800000.0</v>
+        <v>646791.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D63" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E63" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="H63" t="s">
         <v>24</v>
       </c>
       <c r="I63" t="s">
         <v>25</v>
       </c>
       <c r="J63" t="s">
         <v>26</v>
       </c>
       <c r="K63" t="s">
         <v>27</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
       </c>
       <c r="M63">
         <v>1.1</v>
       </c>
       <c r="N63">
         <v>1.1</v>
       </c>
       <c r="O63" t="s">
         <v>29</v>
       </c>
       <c r="P63" t="s">
         <v>30</v>
       </c>
       <c r="Q63">
-        <v>500000.0</v>
+        <v>2775000.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E64" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="H64" t="s">
         <v>24</v>
       </c>
       <c r="I64" t="s">
         <v>25</v>
       </c>
       <c r="J64" t="s">
         <v>26</v>
       </c>
       <c r="K64" t="s">
         <v>27</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
       <c r="M64">
         <v>1.1</v>
       </c>
       <c r="N64">
         <v>1.1</v>
       </c>
       <c r="O64" t="s">
         <v>29</v>
       </c>
       <c r="P64" t="s">
         <v>30</v>
       </c>
       <c r="Q64">
-        <v>138000.0</v>
+        <v>106500.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>175</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>24</v>
       </c>
       <c r="I65" t="s">
         <v>25</v>
       </c>
       <c r="J65" t="s">
         <v>26</v>
       </c>
       <c r="K65" t="s">
         <v>27</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
       <c r="M65">
         <v>1.1</v>
       </c>
       <c r="N65">
         <v>1.1</v>
       </c>
       <c r="O65" t="s">
         <v>29</v>
       </c>
       <c r="P65" t="s">
         <v>30</v>
       </c>
       <c r="Q65">
-        <v>35000.0</v>
+        <v>16500000.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D66" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E66" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>24</v>
       </c>
       <c r="I66" t="s">
         <v>25</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66" t="s">
         <v>27</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
       <c r="M66">
         <v>1.1</v>
       </c>
       <c r="N66">
         <v>1.1</v>
       </c>
       <c r="O66" t="s">
         <v>29</v>
       </c>
       <c r="P66" t="s">
         <v>30</v>
       </c>
       <c r="Q66">
-        <v>300000.0</v>
+        <v>61180.56</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B67" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E67" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67" t="s">
         <v>24</v>
       </c>
       <c r="I67" t="s">
         <v>25</v>
       </c>
       <c r="J67" t="s">
         <v>26</v>
       </c>
       <c r="K67" t="s">
         <v>27</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
       <c r="M67">
         <v>1.1</v>
       </c>
       <c r="N67">
         <v>1.1</v>
       </c>
       <c r="O67" t="s">
         <v>29</v>
       </c>
       <c r="P67" t="s">
         <v>30</v>
       </c>
       <c r="Q67">
-        <v>9956426.04</v>
+        <v>88864.8</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B68" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D68" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E68" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>24</v>
       </c>
       <c r="I68" t="s">
         <v>25</v>
       </c>
       <c r="J68" t="s">
         <v>26</v>
       </c>
       <c r="K68" t="s">
         <v>27</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
       <c r="N68">
         <v>1.1</v>
       </c>
       <c r="O68" t="s">
         <v>29</v>
       </c>
       <c r="P68" t="s">
         <v>30</v>
       </c>
       <c r="Q68">
-        <v>22192.0</v>
+        <v>18666.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E69" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="H69" t="s">
         <v>24</v>
       </c>
       <c r="I69" t="s">
         <v>25</v>
       </c>
       <c r="J69" t="s">
         <v>26</v>
       </c>
       <c r="K69" t="s">
         <v>27</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
       </c>
       <c r="M69">
         <v>1.1</v>
       </c>
       <c r="N69">
         <v>1.1</v>
       </c>
       <c r="O69" t="s">
         <v>29</v>
       </c>
       <c r="P69" t="s">
         <v>30</v>
       </c>
       <c r="Q69">
-        <v>27883.0</v>
+        <v>44798.4</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B70" t="s">
-        <v>151</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E70" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70" t="s">
         <v>24</v>
       </c>
       <c r="I70" t="s">
         <v>25</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70" t="s">
         <v>27</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
       <c r="M70">
         <v>1.1</v>
       </c>
       <c r="N70">
         <v>1.1</v>
       </c>
       <c r="O70" t="s">
         <v>29</v>
       </c>
       <c r="P70" t="s">
         <v>30</v>
       </c>
       <c r="Q70">
-        <v>275000.0</v>
+        <v>70345.2</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="H71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
         <v>25</v>
       </c>
       <c r="J71" t="s">
         <v>26</v>
       </c>
       <c r="K71" t="s">
         <v>27</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
       <c r="M71">
         <v>1.1</v>
       </c>
       <c r="N71">
         <v>1.1</v>
       </c>
       <c r="O71" t="s">
         <v>29</v>
       </c>
       <c r="P71" t="s">
         <v>30</v>
       </c>
       <c r="Q71">
-        <v>115158.14</v>
+        <v>480000.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E72" t="s">
-        <v>183</v>
+        <v>78</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72" t="s">
         <v>24</v>
       </c>
       <c r="I72" t="s">
         <v>25</v>
       </c>
       <c r="J72" t="s">
         <v>26</v>
       </c>
       <c r="K72" t="s">
         <v>27</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
       <c r="M72">
         <v>1.1</v>
       </c>
       <c r="N72">
         <v>1.1</v>
       </c>
       <c r="O72" t="s">
         <v>29</v>
       </c>
       <c r="P72" t="s">
         <v>30</v>
       </c>
       <c r="Q72">
-        <v>140000.0</v>
+        <v>5400000.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B73" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="D73" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E73" t="s">
-        <v>42</v>
+        <v>188</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="H73" t="s">
         <v>24</v>
       </c>
       <c r="I73" t="s">
         <v>25</v>
       </c>
       <c r="J73" t="s">
         <v>26</v>
       </c>
       <c r="K73" t="s">
         <v>27</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
       <c r="M73">
         <v>1.1</v>
       </c>
       <c r="N73">
         <v>1.1</v>
       </c>
       <c r="O73" t="s">
         <v>29</v>
       </c>
       <c r="P73" t="s">
         <v>30</v>
       </c>
       <c r="Q73">
-        <v>1310866.0</v>
+        <v>1500000.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B74" t="s">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E74" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74" t="s">
         <v>24</v>
       </c>
       <c r="I74" t="s">
         <v>25</v>
       </c>
       <c r="J74" t="s">
         <v>26</v>
       </c>
       <c r="K74" t="s">
         <v>27</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
       <c r="M74">
         <v>1.1</v>
       </c>
       <c r="N74">
         <v>1.1</v>
       </c>
       <c r="O74" t="s">
         <v>29</v>
       </c>
       <c r="P74" t="s">
         <v>30</v>
       </c>
       <c r="Q74">
-        <v>9000.0</v>
+        <v>414000.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B75" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D75" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E75" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>25</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75" t="s">
         <v>27</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
       <c r="M75">
         <v>1.1</v>
       </c>
       <c r="N75">
         <v>1.1</v>
       </c>
       <c r="O75" t="s">
         <v>29</v>
       </c>
       <c r="P75" t="s">
         <v>30</v>
       </c>
       <c r="Q75">
-        <v>3500.0</v>
+        <v>105000.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B76" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="D76" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E76" t="s">
-        <v>119</v>
+        <v>195</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="H76" t="s">
         <v>24</v>
       </c>
       <c r="I76" t="s">
         <v>25</v>
       </c>
       <c r="J76" t="s">
         <v>26</v>
       </c>
       <c r="K76" t="s">
         <v>27</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
       <c r="M76">
         <v>1.1</v>
       </c>
       <c r="N76">
         <v>1.1</v>
       </c>
       <c r="O76" t="s">
         <v>29</v>
       </c>
       <c r="P76" t="s">
         <v>30</v>
       </c>
       <c r="Q76">
-        <v>140040.0</v>
+        <v>900000.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B77" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E77" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>24</v>
       </c>
       <c r="I77" t="s">
         <v>25</v>
       </c>
       <c r="J77" t="s">
         <v>26</v>
       </c>
       <c r="K77" t="s">
         <v>27</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
       <c r="M77">
         <v>1.1</v>
       </c>
       <c r="N77">
         <v>1.1</v>
       </c>
       <c r="O77" t="s">
         <v>29</v>
       </c>
       <c r="P77" t="s">
         <v>30</v>
       </c>
       <c r="Q77">
-        <v>65000.0</v>
+        <v>29869278.12</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
+        <v>198</v>
+      </c>
+      <c r="B78" t="s">
+        <v>199</v>
+      </c>
+      <c r="D78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E78" t="s">
+        <v>58</v>
+      </c>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" t="s">
+        <v>23</v>
+      </c>
+      <c r="H78" t="s">
+        <v>24</v>
+      </c>
+      <c r="I78" t="s">
+        <v>25</v>
+      </c>
+      <c r="J78" t="s">
+        <v>26</v>
+      </c>
+      <c r="K78" t="s">
+        <v>27</v>
+      </c>
+      <c r="L78" t="s">
+        <v>28</v>
+      </c>
+      <c r="M78">
+        <v>1.1</v>
+      </c>
+      <c r="N78">
+        <v>1.1</v>
+      </c>
+      <c r="O78" t="s">
+        <v>29</v>
+      </c>
+      <c r="P78" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q78">
+        <v>66575.4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79" t="s">
+        <v>200</v>
+      </c>
+      <c r="B79" t="s">
+        <v>201</v>
+      </c>
+      <c r="D79" t="s">
+        <v>35</v>
+      </c>
+      <c r="E79" t="s">
+        <v>58</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" t="s">
+        <v>23</v>
+      </c>
+      <c r="H79" t="s">
+        <v>24</v>
+      </c>
+      <c r="I79" t="s">
+        <v>25</v>
+      </c>
+      <c r="J79" t="s">
+        <v>26</v>
+      </c>
+      <c r="K79" t="s">
+        <v>27</v>
+      </c>
+      <c r="L79" t="s">
+        <v>28</v>
+      </c>
+      <c r="M79">
+        <v>1.1</v>
+      </c>
+      <c r="N79">
+        <v>1.1</v>
+      </c>
+      <c r="O79" t="s">
+        <v>29</v>
+      </c>
+      <c r="P79" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q79">
+        <v>83649.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" t="s">
+        <v>202</v>
+      </c>
+      <c r="B80" t="s">
+        <v>177</v>
+      </c>
+      <c r="D80" t="s">
+        <v>35</v>
+      </c>
+      <c r="E80" t="s">
+        <v>122</v>
+      </c>
+      <c r="F80" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H80" t="s">
+        <v>24</v>
+      </c>
+      <c r="I80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J80" t="s">
+        <v>26</v>
+      </c>
+      <c r="K80" t="s">
+        <v>27</v>
+      </c>
+      <c r="L80" t="s">
+        <v>28</v>
+      </c>
+      <c r="M80">
+        <v>1.1</v>
+      </c>
+      <c r="N80">
+        <v>1.1</v>
+      </c>
+      <c r="O80" t="s">
+        <v>29</v>
+      </c>
+      <c r="P80" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q80">
+        <v>825000.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18">
+      <c r="A81" t="s">
+        <v>203</v>
+      </c>
+      <c r="B81" t="s">
+        <v>204</v>
+      </c>
+      <c r="D81" t="s">
+        <v>35</v>
+      </c>
+      <c r="E81" t="s">
+        <v>73</v>
+      </c>
+      <c r="F81" t="s">
+        <v>22</v>
+      </c>
+      <c r="G81" t="s">
+        <v>23</v>
+      </c>
+      <c r="H81" t="s">
+        <v>24</v>
+      </c>
+      <c r="I81" t="s">
+        <v>25</v>
+      </c>
+      <c r="J81" t="s">
+        <v>26</v>
+      </c>
+      <c r="K81" t="s">
+        <v>27</v>
+      </c>
+      <c r="L81" t="s">
+        <v>28</v>
+      </c>
+      <c r="M81">
+        <v>1.1</v>
+      </c>
+      <c r="N81">
+        <v>1.1</v>
+      </c>
+      <c r="O81" t="s">
+        <v>29</v>
+      </c>
+      <c r="P81" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q81">
+        <v>345474.42</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18">
+      <c r="A82" t="s">
+        <v>205</v>
+      </c>
+      <c r="B82" t="s">
+        <v>206</v>
+      </c>
+      <c r="D82" t="s">
+        <v>35</v>
+      </c>
+      <c r="E82" t="s">
+        <v>207</v>
+      </c>
+      <c r="F82" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" t="s">
+        <v>23</v>
+      </c>
+      <c r="H82" t="s">
+        <v>24</v>
+      </c>
+      <c r="I82" t="s">
+        <v>25</v>
+      </c>
+      <c r="J82" t="s">
+        <v>26</v>
+      </c>
+      <c r="K82" t="s">
+        <v>27</v>
+      </c>
+      <c r="L82" t="s">
+        <v>28</v>
+      </c>
+      <c r="M82">
+        <v>1.1</v>
+      </c>
+      <c r="N82">
+        <v>1.1</v>
+      </c>
+      <c r="O82" t="s">
+        <v>29</v>
+      </c>
+      <c r="P82" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q82">
+        <v>420000.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18">
+      <c r="A83" t="s">
+        <v>208</v>
+      </c>
+      <c r="B83" t="s">
         <v>192</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="D78" t="s">
+      <c r="D83" t="s">
+        <v>35</v>
+      </c>
+      <c r="E83" t="s">
+        <v>70</v>
+      </c>
+      <c r="F83" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83" t="s">
+        <v>24</v>
+      </c>
+      <c r="I83" t="s">
+        <v>25</v>
+      </c>
+      <c r="J83" t="s">
+        <v>26</v>
+      </c>
+      <c r="K83" t="s">
+        <v>27</v>
+      </c>
+      <c r="L83" t="s">
+        <v>28</v>
+      </c>
+      <c r="M83">
+        <v>1.1</v>
+      </c>
+      <c r="N83">
+        <v>1.1</v>
+      </c>
+      <c r="O83" t="s">
+        <v>29</v>
+      </c>
+      <c r="P83" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q83">
+        <v>3932598.0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18">
+      <c r="A84" t="s">
+        <v>209</v>
+      </c>
+      <c r="B84" t="s">
+        <v>192</v>
+      </c>
+      <c r="D84" t="s">
         <v>20</v>
       </c>
-      <c r="E78" t="s">
-[...36 lines deleted...]
-        <v>10000.0</v>
+      <c r="E84" t="s">
+        <v>70</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" t="s">
+        <v>23</v>
+      </c>
+      <c r="H84" t="s">
+        <v>24</v>
+      </c>
+      <c r="I84" t="s">
+        <v>25</v>
+      </c>
+      <c r="J84" t="s">
+        <v>26</v>
+      </c>
+      <c r="K84" t="s">
+        <v>27</v>
+      </c>
+      <c r="L84" t="s">
+        <v>28</v>
+      </c>
+      <c r="M84">
+        <v>1.1</v>
+      </c>
+      <c r="N84">
+        <v>1.1</v>
+      </c>
+      <c r="O84" t="s">
+        <v>29</v>
+      </c>
+      <c r="P84" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q84">
+        <v>27000.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18">
+      <c r="A85" t="s">
+        <v>210</v>
+      </c>
+      <c r="B85" t="s">
+        <v>211</v>
+      </c>
+      <c r="D85" t="s">
+        <v>35</v>
+      </c>
+      <c r="E85" t="s">
+        <v>70</v>
+      </c>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H85" t="s">
+        <v>24</v>
+      </c>
+      <c r="I85" t="s">
+        <v>25</v>
+      </c>
+      <c r="J85" t="s">
+        <v>26</v>
+      </c>
+      <c r="K85" t="s">
+        <v>27</v>
+      </c>
+      <c r="L85" t="s">
+        <v>28</v>
+      </c>
+      <c r="M85">
+        <v>1.1</v>
+      </c>
+      <c r="N85">
+        <v>1.1</v>
+      </c>
+      <c r="O85" t="s">
+        <v>29</v>
+      </c>
+      <c r="P85" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q85">
+        <v>10500.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86" t="s">
+        <v>212</v>
+      </c>
+      <c r="B86" t="s">
+        <v>213</v>
+      </c>
+      <c r="D86" t="s">
+        <v>35</v>
+      </c>
+      <c r="E86" t="s">
+        <v>145</v>
+      </c>
+      <c r="F86" t="s">
+        <v>22</v>
+      </c>
+      <c r="G86" t="s">
+        <v>23</v>
+      </c>
+      <c r="H86" t="s">
+        <v>24</v>
+      </c>
+      <c r="I86" t="s">
+        <v>25</v>
+      </c>
+      <c r="J86" t="s">
+        <v>26</v>
+      </c>
+      <c r="K86" t="s">
+        <v>27</v>
+      </c>
+      <c r="L86" t="s">
+        <v>28</v>
+      </c>
+      <c r="M86">
+        <v>1.1</v>
+      </c>
+      <c r="N86">
+        <v>1.1</v>
+      </c>
+      <c r="O86" t="s">
+        <v>29</v>
+      </c>
+      <c r="P86" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q86">
+        <v>420120.0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18">
+      <c r="A87" t="s">
+        <v>214</v>
+      </c>
+      <c r="B87" t="s">
+        <v>215</v>
+      </c>
+      <c r="D87" t="s">
+        <v>20</v>
+      </c>
+      <c r="E87" t="s">
+        <v>145</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" t="s">
+        <v>23</v>
+      </c>
+      <c r="H87" t="s">
+        <v>24</v>
+      </c>
+      <c r="I87" t="s">
+        <v>25</v>
+      </c>
+      <c r="J87" t="s">
+        <v>26</v>
+      </c>
+      <c r="K87" t="s">
+        <v>27</v>
+      </c>
+      <c r="L87" t="s">
+        <v>28</v>
+      </c>
+      <c r="M87">
+        <v>1.1</v>
+      </c>
+      <c r="N87">
+        <v>1.1</v>
+      </c>
+      <c r="O87" t="s">
+        <v>29</v>
+      </c>
+      <c r="P87" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q87">
+        <v>195000.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18">
+      <c r="A88" t="s">
+        <v>216</v>
+      </c>
+      <c r="B88" t="s">
+        <v>144</v>
+      </c>
+      <c r="D88" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" t="s">
+        <v>145</v>
+      </c>
+      <c r="F88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G88" t="s">
+        <v>23</v>
+      </c>
+      <c r="H88" t="s">
+        <v>24</v>
+      </c>
+      <c r="I88" t="s">
+        <v>25</v>
+      </c>
+      <c r="J88" t="s">
+        <v>26</v>
+      </c>
+      <c r="K88" t="s">
+        <v>27</v>
+      </c>
+      <c r="L88" t="s">
+        <v>28</v>
+      </c>
+      <c r="M88">
+        <v>1.1</v>
+      </c>
+      <c r="N88">
+        <v>1.1</v>
+      </c>
+      <c r="O88" t="s">
+        <v>29</v>
+      </c>
+      <c r="P88" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q88">
+        <v>30000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">