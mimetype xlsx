--- v1 (2026-08-06)
+++ v2 (2026-09-21)
@@ -1121,4351 +1121,4351 @@
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1.1</v>
       </c>
       <c r="N2">
         <v>1.1</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
-        <v>499996.56</v>
+        <v>166665.52</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3">
         <v>1.1</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
-        <v>357000.0</v>
+        <v>119000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4">
         <v>1.1</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
-        <v>5280.0</v>
+        <v>1760.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5">
         <v>1.1</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
-        <v>71511.0</v>
+        <v>23837.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6">
         <v>1.1</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
-        <v>6900000.0</v>
+        <v>2300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7">
         <v>1.1</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
-        <v>3282431.22</v>
+        <v>1094143.74</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8">
         <v>1.1</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
-        <v>310556.49</v>
+        <v>103518.83</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.1</v>
       </c>
       <c r="N9">
         <v>1.1</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
-        <v>1250581.2</v>
+        <v>416860.4</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10">
         <v>1.1</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>2129940.0</v>
+        <v>709980.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1.1</v>
       </c>
       <c r="N11">
         <v>1.1</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
-        <v>636387.54</v>
+        <v>212129.18</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12">
         <v>1.1</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
-        <v>2370000.0</v>
+        <v>790000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1.1</v>
       </c>
       <c r="N13">
         <v>1.1</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
-        <v>353.79</v>
+        <v>117.93</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14">
         <v>1.1</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
-        <v>73192.68</v>
+        <v>24397.56</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.1</v>
       </c>
       <c r="N15">
         <v>1.1</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
-        <v>7831.74</v>
+        <v>2610.58</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16">
         <v>1.1</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17">
         <v>1.1</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
-        <v>80649.0</v>
+        <v>26883.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>70</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18">
         <v>1.1</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
-        <v>24573.0</v>
+        <v>8191.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>73</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19">
         <v>1.1</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
-        <v>136500.0</v>
+        <v>45500.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>73</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20">
         <v>1.1</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20">
-        <v>139290.0</v>
+        <v>46430.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>78</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
       <c r="N21">
         <v>1.1</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
-        <v>1915230.0</v>
+        <v>638410.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>78</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.1</v>
       </c>
       <c r="N22">
         <v>1.1</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
-        <v>465513.0</v>
+        <v>155171.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="D23" t="s">
         <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>78</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.1</v>
       </c>
       <c r="N23">
         <v>1.1</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
-        <v>142425.0</v>
+        <v>47475.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24">
         <v>1.1</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
-        <v>114192.0</v>
+        <v>38064.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>86</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25">
         <v>1.1</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
-        <v>450000.0</v>
+        <v>150000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>35</v>
       </c>
       <c r="E26" t="s">
         <v>86</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.1</v>
       </c>
       <c r="N26">
         <v>1.1</v>
       </c>
       <c r="O26" t="s">
         <v>29</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26">
-        <v>7800000.0</v>
+        <v>2600000.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27">
         <v>1.1</v>
       </c>
       <c r="N27">
         <v>1.1</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
-        <v>18620865.54</v>
+        <v>6206955.18</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
       <c r="D28" t="s">
         <v>35</v>
       </c>
       <c r="E28" t="s">
         <v>78</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28">
         <v>1.1</v>
       </c>
       <c r="N28">
         <v>1.1</v>
       </c>
       <c r="O28" t="s">
         <v>29</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28">
-        <v>114192.0</v>
+        <v>38064.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>25</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>27</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29">
         <v>1.1</v>
       </c>
       <c r="N29">
         <v>1.1</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
       <c r="Q29">
-        <v>3148875.0</v>
+        <v>1049625.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>96</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
       <c r="D30" t="s">
         <v>35</v>
       </c>
       <c r="E30" t="s">
         <v>97</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>27</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30">
         <v>1.1</v>
       </c>
       <c r="N30">
         <v>1.1</v>
       </c>
       <c r="O30" t="s">
         <v>29</v>
       </c>
       <c r="P30" t="s">
         <v>30</v>
       </c>
       <c r="Q30">
-        <v>171000.0</v>
+        <v>57000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>98</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="D31" t="s">
         <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>97</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>25</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31" t="s">
         <v>27</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31">
         <v>1.1</v>
       </c>
       <c r="N31">
         <v>1.1</v>
       </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
         <v>30</v>
       </c>
       <c r="Q31">
-        <v>39000.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>35</v>
       </c>
       <c r="E32" t="s">
         <v>78</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
       <c r="N32">
         <v>1.1</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
       <c r="Q32">
-        <v>114192.0</v>
+        <v>38064.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="D33" t="s">
         <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>78</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>25</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>27</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
       <c r="N33">
         <v>1.1</v>
       </c>
       <c r="O33" t="s">
         <v>29</v>
       </c>
       <c r="P33" t="s">
         <v>30</v>
       </c>
       <c r="Q33">
-        <v>114192.0</v>
+        <v>38064.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="D34" t="s">
         <v>35</v>
       </c>
       <c r="E34" t="s">
         <v>78</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>25</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>27</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
       <c r="M34">
         <v>1.1</v>
       </c>
       <c r="N34">
         <v>1.1</v>
       </c>
       <c r="O34" t="s">
         <v>29</v>
       </c>
       <c r="P34" t="s">
         <v>30</v>
       </c>
       <c r="Q34">
-        <v>114192.0</v>
+        <v>38064.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>103</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="D35" t="s">
         <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>105</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>25</v>
       </c>
       <c r="J35" t="s">
         <v>26</v>
       </c>
       <c r="K35" t="s">
         <v>27</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35">
         <v>1.1</v>
       </c>
       <c r="N35">
         <v>1.1</v>
       </c>
       <c r="O35" t="s">
         <v>29</v>
       </c>
       <c r="P35" t="s">
         <v>30</v>
       </c>
       <c r="Q35">
-        <v>16500000.0</v>
+        <v>5500000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>78</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>25</v>
       </c>
       <c r="J36" t="s">
         <v>26</v>
       </c>
       <c r="K36" t="s">
         <v>27</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
       <c r="M36">
         <v>1.1</v>
       </c>
       <c r="N36">
         <v>1.1</v>
       </c>
       <c r="O36" t="s">
         <v>29</v>
       </c>
       <c r="P36" t="s">
         <v>30</v>
       </c>
       <c r="Q36">
-        <v>17100000.0</v>
+        <v>5700000.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>110</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37" t="s">
         <v>24</v>
       </c>
       <c r="I37" t="s">
         <v>25</v>
       </c>
       <c r="J37" t="s">
         <v>26</v>
       </c>
       <c r="K37" t="s">
         <v>27</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="M37">
         <v>1.1</v>
       </c>
       <c r="N37">
         <v>1.1</v>
       </c>
       <c r="O37" t="s">
         <v>29</v>
       </c>
       <c r="P37" t="s">
         <v>30</v>
       </c>
       <c r="Q37">
-        <v>11700000.0</v>
+        <v>3900000.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>110</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>25</v>
       </c>
       <c r="J38" t="s">
         <v>26</v>
       </c>
       <c r="K38" t="s">
         <v>27</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="M38">
         <v>1.1</v>
       </c>
       <c r="N38">
         <v>1.1</v>
       </c>
       <c r="O38" t="s">
         <v>29</v>
       </c>
       <c r="P38" t="s">
         <v>30</v>
       </c>
       <c r="Q38">
-        <v>1152000.0</v>
+        <v>384000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>113</v>
       </c>
       <c r="B39" t="s">
         <v>114</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>110</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="s">
         <v>24</v>
       </c>
       <c r="I39" t="s">
         <v>25</v>
       </c>
       <c r="J39" t="s">
         <v>26</v>
       </c>
       <c r="K39" t="s">
         <v>27</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
       <c r="M39">
         <v>1.1</v>
       </c>
       <c r="N39">
         <v>1.1</v>
       </c>
       <c r="O39" t="s">
         <v>29</v>
       </c>
       <c r="P39" t="s">
         <v>30</v>
       </c>
       <c r="Q39">
-        <v>976380.0</v>
+        <v>325460.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="D40" t="s">
         <v>35</v>
       </c>
       <c r="E40" t="s">
         <v>110</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
         <v>25</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40" t="s">
         <v>27</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
       <c r="M40">
         <v>1.1</v>
       </c>
       <c r="N40">
         <v>1.1</v>
       </c>
       <c r="O40" t="s">
         <v>29</v>
       </c>
       <c r="P40" t="s">
         <v>30</v>
       </c>
       <c r="Q40">
-        <v>414000.0</v>
+        <v>138000.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="D41" t="s">
         <v>35</v>
       </c>
       <c r="E41" t="s">
         <v>110</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="H41" t="s">
         <v>24</v>
       </c>
       <c r="I41" t="s">
         <v>25</v>
       </c>
       <c r="J41" t="s">
         <v>26</v>
       </c>
       <c r="K41" t="s">
         <v>27</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
       <c r="M41">
         <v>1.1</v>
       </c>
       <c r="N41">
         <v>1.1</v>
       </c>
       <c r="O41" t="s">
         <v>29</v>
       </c>
       <c r="P41" t="s">
         <v>30</v>
       </c>
       <c r="Q41">
-        <v>972000.0</v>
+        <v>324000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="D42" t="s">
         <v>35</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>25</v>
       </c>
       <c r="J42" t="s">
         <v>26</v>
       </c>
       <c r="K42" t="s">
         <v>27</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="M42">
         <v>1.1</v>
       </c>
       <c r="N42">
         <v>1.1</v>
       </c>
       <c r="O42" t="s">
         <v>29</v>
       </c>
       <c r="P42" t="s">
         <v>30</v>
       </c>
       <c r="Q42">
-        <v>5789208.0</v>
+        <v>1929736.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="D43" t="s">
         <v>35</v>
       </c>
       <c r="E43" t="s">
         <v>122</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43" t="s">
         <v>24</v>
       </c>
       <c r="I43" t="s">
         <v>25</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43" t="s">
         <v>27</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
       <c r="M43">
         <v>1.1</v>
       </c>
       <c r="N43">
         <v>1.1</v>
       </c>
       <c r="O43" t="s">
         <v>29</v>
       </c>
       <c r="P43" t="s">
         <v>30</v>
       </c>
       <c r="Q43">
-        <v>1169989.26</v>
+        <v>389996.42</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>122</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="H44" t="s">
         <v>24</v>
       </c>
       <c r="I44" t="s">
         <v>25</v>
       </c>
       <c r="J44" t="s">
         <v>26</v>
       </c>
       <c r="K44" t="s">
         <v>27</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
       <c r="M44">
         <v>1.1</v>
       </c>
       <c r="N44">
         <v>1.1</v>
       </c>
       <c r="O44" t="s">
         <v>29</v>
       </c>
       <c r="P44" t="s">
         <v>30</v>
       </c>
       <c r="Q44">
-        <v>528207.81</v>
+        <v>176069.27</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="D45" t="s">
         <v>35</v>
       </c>
       <c r="E45" t="s">
         <v>127</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>24</v>
       </c>
       <c r="I45" t="s">
         <v>25</v>
       </c>
       <c r="J45" t="s">
         <v>26</v>
       </c>
       <c r="K45" t="s">
         <v>27</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
       <c r="M45">
         <v>1.1</v>
       </c>
       <c r="N45">
         <v>1.1</v>
       </c>
       <c r="O45" t="s">
         <v>29</v>
       </c>
       <c r="P45" t="s">
         <v>30</v>
       </c>
       <c r="Q45">
-        <v>1290000.0</v>
+        <v>430000.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>128</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="D46" t="s">
         <v>35</v>
       </c>
       <c r="E46" t="s">
         <v>130</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46" t="s">
         <v>24</v>
       </c>
       <c r="I46" t="s">
         <v>25</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46" t="s">
         <v>27</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
       <c r="M46">
         <v>1.1</v>
       </c>
       <c r="N46">
         <v>1.1</v>
       </c>
       <c r="O46" t="s">
         <v>29</v>
       </c>
       <c r="P46" t="s">
         <v>30</v>
       </c>
       <c r="Q46">
-        <v>825000.0</v>
+        <v>275000.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>131</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="D47" t="s">
         <v>35</v>
       </c>
       <c r="E47" t="s">
         <v>132</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>24</v>
       </c>
       <c r="I47" t="s">
         <v>25</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>27</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
       <c r="M47">
         <v>1.1</v>
       </c>
       <c r="N47">
         <v>1.1</v>
       </c>
       <c r="O47" t="s">
         <v>29</v>
       </c>
       <c r="P47" t="s">
         <v>30</v>
       </c>
       <c r="Q47">
-        <v>1035000.0</v>
+        <v>345000.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>135</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
         <v>25</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48" t="s">
         <v>27</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
       <c r="M48">
         <v>1.1</v>
       </c>
       <c r="N48">
         <v>1.1</v>
       </c>
       <c r="O48" t="s">
         <v>29</v>
       </c>
       <c r="P48" t="s">
         <v>30</v>
       </c>
       <c r="Q48">
-        <v>6000000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>136</v>
       </c>
       <c r="B49" t="s">
         <v>137</v>
       </c>
       <c r="D49" t="s">
         <v>35</v>
       </c>
       <c r="E49" t="s">
         <v>78</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
       <c r="I49" t="s">
         <v>25</v>
       </c>
       <c r="J49" t="s">
         <v>26</v>
       </c>
       <c r="K49" t="s">
         <v>27</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
       <c r="M49">
         <v>1.1</v>
       </c>
       <c r="N49">
         <v>1.1</v>
       </c>
       <c r="O49" t="s">
         <v>29</v>
       </c>
       <c r="P49" t="s">
         <v>30</v>
       </c>
       <c r="Q49">
-        <v>8399999.34</v>
+        <v>2799999.78</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>138</v>
       </c>
       <c r="B50" t="s">
         <v>139</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>140</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="H50" t="s">
         <v>24</v>
       </c>
       <c r="I50" t="s">
         <v>25</v>
       </c>
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50" t="s">
         <v>27</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
       <c r="M50">
         <v>1.1</v>
       </c>
       <c r="N50">
         <v>1.1</v>
       </c>
       <c r="O50" t="s">
         <v>29</v>
       </c>
       <c r="P50" t="s">
         <v>30</v>
       </c>
       <c r="Q50">
-        <v>5400000.0</v>
+        <v>1800000.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>141</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="D51" t="s">
         <v>35</v>
       </c>
       <c r="E51" t="s">
         <v>58</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
         <v>25</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51" t="s">
         <v>27</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
       <c r="M51">
         <v>1.1</v>
       </c>
       <c r="N51">
         <v>1.1</v>
       </c>
       <c r="O51" t="s">
         <v>29</v>
       </c>
       <c r="P51" t="s">
         <v>30</v>
       </c>
       <c r="Q51">
-        <v>486517.23</v>
+        <v>162172.41</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>143</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>145</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>24</v>
       </c>
       <c r="I52" t="s">
         <v>25</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52" t="s">
         <v>27</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
       <c r="M52">
         <v>1.1</v>
       </c>
       <c r="N52">
         <v>1.1</v>
       </c>
       <c r="O52" t="s">
         <v>29</v>
       </c>
       <c r="P52" t="s">
         <v>30</v>
       </c>
       <c r="Q52">
-        <v>7500.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>146</v>
       </c>
       <c r="B53" t="s">
         <v>147</v>
       </c>
       <c r="D53" t="s">
         <v>35</v>
       </c>
       <c r="E53" t="s">
         <v>97</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
         <v>24</v>
       </c>
       <c r="I53" t="s">
         <v>25</v>
       </c>
       <c r="J53" t="s">
         <v>26</v>
       </c>
       <c r="K53" t="s">
         <v>27</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
       <c r="M53">
         <v>1.1</v>
       </c>
       <c r="N53">
         <v>1.1</v>
       </c>
       <c r="O53" t="s">
         <v>29</v>
       </c>
       <c r="P53" t="s">
         <v>30</v>
       </c>
       <c r="Q53">
-        <v>1395000.0</v>
+        <v>465000.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>148</v>
       </c>
       <c r="B54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>150</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>25</v>
       </c>
       <c r="J54" t="s">
         <v>26</v>
       </c>
       <c r="K54" t="s">
         <v>27</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
       <c r="M54">
         <v>1.1</v>
       </c>
       <c r="N54">
         <v>1.1</v>
       </c>
       <c r="O54" t="s">
         <v>29</v>
       </c>
       <c r="P54" t="s">
         <v>30</v>
       </c>
       <c r="Q54">
-        <v>5550000.0</v>
+        <v>1850000.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>151</v>
       </c>
       <c r="B55" t="s">
         <v>152</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>153</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
         <v>25</v>
       </c>
       <c r="J55" t="s">
         <v>26</v>
       </c>
       <c r="K55" t="s">
         <v>27</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
       <c r="M55">
         <v>1.1</v>
       </c>
       <c r="N55">
         <v>1.1</v>
       </c>
       <c r="O55" t="s">
         <v>29</v>
       </c>
       <c r="P55" t="s">
         <v>30</v>
       </c>
       <c r="Q55">
-        <v>4590000.0</v>
+        <v>1530000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>154</v>
       </c>
       <c r="B56" t="s">
         <v>155</v>
       </c>
       <c r="D56" t="s">
         <v>35</v>
       </c>
       <c r="E56" t="s">
         <v>78</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>25</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56" t="s">
         <v>27</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
       <c r="M56">
         <v>1.1</v>
       </c>
       <c r="N56">
         <v>1.1</v>
       </c>
       <c r="O56" t="s">
         <v>29</v>
       </c>
       <c r="P56" t="s">
         <v>30</v>
       </c>
       <c r="Q56">
-        <v>4115665.59</v>
+        <v>1371888.53</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>156</v>
       </c>
       <c r="B57" t="s">
         <v>157</v>
       </c>
       <c r="D57" t="s">
         <v>35</v>
       </c>
       <c r="E57" t="s">
         <v>110</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
         <v>25</v>
       </c>
       <c r="J57" t="s">
         <v>26</v>
       </c>
       <c r="K57" t="s">
         <v>27</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
       <c r="M57">
         <v>1.1</v>
       </c>
       <c r="N57">
         <v>1.1</v>
       </c>
       <c r="O57" t="s">
         <v>29</v>
       </c>
       <c r="P57" t="s">
         <v>30</v>
       </c>
       <c r="Q57">
-        <v>134724.9</v>
+        <v>44908.3</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>158</v>
       </c>
       <c r="B58" t="s">
         <v>159</v>
       </c>
       <c r="D58" t="s">
         <v>35</v>
       </c>
       <c r="E58" t="s">
         <v>78</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
         <v>25</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58" t="s">
         <v>27</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
       <c r="M58">
         <v>1.1</v>
       </c>
       <c r="N58">
         <v>1.1</v>
       </c>
       <c r="O58" t="s">
         <v>29</v>
       </c>
       <c r="P58" t="s">
         <v>30</v>
       </c>
       <c r="Q58">
-        <v>1055094.48</v>
+        <v>351698.16</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>160</v>
       </c>
       <c r="B59" t="s">
         <v>161</v>
       </c>
       <c r="D59" t="s">
         <v>35</v>
       </c>
       <c r="E59" t="s">
         <v>78</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>25</v>
       </c>
       <c r="J59" t="s">
         <v>26</v>
       </c>
       <c r="K59" t="s">
         <v>27</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
       <c r="M59">
         <v>1.1</v>
       </c>
       <c r="N59">
         <v>1.1</v>
       </c>
       <c r="O59" t="s">
         <v>29</v>
       </c>
       <c r="P59" t="s">
         <v>30</v>
       </c>
       <c r="Q59">
-        <v>145833.27</v>
+        <v>48611.09</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>162</v>
       </c>
       <c r="B60" t="s">
         <v>163</v>
       </c>
       <c r="D60" t="s">
         <v>35</v>
       </c>
       <c r="E60" t="s">
         <v>73</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>25</v>
       </c>
       <c r="J60" t="s">
         <v>26</v>
       </c>
       <c r="K60" t="s">
         <v>27</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
       <c r="M60">
         <v>1.1</v>
       </c>
       <c r="N60">
         <v>1.1</v>
       </c>
       <c r="O60" t="s">
         <v>29</v>
       </c>
       <c r="P60" t="s">
         <v>30</v>
       </c>
       <c r="Q60">
-        <v>102600.0</v>
+        <v>34200.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>164</v>
       </c>
       <c r="B61" t="s">
         <v>165</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>145</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>25</v>
       </c>
       <c r="J61" t="s">
         <v>26</v>
       </c>
       <c r="K61" t="s">
         <v>27</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
       <c r="M61">
         <v>1.1</v>
       </c>
       <c r="N61">
         <v>1.1</v>
       </c>
       <c r="O61" t="s">
         <v>29</v>
       </c>
       <c r="P61" t="s">
         <v>30</v>
       </c>
       <c r="Q61">
-        <v>3492402.0</v>
+        <v>1164134.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>166</v>
       </c>
       <c r="B62" t="s">
         <v>167</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>73</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
         <v>25</v>
       </c>
       <c r="J62" t="s">
         <v>26</v>
       </c>
       <c r="K62" t="s">
         <v>27</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
       <c r="M62">
         <v>1.1</v>
       </c>
       <c r="N62">
         <v>1.1</v>
       </c>
       <c r="O62" t="s">
         <v>29</v>
       </c>
       <c r="P62" t="s">
         <v>30</v>
       </c>
       <c r="Q62">
-        <v>646791.0</v>
+        <v>215597.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>168</v>
       </c>
       <c r="B63" t="s">
         <v>169</v>
       </c>
       <c r="D63" t="s">
         <v>35</v>
       </c>
       <c r="E63" t="s">
         <v>170</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="H63" t="s">
         <v>24</v>
       </c>
       <c r="I63" t="s">
         <v>25</v>
       </c>
       <c r="J63" t="s">
         <v>26</v>
       </c>
       <c r="K63" t="s">
         <v>27</v>
       </c>
       <c r="L63" t="s">
         <v>28</v>
       </c>
       <c r="M63">
         <v>1.1</v>
       </c>
       <c r="N63">
         <v>1.1</v>
       </c>
       <c r="O63" t="s">
         <v>29</v>
       </c>
       <c r="P63" t="s">
         <v>30</v>
       </c>
       <c r="Q63">
-        <v>2775000.0</v>
+        <v>925000.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>171</v>
       </c>
       <c r="B64" t="s">
         <v>172</v>
       </c>
       <c r="D64" t="s">
         <v>35</v>
       </c>
       <c r="E64" t="s">
         <v>170</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="H64" t="s">
         <v>24</v>
       </c>
       <c r="I64" t="s">
         <v>25</v>
       </c>
       <c r="J64" t="s">
         <v>26</v>
       </c>
       <c r="K64" t="s">
         <v>27</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
       <c r="M64">
         <v>1.1</v>
       </c>
       <c r="N64">
         <v>1.1</v>
       </c>
       <c r="O64" t="s">
         <v>29</v>
       </c>
       <c r="P64" t="s">
         <v>30</v>
       </c>
       <c r="Q64">
-        <v>106500.0</v>
+        <v>35500.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>173</v>
       </c>
       <c r="B65" t="s">
         <v>174</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>175</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>24</v>
       </c>
       <c r="I65" t="s">
         <v>25</v>
       </c>
       <c r="J65" t="s">
         <v>26</v>
       </c>
       <c r="K65" t="s">
         <v>27</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
       <c r="M65">
         <v>1.1</v>
       </c>
       <c r="N65">
         <v>1.1</v>
       </c>
       <c r="O65" t="s">
         <v>29</v>
       </c>
       <c r="P65" t="s">
         <v>30</v>
       </c>
       <c r="Q65">
-        <v>16500000.0</v>
+        <v>5500000.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>176</v>
       </c>
       <c r="B66" t="s">
         <v>177</v>
       </c>
       <c r="D66" t="s">
         <v>35</v>
       </c>
       <c r="E66" t="s">
         <v>122</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>24</v>
       </c>
       <c r="I66" t="s">
         <v>25</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66" t="s">
         <v>27</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
       <c r="M66">
         <v>1.1</v>
       </c>
       <c r="N66">
         <v>1.1</v>
       </c>
       <c r="O66" t="s">
         <v>29</v>
       </c>
       <c r="P66" t="s">
         <v>30</v>
       </c>
       <c r="Q66">
-        <v>61180.56</v>
+        <v>20393.52</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>178</v>
       </c>
       <c r="B67" t="s">
         <v>177</v>
       </c>
       <c r="D67" t="s">
         <v>35</v>
       </c>
       <c r="E67" t="s">
         <v>122</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67" t="s">
         <v>24</v>
       </c>
       <c r="I67" t="s">
         <v>25</v>
       </c>
       <c r="J67" t="s">
         <v>26</v>
       </c>
       <c r="K67" t="s">
         <v>27</v>
       </c>
       <c r="L67" t="s">
         <v>28</v>
       </c>
       <c r="M67">
         <v>1.1</v>
       </c>
       <c r="N67">
         <v>1.1</v>
       </c>
       <c r="O67" t="s">
         <v>29</v>
       </c>
       <c r="P67" t="s">
         <v>30</v>
       </c>
       <c r="Q67">
-        <v>88864.8</v>
+        <v>29621.6</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>179</v>
       </c>
       <c r="B68" t="s">
         <v>177</v>
       </c>
       <c r="D68" t="s">
         <v>35</v>
       </c>
       <c r="E68" t="s">
         <v>122</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>24</v>
       </c>
       <c r="I68" t="s">
         <v>25</v>
       </c>
       <c r="J68" t="s">
         <v>26</v>
       </c>
       <c r="K68" t="s">
         <v>27</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
       <c r="N68">
         <v>1.1</v>
       </c>
       <c r="O68" t="s">
         <v>29</v>
       </c>
       <c r="P68" t="s">
         <v>30</v>
       </c>
       <c r="Q68">
-        <v>18666.0</v>
+        <v>6222.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>180</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="D69" t="s">
         <v>35</v>
       </c>
       <c r="E69" t="s">
         <v>122</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="H69" t="s">
         <v>24</v>
       </c>
       <c r="I69" t="s">
         <v>25</v>
       </c>
       <c r="J69" t="s">
         <v>26</v>
       </c>
       <c r="K69" t="s">
         <v>27</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
       </c>
       <c r="M69">
         <v>1.1</v>
       </c>
       <c r="N69">
         <v>1.1</v>
       </c>
       <c r="O69" t="s">
         <v>29</v>
       </c>
       <c r="P69" t="s">
         <v>30</v>
       </c>
       <c r="Q69">
-        <v>44798.4</v>
+        <v>14932.8</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" t="s">
         <v>177</v>
       </c>
       <c r="D70" t="s">
         <v>35</v>
       </c>
       <c r="E70" t="s">
         <v>122</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70" t="s">
         <v>24</v>
       </c>
       <c r="I70" t="s">
         <v>25</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70" t="s">
         <v>27</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
       <c r="M70">
         <v>1.1</v>
       </c>
       <c r="N70">
         <v>1.1</v>
       </c>
       <c r="O70" t="s">
         <v>29</v>
       </c>
       <c r="P70" t="s">
         <v>30</v>
       </c>
       <c r="Q70">
-        <v>70345.2</v>
+        <v>23448.4</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>182</v>
       </c>
       <c r="B71" t="s">
         <v>183</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>105</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="H71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
         <v>25</v>
       </c>
       <c r="J71" t="s">
         <v>26</v>
       </c>
       <c r="K71" t="s">
         <v>27</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
       <c r="M71">
         <v>1.1</v>
       </c>
       <c r="N71">
         <v>1.1</v>
       </c>
       <c r="O71" t="s">
         <v>29</v>
       </c>
       <c r="P71" t="s">
         <v>30</v>
       </c>
       <c r="Q71">
-        <v>480000.0</v>
+        <v>160000.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>184</v>
       </c>
       <c r="B72" t="s">
         <v>185</v>
       </c>
       <c r="D72" t="s">
         <v>35</v>
       </c>
       <c r="E72" t="s">
         <v>78</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72" t="s">
         <v>24</v>
       </c>
       <c r="I72" t="s">
         <v>25</v>
       </c>
       <c r="J72" t="s">
         <v>26</v>
       </c>
       <c r="K72" t="s">
         <v>27</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
       <c r="M72">
         <v>1.1</v>
       </c>
       <c r="N72">
         <v>1.1</v>
       </c>
       <c r="O72" t="s">
         <v>29</v>
       </c>
       <c r="P72" t="s">
         <v>30</v>
       </c>
       <c r="Q72">
-        <v>5400000.0</v>
+        <v>1800000.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>186</v>
       </c>
       <c r="B73" t="s">
         <v>187</v>
       </c>
       <c r="D73" t="s">
         <v>35</v>
       </c>
       <c r="E73" t="s">
         <v>188</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="H73" t="s">
         <v>24</v>
       </c>
       <c r="I73" t="s">
         <v>25</v>
       </c>
       <c r="J73" t="s">
         <v>26</v>
       </c>
       <c r="K73" t="s">
         <v>27</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
       <c r="M73">
         <v>1.1</v>
       </c>
       <c r="N73">
         <v>1.1</v>
       </c>
       <c r="O73" t="s">
         <v>29</v>
       </c>
       <c r="P73" t="s">
         <v>30</v>
       </c>
       <c r="Q73">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>189</v>
       </c>
       <c r="B74" t="s">
         <v>190</v>
       </c>
       <c r="D74" t="s">
         <v>35</v>
       </c>
       <c r="E74" t="s">
         <v>70</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74" t="s">
         <v>24</v>
       </c>
       <c r="I74" t="s">
         <v>25</v>
       </c>
       <c r="J74" t="s">
         <v>26</v>
       </c>
       <c r="K74" t="s">
         <v>27</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
       <c r="M74">
         <v>1.1</v>
       </c>
       <c r="N74">
         <v>1.1</v>
       </c>
       <c r="O74" t="s">
         <v>29</v>
       </c>
       <c r="P74" t="s">
         <v>30</v>
       </c>
       <c r="Q74">
-        <v>414000.0</v>
+        <v>138000.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>191</v>
       </c>
       <c r="B75" t="s">
         <v>192</v>
       </c>
       <c r="D75" t="s">
         <v>35</v>
       </c>
       <c r="E75" t="s">
         <v>70</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>25</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75" t="s">
         <v>27</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
       <c r="M75">
         <v>1.1</v>
       </c>
       <c r="N75">
         <v>1.1</v>
       </c>
       <c r="O75" t="s">
         <v>29</v>
       </c>
       <c r="P75" t="s">
         <v>30</v>
       </c>
       <c r="Q75">
-        <v>105000.0</v>
+        <v>35000.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>193</v>
       </c>
       <c r="B76" t="s">
         <v>194</v>
       </c>
       <c r="D76" t="s">
         <v>35</v>
       </c>
       <c r="E76" t="s">
         <v>195</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="H76" t="s">
         <v>24</v>
       </c>
       <c r="I76" t="s">
         <v>25</v>
       </c>
       <c r="J76" t="s">
         <v>26</v>
       </c>
       <c r="K76" t="s">
         <v>27</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
       <c r="M76">
         <v>1.1</v>
       </c>
       <c r="N76">
         <v>1.1</v>
       </c>
       <c r="O76" t="s">
         <v>29</v>
       </c>
       <c r="P76" t="s">
         <v>30</v>
       </c>
       <c r="Q76">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>196</v>
       </c>
       <c r="B77" t="s">
         <v>197</v>
       </c>
       <c r="D77" t="s">
         <v>35</v>
       </c>
       <c r="E77" t="s">
         <v>78</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>24</v>
       </c>
       <c r="I77" t="s">
         <v>25</v>
       </c>
       <c r="J77" t="s">
         <v>26</v>
       </c>
       <c r="K77" t="s">
         <v>27</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
       <c r="M77">
         <v>1.1</v>
       </c>
       <c r="N77">
         <v>1.1</v>
       </c>
       <c r="O77" t="s">
         <v>29</v>
       </c>
       <c r="P77" t="s">
         <v>30</v>
       </c>
       <c r="Q77">
-        <v>29869278.12</v>
+        <v>9956426.04</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>198</v>
       </c>
       <c r="B78" t="s">
         <v>199</v>
       </c>
       <c r="D78" t="s">
         <v>35</v>
       </c>
       <c r="E78" t="s">
         <v>58</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>24</v>
       </c>
       <c r="I78" t="s">
         <v>25</v>
       </c>
       <c r="J78" t="s">
         <v>26</v>
       </c>
       <c r="K78" t="s">
         <v>27</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
       <c r="M78">
         <v>1.1</v>
       </c>
       <c r="N78">
         <v>1.1</v>
       </c>
       <c r="O78" t="s">
         <v>29</v>
       </c>
       <c r="P78" t="s">
         <v>30</v>
       </c>
       <c r="Q78">
-        <v>66575.4</v>
+        <v>22191.8</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>200</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="D79" t="s">
         <v>35</v>
       </c>
       <c r="E79" t="s">
         <v>58</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79" t="s">
         <v>24</v>
       </c>
       <c r="I79" t="s">
         <v>25</v>
       </c>
       <c r="J79" t="s">
         <v>26</v>
       </c>
       <c r="K79" t="s">
         <v>27</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
       <c r="M79">
         <v>1.1</v>
       </c>
       <c r="N79">
         <v>1.1</v>
       </c>
       <c r="O79" t="s">
         <v>29</v>
       </c>
       <c r="P79" t="s">
         <v>30</v>
       </c>
       <c r="Q79">
-        <v>83649.3</v>
+        <v>27883.1</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>202</v>
       </c>
       <c r="B80" t="s">
         <v>177</v>
       </c>
       <c r="D80" t="s">
         <v>35</v>
       </c>
       <c r="E80" t="s">
         <v>122</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="H80" t="s">
         <v>24</v>
       </c>
       <c r="I80" t="s">
         <v>25</v>
       </c>
       <c r="J80" t="s">
         <v>26</v>
       </c>
       <c r="K80" t="s">
         <v>27</v>
       </c>
       <c r="L80" t="s">
         <v>28</v>
       </c>
       <c r="M80">
         <v>1.1</v>
       </c>
       <c r="N80">
         <v>1.1</v>
       </c>
       <c r="O80" t="s">
         <v>29</v>
       </c>
       <c r="P80" t="s">
         <v>30</v>
       </c>
       <c r="Q80">
-        <v>825000.0</v>
+        <v>275000.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>203</v>
       </c>
       <c r="B81" t="s">
         <v>204</v>
       </c>
       <c r="D81" t="s">
         <v>35</v>
       </c>
       <c r="E81" t="s">
         <v>73</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="H81" t="s">
         <v>24</v>
       </c>
       <c r="I81" t="s">
         <v>25</v>
       </c>
       <c r="J81" t="s">
         <v>26</v>
       </c>
       <c r="K81" t="s">
         <v>27</v>
       </c>
       <c r="L81" t="s">
         <v>28</v>
       </c>
       <c r="M81">
         <v>1.1</v>
       </c>
       <c r="N81">
         <v>1.1</v>
       </c>
       <c r="O81" t="s">
         <v>29</v>
       </c>
       <c r="P81" t="s">
         <v>30</v>
       </c>
       <c r="Q81">
-        <v>345474.42</v>
+        <v>115158.14</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>205</v>
       </c>
       <c r="B82" t="s">
         <v>206</v>
       </c>
       <c r="D82" t="s">
         <v>35</v>
       </c>
       <c r="E82" t="s">
         <v>207</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="H82" t="s">
         <v>24</v>
       </c>
       <c r="I82" t="s">
         <v>25</v>
       </c>
       <c r="J82" t="s">
         <v>26</v>
       </c>
       <c r="K82" t="s">
         <v>27</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
       <c r="M82">
         <v>1.1</v>
       </c>
       <c r="N82">
         <v>1.1</v>
       </c>
       <c r="O82" t="s">
         <v>29</v>
       </c>
       <c r="P82" t="s">
         <v>30</v>
       </c>
       <c r="Q82">
-        <v>420000.0</v>
+        <v>140000.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>208</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="D83" t="s">
         <v>35</v>
       </c>
       <c r="E83" t="s">
         <v>70</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>24</v>
       </c>
       <c r="I83" t="s">
         <v>25</v>
       </c>
       <c r="J83" t="s">
         <v>26</v>
       </c>
       <c r="K83" t="s">
         <v>27</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
       <c r="M83">
         <v>1.1</v>
       </c>
       <c r="N83">
         <v>1.1</v>
       </c>
       <c r="O83" t="s">
         <v>29</v>
       </c>
       <c r="P83" t="s">
         <v>30</v>
       </c>
       <c r="Q83">
-        <v>3932598.0</v>
+        <v>1310866.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>209</v>
       </c>
       <c r="B84" t="s">
         <v>192</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>70</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>24</v>
       </c>
       <c r="I84" t="s">
         <v>25</v>
       </c>
       <c r="J84" t="s">
         <v>26</v>
       </c>
       <c r="K84" t="s">
         <v>27</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
       <c r="M84">
         <v>1.1</v>
       </c>
       <c r="N84">
         <v>1.1</v>
       </c>
       <c r="O84" t="s">
         <v>29</v>
       </c>
       <c r="P84" t="s">
         <v>30</v>
       </c>
       <c r="Q84">
-        <v>27000.0</v>
+        <v>9000.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>210</v>
       </c>
       <c r="B85" t="s">
         <v>211</v>
       </c>
       <c r="D85" t="s">
         <v>35</v>
       </c>
       <c r="E85" t="s">
         <v>70</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
         <v>25</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85" t="s">
         <v>27</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
       <c r="M85">
         <v>1.1</v>
       </c>
       <c r="N85">
         <v>1.1</v>
       </c>
       <c r="O85" t="s">
         <v>29</v>
       </c>
       <c r="P85" t="s">
         <v>30</v>
       </c>
       <c r="Q85">
-        <v>10500.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>212</v>
       </c>
       <c r="B86" t="s">
         <v>213</v>
       </c>
       <c r="D86" t="s">
         <v>35</v>
       </c>
       <c r="E86" t="s">
         <v>145</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="H86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
         <v>25</v>
       </c>
       <c r="J86" t="s">
         <v>26</v>
       </c>
       <c r="K86" t="s">
         <v>27</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
       </c>
       <c r="M86">
         <v>1.1</v>
       </c>
       <c r="N86">
         <v>1.1</v>
       </c>
       <c r="O86" t="s">
         <v>29</v>
       </c>
       <c r="P86" t="s">
         <v>30</v>
       </c>
       <c r="Q86">
-        <v>420120.0</v>
+        <v>140040.0</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>214</v>
       </c>
       <c r="B87" t="s">
         <v>215</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>145</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="H87" t="s">
         <v>24</v>
       </c>
       <c r="I87" t="s">
         <v>25</v>
       </c>
       <c r="J87" t="s">
         <v>26</v>
       </c>
       <c r="K87" t="s">
         <v>27</v>
       </c>
       <c r="L87" t="s">
         <v>28</v>
       </c>
       <c r="M87">
         <v>1.1</v>
       </c>
       <c r="N87">
         <v>1.1</v>
       </c>
       <c r="O87" t="s">
         <v>29</v>
       </c>
       <c r="P87" t="s">
         <v>30</v>
       </c>
       <c r="Q87">
-        <v>195000.0</v>
+        <v>65000.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>216</v>
       </c>
       <c r="B88" t="s">
         <v>144</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>145</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="H88" t="s">
         <v>24</v>
       </c>
       <c r="I88" t="s">
         <v>25</v>
       </c>
       <c r="J88" t="s">
         <v>26</v>
       </c>
       <c r="K88" t="s">
         <v>27</v>
       </c>
       <c r="L88" t="s">
         <v>28</v>
       </c>
       <c r="M88">
         <v>1.1</v>
       </c>
       <c r="N88">
         <v>1.1</v>
       </c>
       <c r="O88" t="s">
         <v>29</v>
       </c>
       <c r="P88" t="s">
         <v>30</v>
       </c>
       <c r="Q88">
-        <v>30000.0</v>
+        <v>10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">