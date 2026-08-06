--- v0 (2026-05-10)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="736">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="969">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -68,107 +68,884 @@
   <si>
     <t>MISSIONE</t>
   </si>
   <si>
     <t>COMPONENTE</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
+    <t>J91J24002730001</t>
+  </si>
+  <si>
+    <t>INCLUSIONE E PARTECIPAZIONE IN EMILIA-RO</t>
+  </si>
+  <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>Regione Lombardia</t>
+  </si>
+  <si>
+    <t>2.4 I giovani e le giovani generazioni</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>PCM - DIP POL GIOVAN E SERV CIV UNIVERS</t>
+  </si>
+  <si>
+    <t>M5</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>M5C1I2.1 Servizio civile universale</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>J91J24002740001</t>
+  </si>
+  <si>
+    <t>RAMMENDI Tessere Comunita Educanti</t>
+  </si>
+  <si>
+    <t>J91J24002720001</t>
+  </si>
+  <si>
+    <t>Le magnifiche sorti: protagonisti insiem</t>
+  </si>
+  <si>
+    <t>J91J24002700001</t>
+  </si>
+  <si>
+    <t>Giovani al centro per una globalizzazion</t>
+  </si>
+  <si>
+    <t>J91J24002690001</t>
+  </si>
+  <si>
+    <t>Inclusione Persone Fragili in AMERICA LA</t>
+  </si>
+  <si>
+    <t>J81J24004120001</t>
+  </si>
+  <si>
+    <t>Consorzio Pavia in rete per costruire co</t>
+  </si>
+  <si>
+    <t>J81J24004090001</t>
+  </si>
+  <si>
+    <t>CULTURA E LEGALITA INSIEME 2025</t>
+  </si>
+  <si>
+    <t>J81J24004070001</t>
+  </si>
+  <si>
+    <t>Alleanza per linclusione e il sostegno</t>
+  </si>
+  <si>
+    <t>In Corso</t>
+  </si>
+  <si>
+    <t>J81J24004080001</t>
+  </si>
+  <si>
+    <t>Percorsi di crescita. inclusione e cura</t>
+  </si>
+  <si>
+    <t>J81J24004020001</t>
+  </si>
+  <si>
+    <t>TANTI. FORSE TUTTI. MA NESSUNO ESCLUSO:</t>
+  </si>
+  <si>
+    <t>J81J24003910001</t>
+  </si>
+  <si>
+    <t>Giovani protagonisti del Terzo Settore i</t>
+  </si>
+  <si>
+    <t>J81J24003890001</t>
+  </si>
+  <si>
+    <t>SEMI SECOLARI. GERMOGLI DI FUTURO</t>
+  </si>
+  <si>
+    <t>J81J24003870001</t>
+  </si>
+  <si>
+    <t>Limpegno delle Pro Loco per uno svilupp</t>
+  </si>
+  <si>
+    <t>J81J24003850001</t>
+  </si>
+  <si>
+    <t>INSUBRIA CHE UNISCE: PROCESSI DI INCLUSI</t>
+  </si>
+  <si>
+    <t>J81J24003840001</t>
+  </si>
+  <si>
+    <t>IntrecciAMOci - Solidarieta. educazione</t>
+  </si>
+  <si>
+    <t>J81J24003810001</t>
+  </si>
+  <si>
+    <t>VARESE Hub Culturale</t>
+  </si>
+  <si>
+    <t>J81J24003790001</t>
+  </si>
+  <si>
+    <t>Diritti alleducazione. diretti al futur</t>
+  </si>
+  <si>
+    <t>J81J24003780001</t>
+  </si>
+  <si>
+    <t>Dare anima allazione-Lombardia</t>
+  </si>
+  <si>
+    <t>J81J24003770001</t>
+  </si>
+  <si>
+    <t>Mi curo di te - II</t>
+  </si>
+  <si>
+    <t>J81J24003750001</t>
+  </si>
+  <si>
+    <t>Connessione e Resilienza: un ponte per r</t>
+  </si>
+  <si>
+    <t>J81J24003740001</t>
+  </si>
+  <si>
+    <t>Insieme perleducazione dei giovani_202</t>
+  </si>
+  <si>
+    <t>J81J24003730001</t>
+  </si>
+  <si>
+    <t>Insieme perlinclusione_2025</t>
+  </si>
+  <si>
+    <t>J81J24003720001</t>
+  </si>
+  <si>
+    <t>Percorsi di crescita. istruzione e integ</t>
+  </si>
+  <si>
+    <t>J81J24003690001</t>
+  </si>
+  <si>
+    <t>DI MANO IN MANO: un programma di Servizi</t>
+  </si>
+  <si>
+    <t>J81J24003680001</t>
+  </si>
+  <si>
+    <t>A FAR DEL BENE INIZIAMO NOI: un programm</t>
+  </si>
+  <si>
+    <t>J81J24003670001</t>
+  </si>
+  <si>
+    <t>CONNETTERE LE STORIE: un programma di Se</t>
+  </si>
+  <si>
+    <t>J81J24003610001</t>
+  </si>
+  <si>
+    <t>Volontari in Rete per il Dono - Seconda</t>
+  </si>
+  <si>
+    <t>J81J24003590001</t>
+  </si>
+  <si>
+    <t>Trasporto e soccorso province lombarde 2</t>
+  </si>
+  <si>
+    <t>J81J24003570001</t>
+  </si>
+  <si>
+    <t>ASSISTENZA. INCLUSIONE ED EDUCAZIONE 202</t>
+  </si>
+  <si>
+    <t>J81J24003580001</t>
+  </si>
+  <si>
+    <t>Trasporto e soccorso Citta Metropolitana</t>
+  </si>
+  <si>
+    <t>J81J24003540001</t>
+  </si>
+  <si>
+    <t>Nuotare Controcorrente - Promozione dei</t>
+  </si>
+  <si>
+    <t>J81J24003510001</t>
+  </si>
+  <si>
+    <t>Ciascuno cresce solo se sognato: percors</t>
+  </si>
+  <si>
+    <t>J81J24003490001</t>
+  </si>
+  <si>
+    <t>Trasformiamo il Futuro con la Pace: educ</t>
+  </si>
+  <si>
+    <t>J81J24003500001</t>
+  </si>
+  <si>
+    <t>Diritti. cultura e cittadinanza per la r</t>
+  </si>
+  <si>
+    <t>J81J24003470001</t>
+  </si>
+  <si>
+    <t>AGIRE X TUTELARE = AZIONI CONDIVISE DI P</t>
+  </si>
+  <si>
+    <t>J81J24003420001</t>
+  </si>
+  <si>
+    <t>Inclusione di persone e comunita fragil</t>
+  </si>
+  <si>
+    <t>J81J24003390001</t>
+  </si>
+  <si>
+    <t>Valorizzazione delle piccole Comunita e</t>
+  </si>
+  <si>
+    <t>J81J24003380001</t>
+  </si>
+  <si>
+    <t>Inclusione Persone Fragili in AFRICA - 2</t>
+  </si>
+  <si>
+    <t>J71J24002350001</t>
+  </si>
+  <si>
+    <t>Il mondo dei migranti. Sostegno allinte</t>
+  </si>
+  <si>
+    <t>J71J24002340001</t>
+  </si>
+  <si>
+    <t>INCLUSIONE SOCIALE E CULTURALE PER UN NU</t>
+  </si>
+  <si>
+    <t>J71J24002290001</t>
+  </si>
+  <si>
+    <t>Persone. Diritti e Uguaglianza: Fondamen</t>
+  </si>
+  <si>
+    <t>J71J24002240001</t>
+  </si>
+  <si>
+    <t>PERCORSI A SOSTEGNO DELLITALIA</t>
+  </si>
+  <si>
+    <t>J71J24002150001</t>
+  </si>
+  <si>
+    <t>2025 AMERICA LATINA: EDUCAZIONE E PREVEN</t>
+  </si>
+  <si>
+    <t>J71J24002130001</t>
+  </si>
+  <si>
+    <t>Mai Soli - Sostegno e inclusione delle p</t>
+  </si>
+  <si>
+    <t>J71J24002140001</t>
+  </si>
+  <si>
+    <t>Promuovere il diritto alla salute e al b</t>
+  </si>
+  <si>
+    <t>J61J24003640001</t>
+  </si>
+  <si>
+    <t>P.A.S.S.O.   -    Percorsi informativi e</t>
+  </si>
+  <si>
+    <t>J61J24003610001</t>
+  </si>
+  <si>
+    <t>Crescita sostenibile: strategie per lin</t>
+  </si>
+  <si>
+    <t>J61J24003590001</t>
+  </si>
+  <si>
+    <t>CA.RE: Casa e Resilienza: sostegno abita</t>
+  </si>
+  <si>
+    <t>J61J24003560001</t>
+  </si>
+  <si>
+    <t>Insieme nello Sport: abbattere differenz</t>
+  </si>
+  <si>
+    <t>J61J24003480001</t>
+  </si>
+  <si>
+    <t>INCLUSIONE E DIRITTI PER TUTTI</t>
+  </si>
+  <si>
+    <t>J61J24003390001</t>
+  </si>
+  <si>
+    <t>APPROCCIO GLOBALE ED INTEGRATO. BASATO S</t>
+  </si>
+  <si>
+    <t>J61J24003380001</t>
+  </si>
+  <si>
+    <t>INTEGRAZIONE ATTIVA DELLE PERSONE IN SIT</t>
+  </si>
+  <si>
+    <t>J61J24003320001</t>
+  </si>
+  <si>
+    <t>SI PUO FARE</t>
+  </si>
+  <si>
+    <t>J61J24003260001</t>
+  </si>
+  <si>
+    <t>Generazioni unite per un Futuro Solidale</t>
+  </si>
+  <si>
+    <t>J61J24003250001</t>
+  </si>
+  <si>
+    <t>Orizzonti Inclusivi: Un Viaggio attraver</t>
+  </si>
+  <si>
+    <t>J61J24003240001</t>
+  </si>
+  <si>
+    <t>Insieme per lInclusione: Sostegno e Par</t>
+  </si>
+  <si>
+    <t>J61J24003200001</t>
+  </si>
+  <si>
+    <t>2024 IMMAGINABILI RISORSE</t>
+  </si>
+  <si>
+    <t>J61J24003170001</t>
+  </si>
+  <si>
+    <t>Una societa a misura di comunita: legami</t>
+  </si>
+  <si>
+    <t>J61J24003180001</t>
+  </si>
+  <si>
+    <t>LINCLUSIONE FA LA FORZA: dare Assistenz</t>
+  </si>
+  <si>
+    <t>J61J24002960001</t>
+  </si>
+  <si>
+    <t>SOLIDARITY ACTION: COMUNITA ATTIVE PER L</t>
+  </si>
+  <si>
+    <t>J61J24002940001</t>
+  </si>
+  <si>
+    <t>Inclusione e sviluppo per i piu fragili</t>
+  </si>
+  <si>
+    <t>J51J24002860001</t>
+  </si>
+  <si>
+    <t>Salute e benessere per tutti_24</t>
+  </si>
+  <si>
+    <t>J51J24002830001</t>
+  </si>
+  <si>
+    <t>COME PIUME</t>
+  </si>
+  <si>
+    <t>J51J24002810001</t>
+  </si>
+  <si>
+    <t>PREVENIRE ED AFFRONTARE IN MODO EFFICACE</t>
+  </si>
+  <si>
+    <t>J51J24002800001</t>
+  </si>
+  <si>
+    <t>ASSISTENZA E SOSTEGNO IN ITALIA</t>
+  </si>
+  <si>
+    <t>J51J24002790001</t>
+  </si>
+  <si>
+    <t>LO SPORT A SOSTEGNO DELLITALIA</t>
+  </si>
+  <si>
+    <t>J51J24002770001</t>
+  </si>
+  <si>
+    <t>Welfare Community: per linclusione dell</t>
+  </si>
+  <si>
+    <t>J51J24002700001</t>
+  </si>
+  <si>
+    <t>Diritti in azione</t>
+  </si>
+  <si>
+    <t>J51J24002710001</t>
+  </si>
+  <si>
+    <t>EduCare</t>
+  </si>
+  <si>
+    <t>J51J24002690001</t>
+  </si>
+  <si>
+    <t>LA PRIMA COSA BELLA</t>
+  </si>
+  <si>
+    <t>J51J24002650001</t>
+  </si>
+  <si>
+    <t>AMBASCIATORI DI PACE E LEGALITA PER UN</t>
+  </si>
+  <si>
+    <t>J51J24002580001</t>
+  </si>
+  <si>
+    <t>In rete con lAfrica per linclusione de</t>
+  </si>
+  <si>
+    <t>J51J24002590001</t>
+  </si>
+  <si>
+    <t>Processi dintegrazione delle persone fr</t>
+  </si>
+  <si>
+    <t>J51J24002570001</t>
+  </si>
+  <si>
+    <t>Tutela delle Risorse Naturali e Sviluppo</t>
+  </si>
+  <si>
+    <t>J51J24002560001</t>
+  </si>
+  <si>
+    <t>Accesso alleducazione in AFRICA. EURASI</t>
+  </si>
+  <si>
+    <t>J41J24002510001</t>
+  </si>
+  <si>
+    <t>TERRA DEL SUD</t>
+  </si>
+  <si>
+    <t>J41J24002500001</t>
+  </si>
+  <si>
+    <t>Il patrimonio culturale e ambientale. ri</t>
+  </si>
+  <si>
+    <t>J41J24002410001</t>
+  </si>
+  <si>
+    <t>CIVES  Comunita Inclusive. Vettori di E</t>
+  </si>
+  <si>
+    <t>J41J24002370001</t>
+  </si>
+  <si>
+    <t>GENERAZIONE COESIONE: Salute. Educazione</t>
+  </si>
+  <si>
+    <t>J41J24002330001</t>
+  </si>
+  <si>
+    <t>Sinergie dinclusione per educazione e a</t>
+  </si>
+  <si>
+    <t>J41J24002290001</t>
+  </si>
+  <si>
+    <t>Accesso alleducazione in AMERICA LATINA</t>
+  </si>
+  <si>
+    <t>J41J24002300001</t>
+  </si>
+  <si>
+    <t>Inclusione persone con disabilita in AFR</t>
+  </si>
+  <si>
+    <t>J41J24002310001</t>
+  </si>
+  <si>
+    <t>Sostegno allinclusione dei minori in AM</t>
+  </si>
+  <si>
+    <t>J31J24004160001</t>
+  </si>
+  <si>
+    <t>GENERAZIONE SOLIDALE</t>
+  </si>
+  <si>
+    <t>J31J24004100001</t>
+  </si>
+  <si>
+    <t>D(i)ritti al punto - II</t>
+  </si>
+  <si>
+    <t>J31J24004120001</t>
+  </si>
+  <si>
+    <t>Gli ultimi della fila_Italia</t>
+  </si>
+  <si>
+    <t>J31J24004090001</t>
+  </si>
+  <si>
+    <t>Contrasto alla poverta e Sviluppo Sosten</t>
+  </si>
+  <si>
+    <t>J31J24004080001</t>
+  </si>
+  <si>
+    <t>DALLA PERIFERIA ALLA PARTECIPAZIONE</t>
+  </si>
+  <si>
+    <t>J31J24004070001</t>
+  </si>
+  <si>
+    <t>Inclusione. eguaglianza. diversita: i di</t>
+  </si>
+  <si>
+    <t>J31J24004060001</t>
+  </si>
+  <si>
+    <t>Periferia che include</t>
+  </si>
+  <si>
+    <t>J31J24004050001</t>
+  </si>
+  <si>
+    <t>EDUCAZIONE E APPRENDIMENTO PER TUTTI</t>
+  </si>
+  <si>
+    <t>J31J24004020001</t>
+  </si>
+  <si>
+    <t>BenEssere in equilibrio</t>
+  </si>
+  <si>
+    <t>J31J24004000001</t>
+  </si>
+  <si>
+    <t>CON IMPEGNO E PASSIONE</t>
+  </si>
+  <si>
+    <t>J31J24004010001</t>
+  </si>
+  <si>
+    <t>Sentieri sicuri: sostegno alle fragilita</t>
+  </si>
+  <si>
+    <t>J31J24003980001</t>
+  </si>
+  <si>
+    <t>Laboratorio di inclusione per i piu vuln</t>
+  </si>
+  <si>
+    <t>J31J24003950001</t>
+  </si>
+  <si>
+    <t>Torniamo ai giorni del rischio: la solid</t>
+  </si>
+  <si>
+    <t>J31J24003920001</t>
+  </si>
+  <si>
+    <t>Cittadini del mondo per costruire futuro</t>
+  </si>
+  <si>
+    <t>J31J24003940001</t>
+  </si>
+  <si>
+    <t>RESPIRO SOLIDALE: ENERGIA PER IL CAMBIAM</t>
+  </si>
+  <si>
+    <t>J31J24003890001</t>
+  </si>
+  <si>
+    <t>BETTER EUROPE TOGETHER</t>
+  </si>
+  <si>
+    <t>J21J24003590001</t>
+  </si>
+  <si>
+    <t>Uniti per i Giovani</t>
+  </si>
+  <si>
+    <t>J21J24003360001</t>
+  </si>
+  <si>
+    <t>AVANZARE INSIEME: VOLONTARI PER LA TRASF</t>
+  </si>
+  <si>
+    <t>J21J24003320001</t>
+  </si>
+  <si>
+    <t>SOGNO SOLIDALE: COSTRUIRE UN MONDO GIUST</t>
+  </si>
+  <si>
+    <t>J21J24003290001</t>
+  </si>
+  <si>
+    <t>GIOVANI PER IL CAMBIAMENTO: coltivare va</t>
+  </si>
+  <si>
+    <t>J21J24003310001</t>
+  </si>
+  <si>
+    <t>UNIVERSALITA. UGUALI DIRITTI E DOVERE DI</t>
+  </si>
+  <si>
+    <t>J21J24003270001</t>
+  </si>
+  <si>
+    <t>Insieme si puo: volontari SCU per la coe</t>
+  </si>
+  <si>
+    <t>J21J24003170001</t>
+  </si>
+  <si>
+    <t>Legami di comunita</t>
+  </si>
+  <si>
+    <t>J21J24003140001</t>
+  </si>
+  <si>
+    <t>COSTRUENDO COMUNITA SOSTENIBILI</t>
+  </si>
+  <si>
+    <t>J21J24003070001</t>
+  </si>
+  <si>
+    <t>Educazione e tutela della Salute in Mada</t>
+  </si>
+  <si>
+    <t>J21J24003050001</t>
+  </si>
+  <si>
+    <t>EURASIA SOLIDALE PER LINCLUSIONE DELLE</t>
+  </si>
+  <si>
+    <t>J11J24002520001</t>
+  </si>
+  <si>
+    <t>One Health</t>
+  </si>
+  <si>
+    <t>J11J24002510001</t>
+  </si>
+  <si>
+    <t>In squadra per crescere in sicurezza e i</t>
+  </si>
+  <si>
+    <t>J11J24002440001</t>
+  </si>
+  <si>
+    <t>Nobody Left Behind_24</t>
+  </si>
+  <si>
+    <t>J11J24002480001</t>
+  </si>
+  <si>
+    <t>Servizio civile universale per la cittad</t>
+  </si>
+  <si>
+    <t>J11J24002470001</t>
+  </si>
+  <si>
+    <t>Preservare lidentita del territorio att</t>
+  </si>
+  <si>
+    <t>J11J24002460001</t>
+  </si>
+  <si>
+    <t>Promozione della cultura e sviluppo ambi</t>
+  </si>
+  <si>
+    <t>J11J24002420001</t>
+  </si>
+  <si>
+    <t>COLMARE LE DISTANZE E LE VULNERABILITA</t>
+  </si>
+  <si>
+    <t>J11J24002310001</t>
+  </si>
+  <si>
+    <t>Territori diversi. diritti comuni</t>
+  </si>
+  <si>
+    <t>J81J25000010001</t>
+  </si>
+  <si>
+    <t>562 -Unione e condivisione - Art. 40  CO</t>
+  </si>
+  <si>
+    <t>J11J24002280001</t>
+  </si>
+  <si>
+    <t>UN PAESE PER I GIOVANI: LAVORI IN CORSO</t>
+  </si>
+  <si>
+    <t>J81J25001180001</t>
+  </si>
+  <si>
+    <t>SCAGR565 -AGRIPARCHI, COLTIVIAMO BIODIVE</t>
+  </si>
+  <si>
+    <t>J51J25001030001</t>
+  </si>
+  <si>
+    <t>SCAGR565 -FACILITAZIONE AGRICOLA PER UN</t>
+  </si>
+  <si>
+    <t>J11J25001030001</t>
+  </si>
+  <si>
+    <t>SCAGR565 -NATURA E SAPERI: COLTIVARE VAL</t>
+  </si>
+  <si>
+    <t>J31J25001420001</t>
+  </si>
+  <si>
+    <t>SCAGR565 -SCAG  Servizio Civile Agricol</t>
+  </si>
+  <si>
+    <t>J11J25001040001</t>
+  </si>
+  <si>
+    <t>SCAGR565 -AGRICOLTURA E CULTURA CONTADIN</t>
+  </si>
+  <si>
+    <t>J11J25001050001</t>
+  </si>
+  <si>
+    <t>SCAGR565 -Lagricoltura Biologica Made i</t>
+  </si>
+  <si>
+    <t>J81J25001150001</t>
+  </si>
+  <si>
+    <t>SCA2024 -PROGRAMMA SCA - INSIEME : AMBIE</t>
+  </si>
+  <si>
+    <t>J71J25000990001</t>
+  </si>
+  <si>
+    <t>SCA2024 -Ri-generazioni: pratiche di sos</t>
+  </si>
+  <si>
+    <t>J31J25001390001</t>
+  </si>
+  <si>
+    <t>SCA2024 -SERVIZIO CIVILE AMBIENTALE PER</t>
+  </si>
+  <si>
+    <t>J31J25001400001</t>
+  </si>
+  <si>
+    <t>SCA2024 -SCA  Servizio Civile Green e s</t>
+  </si>
+  <si>
+    <t>J21J25001610001</t>
+  </si>
+  <si>
+    <t>SCA2024 -Salvaguardiamo il pianeta: educ</t>
+  </si>
+  <si>
     <t>J91J23001760001</t>
   </si>
   <si>
-    <t>INCLUSIONE E PARTECIPAZIONE IN EMILIA-RO</t>
-[...31 lines deleted...]
-  <si>
     <t>J71J22002690001</t>
   </si>
   <si>
     <t>Inclusione Persone Fragili in ECUADOR -</t>
   </si>
   <si>
     <t>BRESCIA</t>
   </si>
   <si>
     <t>J61J22002870001</t>
   </si>
   <si>
     <t>Diritto alla Salute - 2023</t>
   </si>
   <si>
     <t>J51J22002650001</t>
   </si>
   <si>
-    <t>Tutela delle Risorse Naturali e Sviluppo</t>
-[...1 lines deleted...]
-  <si>
     <t>J61J22002860001</t>
   </si>
   <si>
     <t>Msaada kwa wote: inclusione e sviluppo p</t>
   </si>
   <si>
     <t>TREVIGLIO</t>
   </si>
   <si>
     <t>J51J22002640001</t>
   </si>
   <si>
     <t>Inclusione persone fragili AMERICA LATIN</t>
   </si>
   <si>
     <t>J41J22003840001</t>
   </si>
   <si>
     <t>SOLIDARITY ACTION: PARI OPPORTUNITA PER</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>J41J22003810001</t>
@@ -215,53 +992,50 @@
   <si>
     <t>SCA2023 - SCA  Comuni Green per lo svil</t>
   </si>
   <si>
     <t>J21J24000770001</t>
   </si>
   <si>
     <t>SCA2023 - EDUCAZIONE ECOLOGICA PER UNA C</t>
   </si>
   <si>
     <t>J31J24000720001</t>
   </si>
   <si>
     <t>SCA2023 - IN SERVIZIO PER LAMBIENTE</t>
   </si>
   <si>
     <t>J31J24000730001</t>
   </si>
   <si>
     <t>SCA2023 - PROGRAMMA SCA -COMUNI E COMUNI</t>
   </si>
   <si>
     <t>J91J23001750001</t>
   </si>
   <si>
-    <t>Giovani al centro per una globalizzazion</t>
-[...1 lines deleted...]
-  <si>
     <t>J91J23001840001</t>
   </si>
   <si>
     <t>Sicurezza e valorizzazione del territori</t>
   </si>
   <si>
     <t>J21J24000750001</t>
   </si>
   <si>
     <t>SCA2023 - SCA - IN GIOCO SIAMO NOI: SOST</t>
   </si>
   <si>
     <t>J21J24000740001</t>
   </si>
   <si>
     <t>SCA2023 - Nuovi orizzonti della sostenib</t>
   </si>
   <si>
     <t>J51J24000480001</t>
   </si>
   <si>
     <t>SCA2023 - SISTEMI VERDI INTERCONNESSI</t>
   </si>
   <si>
     <t>J11J23001580001</t>
@@ -269,236 +1043,203 @@
   <si>
     <t>557 - Nuovi orizzonti -  Art. 40 Como</t>
   </si>
   <si>
     <t>COMO</t>
   </si>
   <si>
     <t>J11J23001600001</t>
   </si>
   <si>
     <t>557 - Andiamo al lavoro insieme Art. 40</t>
   </si>
   <si>
     <t>CREMONA</t>
   </si>
   <si>
     <t>J31J22003160001</t>
   </si>
   <si>
     <t>LEuropa e il resto del mondo: una visio</t>
   </si>
   <si>
     <t>J11J22002880001</t>
   </si>
   <si>
-    <t>Sostegno allinclusione dei minori in AM</t>
-[...1 lines deleted...]
-  <si>
     <t>J11J22002890001</t>
   </si>
   <si>
     <t>Accesso alleducazione in AFRICA, Est EU</t>
   </si>
   <si>
     <t>J31J22003140001</t>
   </si>
   <si>
     <t>Valorizzazione delle Piccole Comunita e</t>
   </si>
   <si>
     <t>J41J22003790001</t>
   </si>
   <si>
     <t>TAKE A WAY</t>
   </si>
   <si>
     <t>J41J22003800001</t>
   </si>
   <si>
-    <t>Inclusione Persone Fragili in AFRICA - 2</t>
-[...1 lines deleted...]
-  <si>
     <t>J41J22003820001</t>
   </si>
   <si>
     <t>2022 EURASIA SOLIDALE PER LINCLUSIONE D</t>
   </si>
   <si>
     <t>J41J22003830001</t>
   </si>
   <si>
     <t>Promozione educazione e sviluppo umano</t>
   </si>
   <si>
     <t>J71J22002710001</t>
   </si>
   <si>
-    <t>Accesso alleducazione in AMERICA LATINA</t>
-[...1 lines deleted...]
-  <si>
     <t>J91J23001780001</t>
   </si>
   <si>
     <t>2023 IMMAGINABILI RISORSE</t>
   </si>
   <si>
     <t>J31J23002460001</t>
   </si>
   <si>
     <t>GIVE PEACE A CHANCE</t>
   </si>
   <si>
     <t>J41J23001480001</t>
   </si>
   <si>
     <t>J51J23001930001</t>
   </si>
   <si>
-    <t>Cittadini del mondo per costruire futuro</t>
-[...1 lines deleted...]
-  <si>
     <t>J51J23001940001</t>
   </si>
   <si>
     <t>Linclusione delle persone vulnerabili i</t>
   </si>
   <si>
     <t>J61J23001810001</t>
   </si>
   <si>
-    <t>EURASIA SOLIDALE PER LINCLUSIONE DELLE</t>
-[...1 lines deleted...]
-  <si>
     <t>J61J23001820001</t>
   </si>
   <si>
     <t>Verso il diritto alla salute e al beness</t>
   </si>
   <si>
     <t>J61J23001840001</t>
   </si>
   <si>
     <t>2024 AMERICA LATINA: EDUCAZIONE E PREVEN</t>
   </si>
   <si>
     <t>J71J23001450001</t>
   </si>
   <si>
-    <t>Inclusione Persone Fragili in AMERICA LA</t>
-[...1 lines deleted...]
-  <si>
     <t>J71J23001460001</t>
   </si>
   <si>
     <t>Lotta alle disuguaglianze accanto alle p</t>
   </si>
   <si>
     <t>J81J23002360001</t>
   </si>
   <si>
-    <t>Valorizzazione delle piccole Comunita e</t>
-[...1 lines deleted...]
-  <si>
     <t>J81J23003040001</t>
   </si>
   <si>
     <t>Programma: BEAT  Benessere, Educazione,</t>
   </si>
   <si>
     <t>J11J23001760001</t>
   </si>
   <si>
     <t>J41J23001470001</t>
   </si>
   <si>
-    <t>Inclusione e sviluppo per i piu fragili</t>
-[...1 lines deleted...]
-  <si>
     <t>J91J23001720001</t>
   </si>
   <si>
     <t>J81J23003030001</t>
   </si>
   <si>
     <t>BARRIERE MENTALI E BARRIERE FISICHE</t>
   </si>
   <si>
     <t>J41J23001500001</t>
   </si>
   <si>
-    <t>SOLIDARITY ACTION: COMUNITA ATTIVE PER L</t>
-[...1 lines deleted...]
-  <si>
     <t>J61J23001800001</t>
   </si>
   <si>
     <t>Inclusione persone con disabilita AFRICA</t>
   </si>
   <si>
     <t>J31J23002580001</t>
   </si>
   <si>
     <t>INFRASTRUTTURE SOCIALI DI COMUNITA</t>
   </si>
   <si>
     <t>J31J23002530001</t>
   </si>
   <si>
     <t>Educare alla Speranza</t>
   </si>
   <si>
     <t>J31J23002520001</t>
   </si>
   <si>
     <t>OLTRE. La diversita come valore</t>
   </si>
   <si>
     <t>J31J23002510001</t>
   </si>
   <si>
     <t>Reti di prossimita</t>
   </si>
   <si>
     <t>J31J23002500001</t>
   </si>
   <si>
-    <t>Laboratorio di inclusione per i piu vuln</t>
-[...1 lines deleted...]
-  <si>
     <t>J31J23002490001</t>
   </si>
   <si>
     <t>2023 Reti per la Pace: educazione, diri</t>
   </si>
   <si>
     <t>J61J23002130001</t>
   </si>
   <si>
-    <t>Contrasto alla poverta e Sviluppo Sosten</t>
-[...1 lines deleted...]
-  <si>
     <t>J61J23002020001</t>
   </si>
   <si>
     <t>I CARE. Sostegno alle fragilita</t>
   </si>
   <si>
     <t>J61J23001950001</t>
   </si>
   <si>
     <t>2024 Misure di sostegno per fasce vulner</t>
   </si>
   <si>
     <t>J61J23002460001</t>
   </si>
   <si>
     <t>DMC - Donne Madri Cittadine_23</t>
   </si>
   <si>
     <t>J61J23002350001</t>
   </si>
   <si>
     <t>Oltre ogni ostacolo: azioni solidali per</t>
   </si>
   <si>
     <t>J61J23002310001</t>
@@ -506,53 +1247,50 @@
   <si>
     <t>P.A.S.S.O.-Percorsi informativi e assist</t>
   </si>
   <si>
     <t>J41J23001630001</t>
   </si>
   <si>
     <t>I protagonisti della rigenerazione civic</t>
   </si>
   <si>
     <t>J41J23001620001</t>
   </si>
   <si>
     <t>D(i)ritti al punto</t>
   </si>
   <si>
     <t>J41J23001530001</t>
   </si>
   <si>
     <t>UN MARE DI PACE, UN MONDO PER TUTTI</t>
   </si>
   <si>
     <t>J31J23002790001</t>
   </si>
   <si>
-    <t>Una societa a misura di comunita: legami</t>
-[...1 lines deleted...]
-  <si>
     <t>J31J23002710001</t>
   </si>
   <si>
     <t>Agenda della SM 2025: il movimento per l</t>
   </si>
   <si>
     <t>J51J23002260001</t>
   </si>
   <si>
     <t>Includere i piu fragili per creare un fu</t>
   </si>
   <si>
     <t>J51J23002190001</t>
   </si>
   <si>
     <t>PowerAut: Interventi di empowerment per</t>
   </si>
   <si>
     <t>J51J23002170001</t>
   </si>
   <si>
     <t>Il mondo dei migranti  Sostegno allint</t>
   </si>
   <si>
     <t>J51J23002110001</t>
@@ -572,53 +1310,50 @@
   <si>
     <t>ASSISTENZA E COESIONE IN ITALIA</t>
   </si>
   <si>
     <t>J41J23001710001</t>
   </si>
   <si>
     <t>PROSSIMITADE: connessioni nella giustizi</t>
   </si>
   <si>
     <t>J51J23001960001</t>
   </si>
   <si>
     <t>Nuotare Controcorrente - sostegno e incl</t>
   </si>
   <si>
     <t>J51J23002060001</t>
   </si>
   <si>
     <t>SPORT E INCLUSIONE SOCIALE IN ITALIA</t>
   </si>
   <si>
     <t>J51J23002030001</t>
   </si>
   <si>
-    <t>Welfare Community: per linclusione dell</t>
-[...1 lines deleted...]
-  <si>
     <t>J81J23002720001</t>
   </si>
   <si>
     <t>Il servizio civile per valorizzare il pa</t>
   </si>
   <si>
     <t>J81J23002730001</t>
   </si>
   <si>
     <t>Valorizzare e promuovere le biblioteche</t>
   </si>
   <si>
     <t>J81J23002750001</t>
   </si>
   <si>
     <t>FAI LA DIFFERENZA</t>
   </si>
   <si>
     <t>J81J23002740001</t>
   </si>
   <si>
     <t>Insieme perlinclusione_2024</t>
   </si>
   <si>
     <t>J81J23002760001</t>
@@ -638,53 +1373,50 @@
   <si>
     <t>COESIONE SOCIALE IN ITALIA</t>
   </si>
   <si>
     <t>J81J23002710001</t>
   </si>
   <si>
     <t>Insieme si puo: scuola e Servizio Civile</t>
   </si>
   <si>
     <t>J71J23001610001</t>
   </si>
   <si>
     <t>EDUCANDO- GENERAZIONE Z al centro</t>
   </si>
   <si>
     <t>J81J23002480001</t>
   </si>
   <si>
     <t>Eppure soffia: insieme verso la sostenib</t>
   </si>
   <si>
     <t>J81J23002490001</t>
   </si>
   <si>
-    <t>AGIRE X TUTELARE = AZIONI CONDIVISE DI P</t>
-[...1 lines deleted...]
-  <si>
     <t>J81J23002510001</t>
   </si>
   <si>
     <t>SOSTENIBILITY</t>
   </si>
   <si>
     <t>J81J23002550001</t>
   </si>
   <si>
     <t>GIOVANI PER LA PACE</t>
   </si>
   <si>
     <t>J81J23002560001</t>
   </si>
   <si>
     <t>Trasporto e soccorso in Lombardia 2023</t>
   </si>
   <si>
     <t>J81J23002570001</t>
   </si>
   <si>
     <t>Voce ai diritti</t>
   </si>
   <si>
     <t>J81J23002580001</t>
@@ -800,53 +1532,50 @@
   <si>
     <t>INSIEME PER LA TERRA</t>
   </si>
   <si>
     <t>J21J23002030001</t>
   </si>
   <si>
     <t>Rete Solidale per uno Sviluppo Sostenibi</t>
   </si>
   <si>
     <t>J81J23002790001</t>
   </si>
   <si>
     <t>VARESE CULT</t>
   </si>
   <si>
     <t>J11J23001990001</t>
   </si>
   <si>
     <t>Cambiamo rotta: i giovani nelle Istituzi</t>
   </si>
   <si>
     <t>J81J23002820001</t>
   </si>
   <si>
-    <t>INSUBRIA CHE UNISCE: PROCESSI DI INCLUSI</t>
-[...1 lines deleted...]
-  <si>
     <t>J81J23002830001</t>
   </si>
   <si>
     <t>Giovani protagonisti nel Terzo Settore i</t>
   </si>
   <si>
     <t>J71J23001510001</t>
   </si>
   <si>
     <t>NUOVI EQUILIBRI La solidarieta fra gener</t>
   </si>
   <si>
     <t>J71J23001540001</t>
   </si>
   <si>
     <t>VOLONTARI NEL SOCIALE</t>
   </si>
   <si>
     <t>J71J23001560001</t>
   </si>
   <si>
     <t>Un Paese coeso: interventi di sviluppo e</t>
   </si>
   <si>
     <t>J71J23001580001</t>
@@ -1166,56 +1895,50 @@
   <si>
     <t>J71J22001610007</t>
   </si>
   <si>
     <t>ACCOGLIERE LA FRAGILITA: UN PROGRAMMA DI</t>
   </si>
   <si>
     <t>J81J22001610007</t>
   </si>
   <si>
     <t>NESSUNO RESTI INDIETRO</t>
   </si>
   <si>
     <t>J51J22001600007</t>
   </si>
   <si>
     <t>Anti-violence network - rete gec 2022</t>
   </si>
   <si>
     <t>J21J22001420007</t>
   </si>
   <si>
     <t>Promuovere i diritti degli anziani nel n</t>
   </si>
   <si>
-    <t>J11J22001200007</t>
-[...4 lines deleted...]
-  <si>
     <t>J51J22001870007</t>
   </si>
   <si>
     <t>Nuovi orizzonti di attivismo civico: un</t>
   </si>
   <si>
     <t>J21J22001710007</t>
   </si>
   <si>
     <t>La parita di genere e un valore sociale</t>
   </si>
   <si>
     <t>J11J22001730007</t>
   </si>
   <si>
     <t>PER AMORE SOLO PER AMORE</t>
   </si>
   <si>
     <t>J71J22001160007</t>
   </si>
   <si>
     <t>ARTE CULTURA AMBIENTE: COMUNITA PARTE</t>
   </si>
   <si>
     <t>MEZZAGO</t>
@@ -1229,56 +1952,50 @@
   <si>
     <t>J41J22002670007</t>
   </si>
   <si>
     <t>EQUASALUS 2021: LA COOPERAZIONE PER IL B</t>
   </si>
   <si>
     <t>J21J22001810007</t>
   </si>
   <si>
     <t>ITALIA ZONA PROTETTA 2021</t>
   </si>
   <si>
     <t>ARESE</t>
   </si>
   <si>
     <t>J41J22002500007</t>
   </si>
   <si>
     <t>UNO PER TUTTI TUTTI PER UNO 2022</t>
   </si>
   <si>
     <t>Provincia di MANTOVA</t>
   </si>
   <si>
-    <t>J71J22001270007</t>
-[...4 lines deleted...]
-  <si>
     <t>J31J22002110007</t>
   </si>
   <si>
     <t>Sport e benessere: un diritto per tutti</t>
   </si>
   <si>
     <t>J81J22002100007</t>
   </si>
   <si>
     <t>Rete di giovani emotivati</t>
   </si>
   <si>
     <t>J51J22001850007</t>
   </si>
   <si>
     <t>SCOPRIRE E PROMUOVERE LA CULTURA NEI COM</t>
   </si>
   <si>
     <t>J51J22001630007</t>
   </si>
   <si>
     <t>Disabilitiamo la disabilita - per una so</t>
   </si>
   <si>
     <t>J91J22001760007</t>
@@ -1670,56 +2387,50 @@
   <si>
     <t>J11J22001050007</t>
   </si>
   <si>
     <t>Scuola e oratorio luoghi di vita</t>
   </si>
   <si>
     <t>J51J22001830007</t>
   </si>
   <si>
     <t>Le pro loco per la rinascita delle comun</t>
   </si>
   <si>
     <t>J71J22001510007</t>
   </si>
   <si>
     <t>2021 meticciact</t>
   </si>
   <si>
     <t>J21J22001900007</t>
   </si>
   <si>
     <t>Over 65</t>
   </si>
   <si>
-    <t>J21J22001690007</t>
-[...4 lines deleted...]
-  <si>
     <t>J81J22001880007</t>
   </si>
   <si>
     <t>DOMANI E GIA QUI STRATEGIE COMUNI CI</t>
   </si>
   <si>
     <t>J81J22001200007</t>
   </si>
   <si>
     <t>WAY TO THE TOP. PERCORSI DI INCLUSIONE</t>
   </si>
   <si>
     <t>J31J22003730001</t>
   </si>
   <si>
     <t>SOL.C-ARE</t>
   </si>
   <si>
     <t>J41J22004380001</t>
   </si>
   <si>
     <t>L.e.s. a.r.c.s. - legalita educazione</t>
   </si>
   <si>
     <t>J51J22003010001</t>
@@ -2105,56 +2816,50 @@
   <si>
     <t>J41J22002770007</t>
   </si>
   <si>
     <t>GIUSTIZIA DI COMUNITA TRA INNOVAZIONE E</t>
   </si>
   <si>
     <t>J91J22001560007</t>
   </si>
   <si>
     <t>2021 nlb - nobody left behind</t>
   </si>
   <si>
     <t>J61J22001550007</t>
   </si>
   <si>
     <t>GIOVANI SCU UNA SCELTA DI COMUNITA</t>
   </si>
   <si>
     <t>J51J22001860007</t>
   </si>
   <si>
     <t>PER SEGUIR VIRTUTE E CANOSCENZA: CULTURA</t>
   </si>
   <si>
-    <t>J91J22001510007</t>
-[...4 lines deleted...]
-  <si>
     <t>J21J22001290007</t>
   </si>
   <si>
     <t>Ri-partiamo: in viaggio verso una comuni</t>
   </si>
   <si>
     <t>J31J22003880001</t>
   </si>
   <si>
     <t>J61J22003330001</t>
   </si>
   <si>
     <t>IN AZIONE: UN PROGRAMMA DI SERVIZIO CIVI</t>
   </si>
   <si>
     <t>J81J22004500001</t>
   </si>
   <si>
     <t>INCLUSIONE SOCIALE E BENESSERE GENERALE</t>
   </si>
   <si>
     <t>J81J22001730007</t>
   </si>
   <si>
     <t>Rete equa e solidale - per tessere il fu</t>
@@ -2178,56 +2883,50 @@
     <t>J21J22002960001</t>
   </si>
   <si>
     <t>Il lodigiano: un territorio una comunit</t>
   </si>
   <si>
     <t>J61J22003620001</t>
   </si>
   <si>
     <t>PER UN WELFARE INCLUSIVO...</t>
   </si>
   <si>
     <t>J61J22003370001</t>
   </si>
   <si>
     <t>J61J22003630001</t>
   </si>
   <si>
     <t>FELICI IMPERFETTI</t>
   </si>
   <si>
     <t>J91J22002510001</t>
   </si>
   <si>
     <t>Un sogno si aggira per leuropa: diritto</t>
-  </si>
-[...4 lines deleted...]
-    <t>INSIEME PER ... LINCLUSIONE _2022</t>
   </si>
   <si>
     <t>J21J22001250007</t>
   </si>
   <si>
     <t>Reti al servizio....della pace</t>
   </si>
   <si>
     <t>J91J22001480007</t>
   </si>
   <si>
     <t>2021 immaginabili risorse</t>
   </si>
   <si>
     <t>J41J22002780007</t>
   </si>
   <si>
     <t>Diritti in rete: ripartiamo dai giovani</t>
   </si>
   <si>
     <t>J21J22001760007</t>
   </si>
   <si>
     <t>GENERAZIONI E RETI SOCIALI</t>
   </si>
@@ -2567,51 +3266,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R357"/>
+  <dimension ref="A1:R482"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2675,16735 +3374,22610 @@
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>2.1</v>
       </c>
       <c r="N2">
         <v>2.1</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
-        <v>0.0</v>
+        <v>1080503.8</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>2.1</v>
       </c>
       <c r="N3">
         <v>2.1</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
-        <v>0.0</v>
+        <v>797206.74</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
         <v>33</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>2.1</v>
       </c>
       <c r="N4">
         <v>2.1</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
-        <v>0.0</v>
+        <v>350226.41</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>2.1</v>
       </c>
       <c r="N5">
         <v>2.1</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
-        <v>0.0</v>
+        <v>622416.92</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
         <v>37</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>2.1</v>
       </c>
       <c r="N6">
         <v>2.1</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
-        <v>0.0</v>
+        <v>763075.39</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>2.1</v>
       </c>
       <c r="N7">
         <v>2.1</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
-        <v>0.0</v>
+        <v>310643.19</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>2.1</v>
       </c>
       <c r="N8">
         <v>2.1</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
-        <v>0.0</v>
+        <v>62544.12</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>2.1</v>
       </c>
       <c r="N9">
         <v>2.1</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
-        <v>0.0</v>
+        <v>1342892.02</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>2.1</v>
       </c>
       <c r="N10">
         <v>2.1</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
-        <v>0.0</v>
+        <v>372287.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>2.1</v>
       </c>
       <c r="N11">
         <v>2.1</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>99911.42</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>2.1</v>
       </c>
       <c r="N12">
         <v>2.1</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
-        <v>0.0</v>
+        <v>259942.49</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>2.1</v>
       </c>
       <c r="N13">
         <v>2.1</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
-        <v>0.0</v>
+        <v>219216.1</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>2.1</v>
       </c>
       <c r="N14">
         <v>2.1</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
-        <v>0.0</v>
+        <v>1114134.94</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>2.1</v>
       </c>
       <c r="N15">
         <v>2.1</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
-        <v>0.0</v>
+        <v>56310.57</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>2.1</v>
       </c>
       <c r="N16">
         <v>2.1</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
-        <v>0.0</v>
+        <v>205571.68</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>2.1</v>
       </c>
       <c r="N17">
         <v>2.1</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
-        <v>0.0</v>
+        <v>77626.06</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>2.1</v>
       </c>
       <c r="N18">
         <v>2.1</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
-        <v>0.0</v>
+        <v>187649.97</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>2.1</v>
       </c>
       <c r="N19">
         <v>2.1</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
-        <v>0.0</v>
+        <v>167633.05</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>2.1</v>
       </c>
       <c r="N20">
         <v>2.1</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
-        <v>0.0</v>
+        <v>565702.27</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>2.1</v>
       </c>
       <c r="N21">
         <v>2.1</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
-        <v>0.0</v>
+        <v>196411.57</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>2.1</v>
       </c>
       <c r="N22">
         <v>2.1</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
-        <v>0.0</v>
+        <v>150213.47</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>2.1</v>
       </c>
       <c r="N23">
         <v>2.1</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
-        <v>0.0</v>
+        <v>100309.69</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>2.1</v>
       </c>
       <c r="N24">
         <v>2.1</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
-        <v>0.0</v>
+        <v>1657531.26</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>2.1</v>
       </c>
       <c r="N25">
         <v>2.1</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
-        <v>0.0</v>
+        <v>139269.94</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>2.1</v>
       </c>
       <c r="N26">
         <v>2.1</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
-        <v>0.0</v>
+        <v>400269.13</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>2.1</v>
       </c>
       <c r="N27">
         <v>2.1</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
-        <v>0.0</v>
+        <v>1173471.68</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>2.1</v>
       </c>
       <c r="N28">
         <v>2.1</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
-        <v>0.0</v>
+        <v>2044060.31</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>2.1</v>
       </c>
       <c r="N29">
         <v>2.1</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
-        <v>0.0</v>
+        <v>642047.87</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>2.1</v>
       </c>
       <c r="N30">
         <v>2.1</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
-        <v>0.0</v>
+        <v>184463.65</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B31" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>2.1</v>
       </c>
       <c r="N31">
         <v>2.1</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
-        <v>0.0</v>
+        <v>409810.05</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>2.1</v>
       </c>
       <c r="N32">
         <v>2.1</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
-        <v>0.0</v>
+        <v>680782.08</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>2.1</v>
       </c>
       <c r="N33">
         <v>2.1</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
-        <v>0.0</v>
+        <v>157860.68</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>2.1</v>
       </c>
       <c r="N34">
         <v>2.1</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
-        <v>0.0</v>
+        <v>276842.76</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>2.1</v>
       </c>
       <c r="N35">
         <v>2.1</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
-        <v>0.0</v>
+        <v>586170.21</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>2.1</v>
       </c>
       <c r="N36">
         <v>2.1</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
-        <v>0.0</v>
+        <v>166888.46</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>2.1</v>
       </c>
       <c r="N37">
         <v>2.1</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
-        <v>0.0</v>
+        <v>186981.4</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>2.1</v>
       </c>
       <c r="N38">
         <v>2.1</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
-        <v>0.0</v>
+        <v>445870.12</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B39" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>2.1</v>
       </c>
       <c r="N39">
         <v>2.1</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
-        <v>0.0</v>
+        <v>290417.49</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>2.1</v>
       </c>
       <c r="N40">
         <v>2.1</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
-        <v>0.0</v>
+        <v>282141.27</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>2.1</v>
       </c>
       <c r="N41">
         <v>2.1</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
-        <v>0.0</v>
+        <v>2762964.18</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.1</v>
       </c>
       <c r="N42">
         <v>2.1</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
-        <v>0.0</v>
+        <v>293153.92</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>2.1</v>
       </c>
       <c r="N43">
         <v>2.1</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
-        <v>0.0</v>
+        <v>687038.54</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>2.1</v>
       </c>
       <c r="N44">
         <v>2.1</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
-        <v>0.0</v>
+        <v>354975.63</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B45" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>2.1</v>
       </c>
       <c r="N45">
         <v>2.1</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
-        <v>0.0</v>
+        <v>165110.39</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B46" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>2.1</v>
       </c>
       <c r="N46">
         <v>2.1</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
-        <v>0.0</v>
+        <v>540320.08</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B47" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>2.1</v>
       </c>
       <c r="N47">
         <v>2.1</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
-        <v>0.0</v>
+        <v>992532.71</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>2.1</v>
       </c>
       <c r="N48">
         <v>2.1</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
-        <v>0.0</v>
+        <v>22648.86</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B49" t="s">
-        <v>93</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>2.1</v>
       </c>
       <c r="N49">
         <v>2.1</v>
       </c>
       <c r="O49" t="s">
         <v>28</v>
       </c>
       <c r="P49" t="s">
         <v>29</v>
       </c>
       <c r="Q49">
-        <v>0.0</v>
+        <v>46076.95</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B50" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>2.1</v>
       </c>
       <c r="N50">
         <v>2.1</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50" t="s">
         <v>29</v>
       </c>
       <c r="Q50">
-        <v>0.0</v>
+        <v>275370.74</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B51" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>2.1</v>
       </c>
       <c r="N51">
         <v>2.1</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
-        <v>0.0</v>
+        <v>881470.26</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B52" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>2.1</v>
       </c>
       <c r="N52">
         <v>2.1</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
-        <v>0.0</v>
+        <v>1185498.25</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B53" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>2.1</v>
       </c>
       <c r="N53">
         <v>2.1</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53" t="s">
         <v>29</v>
       </c>
       <c r="Q53">
-        <v>517961.5</v>
+        <v>1015216.19</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B54" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>2.1</v>
       </c>
       <c r="N54">
         <v>2.1</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54" t="s">
         <v>29</v>
       </c>
       <c r="Q54">
-        <v>356465.09</v>
+        <v>1595575.84</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B55" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D55" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>2.1</v>
       </c>
       <c r="N55">
         <v>2.1</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
-        <v>310610.23</v>
+        <v>730824.07</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B56" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>2.1</v>
       </c>
       <c r="N56">
         <v>2.1</v>
       </c>
       <c r="O56" t="s">
         <v>28</v>
       </c>
       <c r="P56" t="s">
         <v>29</v>
       </c>
       <c r="Q56">
-        <v>453368.69</v>
+        <v>1053518.4</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>2.1</v>
       </c>
       <c r="N57">
         <v>2.1</v>
       </c>
       <c r="O57" t="s">
         <v>28</v>
       </c>
       <c r="P57" t="s">
         <v>29</v>
       </c>
       <c r="Q57">
-        <v>336588.08</v>
+        <v>808311.57</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B58" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>2.1</v>
       </c>
       <c r="N58">
         <v>2.1</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58" t="s">
         <v>29</v>
       </c>
       <c r="Q58">
-        <v>490161.63</v>
+        <v>460221.76</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B59" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>2.1</v>
       </c>
       <c r="N59">
         <v>2.1</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59" t="s">
         <v>29</v>
       </c>
       <c r="Q59">
-        <v>216888.01</v>
+        <v>2136303.95</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B60" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>2.1</v>
       </c>
       <c r="N60">
         <v>2.1</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60" t="s">
         <v>29</v>
       </c>
       <c r="Q60">
-        <v>731726.81</v>
+        <v>386433.9</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B61" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>2.1</v>
       </c>
       <c r="N61">
         <v>2.1</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
-        <v>185042.39</v>
+        <v>159925.71</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B62" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>2.1</v>
       </c>
       <c r="N62">
         <v>2.1</v>
       </c>
       <c r="O62" t="s">
         <v>28</v>
       </c>
       <c r="P62" t="s">
         <v>29</v>
       </c>
       <c r="Q62">
-        <v>125866.26</v>
+        <v>192637.52</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B63" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>2.1</v>
       </c>
       <c r="N63">
         <v>2.1</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
       <c r="P63" t="s">
         <v>29</v>
       </c>
       <c r="Q63">
-        <v>4018578.71</v>
+        <v>287457.51</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B64" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>21</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>2.1</v>
       </c>
       <c r="N64">
         <v>2.1</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64" t="s">
         <v>29</v>
       </c>
       <c r="Q64">
-        <v>1304142.7</v>
+        <v>259567.36</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B65" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>2.1</v>
       </c>
       <c r="N65">
         <v>2.1</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="P65" t="s">
         <v>29</v>
       </c>
       <c r="Q65">
-        <v>905659.0</v>
+        <v>168908.35</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B66" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>2.1</v>
       </c>
       <c r="N66">
         <v>2.1</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66" t="s">
         <v>29</v>
       </c>
       <c r="Q66">
-        <v>2535057.61</v>
+        <v>1214195.99</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>2.1</v>
       </c>
       <c r="N67">
         <v>2.1</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
-        <v>155794.5</v>
+        <v>1280416.78</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>2.1</v>
       </c>
       <c r="N68">
         <v>2.1</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
-        <v>2068269.5</v>
+        <v>2174562.61</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>2.1</v>
       </c>
       <c r="N69">
         <v>2.1</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="P69" t="s">
         <v>29</v>
       </c>
       <c r="Q69">
-        <v>1383102.69</v>
+        <v>585460.18</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D70" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>2.1</v>
       </c>
       <c r="N70">
         <v>2.1</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
-        <v>173799.18</v>
+        <v>650861.28</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>2.1</v>
       </c>
       <c r="N71">
         <v>2.1</v>
       </c>
       <c r="O71" t="s">
         <v>28</v>
       </c>
       <c r="P71" t="s">
         <v>29</v>
       </c>
       <c r="Q71">
-        <v>1144157.75</v>
+        <v>512734.74</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D72" t="s">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>2.1</v>
       </c>
       <c r="N72">
         <v>2.1</v>
       </c>
       <c r="O72" t="s">
         <v>28</v>
       </c>
       <c r="P72" t="s">
         <v>29</v>
       </c>
       <c r="Q72">
-        <v>258855.02</v>
+        <v>215146.61</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D73" t="s">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>2.1</v>
       </c>
       <c r="N73">
         <v>2.1</v>
       </c>
       <c r="O73" t="s">
         <v>28</v>
       </c>
       <c r="P73" t="s">
         <v>29</v>
       </c>
       <c r="Q73">
-        <v>899636.36</v>
+        <v>81783.53</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>2.1</v>
       </c>
       <c r="N74">
         <v>2.1</v>
       </c>
       <c r="O74" t="s">
         <v>28</v>
       </c>
       <c r="P74" t="s">
         <v>29</v>
       </c>
       <c r="Q74">
-        <v>1848202.78</v>
+        <v>198341.58</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>2.1</v>
       </c>
       <c r="N75">
         <v>2.1</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
-        <v>1202005.6</v>
+        <v>399677.27</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>2.1</v>
       </c>
       <c r="N76">
         <v>2.1</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76" t="s">
         <v>29</v>
       </c>
       <c r="Q76">
-        <v>501488.78</v>
+        <v>194047.05</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>2.1</v>
       </c>
       <c r="N77">
         <v>2.1</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77" t="s">
         <v>29</v>
       </c>
       <c r="Q77">
-        <v>641639.75</v>
+        <v>756918.78</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>2.1</v>
       </c>
       <c r="N78">
         <v>2.1</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="P78" t="s">
         <v>29</v>
       </c>
       <c r="Q78">
-        <v>1815768.89</v>
+        <v>2120295.13</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B79" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>2.1</v>
       </c>
       <c r="N79">
         <v>2.1</v>
       </c>
       <c r="O79" t="s">
         <v>28</v>
       </c>
       <c r="P79" t="s">
         <v>29</v>
       </c>
       <c r="Q79">
-        <v>2610270.94</v>
+        <v>2766525.34</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B80" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>2.1</v>
       </c>
       <c r="N80">
         <v>2.1</v>
       </c>
       <c r="O80" t="s">
         <v>28</v>
       </c>
       <c r="P80" t="s">
         <v>29</v>
       </c>
       <c r="Q80">
-        <v>1106343.16</v>
+        <v>478818.76</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>2.1</v>
       </c>
       <c r="N81">
         <v>2.1</v>
       </c>
       <c r="O81" t="s">
         <v>28</v>
       </c>
       <c r="P81" t="s">
         <v>29</v>
       </c>
       <c r="Q81">
-        <v>2477527.03</v>
+        <v>529408.62</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>2.1</v>
       </c>
       <c r="N82">
         <v>2.1</v>
       </c>
       <c r="O82" t="s">
         <v>28</v>
       </c>
       <c r="P82" t="s">
         <v>29</v>
       </c>
       <c r="Q82">
-        <v>1574617.46</v>
+        <v>450234.61</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B83" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>2.1</v>
       </c>
       <c r="N83">
         <v>2.1</v>
       </c>
       <c r="O83" t="s">
         <v>28</v>
       </c>
       <c r="P83" t="s">
         <v>29</v>
       </c>
       <c r="Q83">
-        <v>26666.1</v>
+        <v>284428.95</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>2.1</v>
       </c>
       <c r="N84">
         <v>2.1</v>
       </c>
       <c r="O84" t="s">
         <v>28</v>
       </c>
       <c r="P84" t="s">
         <v>29</v>
       </c>
       <c r="Q84">
-        <v>732519.34</v>
+        <v>437702.96</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>21</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>2.1</v>
       </c>
       <c r="N85">
         <v>2.1</v>
       </c>
       <c r="O85" t="s">
         <v>28</v>
       </c>
       <c r="P85" t="s">
         <v>29</v>
       </c>
       <c r="Q85">
-        <v>693338.16</v>
+        <v>864137.53</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D86" t="s">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>2.1</v>
       </c>
       <c r="N86">
         <v>2.1</v>
       </c>
       <c r="O86" t="s">
         <v>28</v>
       </c>
       <c r="P86" t="s">
         <v>29</v>
       </c>
       <c r="Q86">
-        <v>753185.97</v>
+        <v>2274953.04</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>2.1</v>
       </c>
       <c r="N87">
         <v>2.1</v>
       </c>
       <c r="O87" t="s">
         <v>28</v>
       </c>
       <c r="P87" t="s">
         <v>29</v>
       </c>
       <c r="Q87">
-        <v>939421.41</v>
+        <v>1933733.67</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>2.1</v>
       </c>
       <c r="N88">
         <v>2.1</v>
       </c>
       <c r="O88" t="s">
         <v>28</v>
       </c>
       <c r="P88" t="s">
         <v>29</v>
       </c>
       <c r="Q88">
-        <v>200268.81</v>
+        <v>317759.89</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D89" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E89" t="s">
         <v>21</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>2.1</v>
       </c>
       <c r="N89">
         <v>2.1</v>
       </c>
       <c r="O89" t="s">
         <v>28</v>
       </c>
       <c r="P89" t="s">
         <v>29</v>
       </c>
       <c r="Q89">
-        <v>187188.75</v>
+        <v>73089.36</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D90" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>24</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>2.1</v>
       </c>
       <c r="N90">
         <v>2.1</v>
       </c>
       <c r="O90" t="s">
         <v>28</v>
       </c>
       <c r="P90" t="s">
         <v>29</v>
       </c>
       <c r="Q90">
-        <v>180792.99</v>
+        <v>1099578.34</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B91" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D91" t="s">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>21</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>2.1</v>
       </c>
       <c r="N91">
         <v>2.1</v>
       </c>
       <c r="O91" t="s">
         <v>28</v>
       </c>
       <c r="P91" t="s">
         <v>29</v>
       </c>
       <c r="Q91">
-        <v>922382.3</v>
+        <v>549010.09</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B92" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>24</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>2.1</v>
       </c>
       <c r="N92">
         <v>2.1</v>
       </c>
       <c r="O92" t="s">
         <v>28</v>
       </c>
       <c r="P92" t="s">
         <v>29</v>
       </c>
       <c r="Q92">
-        <v>1282253.21</v>
+        <v>337378.23</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B93" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>2.1</v>
       </c>
       <c r="N93">
         <v>2.1</v>
       </c>
       <c r="O93" t="s">
         <v>28</v>
       </c>
       <c r="P93" t="s">
         <v>29</v>
       </c>
       <c r="Q93">
-        <v>1283231.46</v>
+        <v>515366.41</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B94" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>21</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>2.1</v>
       </c>
       <c r="N94">
         <v>2.1</v>
       </c>
       <c r="O94" t="s">
         <v>28</v>
       </c>
       <c r="P94" t="s">
         <v>29</v>
       </c>
       <c r="Q94">
-        <v>522997.13</v>
+        <v>1622507.45</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B95" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D95" t="s">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>2.1</v>
       </c>
       <c r="N95">
         <v>2.1</v>
       </c>
       <c r="O95" t="s">
         <v>28</v>
       </c>
       <c r="P95" t="s">
         <v>29</v>
       </c>
       <c r="Q95">
-        <v>511997.66</v>
+        <v>351941.06</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B96" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>2.1</v>
       </c>
       <c r="N96">
         <v>2.1</v>
       </c>
       <c r="O96" t="s">
         <v>28</v>
       </c>
       <c r="P96" t="s">
         <v>29</v>
       </c>
       <c r="Q96">
-        <v>3015854.49</v>
+        <v>232185.88</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B97" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D97" t="s">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>21</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>2.1</v>
       </c>
       <c r="N97">
         <v>2.1</v>
       </c>
       <c r="O97" t="s">
         <v>28</v>
       </c>
       <c r="P97" t="s">
         <v>29</v>
       </c>
       <c r="Q97">
-        <v>346471.72</v>
+        <v>429422.42</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B98" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D98" t="s">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>2.1</v>
       </c>
       <c r="N98">
         <v>2.1</v>
       </c>
       <c r="O98" t="s">
         <v>28</v>
       </c>
       <c r="P98" t="s">
         <v>29</v>
       </c>
       <c r="Q98">
-        <v>115630.72</v>
+        <v>238523.0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B99" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D99" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>24</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>2.1</v>
       </c>
       <c r="N99">
         <v>2.1</v>
       </c>
       <c r="O99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
         <v>29</v>
       </c>
       <c r="Q99">
-        <v>353699.84</v>
+        <v>757247.79</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B100" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D100" t="s">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>24</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>2.1</v>
       </c>
       <c r="N100">
         <v>2.1</v>
       </c>
       <c r="O100" t="s">
         <v>28</v>
       </c>
       <c r="P100" t="s">
         <v>29</v>
       </c>
       <c r="Q100">
-        <v>433889.26</v>
+        <v>280708.1</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B101" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D101" t="s">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>24</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>2.1</v>
       </c>
       <c r="N101">
         <v>2.1</v>
       </c>
       <c r="O101" t="s">
         <v>28</v>
       </c>
       <c r="P101" t="s">
         <v>29</v>
       </c>
       <c r="Q101">
-        <v>272141.92</v>
+        <v>49695.91</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B102" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E102" t="s">
         <v>21</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>2.1</v>
       </c>
       <c r="N102">
         <v>2.1</v>
       </c>
       <c r="O102" t="s">
         <v>28</v>
       </c>
       <c r="P102" t="s">
         <v>29</v>
       </c>
       <c r="Q102">
-        <v>374141.7</v>
+        <v>704296.51</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B103" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>24</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>2.1</v>
       </c>
       <c r="N103">
         <v>2.1</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
-        <v>442910.13</v>
+        <v>731430.15</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B104" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D104" t="s">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>21</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>2.1</v>
       </c>
       <c r="N104">
         <v>2.1</v>
       </c>
       <c r="O104" t="s">
         <v>28</v>
       </c>
       <c r="P104" t="s">
         <v>29</v>
       </c>
       <c r="Q104">
-        <v>12456094.49</v>
+        <v>384350.23</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B105" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>2.1</v>
       </c>
       <c r="N105">
         <v>2.1</v>
       </c>
       <c r="O105" t="s">
         <v>28</v>
       </c>
       <c r="P105" t="s">
         <v>29</v>
       </c>
       <c r="Q105">
-        <v>420107.33</v>
+        <v>971228.73</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B106" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D106" t="s">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>24</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>2.1</v>
       </c>
       <c r="N106">
         <v>2.1</v>
       </c>
       <c r="O106" t="s">
         <v>28</v>
       </c>
       <c r="P106" t="s">
         <v>29</v>
       </c>
       <c r="Q106">
-        <v>1677098.38</v>
+        <v>2554465.83</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B107" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>21</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>24</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>2.1</v>
       </c>
       <c r="N107">
         <v>2.1</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="P107" t="s">
         <v>29</v>
       </c>
       <c r="Q107">
-        <v>577936.3</v>
+        <v>383213.17</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B108" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>21</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>2.1</v>
       </c>
       <c r="N108">
         <v>2.1</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="P108" t="s">
         <v>29</v>
       </c>
       <c r="Q108">
-        <v>139207.28</v>
+        <v>287509.06</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B109" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D109" t="s">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>24</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>2.1</v>
       </c>
       <c r="N109">
         <v>2.1</v>
       </c>
       <c r="O109" t="s">
         <v>28</v>
       </c>
       <c r="P109" t="s">
         <v>29</v>
       </c>
       <c r="Q109">
-        <v>109773.9</v>
+        <v>233720.29</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B110" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D110" t="s">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>21</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>24</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>2.1</v>
       </c>
       <c r="N110">
         <v>2.1</v>
       </c>
       <c r="O110" t="s">
         <v>28</v>
       </c>
       <c r="P110" t="s">
         <v>29</v>
       </c>
       <c r="Q110">
-        <v>319690.1</v>
+        <v>387764.2</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B111" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D111" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E111" t="s">
         <v>21</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>24</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>2.1</v>
       </c>
       <c r="N111">
         <v>2.1</v>
       </c>
       <c r="O111" t="s">
         <v>28</v>
       </c>
       <c r="P111" t="s">
         <v>29</v>
       </c>
       <c r="Q111">
-        <v>376896.11</v>
+        <v>71721.39</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B112" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D112" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E112" t="s">
         <v>21</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>24</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>2.1</v>
       </c>
       <c r="N112">
         <v>2.1</v>
       </c>
       <c r="O112" t="s">
         <v>28</v>
       </c>
       <c r="P112" t="s">
         <v>29</v>
       </c>
       <c r="Q112">
-        <v>131941.94</v>
+        <v>45297.72</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B113" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D113" t="s">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>21</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>24</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>2.1</v>
       </c>
       <c r="N113">
         <v>2.1</v>
       </c>
       <c r="O113" t="s">
         <v>28</v>
       </c>
       <c r="P113" t="s">
         <v>29</v>
       </c>
       <c r="Q113">
-        <v>289907.4</v>
+        <v>836133.51</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B114" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D114" t="s">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>21</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>24</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>2.1</v>
       </c>
       <c r="N114">
         <v>2.1</v>
       </c>
       <c r="O114" t="s">
         <v>28</v>
       </c>
       <c r="P114" t="s">
         <v>29</v>
       </c>
       <c r="Q114">
-        <v>376498.26</v>
+        <v>2522645.02</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B115" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D115" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E115" t="s">
         <v>21</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>24</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>2.1</v>
       </c>
       <c r="N115">
         <v>2.1</v>
       </c>
       <c r="O115" t="s">
         <v>28</v>
       </c>
       <c r="P115" t="s">
         <v>29</v>
       </c>
       <c r="Q115">
-        <v>90503.71</v>
+        <v>1897869.88</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B116" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D116" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>24</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>2.1</v>
       </c>
       <c r="N116">
         <v>2.1</v>
       </c>
       <c r="O116" t="s">
         <v>28</v>
       </c>
       <c r="P116" t="s">
         <v>29</v>
       </c>
       <c r="Q116">
-        <v>1319911.4</v>
+        <v>1904634.63</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B117" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E117" t="s">
         <v>21</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>2.1</v>
       </c>
       <c r="N117">
         <v>2.1</v>
       </c>
       <c r="O117" t="s">
         <v>28</v>
       </c>
       <c r="P117" t="s">
         <v>29</v>
       </c>
       <c r="Q117">
-        <v>60890.67</v>
+        <v>653786.77</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B118" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D118" t="s">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>21</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>2.1</v>
       </c>
       <c r="N118">
         <v>2.1</v>
       </c>
       <c r="O118" t="s">
         <v>28</v>
       </c>
       <c r="P118" t="s">
         <v>29</v>
       </c>
       <c r="Q118">
-        <v>338067.63</v>
+        <v>383368.48</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B119" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D119" t="s">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>21</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>24</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>2.1</v>
       </c>
       <c r="N119">
         <v>2.1</v>
       </c>
       <c r="O119" t="s">
         <v>28</v>
       </c>
       <c r="P119" t="s">
         <v>29</v>
       </c>
       <c r="Q119">
-        <v>715193.59</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B120" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D120" t="s">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>24</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>2.1</v>
       </c>
       <c r="N120">
         <v>2.1</v>
       </c>
       <c r="O120" t="s">
         <v>28</v>
       </c>
       <c r="P120" t="s">
         <v>29</v>
       </c>
       <c r="Q120">
-        <v>1011313.51</v>
+        <v>422132.46</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B121" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D121" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E121" t="s">
         <v>21</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>24</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>2.1</v>
       </c>
       <c r="N121">
         <v>2.1</v>
       </c>
       <c r="O121" t="s">
         <v>28</v>
       </c>
       <c r="P121" t="s">
         <v>29</v>
       </c>
       <c r="Q121">
-        <v>480037.89</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B122" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D122" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
         <v>24</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122">
         <v>2.1</v>
       </c>
       <c r="N122">
         <v>2.1</v>
       </c>
       <c r="O122" t="s">
         <v>28</v>
       </c>
       <c r="P122" t="s">
         <v>29</v>
       </c>
       <c r="Q122">
-        <v>293299.87</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B123" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D123" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E123" t="s">
         <v>21</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>2.1</v>
       </c>
       <c r="N123">
         <v>2.1</v>
       </c>
       <c r="O123" t="s">
         <v>28</v>
       </c>
       <c r="P123" t="s">
         <v>29</v>
       </c>
       <c r="Q123">
-        <v>347866.14</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B124" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D124" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E124" t="s">
         <v>21</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>24</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>2.1</v>
       </c>
       <c r="N124">
         <v>2.1</v>
       </c>
       <c r="O124" t="s">
         <v>28</v>
       </c>
       <c r="P124" t="s">
         <v>29</v>
       </c>
       <c r="Q124">
-        <v>388035.07</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B125" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D125" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E125" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>2.1</v>
       </c>
       <c r="N125">
         <v>2.1</v>
       </c>
       <c r="O125" t="s">
         <v>28</v>
       </c>
       <c r="P125" t="s">
         <v>29</v>
       </c>
       <c r="Q125">
         <v>0.0</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B126" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E126" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>24</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>2.1</v>
       </c>
       <c r="N126">
         <v>2.1</v>
       </c>
       <c r="O126" t="s">
         <v>28</v>
       </c>
       <c r="P126" t="s">
         <v>29</v>
       </c>
       <c r="Q126">
         <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B127" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E127" t="s">
         <v>21</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>24</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>2.1</v>
       </c>
       <c r="N127">
         <v>2.1</v>
       </c>
       <c r="O127" t="s">
         <v>28</v>
       </c>
       <c r="P127" t="s">
         <v>29</v>
       </c>
       <c r="Q127">
         <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B128" t="s">
-        <v>116</v>
+        <v>282</v>
       </c>
       <c r="D128" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E128" t="s">
         <v>21</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="I128" t="s">
         <v>24</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>2.1</v>
       </c>
       <c r="N128">
         <v>2.1</v>
       </c>
       <c r="O128" t="s">
         <v>28</v>
       </c>
       <c r="P128" t="s">
         <v>29</v>
       </c>
       <c r="Q128">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
+        <v>283</v>
+      </c>
+      <c r="B129" t="s">
         <v>284</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E129" t="s">
-        <v>285</v>
+        <v>21</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>2.1</v>
       </c>
       <c r="N129">
         <v>2.1</v>
       </c>
       <c r="O129" t="s">
         <v>28</v>
       </c>
       <c r="P129" t="s">
         <v>29</v>
       </c>
       <c r="Q129">
         <v>0.0</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" t="s">
         <v>286</v>
       </c>
-      <c r="B130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E130" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130" t="s">
         <v>23</v>
       </c>
       <c r="I130" t="s">
         <v>24</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130">
         <v>2.1</v>
       </c>
       <c r="N130">
         <v>2.1</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="P130" t="s">
         <v>29</v>
       </c>
       <c r="Q130">
         <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
+        <v>287</v>
+      </c>
+      <c r="B131" t="s">
         <v>288</v>
       </c>
-      <c r="B131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E131" t="s">
         <v>21</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>2.1</v>
       </c>
       <c r="N131">
         <v>2.1</v>
       </c>
       <c r="O131" t="s">
         <v>28</v>
       </c>
       <c r="P131" t="s">
         <v>29</v>
       </c>
       <c r="Q131">
         <v>0.0</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B132" t="s">
-        <v>291</v>
+        <v>19</v>
       </c>
       <c r="D132" t="s">
         <v>20</v>
       </c>
       <c r="E132" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>2.1</v>
       </c>
       <c r="N132">
         <v>2.1</v>
       </c>
       <c r="O132" t="s">
         <v>28</v>
       </c>
       <c r="P132" t="s">
         <v>29</v>
       </c>
       <c r="Q132">
         <v>0.0</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" t="s">
+        <v>290</v>
+      </c>
+      <c r="B133" t="s">
+        <v>291</v>
+      </c>
+      <c r="D133" t="s">
+        <v>20</v>
+      </c>
+      <c r="E133" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="I133" t="s">
         <v>24</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133">
         <v>2.1</v>
       </c>
       <c r="N133">
         <v>2.1</v>
       </c>
       <c r="O133" t="s">
         <v>28</v>
       </c>
       <c r="P133" t="s">
         <v>29</v>
       </c>
       <c r="Q133">
         <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
+        <v>293</v>
+      </c>
+      <c r="B134" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>2.1</v>
       </c>
       <c r="N134">
         <v>2.1</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="P134" t="s">
         <v>29</v>
       </c>
       <c r="Q134">
         <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>295</v>
       </c>
       <c r="B135" t="s">
-        <v>296</v>
+        <v>176</v>
       </c>
       <c r="D135" t="s">
         <v>20</v>
       </c>
       <c r="E135" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>2.1</v>
       </c>
       <c r="N135">
         <v>2.1</v>
       </c>
       <c r="O135" t="s">
         <v>28</v>
       </c>
       <c r="P135" t="s">
         <v>29</v>
       </c>
       <c r="Q135">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
+        <v>296</v>
+      </c>
+      <c r="B136" t="s">
         <v>297</v>
       </c>
-      <c r="B136" t="s">
+      <c r="D136" t="s">
+        <v>20</v>
+      </c>
+      <c r="E136" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>24</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>2.1</v>
       </c>
       <c r="N136">
         <v>2.1</v>
       </c>
       <c r="O136" t="s">
         <v>28</v>
       </c>
       <c r="P136" t="s">
         <v>29</v>
       </c>
       <c r="Q136">
         <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
         <v>299</v>
       </c>
       <c r="B137" t="s">
         <v>300</v>
       </c>
       <c r="D137" t="s">
         <v>20</v>
       </c>
       <c r="E137" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137" t="s">
         <v>23</v>
       </c>
       <c r="I137" t="s">
         <v>24</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>2.1</v>
       </c>
       <c r="N137">
         <v>2.1</v>
       </c>
       <c r="O137" t="s">
         <v>28</v>
       </c>
       <c r="P137" t="s">
         <v>29</v>
       </c>
       <c r="Q137">
         <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>301</v>
       </c>
       <c r="B138" t="s">
         <v>302</v>
       </c>
       <c r="D138" t="s">
         <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>2.1</v>
       </c>
       <c r="N138">
         <v>2.1</v>
       </c>
       <c r="O138" t="s">
         <v>28</v>
       </c>
       <c r="P138" t="s">
         <v>29</v>
       </c>
       <c r="Q138">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B139" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139" t="s">
-        <v>78</v>
+        <v>306</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>24</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>2.1</v>
       </c>
       <c r="N139">
         <v>2.1</v>
       </c>
       <c r="O139" t="s">
         <v>28</v>
       </c>
       <c r="P139" t="s">
         <v>29</v>
       </c>
       <c r="Q139">
         <v>0.0</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B140" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D140" t="s">
         <v>20</v>
       </c>
       <c r="E140" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>2.1</v>
       </c>
       <c r="N140">
         <v>2.1</v>
       </c>
       <c r="O140" t="s">
         <v>28</v>
       </c>
       <c r="P140" t="s">
         <v>29</v>
       </c>
       <c r="Q140">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B141" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D141" t="s">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>21</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
         <v>24</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141">
         <v>2.1</v>
       </c>
       <c r="N141">
         <v>2.1</v>
       </c>
       <c r="O141" t="s">
         <v>28</v>
       </c>
       <c r="P141" t="s">
         <v>29</v>
       </c>
       <c r="Q141">
         <v>0.0</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B142" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>24</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>2.1</v>
       </c>
       <c r="N142">
         <v>2.1</v>
       </c>
       <c r="O142" t="s">
         <v>28</v>
       </c>
       <c r="P142" t="s">
         <v>29</v>
       </c>
       <c r="Q142">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B143" t="s">
-        <v>120</v>
+        <v>314</v>
       </c>
       <c r="D143" t="s">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>21</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="I143" t="s">
         <v>24</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>2.1</v>
       </c>
       <c r="N143">
         <v>2.1</v>
       </c>
       <c r="O143" t="s">
         <v>28</v>
       </c>
       <c r="P143" t="s">
         <v>29</v>
       </c>
       <c r="Q143">
         <v>0.0</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B144" t="s">
-        <v>83</v>
+        <v>316</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>24</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>2.1</v>
       </c>
       <c r="N144">
         <v>2.1</v>
       </c>
       <c r="O144" t="s">
         <v>28</v>
       </c>
       <c r="P144" t="s">
         <v>29</v>
       </c>
       <c r="Q144">
         <v>0.0</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B145" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D145" t="s">
         <v>20</v>
       </c>
       <c r="E145" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145" t="s">
         <v>23</v>
       </c>
       <c r="I145" t="s">
         <v>24</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145">
         <v>2.1</v>
       </c>
       <c r="N145">
         <v>2.1</v>
       </c>
       <c r="O145" t="s">
         <v>28</v>
       </c>
       <c r="P145" t="s">
         <v>29</v>
       </c>
       <c r="Q145">
         <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B146" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D146" t="s">
         <v>20</v>
       </c>
       <c r="E146" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146" t="s">
         <v>23</v>
       </c>
       <c r="I146" t="s">
         <v>24</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146" t="s">
         <v>26</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146">
         <v>2.1</v>
       </c>
       <c r="N146">
         <v>2.1</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="P146" t="s">
         <v>29</v>
       </c>
       <c r="Q146">
         <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B147" t="s">
-        <v>120</v>
+        <v>322</v>
       </c>
       <c r="D147" t="s">
         <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>21</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147" t="s">
         <v>23</v>
       </c>
       <c r="I147" t="s">
         <v>24</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
         <v>26</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147">
         <v>2.1</v>
       </c>
       <c r="N147">
         <v>2.1</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="P147" t="s">
         <v>29</v>
       </c>
       <c r="Q147">
         <v>0.0</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B148" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D148" t="s">
         <v>20</v>
       </c>
       <c r="E148" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>2.1</v>
       </c>
       <c r="N148">
         <v>2.1</v>
       </c>
       <c r="O148" t="s">
         <v>28</v>
       </c>
       <c r="P148" t="s">
         <v>29</v>
       </c>
       <c r="Q148">
         <v>0.0</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B149" t="s">
-        <v>321</v>
+        <v>35</v>
       </c>
       <c r="D149" t="s">
         <v>20</v>
       </c>
       <c r="E149" t="s">
-        <v>322</v>
+        <v>21</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149" t="s">
         <v>23</v>
       </c>
       <c r="I149" t="s">
         <v>24</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149">
         <v>2.1</v>
       </c>
       <c r="N149">
         <v>2.1</v>
       </c>
       <c r="O149" t="s">
         <v>28</v>
       </c>
       <c r="P149" t="s">
         <v>29</v>
       </c>
       <c r="Q149">
         <v>0.0</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B150" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D150" t="s">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>21</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>24</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>2.1</v>
       </c>
       <c r="N150">
         <v>2.1</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
         <v>0.0</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B151" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D151" t="s">
         <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>21</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>2.1</v>
       </c>
       <c r="N151">
         <v>2.1</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="P151" t="s">
         <v>29</v>
       </c>
       <c r="Q151">
         <v>0.0</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B152" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>24</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>2.1</v>
       </c>
       <c r="N152">
         <v>2.1</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="P152" t="s">
         <v>29</v>
       </c>
       <c r="Q152">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B153" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D153" t="s">
         <v>20</v>
       </c>
       <c r="E153" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>24</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>2.1</v>
       </c>
       <c r="N153">
         <v>2.1</v>
       </c>
       <c r="O153" t="s">
         <v>28</v>
       </c>
       <c r="P153" t="s">
         <v>29</v>
       </c>
       <c r="Q153">
-        <v>842849.41</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B154" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D154" t="s">
         <v>20</v>
       </c>
       <c r="E154" t="s">
-        <v>21</v>
+        <v>336</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>24</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154">
         <v>2.1</v>
       </c>
       <c r="N154">
         <v>2.1</v>
       </c>
       <c r="O154" t="s">
         <v>28</v>
       </c>
       <c r="P154" t="s">
         <v>29</v>
       </c>
       <c r="Q154">
-        <v>153263.87</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B155" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D155" t="s">
         <v>20</v>
       </c>
       <c r="E155" t="s">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="I155" t="s">
         <v>24</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>26</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155">
         <v>2.1</v>
       </c>
       <c r="N155">
         <v>2.1</v>
       </c>
       <c r="O155" t="s">
         <v>28</v>
       </c>
       <c r="P155" t="s">
         <v>29</v>
       </c>
       <c r="Q155">
-        <v>162011.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D156" t="s">
         <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156" t="s">
         <v>23</v>
       </c>
       <c r="I156" t="s">
         <v>24</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156" t="s">
         <v>26</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156">
         <v>2.1</v>
       </c>
       <c r="N156">
         <v>2.1</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>29</v>
       </c>
       <c r="Q156">
-        <v>126744.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B157" t="s">
-        <v>339</v>
+        <v>194</v>
       </c>
       <c r="D157" t="s">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>21</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>2.1</v>
       </c>
       <c r="N157">
         <v>2.1</v>
       </c>
       <c r="O157" t="s">
         <v>28</v>
       </c>
       <c r="P157" t="s">
         <v>29</v>
       </c>
       <c r="Q157">
-        <v>342816.13</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B158" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D158" t="s">
         <v>20</v>
       </c>
       <c r="E158" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="I158" t="s">
         <v>24</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
         <v>2.1</v>
       </c>
       <c r="N158">
         <v>2.1</v>
       </c>
       <c r="O158" t="s">
         <v>28</v>
       </c>
       <c r="P158" t="s">
         <v>29</v>
       </c>
       <c r="Q158">
-        <v>281947.89</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B159" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D159" t="s">
         <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>21</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>24</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>2.1</v>
       </c>
       <c r="N159">
         <v>2.1</v>
       </c>
       <c r="O159" t="s">
         <v>28</v>
       </c>
       <c r="P159" t="s">
         <v>29</v>
       </c>
       <c r="Q159">
-        <v>308180.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B160" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D160" t="s">
         <v>20</v>
       </c>
       <c r="E160" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160">
         <v>2.1</v>
       </c>
       <c r="N160">
         <v>2.1</v>
       </c>
       <c r="O160" t="s">
         <v>28</v>
       </c>
       <c r="P160" t="s">
         <v>29</v>
       </c>
       <c r="Q160">
-        <v>36358.78</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B161" t="s">
-        <v>349</v>
+        <v>104</v>
       </c>
       <c r="D161" t="s">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>21</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="I161" t="s">
         <v>24</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
         <v>26</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161">
         <v>2.1</v>
       </c>
       <c r="N161">
         <v>2.1</v>
       </c>
       <c r="O161" t="s">
         <v>28</v>
       </c>
       <c r="P161" t="s">
         <v>29</v>
       </c>
       <c r="Q161">
-        <v>289908.05</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
         <v>350</v>
       </c>
       <c r="B162" t="s">
         <v>351</v>
       </c>
       <c r="D162" t="s">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>24</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162">
         <v>2.1</v>
       </c>
       <c r="N162">
         <v>2.1</v>
       </c>
       <c r="O162" t="s">
         <v>28</v>
       </c>
       <c r="P162" t="s">
         <v>29</v>
       </c>
       <c r="Q162">
-        <v>103045.8</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
         <v>352</v>
       </c>
       <c r="B163" t="s">
         <v>353</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
-        <v>44</v>
+        <v>303</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>2.1</v>
       </c>
       <c r="N163">
         <v>2.1</v>
       </c>
       <c r="O163" t="s">
         <v>28</v>
       </c>
       <c r="P163" t="s">
         <v>29</v>
       </c>
       <c r="Q163">
-        <v>119374.39</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
         <v>354</v>
       </c>
       <c r="B164" t="s">
-        <v>355</v>
+        <v>190</v>
       </c>
       <c r="D164" t="s">
         <v>20</v>
       </c>
       <c r="E164" t="s">
-        <v>356</v>
+        <v>21</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>2.1</v>
       </c>
       <c r="N164">
         <v>2.1</v>
       </c>
       <c r="O164" t="s">
         <v>28</v>
       </c>
       <c r="P164" t="s">
         <v>29</v>
       </c>
       <c r="Q164">
-        <v>210040.95</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B165" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="D165" t="s">
         <v>20</v>
       </c>
       <c r="E165" t="s">
-        <v>359</v>
+        <v>21</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="I165" t="s">
         <v>24</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
         <v>26</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165">
         <v>2.1</v>
       </c>
       <c r="N165">
         <v>2.1</v>
       </c>
       <c r="O165" t="s">
         <v>28</v>
       </c>
       <c r="P165" t="s">
         <v>29</v>
       </c>
       <c r="Q165">
-        <v>92044.88</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B166" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="D166" t="s">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>21</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>24</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166">
         <v>2.1</v>
       </c>
       <c r="N166">
         <v>2.1</v>
       </c>
       <c r="O166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
         <v>29</v>
       </c>
       <c r="Q166">
-        <v>190973.46</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B167" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>21</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>24</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
         <v>2.1</v>
       </c>
       <c r="N167">
         <v>2.1</v>
       </c>
       <c r="O167" t="s">
         <v>28</v>
       </c>
       <c r="P167" t="s">
         <v>29</v>
       </c>
       <c r="Q167">
-        <v>155735.17</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B168" t="s">
-        <v>365</v>
+        <v>222</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>21</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="I168" t="s">
         <v>24</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
         <v>26</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168">
         <v>2.1</v>
       </c>
       <c r="N168">
         <v>2.1</v>
       </c>
       <c r="O168" t="s">
         <v>28</v>
       </c>
       <c r="P168" t="s">
         <v>29</v>
       </c>
       <c r="Q168">
-        <v>73801.56</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B169" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>21</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
         <v>24</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169">
         <v>2.1</v>
       </c>
       <c r="N169">
         <v>2.1</v>
       </c>
       <c r="O169" t="s">
         <v>28</v>
       </c>
       <c r="P169" t="s">
         <v>29</v>
       </c>
       <c r="Q169">
-        <v>311021.94</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B170" t="s">
-        <v>369</v>
+        <v>246</v>
       </c>
       <c r="D170" t="s">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>21</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>24</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
         <v>2.1</v>
       </c>
       <c r="N170">
         <v>2.1</v>
       </c>
       <c r="O170" t="s">
         <v>28</v>
       </c>
       <c r="P170" t="s">
         <v>29</v>
       </c>
       <c r="Q170">
-        <v>75348.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="B171" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>21</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>24</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171">
         <v>2.1</v>
       </c>
       <c r="N171">
         <v>2.1</v>
       </c>
       <c r="O171" t="s">
         <v>28</v>
       </c>
       <c r="P171" t="s">
         <v>29</v>
       </c>
       <c r="Q171">
-        <v>161712.19</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B172" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D172" t="s">
         <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>21</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>24</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>2.1</v>
       </c>
       <c r="N172">
         <v>2.1</v>
       </c>
       <c r="O172" t="s">
         <v>28</v>
       </c>
       <c r="P172" t="s">
         <v>29</v>
       </c>
       <c r="Q172">
-        <v>195380.43</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="B173" t="s">
-        <v>375</v>
+        <v>37</v>
       </c>
       <c r="D173" t="s">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>21</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>24</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173">
         <v>2.1</v>
       </c>
       <c r="N173">
         <v>2.1</v>
       </c>
       <c r="O173" t="s">
         <v>28</v>
       </c>
       <c r="P173" t="s">
         <v>29</v>
       </c>
       <c r="Q173">
-        <v>285616.76</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="B174" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
       <c r="E174" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
         <v>24</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174">
         <v>2.1</v>
       </c>
       <c r="N174">
         <v>2.1</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="P174" t="s">
         <v>29</v>
       </c>
       <c r="Q174">
-        <v>291975.48</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="B175" t="s">
-        <v>379</v>
+        <v>102</v>
       </c>
       <c r="D175" t="s">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175">
         <v>2.1</v>
       </c>
       <c r="N175">
         <v>2.1</v>
       </c>
       <c r="O175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>29</v>
       </c>
       <c r="Q175">
-        <v>119332.19</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="B176" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>24</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176">
         <v>2.1</v>
       </c>
       <c r="N176">
         <v>2.1</v>
       </c>
       <c r="O176" t="s">
         <v>28</v>
       </c>
       <c r="P176" t="s">
         <v>29</v>
       </c>
       <c r="Q176">
-        <v>155713.49</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="B177" t="s">
-        <v>383</v>
+        <v>190</v>
       </c>
       <c r="D177" t="s">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="I177" t="s">
         <v>24</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177">
         <v>2.1</v>
       </c>
       <c r="N177">
         <v>2.1</v>
       </c>
       <c r="O177" t="s">
         <v>28</v>
       </c>
       <c r="P177" t="s">
         <v>29</v>
       </c>
       <c r="Q177">
-        <v>43935.99</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B178" t="s">
-        <v>385</v>
+        <v>150</v>
       </c>
       <c r="D178" t="s">
         <v>20</v>
       </c>
       <c r="E178" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="I178" t="s">
         <v>24</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178">
         <v>2.1</v>
       </c>
       <c r="N178">
         <v>2.1</v>
       </c>
       <c r="O178" t="s">
         <v>28</v>
       </c>
       <c r="P178" t="s">
         <v>29</v>
       </c>
       <c r="Q178">
-        <v>87262.4</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="B179" t="s">
-        <v>387</v>
+        <v>104</v>
       </c>
       <c r="D179" t="s">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>2.1</v>
       </c>
       <c r="N179">
         <v>2.1</v>
       </c>
       <c r="O179" t="s">
         <v>28</v>
       </c>
       <c r="P179" t="s">
         <v>29</v>
       </c>
       <c r="Q179">
-        <v>3710344.28</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="B180" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="D180" t="s">
         <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>21</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>24</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180">
         <v>2.1</v>
       </c>
       <c r="N180">
         <v>2.1</v>
       </c>
       <c r="O180" t="s">
         <v>28</v>
       </c>
       <c r="P180" t="s">
         <v>29</v>
       </c>
       <c r="Q180">
-        <v>100560.59</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="B181" t="s">
-        <v>391</v>
+        <v>148</v>
       </c>
       <c r="D181" t="s">
         <v>20</v>
       </c>
       <c r="E181" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>2.1</v>
       </c>
       <c r="N181">
         <v>2.1</v>
       </c>
       <c r="O181" t="s">
         <v>28</v>
       </c>
       <c r="P181" t="s">
         <v>29</v>
       </c>
       <c r="Q181">
-        <v>871205.56</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="B182" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="D182" t="s">
         <v>20</v>
       </c>
       <c r="E182" t="s">
-        <v>394</v>
+        <v>21</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182">
         <v>2.1</v>
       </c>
       <c r="N182">
         <v>2.1</v>
       </c>
       <c r="O182" t="s">
         <v>28</v>
       </c>
       <c r="P182" t="s">
         <v>29</v>
       </c>
       <c r="Q182">
-        <v>181113.83</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="B183" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="D183" t="s">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>21</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>2.1</v>
       </c>
       <c r="N183">
         <v>2.1</v>
       </c>
       <c r="O183" t="s">
         <v>28</v>
       </c>
       <c r="P183" t="s">
         <v>29</v>
       </c>
       <c r="Q183">
-        <v>138012.44</v>
+        <v>517961.5</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="B184" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="D184" t="s">
         <v>20</v>
       </c>
       <c r="E184" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="I184" t="s">
         <v>24</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>26</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184">
         <v>2.1</v>
       </c>
       <c r="N184">
         <v>2.1</v>
       </c>
       <c r="O184" t="s">
         <v>28</v>
       </c>
       <c r="P184" t="s">
         <v>29</v>
       </c>
       <c r="Q184">
-        <v>234024.14</v>
+        <v>356465.09</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="B185" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D185" t="s">
         <v>20</v>
       </c>
       <c r="E185" t="s">
-        <v>401</v>
+        <v>21</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="I185" t="s">
         <v>24</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
         <v>26</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185">
         <v>2.1</v>
       </c>
       <c r="N185">
         <v>2.1</v>
       </c>
       <c r="O185" t="s">
         <v>28</v>
       </c>
       <c r="P185" t="s">
         <v>29</v>
       </c>
       <c r="Q185">
-        <v>313780.47</v>
+        <v>310610.23</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="B186" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
       <c r="E186" t="s">
-        <v>404</v>
+        <v>21</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="I186" t="s">
         <v>24</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186">
         <v>2.1</v>
       </c>
       <c r="N186">
         <v>2.1</v>
       </c>
       <c r="O186" t="s">
         <v>28</v>
       </c>
       <c r="P186" t="s">
         <v>29</v>
       </c>
       <c r="Q186">
-        <v>96016.87</v>
+        <v>453368.69</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="B187" t="s">
-        <v>406</v>
+        <v>218</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>21</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>24</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187">
         <v>2.1</v>
       </c>
       <c r="N187">
         <v>2.1</v>
       </c>
       <c r="O187" t="s">
         <v>28</v>
       </c>
       <c r="P187" t="s">
         <v>29</v>
       </c>
       <c r="Q187">
-        <v>90539.96</v>
+        <v>336588.08</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="B188" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="D188" t="s">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>21</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>24</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188">
         <v>2.1</v>
       </c>
       <c r="N188">
         <v>2.1</v>
       </c>
       <c r="O188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
         <v>29</v>
       </c>
       <c r="Q188">
-        <v>168453.19</v>
+        <v>490161.63</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="B189" t="s">
-        <v>410</v>
+        <v>202</v>
       </c>
       <c r="D189" t="s">
         <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>2.1</v>
       </c>
       <c r="N189">
         <v>2.1</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="P189" t="s">
         <v>29</v>
       </c>
       <c r="Q189">
-        <v>2596005.75</v>
+        <v>216888.01</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="B190" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="D190" t="s">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>21</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>2.1</v>
       </c>
       <c r="N190">
         <v>2.1</v>
       </c>
       <c r="O190" t="s">
         <v>28</v>
       </c>
       <c r="P190" t="s">
         <v>29</v>
       </c>
       <c r="Q190">
-        <v>1907516.98</v>
+        <v>731726.81</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="B191" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>21</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="I191" t="s">
         <v>24</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191">
         <v>2.1</v>
       </c>
       <c r="N191">
         <v>2.1</v>
       </c>
       <c r="O191" t="s">
         <v>28</v>
       </c>
       <c r="P191" t="s">
         <v>29</v>
       </c>
       <c r="Q191">
-        <v>53074.57</v>
+        <v>185042.39</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="B192" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="D192" t="s">
         <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>21</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="I192" t="s">
         <v>24</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192">
         <v>2.1</v>
       </c>
       <c r="N192">
         <v>2.1</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="P192" t="s">
         <v>29</v>
       </c>
       <c r="Q192">
-        <v>1904140.63</v>
+        <v>125866.26</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="B193" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>21</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="I193" t="s">
         <v>24</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193">
         <v>2.1</v>
       </c>
       <c r="N193">
         <v>2.1</v>
       </c>
       <c r="O193" t="s">
         <v>28</v>
       </c>
       <c r="P193" t="s">
         <v>29</v>
       </c>
       <c r="Q193">
-        <v>163968.63</v>
+        <v>4018578.71</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="B194" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="D194" t="s">
         <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>21</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194">
         <v>2.1</v>
       </c>
       <c r="N194">
         <v>2.1</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="P194" t="s">
         <v>29</v>
       </c>
       <c r="Q194">
-        <v>240041.32</v>
+        <v>1304142.7</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="B195" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
       <c r="D195" t="s">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>21</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195">
         <v>2.1</v>
       </c>
       <c r="N195">
         <v>2.1</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="P195" t="s">
         <v>29</v>
       </c>
       <c r="Q195">
-        <v>260053.73</v>
+        <v>905659.0</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="B196" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="D196" t="s">
         <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>21</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>24</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>2.1</v>
       </c>
       <c r="N196">
         <v>2.1</v>
       </c>
       <c r="O196" t="s">
         <v>28</v>
       </c>
       <c r="P196" t="s">
         <v>29</v>
       </c>
       <c r="Q196">
-        <v>214602.03</v>
+        <v>2535057.61</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="B197" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
       <c r="D197" t="s">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>21</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>24</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>2.1</v>
       </c>
       <c r="N197">
         <v>2.1</v>
       </c>
       <c r="O197" t="s">
         <v>28</v>
       </c>
       <c r="P197" t="s">
         <v>29</v>
       </c>
       <c r="Q197">
-        <v>156511.46</v>
+        <v>155794.5</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="B198" t="s">
-        <v>428</v>
+        <v>144</v>
       </c>
       <c r="D198" t="s">
         <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>21</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>24</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198">
         <v>2.1</v>
       </c>
       <c r="N198">
         <v>2.1</v>
       </c>
       <c r="O198" t="s">
         <v>28</v>
       </c>
       <c r="P198" t="s">
         <v>29</v>
       </c>
       <c r="Q198">
-        <v>61912.23</v>
+        <v>2068269.5</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
       <c r="B199" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="D199" t="s">
         <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>21</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>24</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>2.1</v>
       </c>
       <c r="N199">
         <v>2.1</v>
       </c>
       <c r="O199" t="s">
         <v>28</v>
       </c>
       <c r="P199" t="s">
         <v>29</v>
       </c>
       <c r="Q199">
-        <v>237720.78</v>
+        <v>1383102.69</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="B200" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
       <c r="D200" t="s">
         <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>21</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>24</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>2.1</v>
       </c>
       <c r="N200">
         <v>2.1</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="P200" t="s">
         <v>29</v>
       </c>
       <c r="Q200">
-        <v>112496.59</v>
+        <v>173799.18</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
-        <v>433</v>
+        <v>415</v>
       </c>
       <c r="B201" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>21</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>24</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>2.1</v>
       </c>
       <c r="N201">
         <v>2.1</v>
       </c>
       <c r="O201" t="s">
         <v>28</v>
       </c>
       <c r="P201" t="s">
         <v>29</v>
       </c>
       <c r="Q201">
-        <v>163333.69</v>
+        <v>1144157.75</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="B202" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>21</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>24</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202">
         <v>2.1</v>
       </c>
       <c r="N202">
         <v>2.1</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202">
-        <v>0.0</v>
+        <v>258855.02</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="B203" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="D203" t="s">
         <v>20</v>
       </c>
       <c r="E203" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>24</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>2.1</v>
       </c>
       <c r="N203">
         <v>2.1</v>
       </c>
       <c r="O203" t="s">
         <v>28</v>
       </c>
       <c r="P203" t="s">
         <v>29</v>
       </c>
       <c r="Q203">
-        <v>166411.31</v>
+        <v>899636.36</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="B204" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="D204" t="s">
         <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>21</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>2.1</v>
       </c>
       <c r="N204">
         <v>2.1</v>
       </c>
       <c r="O204" t="s">
         <v>28</v>
       </c>
       <c r="P204" t="s">
         <v>29</v>
       </c>
       <c r="Q204">
-        <v>168203.77</v>
+        <v>1848202.78</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="B205" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="D205" t="s">
         <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>21</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="I205" t="s">
         <v>24</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205">
         <v>2.1</v>
       </c>
       <c r="N205">
         <v>2.1</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
-        <v>74978.94</v>
+        <v>1202005.6</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="B206" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="D206" t="s">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>21</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>2.1</v>
       </c>
       <c r="N206">
         <v>2.1</v>
       </c>
       <c r="O206" t="s">
         <v>28</v>
       </c>
       <c r="P206" t="s">
         <v>29</v>
       </c>
       <c r="Q206">
-        <v>181055.37</v>
+        <v>501488.78</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
-        <v>445</v>
+        <v>427</v>
       </c>
       <c r="B207" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>21</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>2.1</v>
       </c>
       <c r="N207">
         <v>2.1</v>
       </c>
       <c r="O207" t="s">
         <v>28</v>
       </c>
       <c r="P207" t="s">
         <v>29</v>
       </c>
       <c r="Q207">
-        <v>252917.23</v>
+        <v>641639.75</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="B208" t="s">
-        <v>448</v>
+        <v>430</v>
       </c>
       <c r="D208" t="s">
         <v>20</v>
       </c>
       <c r="E208" t="s">
         <v>21</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="I208" t="s">
         <v>24</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208">
         <v>2.1</v>
       </c>
       <c r="N208">
         <v>2.1</v>
       </c>
       <c r="O208" t="s">
         <v>28</v>
       </c>
       <c r="P208" t="s">
         <v>29</v>
       </c>
       <c r="Q208">
-        <v>50104.33</v>
+        <v>1815768.89</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="B209" t="s">
-        <v>396</v>
+        <v>162</v>
       </c>
       <c r="D209" t="s">
         <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>24</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>2.1</v>
       </c>
       <c r="N209">
         <v>2.1</v>
       </c>
       <c r="O209" t="s">
         <v>28</v>
       </c>
       <c r="P209" t="s">
         <v>29</v>
       </c>
       <c r="Q209">
-        <v>112214.76</v>
+        <v>2610270.94</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="B210" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="D210" t="s">
         <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>21</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>2.1</v>
       </c>
       <c r="N210">
         <v>2.1</v>
       </c>
       <c r="O210" t="s">
         <v>28</v>
       </c>
       <c r="P210" t="s">
         <v>29</v>
       </c>
       <c r="Q210">
-        <v>100529.95</v>
+        <v>1106343.16</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="B211" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="D211" t="s">
         <v>20</v>
       </c>
       <c r="E211" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>24</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>2.1</v>
       </c>
       <c r="N211">
         <v>2.1</v>
       </c>
       <c r="O211" t="s">
         <v>28</v>
       </c>
       <c r="P211" t="s">
         <v>29</v>
       </c>
       <c r="Q211">
-        <v>275886.65</v>
+        <v>2477527.03</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="B212" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="D212" t="s">
         <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>21</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>2.1</v>
       </c>
       <c r="N212">
         <v>2.1</v>
       </c>
       <c r="O212" t="s">
         <v>28</v>
       </c>
       <c r="P212" t="s">
         <v>29</v>
       </c>
       <c r="Q212">
-        <v>233374.91</v>
+        <v>1574617.46</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="B213" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>21</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="I213" t="s">
         <v>24</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>2.1</v>
       </c>
       <c r="N213">
         <v>2.1</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="P213" t="s">
         <v>29</v>
       </c>
       <c r="Q213">
-        <v>0.0</v>
+        <v>26666.1</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="B214" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="D214" t="s">
         <v>20</v>
       </c>
       <c r="E214" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>24</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>2.1</v>
       </c>
       <c r="N214">
         <v>2.1</v>
       </c>
       <c r="O214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>29</v>
       </c>
       <c r="Q214">
-        <v>112197.85</v>
+        <v>732519.34</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" t="s">
-        <v>460</v>
+        <v>442</v>
       </c>
       <c r="B215" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="D215" t="s">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>21</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>24</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>2.1</v>
       </c>
       <c r="N215">
         <v>2.1</v>
       </c>
       <c r="O215" t="s">
         <v>28</v>
       </c>
       <c r="P215" t="s">
         <v>29</v>
       </c>
       <c r="Q215">
-        <v>3637662.28</v>
+        <v>693338.16</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="B216" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="D216" t="s">
         <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>21</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="I216" t="s">
         <v>24</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216">
         <v>2.1</v>
       </c>
       <c r="N216">
         <v>2.1</v>
       </c>
       <c r="O216" t="s">
         <v>28</v>
       </c>
       <c r="P216" t="s">
         <v>29</v>
       </c>
       <c r="Q216">
-        <v>251502.43</v>
+        <v>753185.97</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="B217" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
       <c r="D217" t="s">
         <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>21</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="I217" t="s">
         <v>24</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217">
         <v>2.1</v>
       </c>
       <c r="N217">
         <v>2.1</v>
       </c>
       <c r="O217" t="s">
         <v>28</v>
       </c>
       <c r="P217" t="s">
         <v>29</v>
       </c>
       <c r="Q217">
-        <v>0.0</v>
+        <v>939421.41</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
       <c r="B218" t="s">
-        <v>164</v>
+        <v>449</v>
       </c>
       <c r="D218" t="s">
         <v>20</v>
       </c>
       <c r="E218" t="s">
         <v>21</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>23</v>
       </c>
       <c r="I218" t="s">
         <v>24</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218" t="s">
         <v>26</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218">
         <v>2.1</v>
       </c>
       <c r="N218">
         <v>2.1</v>
       </c>
       <c r="O218" t="s">
         <v>28</v>
       </c>
       <c r="P218" t="s">
         <v>29</v>
       </c>
       <c r="Q218">
-        <v>0.0</v>
+        <v>200268.81</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="B219" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="D219" t="s">
         <v>20</v>
       </c>
       <c r="E219" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219" t="s">
         <v>23</v>
       </c>
       <c r="I219" t="s">
         <v>24</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219" t="s">
         <v>26</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219">
         <v>2.1</v>
       </c>
       <c r="N219">
         <v>2.1</v>
       </c>
       <c r="O219" t="s">
         <v>28</v>
       </c>
       <c r="P219" t="s">
         <v>29</v>
       </c>
       <c r="Q219">
-        <v>185942.36</v>
+        <v>187188.75</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" t="s">
-        <v>469</v>
+        <v>452</v>
       </c>
       <c r="B220" t="s">
-        <v>470</v>
+        <v>98</v>
       </c>
       <c r="D220" t="s">
         <v>20</v>
       </c>
       <c r="E220" t="s">
         <v>21</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220" t="s">
         <v>23</v>
       </c>
       <c r="I220" t="s">
         <v>24</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>26</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220">
         <v>2.1</v>
       </c>
       <c r="N220">
         <v>2.1</v>
       </c>
       <c r="O220" t="s">
         <v>28</v>
       </c>
       <c r="P220" t="s">
         <v>29</v>
       </c>
       <c r="Q220">
-        <v>291224.02</v>
+        <v>180792.99</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="B221" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="D221" t="s">
         <v>20</v>
       </c>
       <c r="E221" t="s">
         <v>21</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
         <v>23</v>
       </c>
       <c r="I221" t="s">
         <v>24</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>26</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221">
         <v>2.1</v>
       </c>
       <c r="N221">
         <v>2.1</v>
       </c>
       <c r="O221" t="s">
         <v>28</v>
       </c>
       <c r="P221" t="s">
         <v>29</v>
       </c>
       <c r="Q221">
-        <v>259686.87</v>
+        <v>922382.3</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="B222" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="D222" t="s">
         <v>20</v>
       </c>
       <c r="E222" t="s">
-        <v>404</v>
+        <v>21</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="I222" t="s">
         <v>24</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>26</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222">
         <v>2.1</v>
       </c>
       <c r="N222">
         <v>2.1</v>
       </c>
       <c r="O222" t="s">
         <v>28</v>
       </c>
       <c r="P222" t="s">
         <v>29</v>
       </c>
       <c r="Q222">
-        <v>132704.04</v>
+        <v>1282253.21</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="B223" t="s">
-        <v>142</v>
+        <v>458</v>
       </c>
       <c r="D223" t="s">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>21</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="I223" t="s">
         <v>24</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>26</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223">
         <v>2.1</v>
       </c>
       <c r="N223">
         <v>2.1</v>
       </c>
       <c r="O223" t="s">
         <v>28</v>
       </c>
       <c r="P223" t="s">
         <v>29</v>
       </c>
       <c r="Q223">
-        <v>259585.41</v>
+        <v>1283231.46</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="B224" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="D224" t="s">
         <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>21</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224" t="s">
         <v>23</v>
       </c>
       <c r="I224" t="s">
         <v>24</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224" t="s">
         <v>26</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
       <c r="M224">
         <v>2.1</v>
       </c>
       <c r="N224">
         <v>2.1</v>
       </c>
       <c r="O224" t="s">
         <v>28</v>
       </c>
       <c r="P224" t="s">
         <v>29</v>
       </c>
       <c r="Q224">
-        <v>325483.68</v>
+        <v>522997.13</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
       <c r="B225" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="D225" t="s">
         <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>21</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="I225" t="s">
         <v>24</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
         <v>26</v>
       </c>
       <c r="L225" t="s">
         <v>27</v>
       </c>
       <c r="M225">
         <v>2.1</v>
       </c>
       <c r="N225">
         <v>2.1</v>
       </c>
       <c r="O225" t="s">
         <v>28</v>
       </c>
       <c r="P225" t="s">
         <v>29</v>
       </c>
       <c r="Q225">
-        <v>263948.19</v>
+        <v>511997.66</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
       <c r="B226" t="s">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="D226" t="s">
         <v>20</v>
       </c>
       <c r="E226" t="s">
-        <v>394</v>
+        <v>21</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>23</v>
       </c>
       <c r="I226" t="s">
         <v>24</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
         <v>26</v>
       </c>
       <c r="L226" t="s">
         <v>27</v>
       </c>
       <c r="M226">
         <v>2.1</v>
       </c>
       <c r="N226">
         <v>2.1</v>
       </c>
       <c r="O226" t="s">
         <v>28</v>
       </c>
       <c r="P226" t="s">
         <v>29</v>
       </c>
       <c r="Q226">
-        <v>178907.8</v>
+        <v>3015854.49</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" t="s">
-        <v>482</v>
+        <v>465</v>
       </c>
       <c r="B227" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
       <c r="D227" t="s">
         <v>20</v>
       </c>
       <c r="E227" t="s">
         <v>21</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="I227" t="s">
         <v>24</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
         <v>26</v>
       </c>
       <c r="L227" t="s">
         <v>27</v>
       </c>
       <c r="M227">
         <v>2.1</v>
       </c>
       <c r="N227">
         <v>2.1</v>
       </c>
       <c r="O227" t="s">
         <v>28</v>
       </c>
       <c r="P227" t="s">
         <v>29</v>
       </c>
       <c r="Q227">
-        <v>177098.43</v>
+        <v>346471.72</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="B228" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="D228" t="s">
         <v>20</v>
       </c>
       <c r="E228" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="I228" t="s">
         <v>24</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228" t="s">
         <v>26</v>
       </c>
       <c r="L228" t="s">
         <v>27</v>
       </c>
       <c r="M228">
         <v>2.1</v>
       </c>
       <c r="N228">
         <v>2.1</v>
       </c>
       <c r="O228" t="s">
         <v>28</v>
       </c>
       <c r="P228" t="s">
         <v>29</v>
       </c>
       <c r="Q228">
-        <v>216042.16</v>
+        <v>115630.72</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="B229" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="D229" t="s">
         <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>21</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
         <v>26</v>
       </c>
       <c r="L229" t="s">
         <v>27</v>
       </c>
       <c r="M229">
         <v>2.1</v>
       </c>
       <c r="N229">
         <v>2.1</v>
       </c>
       <c r="O229" t="s">
         <v>28</v>
       </c>
       <c r="P229" t="s">
         <v>29</v>
       </c>
       <c r="Q229">
-        <v>89250.98</v>
+        <v>353699.84</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="B230" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="D230" t="s">
         <v>20</v>
       </c>
       <c r="E230" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230" t="s">
         <v>23</v>
       </c>
       <c r="I230" t="s">
         <v>24</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
         <v>26</v>
       </c>
       <c r="L230" t="s">
         <v>27</v>
       </c>
       <c r="M230">
         <v>2.1</v>
       </c>
       <c r="N230">
         <v>2.1</v>
       </c>
       <c r="O230" t="s">
         <v>28</v>
       </c>
       <c r="P230" t="s">
         <v>29</v>
       </c>
       <c r="Q230">
-        <v>209791.1</v>
+        <v>433889.26</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="B231" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="D231" t="s">
         <v>20</v>
       </c>
       <c r="E231" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F231" t="s">
         <v>22</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="I231" t="s">
         <v>24</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
         <v>26</v>
       </c>
       <c r="L231" t="s">
         <v>27</v>
       </c>
       <c r="M231">
         <v>2.1</v>
       </c>
       <c r="N231">
         <v>2.1</v>
       </c>
       <c r="O231" t="s">
         <v>28</v>
       </c>
       <c r="P231" t="s">
         <v>29</v>
       </c>
       <c r="Q231">
-        <v>214638.63</v>
+        <v>272141.92</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="B232" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="D232" t="s">
         <v>20</v>
       </c>
       <c r="E232" t="s">
         <v>21</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232" t="s">
         <v>23</v>
       </c>
       <c r="I232" t="s">
         <v>24</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232" t="s">
         <v>26</v>
       </c>
       <c r="L232" t="s">
         <v>27</v>
       </c>
       <c r="M232">
         <v>2.1</v>
       </c>
       <c r="N232">
         <v>2.1</v>
       </c>
       <c r="O232" t="s">
         <v>28</v>
       </c>
       <c r="P232" t="s">
         <v>29</v>
       </c>
       <c r="Q232">
-        <v>1487009.03</v>
+        <v>374141.7</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="B233" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="D233" t="s">
         <v>20</v>
       </c>
       <c r="E233" t="s">
         <v>21</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233" t="s">
         <v>23</v>
       </c>
       <c r="I233" t="s">
         <v>24</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
         <v>26</v>
       </c>
       <c r="L233" t="s">
         <v>27</v>
       </c>
       <c r="M233">
         <v>2.1</v>
       </c>
       <c r="N233">
         <v>2.1</v>
       </c>
       <c r="O233" t="s">
         <v>28</v>
       </c>
       <c r="P233" t="s">
         <v>29</v>
       </c>
       <c r="Q233">
-        <v>3092303.54</v>
+        <v>442910.13</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="B234" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="D234" t="s">
         <v>20</v>
       </c>
       <c r="E234" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="I234" t="s">
         <v>24</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>26</v>
       </c>
       <c r="L234" t="s">
         <v>27</v>
       </c>
       <c r="M234">
         <v>2.1</v>
       </c>
       <c r="N234">
         <v>2.1</v>
       </c>
       <c r="O234" t="s">
         <v>28</v>
       </c>
       <c r="P234" t="s">
         <v>29</v>
       </c>
       <c r="Q234">
-        <v>0.0</v>
+        <v>12456094.49</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="B235" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="D235" t="s">
         <v>20</v>
       </c>
       <c r="E235" t="s">
         <v>21</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="I235" t="s">
         <v>24</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
         <v>26</v>
       </c>
       <c r="L235" t="s">
         <v>27</v>
       </c>
       <c r="M235">
         <v>2.1</v>
       </c>
       <c r="N235">
         <v>2.1</v>
       </c>
       <c r="O235" t="s">
         <v>28</v>
       </c>
       <c r="P235" t="s">
         <v>29</v>
       </c>
       <c r="Q235">
-        <v>0.0</v>
+        <v>420107.33</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="B236" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="D236" t="s">
         <v>20</v>
       </c>
       <c r="E236" t="s">
         <v>21</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236" t="s">
         <v>23</v>
       </c>
       <c r="I236" t="s">
         <v>24</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>26</v>
       </c>
       <c r="L236" t="s">
         <v>27</v>
       </c>
       <c r="M236">
         <v>2.1</v>
       </c>
       <c r="N236">
         <v>2.1</v>
       </c>
       <c r="O236" t="s">
         <v>28</v>
       </c>
       <c r="P236" t="s">
         <v>29</v>
       </c>
       <c r="Q236">
-        <v>212406.51</v>
+        <v>1677098.38</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="B237" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="D237" t="s">
         <v>20</v>
       </c>
       <c r="E237" t="s">
-        <v>504</v>
+        <v>21</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
       <c r="G237" t="s">
         <v>23</v>
       </c>
       <c r="I237" t="s">
         <v>24</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
         <v>26</v>
       </c>
       <c r="L237" t="s">
         <v>27</v>
       </c>
       <c r="M237">
         <v>2.1</v>
       </c>
       <c r="N237">
         <v>2.1</v>
       </c>
       <c r="O237" t="s">
         <v>28</v>
       </c>
       <c r="P237" t="s">
         <v>29</v>
       </c>
       <c r="Q237">
-        <v>87999.64</v>
+        <v>577936.3</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" t="s">
-        <v>505</v>
+        <v>487</v>
       </c>
       <c r="B238" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="D238" t="s">
         <v>20</v>
       </c>
       <c r="E238" t="s">
-        <v>507</v>
+        <v>21</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
         <v>23</v>
       </c>
       <c r="I238" t="s">
         <v>24</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>26</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238">
         <v>2.1</v>
       </c>
       <c r="N238">
         <v>2.1</v>
       </c>
       <c r="O238" t="s">
         <v>28</v>
       </c>
       <c r="P238" t="s">
         <v>29</v>
       </c>
       <c r="Q238">
-        <v>0.0</v>
+        <v>139207.28</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="B239" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="D239" t="s">
         <v>20</v>
       </c>
       <c r="E239" t="s">
         <v>21</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
         <v>23</v>
       </c>
       <c r="I239" t="s">
         <v>24</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239" t="s">
         <v>26</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239">
         <v>2.1</v>
       </c>
       <c r="N239">
         <v>2.1</v>
       </c>
       <c r="O239" t="s">
         <v>28</v>
       </c>
       <c r="P239" t="s">
         <v>29</v>
       </c>
       <c r="Q239">
-        <v>129361.5</v>
+        <v>109773.9</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" t="s">
-        <v>510</v>
+        <v>491</v>
       </c>
       <c r="B240" t="s">
-        <v>511</v>
+        <v>492</v>
       </c>
       <c r="D240" t="s">
         <v>20</v>
       </c>
       <c r="E240" t="s">
         <v>21</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="I240" t="s">
         <v>24</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>26</v>
       </c>
       <c r="L240" t="s">
         <v>27</v>
       </c>
       <c r="M240">
         <v>2.1</v>
       </c>
       <c r="N240">
         <v>2.1</v>
       </c>
       <c r="O240" t="s">
         <v>28</v>
       </c>
       <c r="P240" t="s">
         <v>29</v>
       </c>
       <c r="Q240">
-        <v>165531.99</v>
+        <v>319690.1</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" t="s">
-        <v>512</v>
+        <v>493</v>
       </c>
       <c r="B241" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="D241" t="s">
         <v>20</v>
       </c>
       <c r="E241" t="s">
         <v>21</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="I241" t="s">
         <v>24</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>26</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
       <c r="M241">
         <v>2.1</v>
       </c>
       <c r="N241">
         <v>2.1</v>
       </c>
       <c r="O241" t="s">
         <v>28</v>
       </c>
       <c r="P241" t="s">
         <v>29</v>
       </c>
       <c r="Q241">
-        <v>240426.38</v>
+        <v>376896.11</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" t="s">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="B242" t="s">
-        <v>515</v>
+        <v>496</v>
       </c>
       <c r="D242" t="s">
         <v>20</v>
       </c>
       <c r="E242" t="s">
         <v>21</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="I242" t="s">
         <v>24</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
       <c r="M242">
         <v>2.1</v>
       </c>
       <c r="N242">
         <v>2.1</v>
       </c>
       <c r="O242" t="s">
         <v>28</v>
       </c>
       <c r="P242" t="s">
         <v>29</v>
       </c>
       <c r="Q242">
-        <v>268361.7</v>
+        <v>131941.94</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="B243" t="s">
-        <v>517</v>
+        <v>498</v>
       </c>
       <c r="D243" t="s">
         <v>20</v>
       </c>
       <c r="E243" t="s">
         <v>21</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
         <v>23</v>
       </c>
       <c r="I243" t="s">
         <v>24</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243" t="s">
         <v>26</v>
       </c>
       <c r="L243" t="s">
         <v>27</v>
       </c>
       <c r="M243">
         <v>2.1</v>
       </c>
       <c r="N243">
         <v>2.1</v>
       </c>
       <c r="O243" t="s">
         <v>28</v>
       </c>
       <c r="P243" t="s">
         <v>29</v>
       </c>
       <c r="Q243">
-        <v>0.0</v>
+        <v>289907.4</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="B244" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="D244" t="s">
         <v>20</v>
       </c>
       <c r="E244" t="s">
         <v>21</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="I244" t="s">
         <v>24</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
         <v>26</v>
       </c>
       <c r="L244" t="s">
         <v>27</v>
       </c>
       <c r="M244">
         <v>2.1</v>
       </c>
       <c r="N244">
         <v>2.1</v>
       </c>
       <c r="O244" t="s">
         <v>28</v>
       </c>
       <c r="P244" t="s">
         <v>29</v>
       </c>
       <c r="Q244">
-        <v>181123.01</v>
+        <v>376498.26</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="B245" t="s">
-        <v>521</v>
+        <v>502</v>
       </c>
       <c r="D245" t="s">
         <v>20</v>
       </c>
       <c r="E245" t="s">
         <v>21</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245" t="s">
         <v>23</v>
       </c>
       <c r="I245" t="s">
         <v>24</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245" t="s">
         <v>26</v>
       </c>
       <c r="L245" t="s">
         <v>27</v>
       </c>
       <c r="M245">
         <v>2.1</v>
       </c>
       <c r="N245">
         <v>2.1</v>
       </c>
       <c r="O245" t="s">
         <v>28</v>
       </c>
       <c r="P245" t="s">
         <v>29</v>
       </c>
       <c r="Q245">
-        <v>39225.56</v>
+        <v>90503.71</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" t="s">
-        <v>522</v>
+        <v>503</v>
       </c>
       <c r="B246" t="s">
-        <v>523</v>
+        <v>504</v>
       </c>
       <c r="D246" t="s">
         <v>20</v>
       </c>
       <c r="E246" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="I246" t="s">
         <v>24</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>26</v>
       </c>
       <c r="L246" t="s">
         <v>27</v>
       </c>
       <c r="M246">
         <v>2.1</v>
       </c>
       <c r="N246">
         <v>2.1</v>
       </c>
       <c r="O246" t="s">
         <v>28</v>
       </c>
       <c r="P246" t="s">
         <v>29</v>
       </c>
       <c r="Q246">
-        <v>154811.05</v>
+        <v>1319911.4</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" t="s">
-        <v>524</v>
+        <v>505</v>
       </c>
       <c r="B247" t="s">
-        <v>525</v>
+        <v>56</v>
       </c>
       <c r="D247" t="s">
         <v>20</v>
       </c>
       <c r="E247" t="s">
         <v>21</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="I247" t="s">
         <v>24</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247" t="s">
         <v>26</v>
       </c>
       <c r="L247" t="s">
         <v>27</v>
       </c>
       <c r="M247">
         <v>2.1</v>
       </c>
       <c r="N247">
         <v>2.1</v>
       </c>
       <c r="O247" t="s">
         <v>28</v>
       </c>
       <c r="P247" t="s">
         <v>29</v>
       </c>
       <c r="Q247">
-        <v>274616.63</v>
+        <v>60890.67</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
       <c r="B248" t="s">
-        <v>527</v>
+        <v>507</v>
       </c>
       <c r="D248" t="s">
         <v>20</v>
       </c>
       <c r="E248" t="s">
         <v>21</v>
       </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="I248" t="s">
         <v>24</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>26</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248">
         <v>2.1</v>
       </c>
       <c r="N248">
         <v>2.1</v>
       </c>
       <c r="O248" t="s">
         <v>28</v>
       </c>
       <c r="P248" t="s">
         <v>29</v>
       </c>
       <c r="Q248">
-        <v>140198.35</v>
+        <v>338067.63</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" t="s">
-        <v>528</v>
+        <v>508</v>
       </c>
       <c r="B249" t="s">
-        <v>529</v>
+        <v>509</v>
       </c>
       <c r="D249" t="s">
         <v>20</v>
       </c>
       <c r="E249" t="s">
         <v>21</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249" t="s">
         <v>23</v>
       </c>
       <c r="I249" t="s">
         <v>24</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249" t="s">
         <v>26</v>
       </c>
       <c r="L249" t="s">
         <v>27</v>
       </c>
       <c r="M249">
         <v>2.1</v>
       </c>
       <c r="N249">
         <v>2.1</v>
       </c>
       <c r="O249" t="s">
         <v>28</v>
       </c>
       <c r="P249" t="s">
         <v>29</v>
       </c>
       <c r="Q249">
-        <v>284790.89</v>
+        <v>715193.59</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250" t="s">
-        <v>530</v>
+        <v>510</v>
       </c>
       <c r="B250" t="s">
-        <v>531</v>
+        <v>511</v>
       </c>
       <c r="D250" t="s">
         <v>20</v>
       </c>
       <c r="E250" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250" t="s">
         <v>23</v>
       </c>
       <c r="I250" t="s">
         <v>24</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250" t="s">
         <v>26</v>
       </c>
       <c r="L250" t="s">
         <v>27</v>
       </c>
       <c r="M250">
         <v>2.1</v>
       </c>
       <c r="N250">
         <v>2.1</v>
       </c>
       <c r="O250" t="s">
         <v>28</v>
       </c>
       <c r="P250" t="s">
         <v>29</v>
       </c>
       <c r="Q250">
-        <v>273422.19</v>
+        <v>1011313.51</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="B251" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
       <c r="D251" t="s">
         <v>20</v>
       </c>
       <c r="E251" t="s">
         <v>21</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="I251" t="s">
         <v>24</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
       <c r="M251">
         <v>2.1</v>
       </c>
       <c r="N251">
         <v>2.1</v>
       </c>
       <c r="O251" t="s">
         <v>28</v>
       </c>
       <c r="P251" t="s">
         <v>29</v>
       </c>
       <c r="Q251">
-        <v>115050.74</v>
+        <v>480037.89</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="B252" t="s">
-        <v>168</v>
+        <v>515</v>
       </c>
       <c r="D252" t="s">
         <v>20</v>
       </c>
       <c r="E252" t="s">
         <v>21</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
         <v>23</v>
       </c>
       <c r="I252" t="s">
         <v>24</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
         <v>26</v>
       </c>
       <c r="L252" t="s">
         <v>27</v>
       </c>
       <c r="M252">
         <v>2.1</v>
       </c>
       <c r="N252">
         <v>2.1</v>
       </c>
       <c r="O252" t="s">
         <v>28</v>
       </c>
       <c r="P252" t="s">
         <v>29</v>
       </c>
       <c r="Q252">
-        <v>99280.96</v>
+        <v>293299.87</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="B253" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="D253" t="s">
         <v>20</v>
       </c>
       <c r="E253" t="s">
         <v>21</v>
       </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="I253" t="s">
         <v>24</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
         <v>27</v>
       </c>
       <c r="M253">
         <v>2.1</v>
       </c>
       <c r="N253">
         <v>2.1</v>
       </c>
       <c r="O253" t="s">
         <v>28</v>
       </c>
       <c r="P253" t="s">
         <v>29</v>
       </c>
       <c r="Q253">
-        <v>255225.67</v>
+        <v>347866.14</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254" t="s">
-        <v>537</v>
+        <v>518</v>
       </c>
       <c r="B254" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="D254" t="s">
         <v>20</v>
       </c>
       <c r="E254" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
         <v>24</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254">
         <v>2.1</v>
       </c>
       <c r="N254">
         <v>2.1</v>
       </c>
       <c r="O254" t="s">
         <v>28</v>
       </c>
       <c r="P254" t="s">
         <v>29</v>
       </c>
       <c r="Q254">
-        <v>275683.04</v>
+        <v>388035.07</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
       <c r="B255" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="D255" t="s">
         <v>20</v>
       </c>
       <c r="E255" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="I255" t="s">
         <v>24</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
         <v>26</v>
       </c>
       <c r="L255" t="s">
         <v>27</v>
       </c>
       <c r="M255">
         <v>2.1</v>
       </c>
       <c r="N255">
         <v>2.1</v>
       </c>
       <c r="O255" t="s">
         <v>28</v>
       </c>
       <c r="P255" t="s">
         <v>29</v>
       </c>
       <c r="Q255">
-        <v>152473.93</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="B256" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="D256" t="s">
         <v>20</v>
       </c>
       <c r="E256" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="I256" t="s">
         <v>24</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
         <v>26</v>
       </c>
       <c r="L256" t="s">
         <v>27</v>
       </c>
       <c r="M256">
         <v>2.1</v>
       </c>
       <c r="N256">
         <v>2.1</v>
       </c>
       <c r="O256" t="s">
         <v>28</v>
       </c>
       <c r="P256" t="s">
         <v>29</v>
       </c>
       <c r="Q256">
-        <v>298771.28</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
       <c r="B257" t="s">
-        <v>446</v>
+        <v>525</v>
       </c>
       <c r="D257" t="s">
         <v>20</v>
       </c>
       <c r="E257" t="s">
         <v>21</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" t="s">
         <v>23</v>
       </c>
       <c r="I257" t="s">
         <v>24</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
         <v>26</v>
       </c>
       <c r="L257" t="s">
         <v>27</v>
       </c>
       <c r="M257">
         <v>2.1</v>
       </c>
       <c r="N257">
         <v>2.1</v>
       </c>
       <c r="O257" t="s">
         <v>28</v>
       </c>
       <c r="P257" t="s">
         <v>29</v>
       </c>
       <c r="Q257">
-        <v>252781.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258" t="s">
-        <v>544</v>
+        <v>526</v>
       </c>
       <c r="B258" t="s">
-        <v>545</v>
+        <v>37</v>
       </c>
       <c r="D258" t="s">
         <v>20</v>
       </c>
       <c r="E258" t="s">
         <v>21</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="I258" t="s">
         <v>24</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
         <v>26</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258">
         <v>2.1</v>
       </c>
       <c r="N258">
         <v>2.1</v>
       </c>
       <c r="O258" t="s">
         <v>28</v>
       </c>
       <c r="P258" t="s">
         <v>29</v>
       </c>
       <c r="Q258">
-        <v>276182.05</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
       <c r="B259" t="s">
-        <v>547</v>
+        <v>305</v>
       </c>
       <c r="D259" t="s">
         <v>20</v>
       </c>
       <c r="E259" t="s">
-        <v>21</v>
+        <v>528</v>
       </c>
       <c r="F259" t="s">
         <v>22</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="I259" t="s">
         <v>24</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259" t="s">
         <v>26</v>
       </c>
       <c r="L259" t="s">
         <v>27</v>
       </c>
       <c r="M259">
         <v>2.1</v>
       </c>
       <c r="N259">
         <v>2.1</v>
       </c>
       <c r="O259" t="s">
         <v>28</v>
       </c>
       <c r="P259" t="s">
         <v>29</v>
       </c>
       <c r="Q259">
-        <v>8843731.23</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260" t="s">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="B260" t="s">
-        <v>549</v>
+        <v>530</v>
       </c>
       <c r="D260" t="s">
         <v>20</v>
       </c>
       <c r="E260" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260" t="s">
         <v>23</v>
       </c>
       <c r="I260" t="s">
         <v>24</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
         <v>26</v>
       </c>
       <c r="L260" t="s">
         <v>27</v>
       </c>
       <c r="M260">
         <v>2.1</v>
       </c>
       <c r="N260">
         <v>2.1</v>
       </c>
       <c r="O260" t="s">
         <v>28</v>
       </c>
       <c r="P260" t="s">
         <v>29</v>
       </c>
       <c r="Q260">
-        <v>344740.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261" t="s">
-        <v>550</v>
+        <v>531</v>
       </c>
       <c r="B261" t="s">
-        <v>551</v>
+        <v>532</v>
       </c>
       <c r="D261" t="s">
         <v>20</v>
       </c>
       <c r="E261" t="s">
         <v>21</v>
       </c>
       <c r="F261" t="s">
         <v>22</v>
       </c>
       <c r="G261" t="s">
         <v>23</v>
       </c>
       <c r="I261" t="s">
         <v>24</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
         <v>26</v>
       </c>
       <c r="L261" t="s">
         <v>27</v>
       </c>
       <c r="M261">
         <v>2.1</v>
       </c>
       <c r="N261">
         <v>2.1</v>
       </c>
       <c r="O261" t="s">
         <v>28</v>
       </c>
       <c r="P261" t="s">
         <v>29</v>
       </c>
       <c r="Q261">
-        <v>169211.6</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="B262" t="s">
-        <v>553</v>
+        <v>534</v>
       </c>
       <c r="D262" t="s">
         <v>20</v>
       </c>
       <c r="E262" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F262" t="s">
         <v>22</v>
       </c>
       <c r="G262" t="s">
         <v>23</v>
       </c>
       <c r="I262" t="s">
         <v>24</v>
       </c>
       <c r="J262" t="s">
         <v>25</v>
       </c>
       <c r="K262" t="s">
         <v>26</v>
       </c>
       <c r="L262" t="s">
         <v>27</v>
       </c>
       <c r="M262">
         <v>2.1</v>
       </c>
       <c r="N262">
         <v>2.1</v>
       </c>
       <c r="O262" t="s">
         <v>28</v>
       </c>
       <c r="P262" t="s">
         <v>29</v>
       </c>
       <c r="Q262">
-        <v>868869.12</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263" t="s">
-        <v>554</v>
+        <v>535</v>
       </c>
       <c r="B263" t="s">
-        <v>555</v>
+        <v>536</v>
       </c>
       <c r="D263" t="s">
         <v>20</v>
       </c>
       <c r="E263" t="s">
         <v>21</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263" t="s">
         <v>23</v>
       </c>
       <c r="I263" t="s">
         <v>24</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
         <v>26</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
       <c r="M263">
         <v>2.1</v>
       </c>
       <c r="N263">
         <v>2.1</v>
       </c>
       <c r="O263" t="s">
         <v>28</v>
       </c>
       <c r="P263" t="s">
         <v>29</v>
       </c>
       <c r="Q263">
-        <v>211362.97</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264" t="s">
-        <v>556</v>
+        <v>537</v>
       </c>
       <c r="B264" t="s">
-        <v>557</v>
+        <v>176</v>
       </c>
       <c r="D264" t="s">
         <v>20</v>
       </c>
       <c r="E264" t="s">
         <v>21</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264" t="s">
         <v>23</v>
       </c>
       <c r="I264" t="s">
         <v>24</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
         <v>26</v>
       </c>
       <c r="L264" t="s">
         <v>27</v>
       </c>
       <c r="M264">
         <v>2.1</v>
       </c>
       <c r="N264">
         <v>2.1</v>
       </c>
       <c r="O264" t="s">
         <v>28</v>
       </c>
       <c r="P264" t="s">
         <v>29</v>
       </c>
       <c r="Q264">
-        <v>119416.82</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265" t="s">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="B265" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="D265" t="s">
         <v>20</v>
       </c>
       <c r="E265" t="s">
-        <v>21</v>
+        <v>306</v>
       </c>
       <c r="F265" t="s">
         <v>22</v>
       </c>
       <c r="G265" t="s">
         <v>23</v>
       </c>
       <c r="I265" t="s">
         <v>24</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265" t="s">
         <v>26</v>
       </c>
       <c r="L265" t="s">
         <v>27</v>
       </c>
       <c r="M265">
         <v>2.1</v>
       </c>
       <c r="N265">
         <v>2.1</v>
       </c>
       <c r="O265" t="s">
         <v>28</v>
       </c>
       <c r="P265" t="s">
         <v>29</v>
       </c>
       <c r="Q265">
-        <v>183710.24</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="B266" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="D266" t="s">
         <v>20</v>
       </c>
       <c r="E266" t="s">
         <v>21</v>
       </c>
       <c r="F266" t="s">
         <v>22</v>
       </c>
       <c r="G266" t="s">
         <v>23</v>
       </c>
       <c r="I266" t="s">
         <v>24</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266" t="s">
         <v>26</v>
       </c>
       <c r="L266" t="s">
         <v>27</v>
       </c>
       <c r="M266">
         <v>2.1</v>
       </c>
       <c r="N266">
         <v>2.1</v>
       </c>
       <c r="O266" t="s">
         <v>28</v>
       </c>
       <c r="P266" t="s">
         <v>29</v>
       </c>
       <c r="Q266">
-        <v>1718461.84</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="B267" t="s">
-        <v>248</v>
+        <v>543</v>
       </c>
       <c r="D267" t="s">
         <v>20</v>
       </c>
       <c r="E267" t="s">
-        <v>21</v>
+        <v>292</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="I267" t="s">
         <v>24</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
         <v>26</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267">
         <v>2.1</v>
       </c>
       <c r="N267">
         <v>2.1</v>
       </c>
       <c r="O267" t="s">
         <v>28</v>
       </c>
       <c r="P267" t="s">
         <v>29</v>
       </c>
       <c r="Q267">
-        <v>145392.18</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268" t="s">
-        <v>563</v>
+        <v>544</v>
       </c>
       <c r="B268" t="s">
-        <v>564</v>
+        <v>545</v>
       </c>
       <c r="D268" t="s">
         <v>20</v>
       </c>
       <c r="E268" t="s">
         <v>21</v>
       </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268" t="s">
         <v>23</v>
       </c>
       <c r="I268" t="s">
         <v>24</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>26</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
       <c r="M268">
         <v>2.1</v>
       </c>
       <c r="N268">
         <v>2.1</v>
       </c>
       <c r="O268" t="s">
         <v>28</v>
       </c>
       <c r="P268" t="s">
         <v>29</v>
       </c>
       <c r="Q268">
-        <v>198627.47</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269" t="s">
-        <v>565</v>
+        <v>546</v>
       </c>
       <c r="B269" t="s">
-        <v>566</v>
+        <v>547</v>
       </c>
       <c r="D269" t="s">
         <v>20</v>
       </c>
       <c r="E269" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
       <c r="G269" t="s">
         <v>23</v>
       </c>
       <c r="I269" t="s">
         <v>24</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>26</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269">
         <v>2.1</v>
       </c>
       <c r="N269">
         <v>2.1</v>
       </c>
       <c r="O269" t="s">
         <v>28</v>
       </c>
       <c r="P269" t="s">
         <v>29</v>
       </c>
       <c r="Q269">
-        <v>368841.61</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270" t="s">
-        <v>567</v>
+        <v>548</v>
       </c>
       <c r="B270" t="s">
-        <v>495</v>
+        <v>549</v>
       </c>
       <c r="D270" t="s">
         <v>20</v>
       </c>
       <c r="E270" t="s">
-        <v>44</v>
+        <v>303</v>
       </c>
       <c r="F270" t="s">
         <v>22</v>
       </c>
       <c r="G270" t="s">
         <v>23</v>
       </c>
       <c r="I270" t="s">
         <v>24</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
         <v>26</v>
       </c>
       <c r="L270" t="s">
         <v>27</v>
       </c>
       <c r="M270">
         <v>2.1</v>
       </c>
       <c r="N270">
         <v>2.1</v>
       </c>
       <c r="O270" t="s">
         <v>28</v>
       </c>
       <c r="P270" t="s">
         <v>29</v>
       </c>
       <c r="Q270">
-        <v>2216790.42</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271" t="s">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="B271" t="s">
-        <v>569</v>
+        <v>551</v>
       </c>
       <c r="D271" t="s">
         <v>20</v>
       </c>
       <c r="E271" t="s">
         <v>21</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="G271" t="s">
         <v>23</v>
       </c>
       <c r="I271" t="s">
         <v>24</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271" t="s">
         <v>26</v>
       </c>
       <c r="L271" t="s">
         <v>27</v>
       </c>
       <c r="M271">
         <v>2.1</v>
       </c>
       <c r="N271">
         <v>2.1</v>
       </c>
       <c r="O271" t="s">
         <v>28</v>
       </c>
       <c r="P271" t="s">
         <v>29</v>
       </c>
       <c r="Q271">
-        <v>128486.74</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272" t="s">
-        <v>570</v>
+        <v>552</v>
       </c>
       <c r="B272" t="s">
-        <v>571</v>
+        <v>553</v>
       </c>
       <c r="D272" t="s">
         <v>20</v>
       </c>
       <c r="E272" t="s">
-        <v>21</v>
+        <v>298</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272" t="s">
         <v>23</v>
       </c>
       <c r="I272" t="s">
         <v>24</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
         <v>26</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272">
         <v>2.1</v>
       </c>
       <c r="N272">
         <v>2.1</v>
       </c>
       <c r="O272" t="s">
         <v>28</v>
       </c>
       <c r="P272" t="s">
         <v>29</v>
       </c>
       <c r="Q272">
-        <v>103218.48</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273" t="s">
-        <v>572</v>
+        <v>554</v>
       </c>
       <c r="B273" t="s">
-        <v>573</v>
+        <v>102</v>
       </c>
       <c r="D273" t="s">
         <v>20</v>
       </c>
       <c r="E273" t="s">
         <v>21</v>
       </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="I273" t="s">
         <v>24</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
         <v>26</v>
       </c>
       <c r="L273" t="s">
         <v>27</v>
       </c>
       <c r="M273">
         <v>2.1</v>
       </c>
       <c r="N273">
         <v>2.1</v>
       </c>
       <c r="O273" t="s">
         <v>28</v>
       </c>
       <c r="P273" t="s">
         <v>29</v>
       </c>
       <c r="Q273">
-        <v>89897.39</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274" t="s">
-        <v>574</v>
+        <v>555</v>
       </c>
       <c r="B274" t="s">
-        <v>575</v>
+        <v>341</v>
       </c>
       <c r="D274" t="s">
         <v>20</v>
       </c>
       <c r="E274" t="s">
-        <v>44</v>
+        <v>303</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274" t="s">
         <v>23</v>
       </c>
       <c r="I274" t="s">
         <v>24</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274" t="s">
         <v>26</v>
       </c>
       <c r="L274" t="s">
         <v>27</v>
       </c>
       <c r="M274">
         <v>2.1</v>
       </c>
       <c r="N274">
         <v>2.1</v>
       </c>
       <c r="O274" t="s">
         <v>28</v>
       </c>
       <c r="P274" t="s">
         <v>29</v>
       </c>
       <c r="Q274">
-        <v>57527.82</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="B275" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="D275" t="s">
         <v>20</v>
       </c>
       <c r="E275" t="s">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275" t="s">
         <v>23</v>
       </c>
       <c r="I275" t="s">
         <v>24</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
         <v>26</v>
       </c>
       <c r="L275" t="s">
         <v>27</v>
       </c>
       <c r="M275">
         <v>2.1</v>
       </c>
       <c r="N275">
         <v>2.1</v>
       </c>
       <c r="O275" t="s">
         <v>28</v>
       </c>
       <c r="P275" t="s">
         <v>29</v>
       </c>
       <c r="Q275">
-        <v>10424406.25</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="B276" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
       <c r="D276" t="s">
         <v>20</v>
       </c>
       <c r="E276" t="s">
-        <v>331</v>
+        <v>303</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276" t="s">
         <v>23</v>
       </c>
       <c r="I276" t="s">
         <v>24</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
         <v>26</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276">
         <v>2.1</v>
       </c>
       <c r="N276">
         <v>2.1</v>
       </c>
       <c r="O276" t="s">
         <v>28</v>
       </c>
       <c r="P276" t="s">
         <v>29</v>
       </c>
       <c r="Q276">
-        <v>190004.51</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="B277" t="s">
-        <v>581</v>
+        <v>102</v>
       </c>
       <c r="D277" t="s">
         <v>20</v>
       </c>
       <c r="E277" t="s">
         <v>21</v>
       </c>
       <c r="F277" t="s">
         <v>22</v>
       </c>
       <c r="G277" t="s">
         <v>23</v>
       </c>
       <c r="I277" t="s">
         <v>24</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
         <v>26</v>
       </c>
       <c r="L277" t="s">
         <v>27</v>
       </c>
       <c r="M277">
         <v>2.1</v>
       </c>
       <c r="N277">
         <v>2.1</v>
       </c>
       <c r="O277" t="s">
         <v>28</v>
       </c>
       <c r="P277" t="s">
         <v>29</v>
       </c>
       <c r="Q277">
-        <v>322907.72</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278" t="s">
-        <v>582</v>
+        <v>561</v>
       </c>
       <c r="B278" t="s">
-        <v>583</v>
+        <v>562</v>
       </c>
       <c r="D278" t="s">
         <v>20</v>
       </c>
       <c r="E278" t="s">
-        <v>21</v>
+        <v>292</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278" t="s">
         <v>23</v>
       </c>
       <c r="I278" t="s">
         <v>24</v>
       </c>
       <c r="J278" t="s">
         <v>25</v>
       </c>
       <c r="K278" t="s">
         <v>26</v>
       </c>
       <c r="L278" t="s">
         <v>27</v>
       </c>
       <c r="M278">
         <v>2.1</v>
       </c>
       <c r="N278">
         <v>2.1</v>
       </c>
       <c r="O278" t="s">
         <v>28</v>
       </c>
       <c r="P278" t="s">
         <v>29</v>
       </c>
       <c r="Q278">
-        <v>181072.28</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279" t="s">
-        <v>584</v>
+        <v>563</v>
       </c>
       <c r="B279" t="s">
-        <v>585</v>
+        <v>564</v>
       </c>
       <c r="D279" t="s">
         <v>20</v>
       </c>
       <c r="E279" t="s">
-        <v>21</v>
+        <v>565</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279" t="s">
         <v>23</v>
       </c>
       <c r="I279" t="s">
         <v>24</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279" t="s">
         <v>26</v>
       </c>
       <c r="L279" t="s">
         <v>27</v>
       </c>
       <c r="M279">
         <v>2.1</v>
       </c>
       <c r="N279">
         <v>2.1</v>
       </c>
       <c r="O279" t="s">
         <v>28</v>
       </c>
       <c r="P279" t="s">
         <v>29</v>
       </c>
       <c r="Q279">
-        <v>790497.41</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280" t="s">
-        <v>586</v>
+        <v>566</v>
       </c>
       <c r="B280" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="D280" t="s">
         <v>20</v>
       </c>
       <c r="E280" t="s">
         <v>21</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280" t="s">
         <v>23</v>
       </c>
       <c r="I280" t="s">
         <v>24</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280" t="s">
         <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280">
         <v>2.1</v>
       </c>
       <c r="N280">
         <v>2.1</v>
       </c>
       <c r="O280" t="s">
         <v>28</v>
       </c>
       <c r="P280" t="s">
         <v>29</v>
       </c>
       <c r="Q280">
         <v>0.0</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="B281" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="D281" t="s">
         <v>20</v>
       </c>
       <c r="E281" t="s">
         <v>21</v>
       </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281" t="s">
         <v>23</v>
       </c>
       <c r="I281" t="s">
         <v>24</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281" t="s">
         <v>26</v>
       </c>
       <c r="L281" t="s">
         <v>27</v>
       </c>
       <c r="M281">
         <v>2.1</v>
       </c>
       <c r="N281">
         <v>2.1</v>
       </c>
       <c r="O281" t="s">
         <v>28</v>
       </c>
       <c r="P281" t="s">
         <v>29</v>
       </c>
       <c r="Q281">
-        <v>511426.04</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="B282" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="D282" t="s">
         <v>20</v>
       </c>
       <c r="E282" t="s">
         <v>21</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282" t="s">
         <v>23</v>
       </c>
       <c r="I282" t="s">
         <v>24</v>
       </c>
       <c r="J282" t="s">
         <v>25</v>
       </c>
       <c r="K282" t="s">
         <v>26</v>
       </c>
       <c r="L282" t="s">
         <v>27</v>
       </c>
       <c r="M282">
         <v>2.1</v>
       </c>
       <c r="N282">
         <v>2.1</v>
       </c>
       <c r="O282" t="s">
         <v>28</v>
       </c>
       <c r="P282" t="s">
         <v>29</v>
       </c>
       <c r="Q282">
-        <v>449016.86</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="B283" t="s">
-        <v>593</v>
+        <v>573</v>
       </c>
       <c r="D283" t="s">
         <v>20</v>
       </c>
       <c r="E283" t="s">
-        <v>21</v>
+        <v>574</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="I283" t="s">
         <v>24</v>
       </c>
       <c r="J283" t="s">
         <v>25</v>
       </c>
       <c r="K283" t="s">
         <v>26</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283">
         <v>2.1</v>
       </c>
       <c r="N283">
         <v>2.1</v>
       </c>
       <c r="O283" t="s">
         <v>28</v>
       </c>
       <c r="P283" t="s">
         <v>29</v>
       </c>
       <c r="Q283">
-        <v>540156.13</v>
+        <v>842849.41</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284" t="s">
-        <v>594</v>
+        <v>575</v>
       </c>
       <c r="B284" t="s">
-        <v>595</v>
+        <v>576</v>
       </c>
       <c r="D284" t="s">
         <v>20</v>
       </c>
       <c r="E284" t="s">
         <v>21</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
         <v>23</v>
       </c>
       <c r="I284" t="s">
         <v>24</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>26</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284">
         <v>2.1</v>
       </c>
       <c r="N284">
         <v>2.1</v>
       </c>
       <c r="O284" t="s">
         <v>28</v>
       </c>
       <c r="P284" t="s">
         <v>29</v>
       </c>
       <c r="Q284">
-        <v>0.0</v>
+        <v>153263.87</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285" t="s">
-        <v>596</v>
+        <v>577</v>
       </c>
       <c r="B285" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="D285" t="s">
         <v>20</v>
       </c>
       <c r="E285" t="s">
         <v>21</v>
       </c>
       <c r="F285" t="s">
         <v>22</v>
       </c>
       <c r="G285" t="s">
         <v>23</v>
       </c>
       <c r="I285" t="s">
         <v>24</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
         <v>26</v>
       </c>
       <c r="L285" t="s">
         <v>27</v>
       </c>
       <c r="M285">
         <v>2.1</v>
       </c>
       <c r="N285">
         <v>2.1</v>
       </c>
       <c r="O285" t="s">
         <v>28</v>
       </c>
       <c r="P285" t="s">
         <v>29</v>
       </c>
       <c r="Q285">
-        <v>346587.36</v>
+        <v>162011.5</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286" t="s">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="B286" t="s">
-        <v>599</v>
+        <v>580</v>
       </c>
       <c r="D286" t="s">
         <v>20</v>
       </c>
       <c r="E286" t="s">
         <v>21</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="I286" t="s">
         <v>24</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>26</v>
       </c>
       <c r="L286" t="s">
         <v>27</v>
       </c>
       <c r="M286">
         <v>2.1</v>
       </c>
       <c r="N286">
         <v>2.1</v>
       </c>
       <c r="O286" t="s">
         <v>28</v>
       </c>
       <c r="P286" t="s">
         <v>29</v>
       </c>
       <c r="Q286">
-        <v>762686.09</v>
+        <v>126744.9</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287" t="s">
-        <v>600</v>
+        <v>581</v>
       </c>
       <c r="B287" t="s">
-        <v>601</v>
+        <v>582</v>
       </c>
       <c r="D287" t="s">
         <v>20</v>
       </c>
       <c r="E287" t="s">
         <v>21</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>23</v>
       </c>
       <c r="I287" t="s">
         <v>24</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>26</v>
       </c>
       <c r="L287" t="s">
         <v>27</v>
       </c>
       <c r="M287">
         <v>2.1</v>
       </c>
       <c r="N287">
         <v>2.1</v>
       </c>
       <c r="O287" t="s">
         <v>28</v>
       </c>
       <c r="P287" t="s">
         <v>29</v>
       </c>
       <c r="Q287">
-        <v>361654.17</v>
+        <v>342816.13</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288" t="s">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="B288" t="s">
-        <v>603</v>
+        <v>584</v>
       </c>
       <c r="D288" t="s">
         <v>20</v>
       </c>
       <c r="E288" t="s">
-        <v>21</v>
+        <v>585</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" t="s">
         <v>23</v>
       </c>
       <c r="I288" t="s">
         <v>24</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288" t="s">
         <v>26</v>
       </c>
       <c r="L288" t="s">
         <v>27</v>
       </c>
       <c r="M288">
         <v>2.1</v>
       </c>
       <c r="N288">
         <v>2.1</v>
       </c>
       <c r="O288" t="s">
         <v>28</v>
       </c>
       <c r="P288" t="s">
         <v>29</v>
       </c>
       <c r="Q288">
-        <v>1048521.46</v>
+        <v>281947.89</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="B289" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="D289" t="s">
         <v>20</v>
       </c>
       <c r="E289" t="s">
         <v>21</v>
       </c>
       <c r="F289" t="s">
         <v>22</v>
       </c>
       <c r="G289" t="s">
         <v>23</v>
       </c>
       <c r="I289" t="s">
         <v>24</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289" t="s">
         <v>26</v>
       </c>
       <c r="L289" t="s">
         <v>27</v>
       </c>
       <c r="M289">
         <v>2.1</v>
       </c>
       <c r="N289">
         <v>2.1</v>
       </c>
       <c r="O289" t="s">
         <v>28</v>
       </c>
       <c r="P289" t="s">
         <v>29</v>
       </c>
       <c r="Q289">
-        <v>0.0</v>
+        <v>308180.5</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="B290" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="D290" t="s">
         <v>20</v>
       </c>
       <c r="E290" t="s">
-        <v>21</v>
+        <v>590</v>
       </c>
       <c r="F290" t="s">
         <v>22</v>
       </c>
       <c r="G290" t="s">
         <v>23</v>
       </c>
       <c r="I290" t="s">
         <v>24</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290" t="s">
         <v>26</v>
       </c>
       <c r="L290" t="s">
         <v>27</v>
       </c>
       <c r="M290">
         <v>2.1</v>
       </c>
       <c r="N290">
         <v>2.1</v>
       </c>
       <c r="O290" t="s">
         <v>28</v>
       </c>
       <c r="P290" t="s">
         <v>29</v>
       </c>
       <c r="Q290">
-        <v>138286.74</v>
+        <v>36358.78</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="B291" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="D291" t="s">
         <v>20</v>
       </c>
       <c r="E291" t="s">
         <v>21</v>
       </c>
       <c r="F291" t="s">
         <v>22</v>
       </c>
       <c r="G291" t="s">
         <v>23</v>
       </c>
       <c r="I291" t="s">
         <v>24</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
         <v>26</v>
       </c>
       <c r="L291" t="s">
         <v>27</v>
       </c>
       <c r="M291">
         <v>2.1</v>
       </c>
       <c r="N291">
         <v>2.1</v>
       </c>
       <c r="O291" t="s">
         <v>28</v>
       </c>
       <c r="P291" t="s">
         <v>29</v>
       </c>
       <c r="Q291">
-        <v>372399.55</v>
+        <v>289908.05</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="B292" t="s">
-        <v>611</v>
+        <v>594</v>
       </c>
       <c r="D292" t="s">
         <v>20</v>
       </c>
       <c r="E292" t="s">
-        <v>404</v>
+        <v>21</v>
       </c>
       <c r="F292" t="s">
         <v>22</v>
       </c>
       <c r="G292" t="s">
         <v>23</v>
       </c>
       <c r="I292" t="s">
         <v>24</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292" t="s">
         <v>26</v>
       </c>
       <c r="L292" t="s">
         <v>27</v>
       </c>
       <c r="M292">
         <v>2.1</v>
       </c>
       <c r="N292">
         <v>2.1</v>
       </c>
       <c r="O292" t="s">
         <v>28</v>
       </c>
       <c r="P292" t="s">
         <v>29</v>
       </c>
       <c r="Q292">
-        <v>760803.45</v>
+        <v>103045.8</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="B293" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="D293" t="s">
         <v>20</v>
       </c>
       <c r="E293" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F293" t="s">
         <v>22</v>
       </c>
       <c r="G293" t="s">
         <v>23</v>
       </c>
       <c r="I293" t="s">
         <v>24</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
         <v>27</v>
       </c>
       <c r="M293">
         <v>2.1</v>
       </c>
       <c r="N293">
         <v>2.1</v>
       </c>
       <c r="O293" t="s">
         <v>28</v>
       </c>
       <c r="P293" t="s">
         <v>29</v>
       </c>
       <c r="Q293">
-        <v>745871.92</v>
+        <v>119374.39</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="B294" t="s">
-        <v>615</v>
+        <v>598</v>
       </c>
       <c r="D294" t="s">
         <v>20</v>
       </c>
       <c r="E294" t="s">
-        <v>21</v>
+        <v>599</v>
       </c>
       <c r="F294" t="s">
         <v>22</v>
       </c>
       <c r="G294" t="s">
         <v>23</v>
       </c>
       <c r="I294" t="s">
         <v>24</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294" t="s">
         <v>26</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294">
         <v>2.1</v>
       </c>
       <c r="N294">
         <v>2.1</v>
       </c>
       <c r="O294" t="s">
         <v>28</v>
       </c>
       <c r="P294" t="s">
         <v>29</v>
       </c>
       <c r="Q294">
-        <v>435336.67</v>
+        <v>210040.95</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295" t="s">
-        <v>616</v>
+        <v>600</v>
       </c>
       <c r="B295" t="s">
-        <v>617</v>
+        <v>601</v>
       </c>
       <c r="D295" t="s">
         <v>20</v>
       </c>
       <c r="E295" t="s">
-        <v>331</v>
+        <v>602</v>
       </c>
       <c r="F295" t="s">
         <v>22</v>
       </c>
       <c r="G295" t="s">
         <v>23</v>
       </c>
       <c r="I295" t="s">
         <v>24</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295" t="s">
         <v>26</v>
       </c>
       <c r="L295" t="s">
         <v>27</v>
       </c>
       <c r="M295">
         <v>2.1</v>
       </c>
       <c r="N295">
         <v>2.1</v>
       </c>
       <c r="O295" t="s">
         <v>28</v>
       </c>
       <c r="P295" t="s">
         <v>29</v>
       </c>
       <c r="Q295">
-        <v>362871.69</v>
+        <v>92044.88</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296" t="s">
-        <v>618</v>
+        <v>603</v>
       </c>
       <c r="B296" t="s">
-        <v>619</v>
+        <v>604</v>
       </c>
       <c r="D296" t="s">
         <v>20</v>
       </c>
       <c r="E296" t="s">
         <v>21</v>
       </c>
       <c r="F296" t="s">
         <v>22</v>
       </c>
       <c r="G296" t="s">
         <v>23</v>
       </c>
       <c r="I296" t="s">
         <v>24</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296" t="s">
         <v>26</v>
       </c>
       <c r="L296" t="s">
         <v>27</v>
       </c>
       <c r="M296">
         <v>2.1</v>
       </c>
       <c r="N296">
         <v>2.1</v>
       </c>
       <c r="O296" t="s">
         <v>28</v>
       </c>
       <c r="P296" t="s">
         <v>29</v>
       </c>
       <c r="Q296">
-        <v>0.0</v>
+        <v>190973.46</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297" t="s">
-        <v>620</v>
+        <v>605</v>
       </c>
       <c r="B297" t="s">
-        <v>621</v>
+        <v>606</v>
       </c>
       <c r="D297" t="s">
         <v>20</v>
       </c>
       <c r="E297" t="s">
         <v>21</v>
       </c>
       <c r="F297" t="s">
         <v>22</v>
       </c>
       <c r="G297" t="s">
         <v>23</v>
       </c>
       <c r="I297" t="s">
         <v>24</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
         <v>26</v>
       </c>
       <c r="L297" t="s">
         <v>27</v>
       </c>
       <c r="M297">
         <v>2.1</v>
       </c>
       <c r="N297">
         <v>2.1</v>
       </c>
       <c r="O297" t="s">
         <v>28</v>
       </c>
       <c r="P297" t="s">
         <v>29</v>
       </c>
       <c r="Q297">
-        <v>0.0</v>
+        <v>155735.17</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298" t="s">
-        <v>622</v>
+        <v>607</v>
       </c>
       <c r="B298" t="s">
-        <v>623</v>
+        <v>608</v>
       </c>
       <c r="D298" t="s">
         <v>20</v>
       </c>
       <c r="E298" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F298" t="s">
         <v>22</v>
       </c>
       <c r="G298" t="s">
         <v>23</v>
       </c>
       <c r="I298" t="s">
         <v>24</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
         <v>26</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298">
         <v>2.1</v>
       </c>
       <c r="N298">
         <v>2.1</v>
       </c>
       <c r="O298" t="s">
         <v>28</v>
       </c>
       <c r="P298" t="s">
         <v>29</v>
       </c>
       <c r="Q298">
-        <v>305107.13</v>
+        <v>73801.56</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299" t="s">
-        <v>624</v>
+        <v>609</v>
       </c>
       <c r="B299" t="s">
-        <v>625</v>
+        <v>610</v>
       </c>
       <c r="D299" t="s">
         <v>20</v>
       </c>
       <c r="E299" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="F299" t="s">
         <v>22</v>
       </c>
       <c r="G299" t="s">
         <v>23</v>
       </c>
       <c r="I299" t="s">
         <v>24</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>27</v>
       </c>
       <c r="M299">
         <v>2.1</v>
       </c>
       <c r="N299">
         <v>2.1</v>
       </c>
       <c r="O299" t="s">
         <v>28</v>
       </c>
       <c r="P299" t="s">
         <v>29</v>
       </c>
       <c r="Q299">
-        <v>648261.76</v>
+        <v>311021.94</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300" t="s">
-        <v>626</v>
+        <v>611</v>
       </c>
       <c r="B300" t="s">
-        <v>627</v>
+        <v>612</v>
       </c>
       <c r="D300" t="s">
         <v>20</v>
       </c>
       <c r="E300" t="s">
         <v>21</v>
       </c>
       <c r="F300" t="s">
         <v>22</v>
       </c>
       <c r="G300" t="s">
         <v>23</v>
       </c>
       <c r="I300" t="s">
         <v>24</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>27</v>
       </c>
       <c r="M300">
         <v>2.1</v>
       </c>
       <c r="N300">
         <v>2.1</v>
       </c>
       <c r="O300" t="s">
         <v>28</v>
       </c>
       <c r="P300" t="s">
         <v>29</v>
       </c>
       <c r="Q300">
-        <v>0.0</v>
+        <v>75348.0</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="B301" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="D301" t="s">
         <v>20</v>
       </c>
       <c r="E301" t="s">
         <v>21</v>
       </c>
       <c r="F301" t="s">
         <v>22</v>
       </c>
       <c r="G301" t="s">
         <v>23</v>
       </c>
       <c r="I301" t="s">
         <v>24</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301" t="s">
         <v>26</v>
       </c>
       <c r="L301" t="s">
         <v>27</v>
       </c>
       <c r="M301">
         <v>2.1</v>
       </c>
       <c r="N301">
         <v>2.1</v>
       </c>
       <c r="O301" t="s">
         <v>28</v>
       </c>
       <c r="P301" t="s">
         <v>29</v>
       </c>
       <c r="Q301">
-        <v>349067.49</v>
+        <v>161712.19</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
       <c r="B302" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="D302" t="s">
         <v>20</v>
       </c>
       <c r="E302" t="s">
         <v>21</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>23</v>
       </c>
       <c r="I302" t="s">
         <v>24</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>26</v>
       </c>
       <c r="L302" t="s">
         <v>27</v>
       </c>
       <c r="M302">
         <v>2.1</v>
       </c>
       <c r="N302">
         <v>2.1</v>
       </c>
       <c r="O302" t="s">
         <v>28</v>
       </c>
       <c r="P302" t="s">
         <v>29</v>
       </c>
       <c r="Q302">
-        <v>293681.61</v>
+        <v>195380.43</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="B303" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="D303" t="s">
         <v>20</v>
       </c>
       <c r="E303" t="s">
         <v>21</v>
       </c>
       <c r="F303" t="s">
         <v>22</v>
       </c>
       <c r="G303" t="s">
         <v>23</v>
       </c>
       <c r="I303" t="s">
         <v>24</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
         <v>26</v>
       </c>
       <c r="L303" t="s">
         <v>27</v>
       </c>
       <c r="M303">
         <v>2.1</v>
       </c>
       <c r="N303">
         <v>2.1</v>
       </c>
       <c r="O303" t="s">
         <v>28</v>
       </c>
       <c r="P303" t="s">
         <v>29</v>
       </c>
       <c r="Q303">
-        <v>572561.33</v>
+        <v>285616.76</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="B304" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="D304" t="s">
         <v>20</v>
       </c>
       <c r="E304" t="s">
-        <v>21</v>
+        <v>585</v>
       </c>
       <c r="F304" t="s">
         <v>22</v>
       </c>
       <c r="G304" t="s">
         <v>23</v>
       </c>
       <c r="I304" t="s">
         <v>24</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
         <v>26</v>
       </c>
       <c r="L304" t="s">
         <v>27</v>
       </c>
       <c r="M304">
         <v>2.1</v>
       </c>
       <c r="N304">
         <v>2.1</v>
       </c>
       <c r="O304" t="s">
         <v>28</v>
       </c>
       <c r="P304" t="s">
         <v>29</v>
       </c>
       <c r="Q304">
-        <v>0.0</v>
+        <v>291975.48</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="B305" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="D305" t="s">
         <v>20</v>
       </c>
       <c r="E305" t="s">
         <v>21</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="I305" t="s">
         <v>24</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>27</v>
       </c>
       <c r="M305">
         <v>2.1</v>
       </c>
       <c r="N305">
         <v>2.1</v>
       </c>
       <c r="O305" t="s">
         <v>28</v>
       </c>
       <c r="P305" t="s">
         <v>29</v>
       </c>
       <c r="Q305">
-        <v>362499.67</v>
+        <v>119332.19</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="B306" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
       <c r="D306" t="s">
         <v>20</v>
       </c>
       <c r="E306" t="s">
-        <v>44</v>
+        <v>336</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>23</v>
       </c>
       <c r="I306" t="s">
         <v>24</v>
       </c>
       <c r="J306" t="s">
         <v>25</v>
       </c>
       <c r="K306" t="s">
         <v>26</v>
       </c>
       <c r="L306" t="s">
         <v>27</v>
       </c>
       <c r="M306">
         <v>2.1</v>
       </c>
       <c r="N306">
         <v>2.1</v>
       </c>
       <c r="O306" t="s">
         <v>28</v>
       </c>
       <c r="P306" t="s">
         <v>29</v>
       </c>
       <c r="Q306">
-        <v>338538.2</v>
+        <v>155713.49</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="B307" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="D307" t="s">
         <v>20</v>
       </c>
       <c r="E307" t="s">
-        <v>356</v>
+        <v>21</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>23</v>
       </c>
       <c r="I307" t="s">
         <v>24</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>26</v>
       </c>
       <c r="L307" t="s">
         <v>27</v>
       </c>
       <c r="M307">
         <v>2.1</v>
       </c>
       <c r="N307">
         <v>2.1</v>
       </c>
       <c r="O307" t="s">
         <v>28</v>
       </c>
       <c r="P307" t="s">
         <v>29</v>
       </c>
       <c r="Q307">
-        <v>1145077.56</v>
+        <v>43935.99</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308" t="s">
-        <v>642</v>
+        <v>627</v>
       </c>
       <c r="B308" t="s">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="D308" t="s">
         <v>20</v>
       </c>
       <c r="E308" t="s">
         <v>21</v>
       </c>
       <c r="F308" t="s">
         <v>22</v>
       </c>
       <c r="G308" t="s">
         <v>23</v>
       </c>
       <c r="I308" t="s">
         <v>24</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308" t="s">
         <v>26</v>
       </c>
       <c r="L308" t="s">
         <v>27</v>
       </c>
       <c r="M308">
         <v>2.1</v>
       </c>
       <c r="N308">
         <v>2.1</v>
       </c>
       <c r="O308" t="s">
         <v>28</v>
       </c>
       <c r="P308" t="s">
         <v>29</v>
       </c>
       <c r="Q308">
-        <v>1207001.98</v>
+        <v>3710344.28</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
       <c r="B309" t="s">
-        <v>538</v>
+        <v>630</v>
       </c>
       <c r="D309" t="s">
         <v>20</v>
       </c>
       <c r="E309" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F309" t="s">
         <v>22</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="I309" t="s">
         <v>24</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>26</v>
       </c>
       <c r="L309" t="s">
         <v>27</v>
       </c>
       <c r="M309">
         <v>2.1</v>
       </c>
       <c r="N309">
         <v>2.1</v>
       </c>
       <c r="O309" t="s">
         <v>28</v>
       </c>
       <c r="P309" t="s">
         <v>29</v>
       </c>
       <c r="Q309">
-        <v>380999.21</v>
+        <v>100560.59</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310" t="s">
-        <v>645</v>
+        <v>631</v>
       </c>
       <c r="B310" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="D310" t="s">
         <v>20</v>
       </c>
       <c r="E310" t="s">
-        <v>21</v>
+        <v>574</v>
       </c>
       <c r="F310" t="s">
         <v>22</v>
       </c>
       <c r="G310" t="s">
         <v>23</v>
       </c>
       <c r="I310" t="s">
         <v>24</v>
       </c>
       <c r="J310" t="s">
         <v>25</v>
       </c>
       <c r="K310" t="s">
         <v>26</v>
       </c>
       <c r="L310" t="s">
         <v>27</v>
       </c>
       <c r="M310">
         <v>2.1</v>
       </c>
       <c r="N310">
         <v>2.1</v>
       </c>
       <c r="O310" t="s">
         <v>28</v>
       </c>
       <c r="P310" t="s">
         <v>29</v>
       </c>
       <c r="Q310">
-        <v>210292.76</v>
+        <v>871205.56</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311" t="s">
-        <v>647</v>
+        <v>633</v>
       </c>
       <c r="B311" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="D311" t="s">
         <v>20</v>
       </c>
       <c r="E311" t="s">
-        <v>21</v>
+        <v>635</v>
       </c>
       <c r="F311" t="s">
         <v>22</v>
       </c>
       <c r="G311" t="s">
         <v>23</v>
       </c>
       <c r="I311" t="s">
         <v>24</v>
       </c>
       <c r="J311" t="s">
         <v>25</v>
       </c>
       <c r="K311" t="s">
         <v>26</v>
       </c>
       <c r="L311" t="s">
         <v>27</v>
       </c>
       <c r="M311">
         <v>2.1</v>
       </c>
       <c r="N311">
         <v>2.1</v>
       </c>
       <c r="O311" t="s">
         <v>28</v>
       </c>
       <c r="P311" t="s">
         <v>29</v>
       </c>
       <c r="Q311">
-        <v>363074.61</v>
+        <v>181113.83</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312" t="s">
-        <v>649</v>
+        <v>636</v>
       </c>
       <c r="B312" t="s">
-        <v>650</v>
+        <v>637</v>
       </c>
       <c r="D312" t="s">
         <v>20</v>
       </c>
       <c r="E312" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="F312" t="s">
         <v>22</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="I312" t="s">
         <v>24</v>
       </c>
       <c r="J312" t="s">
         <v>25</v>
       </c>
       <c r="K312" t="s">
         <v>26</v>
       </c>
       <c r="L312" t="s">
         <v>27</v>
       </c>
       <c r="M312">
         <v>2.1</v>
       </c>
       <c r="N312">
         <v>2.1</v>
       </c>
       <c r="O312" t="s">
         <v>28</v>
       </c>
       <c r="P312" t="s">
         <v>29</v>
       </c>
       <c r="Q312">
-        <v>406533.31</v>
+        <v>138012.44</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="B313" t="s">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="D313" t="s">
         <v>20</v>
       </c>
       <c r="E313" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F313" t="s">
         <v>22</v>
       </c>
       <c r="G313" t="s">
         <v>23</v>
       </c>
       <c r="I313" t="s">
         <v>24</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313" t="s">
         <v>26</v>
       </c>
       <c r="L313" t="s">
         <v>27</v>
       </c>
       <c r="M313">
         <v>2.1</v>
       </c>
       <c r="N313">
         <v>2.1</v>
       </c>
       <c r="O313" t="s">
         <v>28</v>
       </c>
       <c r="P313" t="s">
         <v>29</v>
       </c>
       <c r="Q313">
-        <v>359980.08</v>
+        <v>234024.14</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314" t="s">
-        <v>653</v>
+        <v>640</v>
       </c>
       <c r="B314" t="s">
-        <v>654</v>
+        <v>641</v>
       </c>
       <c r="D314" t="s">
         <v>20</v>
       </c>
       <c r="E314" t="s">
-        <v>21</v>
+        <v>642</v>
       </c>
       <c r="F314" t="s">
         <v>22</v>
       </c>
       <c r="G314" t="s">
         <v>23</v>
       </c>
       <c r="I314" t="s">
         <v>24</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>26</v>
       </c>
       <c r="L314" t="s">
         <v>27</v>
       </c>
       <c r="M314">
         <v>2.1</v>
       </c>
       <c r="N314">
         <v>2.1</v>
       </c>
       <c r="O314" t="s">
         <v>28</v>
       </c>
       <c r="P314" t="s">
         <v>29</v>
       </c>
       <c r="Q314">
-        <v>0.0</v>
+        <v>313780.47</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315" t="s">
-        <v>655</v>
+        <v>643</v>
       </c>
       <c r="B315" t="s">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="D315" t="s">
         <v>20</v>
       </c>
       <c r="E315" t="s">
-        <v>21</v>
+        <v>645</v>
       </c>
       <c r="F315" t="s">
         <v>22</v>
       </c>
       <c r="G315" t="s">
         <v>23</v>
       </c>
       <c r="I315" t="s">
         <v>24</v>
       </c>
       <c r="J315" t="s">
         <v>25</v>
       </c>
       <c r="K315" t="s">
         <v>26</v>
       </c>
       <c r="L315" t="s">
         <v>27</v>
       </c>
       <c r="M315">
         <v>2.1</v>
       </c>
       <c r="N315">
         <v>2.1</v>
       </c>
       <c r="O315" t="s">
         <v>28</v>
       </c>
       <c r="P315" t="s">
         <v>29</v>
       </c>
       <c r="Q315">
-        <v>0.0</v>
+        <v>96016.87</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="B316" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="D316" t="s">
         <v>20</v>
       </c>
       <c r="E316" t="s">
         <v>21</v>
       </c>
       <c r="F316" t="s">
         <v>22</v>
       </c>
       <c r="G316" t="s">
         <v>23</v>
       </c>
       <c r="I316" t="s">
         <v>24</v>
       </c>
       <c r="J316" t="s">
         <v>25</v>
       </c>
       <c r="K316" t="s">
         <v>26</v>
       </c>
       <c r="L316" t="s">
         <v>27</v>
       </c>
       <c r="M316">
         <v>2.1</v>
       </c>
       <c r="N316">
         <v>2.1</v>
       </c>
       <c r="O316" t="s">
         <v>28</v>
       </c>
       <c r="P316" t="s">
         <v>29</v>
       </c>
       <c r="Q316">
-        <v>549473.54</v>
+        <v>168453.19</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="B317" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="D317" t="s">
         <v>20</v>
       </c>
       <c r="E317" t="s">
         <v>21</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
       <c r="G317" t="s">
         <v>23</v>
       </c>
       <c r="I317" t="s">
         <v>24</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317" t="s">
         <v>26</v>
       </c>
       <c r="L317" t="s">
         <v>27</v>
       </c>
       <c r="M317">
         <v>2.1</v>
       </c>
       <c r="N317">
         <v>2.1</v>
       </c>
       <c r="O317" t="s">
         <v>28</v>
       </c>
       <c r="P317" t="s">
         <v>29</v>
       </c>
       <c r="Q317">
-        <v>0.0</v>
+        <v>2596005.75</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="B318" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="D318" t="s">
         <v>20</v>
       </c>
       <c r="E318" t="s">
         <v>21</v>
       </c>
       <c r="F318" t="s">
         <v>22</v>
       </c>
       <c r="G318" t="s">
         <v>23</v>
       </c>
       <c r="I318" t="s">
         <v>24</v>
       </c>
       <c r="J318" t="s">
         <v>25</v>
       </c>
       <c r="K318" t="s">
         <v>26</v>
       </c>
       <c r="L318" t="s">
         <v>27</v>
       </c>
       <c r="M318">
         <v>2.1</v>
       </c>
       <c r="N318">
         <v>2.1</v>
       </c>
       <c r="O318" t="s">
         <v>28</v>
       </c>
       <c r="P318" t="s">
         <v>29</v>
       </c>
       <c r="Q318">
-        <v>0.0</v>
+        <v>1907516.98</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="B319" t="s">
-        <v>164</v>
+        <v>653</v>
       </c>
       <c r="D319" t="s">
         <v>20</v>
       </c>
       <c r="E319" t="s">
         <v>21</v>
       </c>
       <c r="F319" t="s">
         <v>22</v>
       </c>
       <c r="G319" t="s">
         <v>23</v>
       </c>
       <c r="I319" t="s">
         <v>24</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>26</v>
       </c>
       <c r="L319" t="s">
         <v>27</v>
       </c>
       <c r="M319">
         <v>2.1</v>
       </c>
       <c r="N319">
         <v>2.1</v>
       </c>
       <c r="O319" t="s">
         <v>28</v>
       </c>
       <c r="P319" t="s">
         <v>29</v>
       </c>
       <c r="Q319">
-        <v>1441501.15</v>
+        <v>53074.57</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="B320" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="D320" t="s">
         <v>20</v>
       </c>
       <c r="E320" t="s">
         <v>21</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
         <v>23</v>
       </c>
       <c r="I320" t="s">
         <v>24</v>
       </c>
       <c r="J320" t="s">
         <v>25</v>
       </c>
       <c r="K320" t="s">
         <v>26</v>
       </c>
       <c r="L320" t="s">
         <v>27</v>
       </c>
       <c r="M320">
         <v>2.1</v>
       </c>
       <c r="N320">
         <v>2.1</v>
       </c>
       <c r="O320" t="s">
         <v>28</v>
       </c>
       <c r="P320" t="s">
         <v>29</v>
       </c>
       <c r="Q320">
-        <v>1266590.26</v>
+        <v>1904140.63</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="B321" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="D321" t="s">
         <v>20</v>
       </c>
       <c r="E321" t="s">
         <v>21</v>
       </c>
       <c r="F321" t="s">
         <v>22</v>
       </c>
       <c r="G321" t="s">
         <v>23</v>
       </c>
       <c r="I321" t="s">
         <v>24</v>
       </c>
       <c r="J321" t="s">
         <v>25</v>
       </c>
       <c r="K321" t="s">
         <v>26</v>
       </c>
       <c r="L321" t="s">
         <v>27</v>
       </c>
       <c r="M321">
         <v>2.1</v>
       </c>
       <c r="N321">
         <v>2.1</v>
       </c>
       <c r="O321" t="s">
         <v>28</v>
       </c>
       <c r="P321" t="s">
         <v>29</v>
       </c>
       <c r="Q321">
-        <v>1216718.23</v>
+        <v>163968.63</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="B322" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="D322" t="s">
         <v>20</v>
       </c>
       <c r="E322" t="s">
         <v>21</v>
       </c>
       <c r="F322" t="s">
         <v>22</v>
       </c>
       <c r="G322" t="s">
         <v>23</v>
       </c>
       <c r="I322" t="s">
         <v>24</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>26</v>
       </c>
       <c r="L322" t="s">
         <v>27</v>
       </c>
       <c r="M322">
         <v>2.1</v>
       </c>
       <c r="N322">
         <v>2.1</v>
       </c>
       <c r="O322" t="s">
         <v>28</v>
       </c>
       <c r="P322" t="s">
         <v>29</v>
       </c>
       <c r="Q322">
-        <v>997522.32</v>
+        <v>240041.32</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="B323" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="D323" t="s">
         <v>20</v>
       </c>
       <c r="E323" t="s">
         <v>21</v>
       </c>
       <c r="F323" t="s">
         <v>22</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="I323" t="s">
         <v>24</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323" t="s">
         <v>26</v>
       </c>
       <c r="L323" t="s">
         <v>27</v>
       </c>
       <c r="M323">
         <v>2.1</v>
       </c>
       <c r="N323">
         <v>2.1</v>
       </c>
       <c r="O323" t="s">
         <v>28</v>
       </c>
       <c r="P323" t="s">
         <v>29</v>
       </c>
       <c r="Q323">
-        <v>593845.15</v>
+        <v>260053.73</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="B324" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="D324" t="s">
         <v>20</v>
       </c>
       <c r="E324" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F324" t="s">
         <v>22</v>
       </c>
       <c r="G324" t="s">
         <v>23</v>
       </c>
       <c r="I324" t="s">
         <v>24</v>
       </c>
       <c r="J324" t="s">
         <v>25</v>
       </c>
       <c r="K324" t="s">
         <v>26</v>
       </c>
       <c r="L324" t="s">
         <v>27</v>
       </c>
       <c r="M324">
         <v>2.1</v>
       </c>
       <c r="N324">
         <v>2.1</v>
       </c>
       <c r="O324" t="s">
         <v>28</v>
       </c>
       <c r="P324" t="s">
         <v>29</v>
       </c>
       <c r="Q324">
-        <v>361199.65</v>
+        <v>214602.03</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="B325" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="D325" t="s">
         <v>20</v>
       </c>
       <c r="E325" t="s">
         <v>21</v>
       </c>
       <c r="F325" t="s">
         <v>22</v>
       </c>
       <c r="G325" t="s">
         <v>23</v>
       </c>
       <c r="I325" t="s">
         <v>24</v>
       </c>
       <c r="J325" t="s">
         <v>25</v>
       </c>
       <c r="K325" t="s">
         <v>26</v>
       </c>
       <c r="L325" t="s">
         <v>27</v>
       </c>
       <c r="M325">
         <v>2.1</v>
       </c>
       <c r="N325">
         <v>2.1</v>
       </c>
       <c r="O325" t="s">
         <v>28</v>
       </c>
       <c r="P325" t="s">
         <v>29</v>
       </c>
       <c r="Q325">
-        <v>677853.9</v>
+        <v>156511.46</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="B326" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="D326" t="s">
         <v>20</v>
       </c>
       <c r="E326" t="s">
         <v>21</v>
       </c>
       <c r="F326" t="s">
         <v>22</v>
       </c>
       <c r="G326" t="s">
         <v>23</v>
       </c>
       <c r="I326" t="s">
         <v>24</v>
       </c>
       <c r="J326" t="s">
         <v>25</v>
       </c>
       <c r="K326" t="s">
         <v>26</v>
       </c>
       <c r="L326" t="s">
         <v>27</v>
       </c>
       <c r="M326">
         <v>2.1</v>
       </c>
       <c r="N326">
         <v>2.1</v>
       </c>
       <c r="O326" t="s">
         <v>28</v>
       </c>
       <c r="P326" t="s">
         <v>29</v>
       </c>
       <c r="Q326">
-        <v>651889.1</v>
+        <v>61912.23</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="B327" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="D327" t="s">
         <v>20</v>
       </c>
       <c r="E327" t="s">
         <v>21</v>
       </c>
       <c r="F327" t="s">
         <v>22</v>
       </c>
       <c r="G327" t="s">
         <v>23</v>
       </c>
       <c r="I327" t="s">
         <v>24</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327" t="s">
         <v>27</v>
       </c>
       <c r="M327">
         <v>2.1</v>
       </c>
       <c r="N327">
         <v>2.1</v>
       </c>
       <c r="O327" t="s">
         <v>28</v>
       </c>
       <c r="P327" t="s">
         <v>29</v>
       </c>
       <c r="Q327">
-        <v>1437887.59</v>
+        <v>237720.78</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="B328" t="s">
-        <v>497</v>
+        <v>671</v>
       </c>
       <c r="D328" t="s">
         <v>20</v>
       </c>
       <c r="E328" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F328" t="s">
         <v>22</v>
       </c>
       <c r="G328" t="s">
         <v>23</v>
       </c>
       <c r="I328" t="s">
         <v>24</v>
       </c>
       <c r="J328" t="s">
         <v>25</v>
       </c>
       <c r="K328" t="s">
         <v>26</v>
       </c>
       <c r="L328" t="s">
         <v>27</v>
       </c>
       <c r="M328">
         <v>2.1</v>
       </c>
       <c r="N328">
         <v>2.1</v>
       </c>
       <c r="O328" t="s">
         <v>28</v>
       </c>
       <c r="P328" t="s">
         <v>29</v>
       </c>
       <c r="Q328">
-        <v>1583313.69</v>
+        <v>112496.59</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="B329" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="D329" t="s">
         <v>20</v>
       </c>
       <c r="E329" t="s">
         <v>21</v>
       </c>
       <c r="F329" t="s">
         <v>22</v>
       </c>
       <c r="G329" t="s">
         <v>23</v>
       </c>
       <c r="I329" t="s">
         <v>24</v>
       </c>
       <c r="J329" t="s">
         <v>25</v>
       </c>
       <c r="K329" t="s">
         <v>26</v>
       </c>
       <c r="L329" t="s">
         <v>27</v>
       </c>
       <c r="M329">
         <v>2.1</v>
       </c>
       <c r="N329">
         <v>2.1</v>
       </c>
       <c r="O329" t="s">
         <v>28</v>
       </c>
       <c r="P329" t="s">
         <v>29</v>
       </c>
       <c r="Q329">
-        <v>821201.87</v>
+        <v>163333.69</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="B330" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="D330" t="s">
         <v>20</v>
       </c>
       <c r="E330" t="s">
         <v>21</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" t="s">
         <v>23</v>
       </c>
       <c r="I330" t="s">
         <v>24</v>
       </c>
       <c r="J330" t="s">
         <v>25</v>
       </c>
       <c r="K330" t="s">
         <v>26</v>
       </c>
       <c r="L330" t="s">
         <v>27</v>
       </c>
       <c r="M330">
         <v>2.1</v>
       </c>
       <c r="N330">
         <v>2.1</v>
       </c>
       <c r="O330" t="s">
         <v>28</v>
       </c>
       <c r="P330" t="s">
         <v>29</v>
       </c>
       <c r="Q330">
-        <v>399830.33</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="B331" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="D331" t="s">
         <v>20</v>
       </c>
       <c r="E331" t="s">
-        <v>331</v>
+        <v>574</v>
       </c>
       <c r="F331" t="s">
         <v>22</v>
       </c>
       <c r="G331" t="s">
         <v>23</v>
       </c>
       <c r="I331" t="s">
         <v>24</v>
       </c>
       <c r="J331" t="s">
         <v>25</v>
       </c>
       <c r="K331" t="s">
         <v>26</v>
       </c>
       <c r="L331" t="s">
         <v>27</v>
       </c>
       <c r="M331">
         <v>2.1</v>
       </c>
       <c r="N331">
         <v>2.1</v>
       </c>
       <c r="O331" t="s">
         <v>28</v>
       </c>
       <c r="P331" t="s">
         <v>29</v>
       </c>
       <c r="Q331">
-        <v>611785.0</v>
+        <v>166411.31</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="A332" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="B332" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="D332" t="s">
         <v>20</v>
       </c>
       <c r="E332" t="s">
         <v>21</v>
       </c>
       <c r="F332" t="s">
         <v>22</v>
       </c>
       <c r="G332" t="s">
         <v>23</v>
       </c>
       <c r="I332" t="s">
         <v>24</v>
       </c>
       <c r="J332" t="s">
         <v>25</v>
       </c>
       <c r="K332" t="s">
         <v>26</v>
       </c>
       <c r="L332" t="s">
         <v>27</v>
       </c>
       <c r="M332">
         <v>2.1</v>
       </c>
       <c r="N332">
         <v>2.1</v>
       </c>
       <c r="O332" t="s">
         <v>28</v>
       </c>
       <c r="P332" t="s">
         <v>29</v>
       </c>
       <c r="Q332">
-        <v>941810.89</v>
+        <v>168203.77</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="A333" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B333" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="D333" t="s">
         <v>20</v>
       </c>
       <c r="E333" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F333" t="s">
         <v>22</v>
       </c>
       <c r="G333" t="s">
         <v>23</v>
       </c>
       <c r="I333" t="s">
         <v>24</v>
       </c>
       <c r="J333" t="s">
         <v>25</v>
       </c>
       <c r="K333" t="s">
         <v>26</v>
       </c>
       <c r="L333" t="s">
         <v>27</v>
       </c>
       <c r="M333">
         <v>2.1</v>
       </c>
       <c r="N333">
         <v>2.1</v>
       </c>
       <c r="O333" t="s">
         <v>28</v>
       </c>
       <c r="P333" t="s">
         <v>29</v>
       </c>
       <c r="Q333">
-        <v>412755.34</v>
+        <v>74978.94</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="A334" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="B334" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="D334" t="s">
         <v>20</v>
       </c>
       <c r="E334" t="s">
         <v>21</v>
       </c>
       <c r="F334" t="s">
         <v>22</v>
       </c>
       <c r="G334" t="s">
         <v>23</v>
       </c>
       <c r="I334" t="s">
         <v>24</v>
       </c>
       <c r="J334" t="s">
         <v>25</v>
       </c>
       <c r="K334" t="s">
         <v>26</v>
       </c>
       <c r="L334" t="s">
         <v>27</v>
       </c>
       <c r="M334">
         <v>2.1</v>
       </c>
       <c r="N334">
         <v>2.1</v>
       </c>
       <c r="O334" t="s">
         <v>28</v>
       </c>
       <c r="P334" t="s">
         <v>29</v>
       </c>
       <c r="Q334">
-        <v>642276.96</v>
+        <v>181055.37</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="A335" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="B335" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="D335" t="s">
         <v>20</v>
       </c>
       <c r="E335" t="s">
-        <v>404</v>
+        <v>21</v>
       </c>
       <c r="F335" t="s">
         <v>22</v>
       </c>
       <c r="G335" t="s">
         <v>23</v>
       </c>
       <c r="I335" t="s">
         <v>24</v>
       </c>
       <c r="J335" t="s">
         <v>25</v>
       </c>
       <c r="K335" t="s">
         <v>26</v>
       </c>
       <c r="L335" t="s">
         <v>27</v>
       </c>
       <c r="M335">
         <v>2.1</v>
       </c>
       <c r="N335">
         <v>2.1</v>
       </c>
       <c r="O335" t="s">
         <v>28</v>
       </c>
       <c r="P335" t="s">
         <v>29</v>
       </c>
       <c r="Q335">
-        <v>740095.12</v>
+        <v>252917.23</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="A336" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="B336" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="D336" t="s">
         <v>20</v>
       </c>
       <c r="E336" t="s">
         <v>21</v>
       </c>
       <c r="F336" t="s">
         <v>22</v>
       </c>
       <c r="G336" t="s">
         <v>23</v>
       </c>
       <c r="I336" t="s">
         <v>24</v>
       </c>
       <c r="J336" t="s">
         <v>25</v>
       </c>
       <c r="K336" t="s">
         <v>26</v>
       </c>
       <c r="L336" t="s">
         <v>27</v>
       </c>
       <c r="M336">
         <v>2.1</v>
       </c>
       <c r="N336">
         <v>2.1</v>
       </c>
       <c r="O336" t="s">
         <v>28</v>
       </c>
       <c r="P336" t="s">
         <v>29</v>
       </c>
       <c r="Q336">
-        <v>803801.61</v>
+        <v>50104.33</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="A337" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="B337" t="s">
-        <v>698</v>
+        <v>637</v>
       </c>
       <c r="D337" t="s">
         <v>20</v>
       </c>
       <c r="E337" t="s">
         <v>21</v>
       </c>
       <c r="F337" t="s">
         <v>22</v>
       </c>
       <c r="G337" t="s">
         <v>23</v>
       </c>
       <c r="I337" t="s">
         <v>24</v>
       </c>
       <c r="J337" t="s">
         <v>25</v>
       </c>
       <c r="K337" t="s">
         <v>26</v>
       </c>
       <c r="L337" t="s">
         <v>27</v>
       </c>
       <c r="M337">
         <v>2.1</v>
       </c>
       <c r="N337">
         <v>2.1</v>
       </c>
       <c r="O337" t="s">
         <v>28</v>
       </c>
       <c r="P337" t="s">
         <v>29</v>
       </c>
       <c r="Q337">
-        <v>41897.38</v>
+        <v>112214.76</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="A338" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="B338" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="D338" t="s">
         <v>20</v>
       </c>
       <c r="E338" t="s">
         <v>21</v>
       </c>
       <c r="F338" t="s">
         <v>22</v>
       </c>
       <c r="G338" t="s">
         <v>23</v>
       </c>
       <c r="I338" t="s">
         <v>24</v>
       </c>
       <c r="J338" t="s">
         <v>25</v>
       </c>
       <c r="K338" t="s">
         <v>26</v>
       </c>
       <c r="L338" t="s">
         <v>27</v>
       </c>
       <c r="M338">
         <v>2.1</v>
       </c>
       <c r="N338">
         <v>2.1</v>
       </c>
       <c r="O338" t="s">
         <v>28</v>
       </c>
       <c r="P338" t="s">
         <v>29</v>
       </c>
       <c r="Q338">
-        <v>196519.75</v>
+        <v>100529.95</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="B339" t="s">
-        <v>665</v>
+        <v>692</v>
       </c>
       <c r="D339" t="s">
         <v>20</v>
       </c>
       <c r="E339" t="s">
-        <v>21</v>
+        <v>585</v>
       </c>
       <c r="F339" t="s">
         <v>22</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="I339" t="s">
         <v>24</v>
       </c>
       <c r="J339" t="s">
         <v>25</v>
       </c>
       <c r="K339" t="s">
         <v>26</v>
       </c>
       <c r="L339" t="s">
         <v>27</v>
       </c>
       <c r="M339">
         <v>2.1</v>
       </c>
       <c r="N339">
         <v>2.1</v>
       </c>
       <c r="O339" t="s">
         <v>28</v>
       </c>
       <c r="P339" t="s">
         <v>29</v>
       </c>
       <c r="Q339">
-        <v>1279252.78</v>
+        <v>275886.65</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340" t="s">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="B340" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="D340" t="s">
         <v>20</v>
       </c>
       <c r="E340" t="s">
-        <v>342</v>
+        <v>21</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
         <v>23</v>
       </c>
       <c r="I340" t="s">
         <v>24</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340" t="s">
         <v>26</v>
       </c>
       <c r="L340" t="s">
         <v>27</v>
       </c>
       <c r="M340">
         <v>2.1</v>
       </c>
       <c r="N340">
         <v>2.1</v>
       </c>
       <c r="O340" t="s">
         <v>28</v>
       </c>
       <c r="P340" t="s">
         <v>29</v>
       </c>
       <c r="Q340">
-        <v>406533.31</v>
+        <v>233374.91</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="A341" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="B341" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="D341" t="s">
         <v>20</v>
       </c>
       <c r="E341" t="s">
         <v>21</v>
       </c>
       <c r="F341" t="s">
         <v>22</v>
       </c>
       <c r="G341" t="s">
         <v>23</v>
       </c>
       <c r="I341" t="s">
         <v>24</v>
       </c>
       <c r="J341" t="s">
         <v>25</v>
       </c>
       <c r="K341" t="s">
         <v>26</v>
       </c>
       <c r="L341" t="s">
         <v>27</v>
       </c>
       <c r="M341">
         <v>2.1</v>
       </c>
       <c r="N341">
         <v>2.1</v>
       </c>
       <c r="O341" t="s">
         <v>28</v>
       </c>
       <c r="P341" t="s">
         <v>29</v>
       </c>
       <c r="Q341">
         <v>0.0</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="A342" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="B342" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="D342" t="s">
         <v>20</v>
       </c>
       <c r="E342" t="s">
-        <v>21</v>
+        <v>574</v>
       </c>
       <c r="F342" t="s">
         <v>22</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="I342" t="s">
         <v>24</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342" t="s">
         <v>26</v>
       </c>
       <c r="L342" t="s">
         <v>27</v>
       </c>
       <c r="M342">
         <v>2.1</v>
       </c>
       <c r="N342">
         <v>2.1</v>
       </c>
       <c r="O342" t="s">
         <v>28</v>
       </c>
       <c r="P342" t="s">
         <v>29</v>
       </c>
       <c r="Q342">
-        <v>285582.56</v>
+        <v>112197.85</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="A343" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
       <c r="B343" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="D343" t="s">
         <v>20</v>
       </c>
       <c r="E343" t="s">
         <v>21</v>
       </c>
       <c r="F343" t="s">
         <v>22</v>
       </c>
       <c r="G343" t="s">
         <v>23</v>
       </c>
       <c r="I343" t="s">
         <v>24</v>
       </c>
       <c r="J343" t="s">
         <v>25</v>
       </c>
       <c r="K343" t="s">
         <v>26</v>
       </c>
       <c r="L343" t="s">
         <v>27</v>
       </c>
       <c r="M343">
         <v>2.1</v>
       </c>
       <c r="N343">
         <v>2.1</v>
       </c>
       <c r="O343" t="s">
         <v>28</v>
       </c>
       <c r="P343" t="s">
         <v>29</v>
       </c>
       <c r="Q343">
-        <v>425768.27</v>
+        <v>3637662.28</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="A344" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="B344" t="s">
-        <v>561</v>
+        <v>702</v>
       </c>
       <c r="D344" t="s">
         <v>20</v>
       </c>
       <c r="E344" t="s">
         <v>21</v>
       </c>
       <c r="F344" t="s">
         <v>22</v>
       </c>
       <c r="G344" t="s">
         <v>23</v>
       </c>
       <c r="I344" t="s">
         <v>24</v>
       </c>
       <c r="J344" t="s">
         <v>25</v>
       </c>
       <c r="K344" t="s">
         <v>26</v>
       </c>
       <c r="L344" t="s">
         <v>27</v>
       </c>
       <c r="M344">
         <v>2.1</v>
       </c>
       <c r="N344">
         <v>2.1</v>
       </c>
       <c r="O344" t="s">
         <v>28</v>
       </c>
       <c r="P344" t="s">
         <v>29</v>
       </c>
       <c r="Q344">
-        <v>1455225.2</v>
+        <v>251502.43</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="B345" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="D345" t="s">
         <v>20</v>
       </c>
       <c r="E345" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F345" t="s">
         <v>22</v>
       </c>
       <c r="G345" t="s">
         <v>23</v>
       </c>
       <c r="I345" t="s">
         <v>24</v>
       </c>
       <c r="J345" t="s">
         <v>25</v>
       </c>
       <c r="K345" t="s">
         <v>26</v>
       </c>
       <c r="L345" t="s">
         <v>27</v>
       </c>
       <c r="M345">
         <v>2.1</v>
       </c>
       <c r="N345">
         <v>2.1</v>
       </c>
       <c r="O345" t="s">
         <v>28</v>
       </c>
       <c r="P345" t="s">
         <v>29</v>
       </c>
       <c r="Q345">
-        <v>411741.59</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="B346" t="s">
-        <v>714</v>
+        <v>144</v>
       </c>
       <c r="D346" t="s">
         <v>20</v>
       </c>
       <c r="E346" t="s">
         <v>21</v>
       </c>
       <c r="F346" t="s">
         <v>22</v>
       </c>
       <c r="G346" t="s">
         <v>23</v>
       </c>
       <c r="I346" t="s">
         <v>24</v>
       </c>
       <c r="J346" t="s">
         <v>25</v>
       </c>
       <c r="K346" t="s">
         <v>26</v>
       </c>
       <c r="L346" t="s">
         <v>27</v>
       </c>
       <c r="M346">
         <v>2.1</v>
       </c>
       <c r="N346">
         <v>2.1</v>
       </c>
       <c r="O346" t="s">
         <v>28</v>
       </c>
       <c r="P346" t="s">
         <v>29</v>
       </c>
       <c r="Q346">
-        <v>328087.82</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="A347" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="B347" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="D347" t="s">
         <v>20</v>
       </c>
       <c r="E347" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="F347" t="s">
         <v>22</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="I347" t="s">
         <v>24</v>
       </c>
       <c r="J347" t="s">
         <v>25</v>
       </c>
       <c r="K347" t="s">
         <v>26</v>
       </c>
       <c r="L347" t="s">
         <v>27</v>
       </c>
       <c r="M347">
         <v>2.1</v>
       </c>
       <c r="N347">
         <v>2.1</v>
       </c>
       <c r="O347" t="s">
         <v>28</v>
       </c>
       <c r="P347" t="s">
         <v>29</v>
       </c>
       <c r="Q347">
-        <v>393783.17</v>
+        <v>185942.36</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="B348" t="s">
-        <v>540</v>
+        <v>709</v>
       </c>
       <c r="D348" t="s">
         <v>20</v>
       </c>
       <c r="E348" t="s">
         <v>21</v>
       </c>
       <c r="F348" t="s">
         <v>22</v>
       </c>
       <c r="G348" t="s">
         <v>23</v>
       </c>
       <c r="I348" t="s">
         <v>24</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348" t="s">
         <v>26</v>
       </c>
       <c r="L348" t="s">
         <v>27</v>
       </c>
       <c r="M348">
         <v>2.1</v>
       </c>
       <c r="N348">
         <v>2.1</v>
       </c>
       <c r="O348" t="s">
         <v>28</v>
       </c>
       <c r="P348" t="s">
         <v>29</v>
       </c>
       <c r="Q348">
-        <v>483101.79</v>
+        <v>291224.02</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="A349" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="B349" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="D349" t="s">
         <v>20</v>
       </c>
       <c r="E349" t="s">
         <v>21</v>
       </c>
       <c r="F349" t="s">
         <v>22</v>
       </c>
       <c r="G349" t="s">
         <v>23</v>
       </c>
       <c r="I349" t="s">
         <v>24</v>
       </c>
       <c r="J349" t="s">
         <v>25</v>
       </c>
       <c r="K349" t="s">
         <v>26</v>
       </c>
       <c r="L349" t="s">
         <v>27</v>
       </c>
       <c r="M349">
         <v>2.1</v>
       </c>
       <c r="N349">
         <v>2.1</v>
       </c>
       <c r="O349" t="s">
         <v>28</v>
       </c>
       <c r="P349" t="s">
         <v>29</v>
       </c>
       <c r="Q349">
-        <v>822096.56</v>
+        <v>259686.87</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="A350" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="B350" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="D350" t="s">
         <v>20</v>
       </c>
       <c r="E350" t="s">
-        <v>21</v>
+        <v>645</v>
       </c>
       <c r="F350" t="s">
         <v>22</v>
       </c>
       <c r="G350" t="s">
         <v>23</v>
       </c>
       <c r="I350" t="s">
         <v>24</v>
       </c>
       <c r="J350" t="s">
         <v>25</v>
       </c>
       <c r="K350" t="s">
         <v>26</v>
       </c>
       <c r="L350" t="s">
         <v>27</v>
       </c>
       <c r="M350">
         <v>2.1</v>
       </c>
       <c r="N350">
         <v>2.1</v>
       </c>
       <c r="O350" t="s">
         <v>28</v>
       </c>
       <c r="P350" t="s">
         <v>29</v>
       </c>
       <c r="Q350">
-        <v>0.0</v>
+        <v>132704.04</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="A351" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="B351" t="s">
-        <v>723</v>
+        <v>218</v>
       </c>
       <c r="D351" t="s">
         <v>20</v>
       </c>
       <c r="E351" t="s">
         <v>21</v>
       </c>
       <c r="F351" t="s">
         <v>22</v>
       </c>
       <c r="G351" t="s">
         <v>23</v>
       </c>
       <c r="I351" t="s">
         <v>24</v>
       </c>
       <c r="J351" t="s">
         <v>25</v>
       </c>
       <c r="K351" t="s">
         <v>26</v>
       </c>
       <c r="L351" t="s">
         <v>27</v>
       </c>
       <c r="M351">
         <v>2.1</v>
       </c>
       <c r="N351">
         <v>2.1</v>
       </c>
       <c r="O351" t="s">
         <v>28</v>
       </c>
       <c r="P351" t="s">
         <v>29</v>
       </c>
       <c r="Q351">
-        <v>6222.3</v>
+        <v>259585.41</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="A352" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="B352" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="D352" t="s">
         <v>20</v>
       </c>
       <c r="E352" t="s">
         <v>21</v>
       </c>
       <c r="F352" t="s">
         <v>22</v>
       </c>
       <c r="G352" t="s">
         <v>23</v>
       </c>
       <c r="I352" t="s">
         <v>24</v>
       </c>
       <c r="J352" t="s">
         <v>25</v>
       </c>
       <c r="K352" t="s">
         <v>26</v>
       </c>
       <c r="L352" t="s">
         <v>27</v>
       </c>
       <c r="M352">
         <v>2.1</v>
       </c>
       <c r="N352">
         <v>2.1</v>
       </c>
       <c r="O352" t="s">
         <v>28</v>
       </c>
       <c r="P352" t="s">
         <v>29</v>
       </c>
       <c r="Q352">
-        <v>301245.7</v>
+        <v>325483.68</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="A353" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="B353" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="D353" t="s">
         <v>20</v>
       </c>
       <c r="E353" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F353" t="s">
         <v>22</v>
       </c>
       <c r="G353" t="s">
         <v>23</v>
       </c>
       <c r="I353" t="s">
         <v>24</v>
       </c>
       <c r="J353" t="s">
         <v>25</v>
       </c>
       <c r="K353" t="s">
         <v>26</v>
       </c>
       <c r="L353" t="s">
         <v>27</v>
       </c>
       <c r="M353">
         <v>2.1</v>
       </c>
       <c r="N353">
         <v>2.1</v>
       </c>
       <c r="O353" t="s">
         <v>28</v>
       </c>
       <c r="P353" t="s">
         <v>29</v>
       </c>
       <c r="Q353">
-        <v>153314.35</v>
+        <v>263948.19</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="A354" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="B354" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="D354" t="s">
         <v>20</v>
       </c>
       <c r="E354" t="s">
-        <v>44</v>
+        <v>635</v>
       </c>
       <c r="F354" t="s">
         <v>22</v>
       </c>
       <c r="G354" t="s">
         <v>23</v>
       </c>
       <c r="I354" t="s">
         <v>24</v>
       </c>
       <c r="J354" t="s">
         <v>25</v>
       </c>
       <c r="K354" t="s">
         <v>26</v>
       </c>
       <c r="L354" t="s">
         <v>27</v>
       </c>
       <c r="M354">
         <v>2.1</v>
       </c>
       <c r="N354">
         <v>2.1</v>
       </c>
       <c r="O354" t="s">
         <v>28</v>
       </c>
       <c r="P354" t="s">
         <v>29</v>
       </c>
       <c r="Q354">
-        <v>45563.33</v>
+        <v>178907.8</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="A355" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="B355" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="D355" t="s">
         <v>20</v>
       </c>
       <c r="E355" t="s">
         <v>21</v>
       </c>
       <c r="F355" t="s">
         <v>22</v>
       </c>
       <c r="G355" t="s">
         <v>23</v>
       </c>
       <c r="I355" t="s">
         <v>24</v>
       </c>
       <c r="J355" t="s">
         <v>25</v>
       </c>
       <c r="K355" t="s">
         <v>26</v>
       </c>
       <c r="L355" t="s">
         <v>27</v>
       </c>
       <c r="M355">
         <v>2.1</v>
       </c>
       <c r="N355">
         <v>2.1</v>
       </c>
       <c r="O355" t="s">
         <v>28</v>
       </c>
       <c r="P355" t="s">
         <v>29</v>
       </c>
       <c r="Q355">
-        <v>206612.53</v>
+        <v>177098.43</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="B356" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="D356" t="s">
         <v>20</v>
       </c>
       <c r="E356" t="s">
-        <v>21</v>
+        <v>336</v>
       </c>
       <c r="F356" t="s">
         <v>22</v>
       </c>
       <c r="G356" t="s">
         <v>23</v>
       </c>
       <c r="I356" t="s">
         <v>24</v>
       </c>
       <c r="J356" t="s">
         <v>25</v>
       </c>
       <c r="K356" t="s">
         <v>26</v>
       </c>
       <c r="L356" t="s">
         <v>27</v>
       </c>
       <c r="M356">
         <v>2.1</v>
       </c>
       <c r="N356">
         <v>2.1</v>
       </c>
       <c r="O356" t="s">
         <v>28</v>
       </c>
       <c r="P356" t="s">
         <v>29</v>
       </c>
       <c r="Q356">
-        <v>338402.32</v>
+        <v>216042.16</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="A357" t="s">
+        <v>725</v>
+      </c>
+      <c r="B357" t="s">
+        <v>726</v>
+      </c>
+      <c r="D357" t="s">
+        <v>20</v>
+      </c>
+      <c r="E357" t="s">
+        <v>21</v>
+      </c>
+      <c r="F357" t="s">
+        <v>22</v>
+      </c>
+      <c r="G357" t="s">
+        <v>23</v>
+      </c>
+      <c r="I357" t="s">
+        <v>24</v>
+      </c>
+      <c r="J357" t="s">
+        <v>25</v>
+      </c>
+      <c r="K357" t="s">
+        <v>26</v>
+      </c>
+      <c r="L357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M357">
+        <v>2.1</v>
+      </c>
+      <c r="N357">
+        <v>2.1</v>
+      </c>
+      <c r="O357" t="s">
+        <v>28</v>
+      </c>
+      <c r="P357" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q357">
+        <v>89250.98</v>
+      </c>
+    </row>
+    <row r="358" spans="1:18">
+      <c r="A358" t="s">
+        <v>727</v>
+      </c>
+      <c r="B358" t="s">
+        <v>728</v>
+      </c>
+      <c r="D358" t="s">
+        <v>20</v>
+      </c>
+      <c r="E358" t="s">
+        <v>303</v>
+      </c>
+      <c r="F358" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" t="s">
+        <v>23</v>
+      </c>
+      <c r="I358" t="s">
+        <v>24</v>
+      </c>
+      <c r="J358" t="s">
+        <v>25</v>
+      </c>
+      <c r="K358" t="s">
+        <v>26</v>
+      </c>
+      <c r="L358" t="s">
+        <v>27</v>
+      </c>
+      <c r="M358">
+        <v>2.1</v>
+      </c>
+      <c r="N358">
+        <v>2.1</v>
+      </c>
+      <c r="O358" t="s">
+        <v>28</v>
+      </c>
+      <c r="P358" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q358">
+        <v>209791.1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:18">
+      <c r="A359" t="s">
+        <v>729</v>
+      </c>
+      <c r="B359" t="s">
+        <v>730</v>
+      </c>
+      <c r="D359" t="s">
+        <v>20</v>
+      </c>
+      <c r="E359" t="s">
+        <v>303</v>
+      </c>
+      <c r="F359" t="s">
+        <v>22</v>
+      </c>
+      <c r="G359" t="s">
+        <v>23</v>
+      </c>
+      <c r="I359" t="s">
+        <v>24</v>
+      </c>
+      <c r="J359" t="s">
+        <v>25</v>
+      </c>
+      <c r="K359" t="s">
+        <v>26</v>
+      </c>
+      <c r="L359" t="s">
+        <v>27</v>
+      </c>
+      <c r="M359">
+        <v>2.1</v>
+      </c>
+      <c r="N359">
+        <v>2.1</v>
+      </c>
+      <c r="O359" t="s">
+        <v>28</v>
+      </c>
+      <c r="P359" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q359">
+        <v>214638.63</v>
+      </c>
+    </row>
+    <row r="360" spans="1:18">
+      <c r="A360" t="s">
+        <v>731</v>
+      </c>
+      <c r="B360" t="s">
+        <v>732</v>
+      </c>
+      <c r="D360" t="s">
+        <v>20</v>
+      </c>
+      <c r="E360" t="s">
+        <v>21</v>
+      </c>
+      <c r="F360" t="s">
+        <v>22</v>
+      </c>
+      <c r="G360" t="s">
+        <v>23</v>
+      </c>
+      <c r="I360" t="s">
+        <v>24</v>
+      </c>
+      <c r="J360" t="s">
+        <v>25</v>
+      </c>
+      <c r="K360" t="s">
+        <v>26</v>
+      </c>
+      <c r="L360" t="s">
+        <v>27</v>
+      </c>
+      <c r="M360">
+        <v>2.1</v>
+      </c>
+      <c r="N360">
+        <v>2.1</v>
+      </c>
+      <c r="O360" t="s">
+        <v>28</v>
+      </c>
+      <c r="P360" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q360">
+        <v>1487009.03</v>
+      </c>
+    </row>
+    <row r="361" spans="1:18">
+      <c r="A361" t="s">
+        <v>733</v>
+      </c>
+      <c r="B361" t="s">
         <v>734</v>
       </c>
-      <c r="B357" t="s">
+      <c r="D361" t="s">
+        <v>20</v>
+      </c>
+      <c r="E361" t="s">
+        <v>21</v>
+      </c>
+      <c r="F361" t="s">
+        <v>22</v>
+      </c>
+      <c r="G361" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" t="s">
+        <v>24</v>
+      </c>
+      <c r="J361" t="s">
+        <v>25</v>
+      </c>
+      <c r="K361" t="s">
+        <v>26</v>
+      </c>
+      <c r="L361" t="s">
+        <v>27</v>
+      </c>
+      <c r="M361">
+        <v>2.1</v>
+      </c>
+      <c r="N361">
+        <v>2.1</v>
+      </c>
+      <c r="O361" t="s">
+        <v>28</v>
+      </c>
+      <c r="P361" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q361">
+        <v>3092303.54</v>
+      </c>
+    </row>
+    <row r="362" spans="1:18">
+      <c r="A362" t="s">
         <v>735</v>
       </c>
-      <c r="D357" t="s">
-[...35 lines deleted...]
-      <c r="Q357">
+      <c r="B362" t="s">
+        <v>736</v>
+      </c>
+      <c r="D362" t="s">
+        <v>20</v>
+      </c>
+      <c r="E362" t="s">
+        <v>292</v>
+      </c>
+      <c r="F362" t="s">
+        <v>22</v>
+      </c>
+      <c r="G362" t="s">
+        <v>23</v>
+      </c>
+      <c r="I362" t="s">
+        <v>24</v>
+      </c>
+      <c r="J362" t="s">
+        <v>25</v>
+      </c>
+      <c r="K362" t="s">
+        <v>26</v>
+      </c>
+      <c r="L362" t="s">
+        <v>27</v>
+      </c>
+      <c r="M362">
+        <v>2.1</v>
+      </c>
+      <c r="N362">
+        <v>2.1</v>
+      </c>
+      <c r="O362" t="s">
+        <v>28</v>
+      </c>
+      <c r="P362" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q362">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:18">
+      <c r="A363" t="s">
+        <v>737</v>
+      </c>
+      <c r="B363" t="s">
+        <v>738</v>
+      </c>
+      <c r="D363" t="s">
+        <v>20</v>
+      </c>
+      <c r="E363" t="s">
+        <v>21</v>
+      </c>
+      <c r="F363" t="s">
+        <v>22</v>
+      </c>
+      <c r="G363" t="s">
+        <v>23</v>
+      </c>
+      <c r="I363" t="s">
+        <v>24</v>
+      </c>
+      <c r="J363" t="s">
+        <v>25</v>
+      </c>
+      <c r="K363" t="s">
+        <v>26</v>
+      </c>
+      <c r="L363" t="s">
+        <v>27</v>
+      </c>
+      <c r="M363">
+        <v>2.1</v>
+      </c>
+      <c r="N363">
+        <v>2.1</v>
+      </c>
+      <c r="O363" t="s">
+        <v>28</v>
+      </c>
+      <c r="P363" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q363">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:18">
+      <c r="A364" t="s">
+        <v>739</v>
+      </c>
+      <c r="B364" t="s">
+        <v>740</v>
+      </c>
+      <c r="D364" t="s">
+        <v>20</v>
+      </c>
+      <c r="E364" t="s">
+        <v>21</v>
+      </c>
+      <c r="F364" t="s">
+        <v>22</v>
+      </c>
+      <c r="G364" t="s">
+        <v>23</v>
+      </c>
+      <c r="I364" t="s">
+        <v>24</v>
+      </c>
+      <c r="J364" t="s">
+        <v>25</v>
+      </c>
+      <c r="K364" t="s">
+        <v>26</v>
+      </c>
+      <c r="L364" t="s">
+        <v>27</v>
+      </c>
+      <c r="M364">
+        <v>2.1</v>
+      </c>
+      <c r="N364">
+        <v>2.1</v>
+      </c>
+      <c r="O364" t="s">
+        <v>28</v>
+      </c>
+      <c r="P364" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q364">
+        <v>212406.51</v>
+      </c>
+    </row>
+    <row r="365" spans="1:18">
+      <c r="A365" t="s">
+        <v>741</v>
+      </c>
+      <c r="B365" t="s">
+        <v>742</v>
+      </c>
+      <c r="D365" t="s">
+        <v>20</v>
+      </c>
+      <c r="E365" t="s">
+        <v>743</v>
+      </c>
+      <c r="F365" t="s">
+        <v>22</v>
+      </c>
+      <c r="G365" t="s">
+        <v>23</v>
+      </c>
+      <c r="I365" t="s">
+        <v>24</v>
+      </c>
+      <c r="J365" t="s">
+        <v>25</v>
+      </c>
+      <c r="K365" t="s">
+        <v>26</v>
+      </c>
+      <c r="L365" t="s">
+        <v>27</v>
+      </c>
+      <c r="M365">
+        <v>2.1</v>
+      </c>
+      <c r="N365">
+        <v>2.1</v>
+      </c>
+      <c r="O365" t="s">
+        <v>28</v>
+      </c>
+      <c r="P365" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q365">
+        <v>87999.64</v>
+      </c>
+    </row>
+    <row r="366" spans="1:18">
+      <c r="A366" t="s">
+        <v>744</v>
+      </c>
+      <c r="B366" t="s">
+        <v>745</v>
+      </c>
+      <c r="D366" t="s">
+        <v>20</v>
+      </c>
+      <c r="E366" t="s">
+        <v>746</v>
+      </c>
+      <c r="F366" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" t="s">
+        <v>23</v>
+      </c>
+      <c r="I366" t="s">
+        <v>24</v>
+      </c>
+      <c r="J366" t="s">
+        <v>25</v>
+      </c>
+      <c r="K366" t="s">
+        <v>26</v>
+      </c>
+      <c r="L366" t="s">
+        <v>27</v>
+      </c>
+      <c r="M366">
+        <v>2.1</v>
+      </c>
+      <c r="N366">
+        <v>2.1</v>
+      </c>
+      <c r="O366" t="s">
+        <v>28</v>
+      </c>
+      <c r="P366" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q366">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="367" spans="1:18">
+      <c r="A367" t="s">
+        <v>747</v>
+      </c>
+      <c r="B367" t="s">
+        <v>748</v>
+      </c>
+      <c r="D367" t="s">
+        <v>20</v>
+      </c>
+      <c r="E367" t="s">
+        <v>21</v>
+      </c>
+      <c r="F367" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" t="s">
+        <v>23</v>
+      </c>
+      <c r="I367" t="s">
+        <v>24</v>
+      </c>
+      <c r="J367" t="s">
+        <v>25</v>
+      </c>
+      <c r="K367" t="s">
+        <v>26</v>
+      </c>
+      <c r="L367" t="s">
+        <v>27</v>
+      </c>
+      <c r="M367">
+        <v>2.1</v>
+      </c>
+      <c r="N367">
+        <v>2.1</v>
+      </c>
+      <c r="O367" t="s">
+        <v>28</v>
+      </c>
+      <c r="P367" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q367">
+        <v>129361.5</v>
+      </c>
+    </row>
+    <row r="368" spans="1:18">
+      <c r="A368" t="s">
+        <v>749</v>
+      </c>
+      <c r="B368" t="s">
+        <v>750</v>
+      </c>
+      <c r="D368" t="s">
+        <v>20</v>
+      </c>
+      <c r="E368" t="s">
+        <v>21</v>
+      </c>
+      <c r="F368" t="s">
+        <v>22</v>
+      </c>
+      <c r="G368" t="s">
+        <v>23</v>
+      </c>
+      <c r="I368" t="s">
+        <v>24</v>
+      </c>
+      <c r="J368" t="s">
+        <v>25</v>
+      </c>
+      <c r="K368" t="s">
+        <v>26</v>
+      </c>
+      <c r="L368" t="s">
+        <v>27</v>
+      </c>
+      <c r="M368">
+        <v>2.1</v>
+      </c>
+      <c r="N368">
+        <v>2.1</v>
+      </c>
+      <c r="O368" t="s">
+        <v>28</v>
+      </c>
+      <c r="P368" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q368">
+        <v>165531.99</v>
+      </c>
+    </row>
+    <row r="369" spans="1:18">
+      <c r="A369" t="s">
+        <v>751</v>
+      </c>
+      <c r="B369" t="s">
+        <v>752</v>
+      </c>
+      <c r="D369" t="s">
+        <v>20</v>
+      </c>
+      <c r="E369" t="s">
+        <v>21</v>
+      </c>
+      <c r="F369" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" t="s">
+        <v>23</v>
+      </c>
+      <c r="I369" t="s">
+        <v>24</v>
+      </c>
+      <c r="J369" t="s">
+        <v>25</v>
+      </c>
+      <c r="K369" t="s">
+        <v>26</v>
+      </c>
+      <c r="L369" t="s">
+        <v>27</v>
+      </c>
+      <c r="M369">
+        <v>2.1</v>
+      </c>
+      <c r="N369">
+        <v>2.1</v>
+      </c>
+      <c r="O369" t="s">
+        <v>28</v>
+      </c>
+      <c r="P369" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q369">
+        <v>240426.38</v>
+      </c>
+    </row>
+    <row r="370" spans="1:18">
+      <c r="A370" t="s">
+        <v>753</v>
+      </c>
+      <c r="B370" t="s">
+        <v>754</v>
+      </c>
+      <c r="D370" t="s">
+        <v>20</v>
+      </c>
+      <c r="E370" t="s">
+        <v>21</v>
+      </c>
+      <c r="F370" t="s">
+        <v>22</v>
+      </c>
+      <c r="G370" t="s">
+        <v>23</v>
+      </c>
+      <c r="I370" t="s">
+        <v>24</v>
+      </c>
+      <c r="J370" t="s">
+        <v>25</v>
+      </c>
+      <c r="K370" t="s">
+        <v>26</v>
+      </c>
+      <c r="L370" t="s">
+        <v>27</v>
+      </c>
+      <c r="M370">
+        <v>2.1</v>
+      </c>
+      <c r="N370">
+        <v>2.1</v>
+      </c>
+      <c r="O370" t="s">
+        <v>28</v>
+      </c>
+      <c r="P370" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q370">
+        <v>268361.7</v>
+      </c>
+    </row>
+    <row r="371" spans="1:18">
+      <c r="A371" t="s">
+        <v>755</v>
+      </c>
+      <c r="B371" t="s">
+        <v>756</v>
+      </c>
+      <c r="D371" t="s">
+        <v>20</v>
+      </c>
+      <c r="E371" t="s">
+        <v>21</v>
+      </c>
+      <c r="F371" t="s">
+        <v>22</v>
+      </c>
+      <c r="G371" t="s">
+        <v>23</v>
+      </c>
+      <c r="I371" t="s">
+        <v>24</v>
+      </c>
+      <c r="J371" t="s">
+        <v>25</v>
+      </c>
+      <c r="K371" t="s">
+        <v>26</v>
+      </c>
+      <c r="L371" t="s">
+        <v>27</v>
+      </c>
+      <c r="M371">
+        <v>2.1</v>
+      </c>
+      <c r="N371">
+        <v>2.1</v>
+      </c>
+      <c r="O371" t="s">
+        <v>28</v>
+      </c>
+      <c r="P371" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q371">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:18">
+      <c r="A372" t="s">
+        <v>757</v>
+      </c>
+      <c r="B372" t="s">
+        <v>758</v>
+      </c>
+      <c r="D372" t="s">
+        <v>20</v>
+      </c>
+      <c r="E372" t="s">
+        <v>21</v>
+      </c>
+      <c r="F372" t="s">
+        <v>22</v>
+      </c>
+      <c r="G372" t="s">
+        <v>23</v>
+      </c>
+      <c r="I372" t="s">
+        <v>24</v>
+      </c>
+      <c r="J372" t="s">
+        <v>25</v>
+      </c>
+      <c r="K372" t="s">
+        <v>26</v>
+      </c>
+      <c r="L372" t="s">
+        <v>27</v>
+      </c>
+      <c r="M372">
+        <v>2.1</v>
+      </c>
+      <c r="N372">
+        <v>2.1</v>
+      </c>
+      <c r="O372" t="s">
+        <v>28</v>
+      </c>
+      <c r="P372" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q372">
+        <v>181123.01</v>
+      </c>
+    </row>
+    <row r="373" spans="1:18">
+      <c r="A373" t="s">
+        <v>759</v>
+      </c>
+      <c r="B373" t="s">
+        <v>760</v>
+      </c>
+      <c r="D373" t="s">
+        <v>20</v>
+      </c>
+      <c r="E373" t="s">
+        <v>21</v>
+      </c>
+      <c r="F373" t="s">
+        <v>22</v>
+      </c>
+      <c r="G373" t="s">
+        <v>23</v>
+      </c>
+      <c r="I373" t="s">
+        <v>24</v>
+      </c>
+      <c r="J373" t="s">
+        <v>25</v>
+      </c>
+      <c r="K373" t="s">
+        <v>26</v>
+      </c>
+      <c r="L373" t="s">
+        <v>27</v>
+      </c>
+      <c r="M373">
+        <v>2.1</v>
+      </c>
+      <c r="N373">
+        <v>2.1</v>
+      </c>
+      <c r="O373" t="s">
+        <v>28</v>
+      </c>
+      <c r="P373" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q373">
+        <v>39225.56</v>
+      </c>
+    </row>
+    <row r="374" spans="1:18">
+      <c r="A374" t="s">
+        <v>761</v>
+      </c>
+      <c r="B374" t="s">
+        <v>762</v>
+      </c>
+      <c r="D374" t="s">
+        <v>20</v>
+      </c>
+      <c r="E374" t="s">
+        <v>303</v>
+      </c>
+      <c r="F374" t="s">
+        <v>22</v>
+      </c>
+      <c r="G374" t="s">
+        <v>23</v>
+      </c>
+      <c r="I374" t="s">
+        <v>24</v>
+      </c>
+      <c r="J374" t="s">
+        <v>25</v>
+      </c>
+      <c r="K374" t="s">
+        <v>26</v>
+      </c>
+      <c r="L374" t="s">
+        <v>27</v>
+      </c>
+      <c r="M374">
+        <v>2.1</v>
+      </c>
+      <c r="N374">
+        <v>2.1</v>
+      </c>
+      <c r="O374" t="s">
+        <v>28</v>
+      </c>
+      <c r="P374" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q374">
+        <v>154811.05</v>
+      </c>
+    </row>
+    <row r="375" spans="1:18">
+      <c r="A375" t="s">
+        <v>763</v>
+      </c>
+      <c r="B375" t="s">
+        <v>764</v>
+      </c>
+      <c r="D375" t="s">
+        <v>20</v>
+      </c>
+      <c r="E375" t="s">
+        <v>21</v>
+      </c>
+      <c r="F375" t="s">
+        <v>22</v>
+      </c>
+      <c r="G375" t="s">
+        <v>23</v>
+      </c>
+      <c r="I375" t="s">
+        <v>24</v>
+      </c>
+      <c r="J375" t="s">
+        <v>25</v>
+      </c>
+      <c r="K375" t="s">
+        <v>26</v>
+      </c>
+      <c r="L375" t="s">
+        <v>27</v>
+      </c>
+      <c r="M375">
+        <v>2.1</v>
+      </c>
+      <c r="N375">
+        <v>2.1</v>
+      </c>
+      <c r="O375" t="s">
+        <v>28</v>
+      </c>
+      <c r="P375" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q375">
+        <v>274616.63</v>
+      </c>
+    </row>
+    <row r="376" spans="1:18">
+      <c r="A376" t="s">
+        <v>765</v>
+      </c>
+      <c r="B376" t="s">
+        <v>766</v>
+      </c>
+      <c r="D376" t="s">
+        <v>20</v>
+      </c>
+      <c r="E376" t="s">
+        <v>21</v>
+      </c>
+      <c r="F376" t="s">
+        <v>22</v>
+      </c>
+      <c r="G376" t="s">
+        <v>23</v>
+      </c>
+      <c r="I376" t="s">
+        <v>24</v>
+      </c>
+      <c r="J376" t="s">
+        <v>25</v>
+      </c>
+      <c r="K376" t="s">
+        <v>26</v>
+      </c>
+      <c r="L376" t="s">
+        <v>27</v>
+      </c>
+      <c r="M376">
+        <v>2.1</v>
+      </c>
+      <c r="N376">
+        <v>2.1</v>
+      </c>
+      <c r="O376" t="s">
+        <v>28</v>
+      </c>
+      <c r="P376" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q376">
+        <v>140198.35</v>
+      </c>
+    </row>
+    <row r="377" spans="1:18">
+      <c r="A377" t="s">
+        <v>767</v>
+      </c>
+      <c r="B377" t="s">
+        <v>768</v>
+      </c>
+      <c r="D377" t="s">
+        <v>20</v>
+      </c>
+      <c r="E377" t="s">
+        <v>21</v>
+      </c>
+      <c r="F377" t="s">
+        <v>22</v>
+      </c>
+      <c r="G377" t="s">
+        <v>23</v>
+      </c>
+      <c r="I377" t="s">
+        <v>24</v>
+      </c>
+      <c r="J377" t="s">
+        <v>25</v>
+      </c>
+      <c r="K377" t="s">
+        <v>26</v>
+      </c>
+      <c r="L377" t="s">
+        <v>27</v>
+      </c>
+      <c r="M377">
+        <v>2.1</v>
+      </c>
+      <c r="N377">
+        <v>2.1</v>
+      </c>
+      <c r="O377" t="s">
+        <v>28</v>
+      </c>
+      <c r="P377" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q377">
+        <v>284790.89</v>
+      </c>
+    </row>
+    <row r="378" spans="1:18">
+      <c r="A378" t="s">
+        <v>769</v>
+      </c>
+      <c r="B378" t="s">
+        <v>770</v>
+      </c>
+      <c r="D378" t="s">
+        <v>20</v>
+      </c>
+      <c r="E378" t="s">
+        <v>574</v>
+      </c>
+      <c r="F378" t="s">
+        <v>22</v>
+      </c>
+      <c r="G378" t="s">
+        <v>23</v>
+      </c>
+      <c r="I378" t="s">
+        <v>24</v>
+      </c>
+      <c r="J378" t="s">
+        <v>25</v>
+      </c>
+      <c r="K378" t="s">
+        <v>26</v>
+      </c>
+      <c r="L378" t="s">
+        <v>27</v>
+      </c>
+      <c r="M378">
+        <v>2.1</v>
+      </c>
+      <c r="N378">
+        <v>2.1</v>
+      </c>
+      <c r="O378" t="s">
+        <v>28</v>
+      </c>
+      <c r="P378" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q378">
+        <v>273422.19</v>
+      </c>
+    </row>
+    <row r="379" spans="1:18">
+      <c r="A379" t="s">
+        <v>771</v>
+      </c>
+      <c r="B379" t="s">
+        <v>772</v>
+      </c>
+      <c r="D379" t="s">
+        <v>20</v>
+      </c>
+      <c r="E379" t="s">
+        <v>21</v>
+      </c>
+      <c r="F379" t="s">
+        <v>22</v>
+      </c>
+      <c r="G379" t="s">
+        <v>23</v>
+      </c>
+      <c r="I379" t="s">
+        <v>24</v>
+      </c>
+      <c r="J379" t="s">
+        <v>25</v>
+      </c>
+      <c r="K379" t="s">
+        <v>26</v>
+      </c>
+      <c r="L379" t="s">
+        <v>27</v>
+      </c>
+      <c r="M379">
+        <v>2.1</v>
+      </c>
+      <c r="N379">
+        <v>2.1</v>
+      </c>
+      <c r="O379" t="s">
+        <v>28</v>
+      </c>
+      <c r="P379" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q379">
+        <v>115050.74</v>
+      </c>
+    </row>
+    <row r="380" spans="1:18">
+      <c r="A380" t="s">
+        <v>773</v>
+      </c>
+      <c r="B380" t="s">
+        <v>414</v>
+      </c>
+      <c r="D380" t="s">
+        <v>20</v>
+      </c>
+      <c r="E380" t="s">
+        <v>21</v>
+      </c>
+      <c r="F380" t="s">
+        <v>22</v>
+      </c>
+      <c r="G380" t="s">
+        <v>23</v>
+      </c>
+      <c r="I380" t="s">
+        <v>24</v>
+      </c>
+      <c r="J380" t="s">
+        <v>25</v>
+      </c>
+      <c r="K380" t="s">
+        <v>26</v>
+      </c>
+      <c r="L380" t="s">
+        <v>27</v>
+      </c>
+      <c r="M380">
+        <v>2.1</v>
+      </c>
+      <c r="N380">
+        <v>2.1</v>
+      </c>
+      <c r="O380" t="s">
+        <v>28</v>
+      </c>
+      <c r="P380" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q380">
+        <v>99280.96</v>
+      </c>
+    </row>
+    <row r="381" spans="1:18">
+      <c r="A381" t="s">
+        <v>774</v>
+      </c>
+      <c r="B381" t="s">
+        <v>775</v>
+      </c>
+      <c r="D381" t="s">
+        <v>20</v>
+      </c>
+      <c r="E381" t="s">
+        <v>21</v>
+      </c>
+      <c r="F381" t="s">
+        <v>22</v>
+      </c>
+      <c r="G381" t="s">
+        <v>23</v>
+      </c>
+      <c r="I381" t="s">
+        <v>24</v>
+      </c>
+      <c r="J381" t="s">
+        <v>25</v>
+      </c>
+      <c r="K381" t="s">
+        <v>26</v>
+      </c>
+      <c r="L381" t="s">
+        <v>27</v>
+      </c>
+      <c r="M381">
+        <v>2.1</v>
+      </c>
+      <c r="N381">
+        <v>2.1</v>
+      </c>
+      <c r="O381" t="s">
+        <v>28</v>
+      </c>
+      <c r="P381" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q381">
+        <v>255225.67</v>
+      </c>
+    </row>
+    <row r="382" spans="1:18">
+      <c r="A382" t="s">
+        <v>776</v>
+      </c>
+      <c r="B382" t="s">
+        <v>777</v>
+      </c>
+      <c r="D382" t="s">
+        <v>20</v>
+      </c>
+      <c r="E382" t="s">
+        <v>303</v>
+      </c>
+      <c r="F382" t="s">
+        <v>22</v>
+      </c>
+      <c r="G382" t="s">
+        <v>23</v>
+      </c>
+      <c r="I382" t="s">
+        <v>24</v>
+      </c>
+      <c r="J382" t="s">
+        <v>25</v>
+      </c>
+      <c r="K382" t="s">
+        <v>26</v>
+      </c>
+      <c r="L382" t="s">
+        <v>27</v>
+      </c>
+      <c r="M382">
+        <v>2.1</v>
+      </c>
+      <c r="N382">
+        <v>2.1</v>
+      </c>
+      <c r="O382" t="s">
+        <v>28</v>
+      </c>
+      <c r="P382" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q382">
+        <v>275683.04</v>
+      </c>
+    </row>
+    <row r="383" spans="1:18">
+      <c r="A383" t="s">
+        <v>778</v>
+      </c>
+      <c r="B383" t="s">
+        <v>779</v>
+      </c>
+      <c r="D383" t="s">
+        <v>20</v>
+      </c>
+      <c r="E383" t="s">
+        <v>21</v>
+      </c>
+      <c r="F383" t="s">
+        <v>22</v>
+      </c>
+      <c r="G383" t="s">
+        <v>23</v>
+      </c>
+      <c r="I383" t="s">
+        <v>24</v>
+      </c>
+      <c r="J383" t="s">
+        <v>25</v>
+      </c>
+      <c r="K383" t="s">
+        <v>26</v>
+      </c>
+      <c r="L383" t="s">
+        <v>27</v>
+      </c>
+      <c r="M383">
+        <v>2.1</v>
+      </c>
+      <c r="N383">
+        <v>2.1</v>
+      </c>
+      <c r="O383" t="s">
+        <v>28</v>
+      </c>
+      <c r="P383" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q383">
+        <v>152473.93</v>
+      </c>
+    </row>
+    <row r="384" spans="1:18">
+      <c r="A384" t="s">
+        <v>780</v>
+      </c>
+      <c r="B384" t="s">
+        <v>781</v>
+      </c>
+      <c r="D384" t="s">
+        <v>20</v>
+      </c>
+      <c r="E384" t="s">
+        <v>21</v>
+      </c>
+      <c r="F384" t="s">
+        <v>22</v>
+      </c>
+      <c r="G384" t="s">
+        <v>23</v>
+      </c>
+      <c r="I384" t="s">
+        <v>24</v>
+      </c>
+      <c r="J384" t="s">
+        <v>25</v>
+      </c>
+      <c r="K384" t="s">
+        <v>26</v>
+      </c>
+      <c r="L384" t="s">
+        <v>27</v>
+      </c>
+      <c r="M384">
+        <v>2.1</v>
+      </c>
+      <c r="N384">
+        <v>2.1</v>
+      </c>
+      <c r="O384" t="s">
+        <v>28</v>
+      </c>
+      <c r="P384" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q384">
+        <v>298771.28</v>
+      </c>
+    </row>
+    <row r="385" spans="1:18">
+      <c r="A385" t="s">
+        <v>782</v>
+      </c>
+      <c r="B385" t="s">
+        <v>685</v>
+      </c>
+      <c r="D385" t="s">
+        <v>20</v>
+      </c>
+      <c r="E385" t="s">
+        <v>21</v>
+      </c>
+      <c r="F385" t="s">
+        <v>22</v>
+      </c>
+      <c r="G385" t="s">
+        <v>23</v>
+      </c>
+      <c r="I385" t="s">
+        <v>24</v>
+      </c>
+      <c r="J385" t="s">
+        <v>25</v>
+      </c>
+      <c r="K385" t="s">
+        <v>26</v>
+      </c>
+      <c r="L385" t="s">
+        <v>27</v>
+      </c>
+      <c r="M385">
+        <v>2.1</v>
+      </c>
+      <c r="N385">
+        <v>2.1</v>
+      </c>
+      <c r="O385" t="s">
+        <v>28</v>
+      </c>
+      <c r="P385" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q385">
+        <v>252781.9</v>
+      </c>
+    </row>
+    <row r="386" spans="1:18">
+      <c r="A386" t="s">
+        <v>783</v>
+      </c>
+      <c r="B386" t="s">
+        <v>784</v>
+      </c>
+      <c r="D386" t="s">
+        <v>20</v>
+      </c>
+      <c r="E386" t="s">
+        <v>21</v>
+      </c>
+      <c r="F386" t="s">
+        <v>22</v>
+      </c>
+      <c r="G386" t="s">
+        <v>23</v>
+      </c>
+      <c r="I386" t="s">
+        <v>24</v>
+      </c>
+      <c r="J386" t="s">
+        <v>25</v>
+      </c>
+      <c r="K386" t="s">
+        <v>26</v>
+      </c>
+      <c r="L386" t="s">
+        <v>27</v>
+      </c>
+      <c r="M386">
+        <v>2.1</v>
+      </c>
+      <c r="N386">
+        <v>2.1</v>
+      </c>
+      <c r="O386" t="s">
+        <v>28</v>
+      </c>
+      <c r="P386" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q386">
+        <v>276182.05</v>
+      </c>
+    </row>
+    <row r="387" spans="1:18">
+      <c r="A387" t="s">
+        <v>785</v>
+      </c>
+      <c r="B387" t="s">
+        <v>786</v>
+      </c>
+      <c r="D387" t="s">
+        <v>20</v>
+      </c>
+      <c r="E387" t="s">
+        <v>21</v>
+      </c>
+      <c r="F387" t="s">
+        <v>22</v>
+      </c>
+      <c r="G387" t="s">
+        <v>23</v>
+      </c>
+      <c r="I387" t="s">
+        <v>24</v>
+      </c>
+      <c r="J387" t="s">
+        <v>25</v>
+      </c>
+      <c r="K387" t="s">
+        <v>26</v>
+      </c>
+      <c r="L387" t="s">
+        <v>27</v>
+      </c>
+      <c r="M387">
+        <v>2.1</v>
+      </c>
+      <c r="N387">
+        <v>2.1</v>
+      </c>
+      <c r="O387" t="s">
+        <v>28</v>
+      </c>
+      <c r="P387" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q387">
+        <v>8843731.23</v>
+      </c>
+    </row>
+    <row r="388" spans="1:18">
+      <c r="A388" t="s">
+        <v>787</v>
+      </c>
+      <c r="B388" t="s">
+        <v>788</v>
+      </c>
+      <c r="D388" t="s">
+        <v>20</v>
+      </c>
+      <c r="E388" t="s">
+        <v>21</v>
+      </c>
+      <c r="F388" t="s">
+        <v>22</v>
+      </c>
+      <c r="G388" t="s">
+        <v>23</v>
+      </c>
+      <c r="I388" t="s">
+        <v>24</v>
+      </c>
+      <c r="J388" t="s">
+        <v>25</v>
+      </c>
+      <c r="K388" t="s">
+        <v>26</v>
+      </c>
+      <c r="L388" t="s">
+        <v>27</v>
+      </c>
+      <c r="M388">
+        <v>2.1</v>
+      </c>
+      <c r="N388">
+        <v>2.1</v>
+      </c>
+      <c r="O388" t="s">
+        <v>28</v>
+      </c>
+      <c r="P388" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q388">
+        <v>344740.1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:18">
+      <c r="A389" t="s">
+        <v>789</v>
+      </c>
+      <c r="B389" t="s">
+        <v>790</v>
+      </c>
+      <c r="D389" t="s">
+        <v>20</v>
+      </c>
+      <c r="E389" t="s">
+        <v>21</v>
+      </c>
+      <c r="F389" t="s">
+        <v>22</v>
+      </c>
+      <c r="G389" t="s">
+        <v>23</v>
+      </c>
+      <c r="I389" t="s">
+        <v>24</v>
+      </c>
+      <c r="J389" t="s">
+        <v>25</v>
+      </c>
+      <c r="K389" t="s">
+        <v>26</v>
+      </c>
+      <c r="L389" t="s">
+        <v>27</v>
+      </c>
+      <c r="M389">
+        <v>2.1</v>
+      </c>
+      <c r="N389">
+        <v>2.1</v>
+      </c>
+      <c r="O389" t="s">
+        <v>28</v>
+      </c>
+      <c r="P389" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q389">
+        <v>169211.6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:18">
+      <c r="A390" t="s">
+        <v>791</v>
+      </c>
+      <c r="B390" t="s">
+        <v>792</v>
+      </c>
+      <c r="D390" t="s">
+        <v>20</v>
+      </c>
+      <c r="E390" t="s">
+        <v>21</v>
+      </c>
+      <c r="F390" t="s">
+        <v>22</v>
+      </c>
+      <c r="G390" t="s">
+        <v>23</v>
+      </c>
+      <c r="I390" t="s">
+        <v>24</v>
+      </c>
+      <c r="J390" t="s">
+        <v>25</v>
+      </c>
+      <c r="K390" t="s">
+        <v>26</v>
+      </c>
+      <c r="L390" t="s">
+        <v>27</v>
+      </c>
+      <c r="M390">
+        <v>2.1</v>
+      </c>
+      <c r="N390">
+        <v>2.1</v>
+      </c>
+      <c r="O390" t="s">
+        <v>28</v>
+      </c>
+      <c r="P390" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q390">
+        <v>211362.97</v>
+      </c>
+    </row>
+    <row r="391" spans="1:18">
+      <c r="A391" t="s">
+        <v>793</v>
+      </c>
+      <c r="B391" t="s">
+        <v>794</v>
+      </c>
+      <c r="D391" t="s">
+        <v>20</v>
+      </c>
+      <c r="E391" t="s">
+        <v>21</v>
+      </c>
+      <c r="F391" t="s">
+        <v>22</v>
+      </c>
+      <c r="G391" t="s">
+        <v>23</v>
+      </c>
+      <c r="I391" t="s">
+        <v>24</v>
+      </c>
+      <c r="J391" t="s">
+        <v>25</v>
+      </c>
+      <c r="K391" t="s">
+        <v>26</v>
+      </c>
+      <c r="L391" t="s">
+        <v>27</v>
+      </c>
+      <c r="M391">
+        <v>2.1</v>
+      </c>
+      <c r="N391">
+        <v>2.1</v>
+      </c>
+      <c r="O391" t="s">
+        <v>28</v>
+      </c>
+      <c r="P391" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q391">
+        <v>119416.82</v>
+      </c>
+    </row>
+    <row r="392" spans="1:18">
+      <c r="A392" t="s">
+        <v>795</v>
+      </c>
+      <c r="B392" t="s">
+        <v>796</v>
+      </c>
+      <c r="D392" t="s">
+        <v>20</v>
+      </c>
+      <c r="E392" t="s">
+        <v>21</v>
+      </c>
+      <c r="F392" t="s">
+        <v>22</v>
+      </c>
+      <c r="G392" t="s">
+        <v>23</v>
+      </c>
+      <c r="I392" t="s">
+        <v>24</v>
+      </c>
+      <c r="J392" t="s">
+        <v>25</v>
+      </c>
+      <c r="K392" t="s">
+        <v>26</v>
+      </c>
+      <c r="L392" t="s">
+        <v>27</v>
+      </c>
+      <c r="M392">
+        <v>2.1</v>
+      </c>
+      <c r="N392">
+        <v>2.1</v>
+      </c>
+      <c r="O392" t="s">
+        <v>28</v>
+      </c>
+      <c r="P392" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q392">
+        <v>183710.24</v>
+      </c>
+    </row>
+    <row r="393" spans="1:18">
+      <c r="A393" t="s">
+        <v>797</v>
+      </c>
+      <c r="B393" t="s">
+        <v>798</v>
+      </c>
+      <c r="D393" t="s">
+        <v>20</v>
+      </c>
+      <c r="E393" t="s">
+        <v>21</v>
+      </c>
+      <c r="F393" t="s">
+        <v>22</v>
+      </c>
+      <c r="G393" t="s">
+        <v>23</v>
+      </c>
+      <c r="I393" t="s">
+        <v>24</v>
+      </c>
+      <c r="J393" t="s">
+        <v>25</v>
+      </c>
+      <c r="K393" t="s">
+        <v>26</v>
+      </c>
+      <c r="L393" t="s">
+        <v>27</v>
+      </c>
+      <c r="M393">
+        <v>2.1</v>
+      </c>
+      <c r="N393">
+        <v>2.1</v>
+      </c>
+      <c r="O393" t="s">
+        <v>28</v>
+      </c>
+      <c r="P393" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q393">
+        <v>1718461.84</v>
+      </c>
+    </row>
+    <row r="394" spans="1:18">
+      <c r="A394" t="s">
+        <v>799</v>
+      </c>
+      <c r="B394" t="s">
+        <v>492</v>
+      </c>
+      <c r="D394" t="s">
+        <v>20</v>
+      </c>
+      <c r="E394" t="s">
+        <v>21</v>
+      </c>
+      <c r="F394" t="s">
+        <v>22</v>
+      </c>
+      <c r="G394" t="s">
+        <v>23</v>
+      </c>
+      <c r="I394" t="s">
+        <v>24</v>
+      </c>
+      <c r="J394" t="s">
+        <v>25</v>
+      </c>
+      <c r="K394" t="s">
+        <v>26</v>
+      </c>
+      <c r="L394" t="s">
+        <v>27</v>
+      </c>
+      <c r="M394">
+        <v>2.1</v>
+      </c>
+      <c r="N394">
+        <v>2.1</v>
+      </c>
+      <c r="O394" t="s">
+        <v>28</v>
+      </c>
+      <c r="P394" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q394">
+        <v>145392.18</v>
+      </c>
+    </row>
+    <row r="395" spans="1:18">
+      <c r="A395" t="s">
+        <v>800</v>
+      </c>
+      <c r="B395" t="s">
+        <v>801</v>
+      </c>
+      <c r="D395" t="s">
+        <v>20</v>
+      </c>
+      <c r="E395" t="s">
+        <v>21</v>
+      </c>
+      <c r="F395" t="s">
+        <v>22</v>
+      </c>
+      <c r="G395" t="s">
+        <v>23</v>
+      </c>
+      <c r="I395" t="s">
+        <v>24</v>
+      </c>
+      <c r="J395" t="s">
+        <v>25</v>
+      </c>
+      <c r="K395" t="s">
+        <v>26</v>
+      </c>
+      <c r="L395" t="s">
+        <v>27</v>
+      </c>
+      <c r="M395">
+        <v>2.1</v>
+      </c>
+      <c r="N395">
+        <v>2.1</v>
+      </c>
+      <c r="O395" t="s">
+        <v>28</v>
+      </c>
+      <c r="P395" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q395">
+        <v>198627.47</v>
+      </c>
+    </row>
+    <row r="396" spans="1:18">
+      <c r="A396" t="s">
+        <v>802</v>
+      </c>
+      <c r="B396" t="s">
+        <v>803</v>
+      </c>
+      <c r="D396" t="s">
+        <v>20</v>
+      </c>
+      <c r="E396" t="s">
+        <v>585</v>
+      </c>
+      <c r="F396" t="s">
+        <v>22</v>
+      </c>
+      <c r="G396" t="s">
+        <v>23</v>
+      </c>
+      <c r="I396" t="s">
+        <v>24</v>
+      </c>
+      <c r="J396" t="s">
+        <v>25</v>
+      </c>
+      <c r="K396" t="s">
+        <v>26</v>
+      </c>
+      <c r="L396" t="s">
+        <v>27</v>
+      </c>
+      <c r="M396">
+        <v>2.1</v>
+      </c>
+      <c r="N396">
+        <v>2.1</v>
+      </c>
+      <c r="O396" t="s">
+        <v>28</v>
+      </c>
+      <c r="P396" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q396">
+        <v>368841.61</v>
+      </c>
+    </row>
+    <row r="397" spans="1:18">
+      <c r="A397" t="s">
+        <v>804</v>
+      </c>
+      <c r="B397" t="s">
+        <v>734</v>
+      </c>
+      <c r="D397" t="s">
+        <v>20</v>
+      </c>
+      <c r="E397" t="s">
+        <v>303</v>
+      </c>
+      <c r="F397" t="s">
+        <v>22</v>
+      </c>
+      <c r="G397" t="s">
+        <v>23</v>
+      </c>
+      <c r="I397" t="s">
+        <v>24</v>
+      </c>
+      <c r="J397" t="s">
+        <v>25</v>
+      </c>
+      <c r="K397" t="s">
+        <v>26</v>
+      </c>
+      <c r="L397" t="s">
+        <v>27</v>
+      </c>
+      <c r="M397">
+        <v>2.1</v>
+      </c>
+      <c r="N397">
+        <v>2.1</v>
+      </c>
+      <c r="O397" t="s">
+        <v>28</v>
+      </c>
+      <c r="P397" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q397">
+        <v>2216790.42</v>
+      </c>
+    </row>
+    <row r="398" spans="1:18">
+      <c r="A398" t="s">
+        <v>805</v>
+      </c>
+      <c r="B398" t="s">
+        <v>806</v>
+      </c>
+      <c r="D398" t="s">
+        <v>20</v>
+      </c>
+      <c r="E398" t="s">
+        <v>21</v>
+      </c>
+      <c r="F398" t="s">
+        <v>22</v>
+      </c>
+      <c r="G398" t="s">
+        <v>23</v>
+      </c>
+      <c r="I398" t="s">
+        <v>24</v>
+      </c>
+      <c r="J398" t="s">
+        <v>25</v>
+      </c>
+      <c r="K398" t="s">
+        <v>26</v>
+      </c>
+      <c r="L398" t="s">
+        <v>27</v>
+      </c>
+      <c r="M398">
+        <v>2.1</v>
+      </c>
+      <c r="N398">
+        <v>2.1</v>
+      </c>
+      <c r="O398" t="s">
+        <v>28</v>
+      </c>
+      <c r="P398" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q398">
+        <v>128486.74</v>
+      </c>
+    </row>
+    <row r="399" spans="1:18">
+      <c r="A399" t="s">
+        <v>807</v>
+      </c>
+      <c r="B399" t="s">
+        <v>808</v>
+      </c>
+      <c r="D399" t="s">
+        <v>20</v>
+      </c>
+      <c r="E399" t="s">
+        <v>21</v>
+      </c>
+      <c r="F399" t="s">
+        <v>22</v>
+      </c>
+      <c r="G399" t="s">
+        <v>23</v>
+      </c>
+      <c r="I399" t="s">
+        <v>24</v>
+      </c>
+      <c r="J399" t="s">
+        <v>25</v>
+      </c>
+      <c r="K399" t="s">
+        <v>26</v>
+      </c>
+      <c r="L399" t="s">
+        <v>27</v>
+      </c>
+      <c r="M399">
+        <v>2.1</v>
+      </c>
+      <c r="N399">
+        <v>2.1</v>
+      </c>
+      <c r="O399" t="s">
+        <v>28</v>
+      </c>
+      <c r="P399" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q399">
+        <v>103218.48</v>
+      </c>
+    </row>
+    <row r="400" spans="1:18">
+      <c r="A400" t="s">
+        <v>809</v>
+      </c>
+      <c r="B400" t="s">
+        <v>810</v>
+      </c>
+      <c r="D400" t="s">
+        <v>20</v>
+      </c>
+      <c r="E400" t="s">
+        <v>21</v>
+      </c>
+      <c r="F400" t="s">
+        <v>22</v>
+      </c>
+      <c r="G400" t="s">
+        <v>23</v>
+      </c>
+      <c r="I400" t="s">
+        <v>24</v>
+      </c>
+      <c r="J400" t="s">
+        <v>25</v>
+      </c>
+      <c r="K400" t="s">
+        <v>26</v>
+      </c>
+      <c r="L400" t="s">
+        <v>27</v>
+      </c>
+      <c r="M400">
+        <v>2.1</v>
+      </c>
+      <c r="N400">
+        <v>2.1</v>
+      </c>
+      <c r="O400" t="s">
+        <v>28</v>
+      </c>
+      <c r="P400" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q400">
+        <v>89897.39</v>
+      </c>
+    </row>
+    <row r="401" spans="1:18">
+      <c r="A401" t="s">
+        <v>811</v>
+      </c>
+      <c r="B401" t="s">
+        <v>812</v>
+      </c>
+      <c r="D401" t="s">
+        <v>20</v>
+      </c>
+      <c r="E401" t="s">
+        <v>303</v>
+      </c>
+      <c r="F401" t="s">
+        <v>22</v>
+      </c>
+      <c r="G401" t="s">
+        <v>23</v>
+      </c>
+      <c r="I401" t="s">
+        <v>24</v>
+      </c>
+      <c r="J401" t="s">
+        <v>25</v>
+      </c>
+      <c r="K401" t="s">
+        <v>26</v>
+      </c>
+      <c r="L401" t="s">
+        <v>27</v>
+      </c>
+      <c r="M401">
+        <v>2.1</v>
+      </c>
+      <c r="N401">
+        <v>2.1</v>
+      </c>
+      <c r="O401" t="s">
+        <v>28</v>
+      </c>
+      <c r="P401" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q401">
+        <v>57527.82</v>
+      </c>
+    </row>
+    <row r="402" spans="1:18">
+      <c r="A402" t="s">
+        <v>813</v>
+      </c>
+      <c r="B402" t="s">
+        <v>814</v>
+      </c>
+      <c r="D402" t="s">
+        <v>20</v>
+      </c>
+      <c r="E402" t="s">
+        <v>21</v>
+      </c>
+      <c r="F402" t="s">
+        <v>22</v>
+      </c>
+      <c r="G402" t="s">
+        <v>23</v>
+      </c>
+      <c r="I402" t="s">
+        <v>24</v>
+      </c>
+      <c r="J402" t="s">
+        <v>25</v>
+      </c>
+      <c r="K402" t="s">
+        <v>26</v>
+      </c>
+      <c r="L402" t="s">
+        <v>27</v>
+      </c>
+      <c r="M402">
+        <v>2.1</v>
+      </c>
+      <c r="N402">
+        <v>2.1</v>
+      </c>
+      <c r="O402" t="s">
+        <v>28</v>
+      </c>
+      <c r="P402" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q402">
+        <v>10424406.25</v>
+      </c>
+    </row>
+    <row r="403" spans="1:18">
+      <c r="A403" t="s">
+        <v>815</v>
+      </c>
+      <c r="B403" t="s">
+        <v>816</v>
+      </c>
+      <c r="D403" t="s">
+        <v>20</v>
+      </c>
+      <c r="E403" t="s">
+        <v>574</v>
+      </c>
+      <c r="F403" t="s">
+        <v>22</v>
+      </c>
+      <c r="G403" t="s">
+        <v>23</v>
+      </c>
+      <c r="I403" t="s">
+        <v>24</v>
+      </c>
+      <c r="J403" t="s">
+        <v>25</v>
+      </c>
+      <c r="K403" t="s">
+        <v>26</v>
+      </c>
+      <c r="L403" t="s">
+        <v>27</v>
+      </c>
+      <c r="M403">
+        <v>2.1</v>
+      </c>
+      <c r="N403">
+        <v>2.1</v>
+      </c>
+      <c r="O403" t="s">
+        <v>28</v>
+      </c>
+      <c r="P403" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q403">
+        <v>190004.51</v>
+      </c>
+    </row>
+    <row r="404" spans="1:18">
+      <c r="A404" t="s">
+        <v>817</v>
+      </c>
+      <c r="B404" t="s">
+        <v>818</v>
+      </c>
+      <c r="D404" t="s">
+        <v>20</v>
+      </c>
+      <c r="E404" t="s">
+        <v>21</v>
+      </c>
+      <c r="F404" t="s">
+        <v>22</v>
+      </c>
+      <c r="G404" t="s">
+        <v>23</v>
+      </c>
+      <c r="I404" t="s">
+        <v>24</v>
+      </c>
+      <c r="J404" t="s">
+        <v>25</v>
+      </c>
+      <c r="K404" t="s">
+        <v>26</v>
+      </c>
+      <c r="L404" t="s">
+        <v>27</v>
+      </c>
+      <c r="M404">
+        <v>2.1</v>
+      </c>
+      <c r="N404">
+        <v>2.1</v>
+      </c>
+      <c r="O404" t="s">
+        <v>28</v>
+      </c>
+      <c r="P404" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q404">
+        <v>322907.72</v>
+      </c>
+    </row>
+    <row r="405" spans="1:18">
+      <c r="A405" t="s">
+        <v>819</v>
+      </c>
+      <c r="B405" t="s">
+        <v>820</v>
+      </c>
+      <c r="D405" t="s">
+        <v>20</v>
+      </c>
+      <c r="E405" t="s">
+        <v>21</v>
+      </c>
+      <c r="F405" t="s">
+        <v>22</v>
+      </c>
+      <c r="G405" t="s">
+        <v>23</v>
+      </c>
+      <c r="I405" t="s">
+        <v>24</v>
+      </c>
+      <c r="J405" t="s">
+        <v>25</v>
+      </c>
+      <c r="K405" t="s">
+        <v>26</v>
+      </c>
+      <c r="L405" t="s">
+        <v>27</v>
+      </c>
+      <c r="M405">
+        <v>2.1</v>
+      </c>
+      <c r="N405">
+        <v>2.1</v>
+      </c>
+      <c r="O405" t="s">
+        <v>28</v>
+      </c>
+      <c r="P405" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q405">
+        <v>181072.28</v>
+      </c>
+    </row>
+    <row r="406" spans="1:18">
+      <c r="A406" t="s">
+        <v>821</v>
+      </c>
+      <c r="B406" t="s">
+        <v>822</v>
+      </c>
+      <c r="D406" t="s">
+        <v>20</v>
+      </c>
+      <c r="E406" t="s">
+        <v>21</v>
+      </c>
+      <c r="F406" t="s">
+        <v>22</v>
+      </c>
+      <c r="G406" t="s">
+        <v>23</v>
+      </c>
+      <c r="I406" t="s">
+        <v>24</v>
+      </c>
+      <c r="J406" t="s">
+        <v>25</v>
+      </c>
+      <c r="K406" t="s">
+        <v>26</v>
+      </c>
+      <c r="L406" t="s">
+        <v>27</v>
+      </c>
+      <c r="M406">
+        <v>2.1</v>
+      </c>
+      <c r="N406">
+        <v>2.1</v>
+      </c>
+      <c r="O406" t="s">
+        <v>28</v>
+      </c>
+      <c r="P406" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q406">
+        <v>790497.41</v>
+      </c>
+    </row>
+    <row r="407" spans="1:18">
+      <c r="A407" t="s">
+        <v>823</v>
+      </c>
+      <c r="B407" t="s">
+        <v>824</v>
+      </c>
+      <c r="D407" t="s">
+        <v>20</v>
+      </c>
+      <c r="E407" t="s">
+        <v>21</v>
+      </c>
+      <c r="F407" t="s">
+        <v>22</v>
+      </c>
+      <c r="G407" t="s">
+        <v>23</v>
+      </c>
+      <c r="I407" t="s">
+        <v>24</v>
+      </c>
+      <c r="J407" t="s">
+        <v>25</v>
+      </c>
+      <c r="K407" t="s">
+        <v>26</v>
+      </c>
+      <c r="L407" t="s">
+        <v>27</v>
+      </c>
+      <c r="M407">
+        <v>2.1</v>
+      </c>
+      <c r="N407">
+        <v>2.1</v>
+      </c>
+      <c r="O407" t="s">
+        <v>28</v>
+      </c>
+      <c r="P407" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q407">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:18">
+      <c r="A408" t="s">
+        <v>825</v>
+      </c>
+      <c r="B408" t="s">
+        <v>826</v>
+      </c>
+      <c r="D408" t="s">
+        <v>20</v>
+      </c>
+      <c r="E408" t="s">
+        <v>21</v>
+      </c>
+      <c r="F408" t="s">
+        <v>22</v>
+      </c>
+      <c r="G408" t="s">
+        <v>23</v>
+      </c>
+      <c r="I408" t="s">
+        <v>24</v>
+      </c>
+      <c r="J408" t="s">
+        <v>25</v>
+      </c>
+      <c r="K408" t="s">
+        <v>26</v>
+      </c>
+      <c r="L408" t="s">
+        <v>27</v>
+      </c>
+      <c r="M408">
+        <v>2.1</v>
+      </c>
+      <c r="N408">
+        <v>2.1</v>
+      </c>
+      <c r="O408" t="s">
+        <v>28</v>
+      </c>
+      <c r="P408" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q408">
+        <v>511426.04</v>
+      </c>
+    </row>
+    <row r="409" spans="1:18">
+      <c r="A409" t="s">
+        <v>827</v>
+      </c>
+      <c r="B409" t="s">
+        <v>828</v>
+      </c>
+      <c r="D409" t="s">
+        <v>20</v>
+      </c>
+      <c r="E409" t="s">
+        <v>21</v>
+      </c>
+      <c r="F409" t="s">
+        <v>22</v>
+      </c>
+      <c r="G409" t="s">
+        <v>23</v>
+      </c>
+      <c r="I409" t="s">
+        <v>24</v>
+      </c>
+      <c r="J409" t="s">
+        <v>25</v>
+      </c>
+      <c r="K409" t="s">
+        <v>26</v>
+      </c>
+      <c r="L409" t="s">
+        <v>27</v>
+      </c>
+      <c r="M409">
+        <v>2.1</v>
+      </c>
+      <c r="N409">
+        <v>2.1</v>
+      </c>
+      <c r="O409" t="s">
+        <v>28</v>
+      </c>
+      <c r="P409" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q409">
+        <v>449016.86</v>
+      </c>
+    </row>
+    <row r="410" spans="1:18">
+      <c r="A410" t="s">
+        <v>829</v>
+      </c>
+      <c r="B410" t="s">
+        <v>830</v>
+      </c>
+      <c r="D410" t="s">
+        <v>20</v>
+      </c>
+      <c r="E410" t="s">
+        <v>21</v>
+      </c>
+      <c r="F410" t="s">
+        <v>22</v>
+      </c>
+      <c r="G410" t="s">
+        <v>23</v>
+      </c>
+      <c r="I410" t="s">
+        <v>24</v>
+      </c>
+      <c r="J410" t="s">
+        <v>25</v>
+      </c>
+      <c r="K410" t="s">
+        <v>26</v>
+      </c>
+      <c r="L410" t="s">
+        <v>27</v>
+      </c>
+      <c r="M410">
+        <v>2.1</v>
+      </c>
+      <c r="N410">
+        <v>2.1</v>
+      </c>
+      <c r="O410" t="s">
+        <v>28</v>
+      </c>
+      <c r="P410" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q410">
+        <v>540156.13</v>
+      </c>
+    </row>
+    <row r="411" spans="1:18">
+      <c r="A411" t="s">
+        <v>831</v>
+      </c>
+      <c r="B411" t="s">
+        <v>832</v>
+      </c>
+      <c r="D411" t="s">
+        <v>20</v>
+      </c>
+      <c r="E411" t="s">
+        <v>21</v>
+      </c>
+      <c r="F411" t="s">
+        <v>22</v>
+      </c>
+      <c r="G411" t="s">
+        <v>23</v>
+      </c>
+      <c r="I411" t="s">
+        <v>24</v>
+      </c>
+      <c r="J411" t="s">
+        <v>25</v>
+      </c>
+      <c r="K411" t="s">
+        <v>26</v>
+      </c>
+      <c r="L411" t="s">
+        <v>27</v>
+      </c>
+      <c r="M411">
+        <v>2.1</v>
+      </c>
+      <c r="N411">
+        <v>2.1</v>
+      </c>
+      <c r="O411" t="s">
+        <v>28</v>
+      </c>
+      <c r="P411" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q411">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:18">
+      <c r="A412" t="s">
+        <v>833</v>
+      </c>
+      <c r="B412" t="s">
+        <v>834</v>
+      </c>
+      <c r="D412" t="s">
+        <v>20</v>
+      </c>
+      <c r="E412" t="s">
+        <v>21</v>
+      </c>
+      <c r="F412" t="s">
+        <v>22</v>
+      </c>
+      <c r="G412" t="s">
+        <v>23</v>
+      </c>
+      <c r="I412" t="s">
+        <v>24</v>
+      </c>
+      <c r="J412" t="s">
+        <v>25</v>
+      </c>
+      <c r="K412" t="s">
+        <v>26</v>
+      </c>
+      <c r="L412" t="s">
+        <v>27</v>
+      </c>
+      <c r="M412">
+        <v>2.1</v>
+      </c>
+      <c r="N412">
+        <v>2.1</v>
+      </c>
+      <c r="O412" t="s">
+        <v>28</v>
+      </c>
+      <c r="P412" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q412">
+        <v>346587.36</v>
+      </c>
+    </row>
+    <row r="413" spans="1:18">
+      <c r="A413" t="s">
+        <v>835</v>
+      </c>
+      <c r="B413" t="s">
+        <v>836</v>
+      </c>
+      <c r="D413" t="s">
+        <v>20</v>
+      </c>
+      <c r="E413" t="s">
+        <v>21</v>
+      </c>
+      <c r="F413" t="s">
+        <v>22</v>
+      </c>
+      <c r="G413" t="s">
+        <v>23</v>
+      </c>
+      <c r="I413" t="s">
+        <v>24</v>
+      </c>
+      <c r="J413" t="s">
+        <v>25</v>
+      </c>
+      <c r="K413" t="s">
+        <v>26</v>
+      </c>
+      <c r="L413" t="s">
+        <v>27</v>
+      </c>
+      <c r="M413">
+        <v>2.1</v>
+      </c>
+      <c r="N413">
+        <v>2.1</v>
+      </c>
+      <c r="O413" t="s">
+        <v>28</v>
+      </c>
+      <c r="P413" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q413">
+        <v>762686.09</v>
+      </c>
+    </row>
+    <row r="414" spans="1:18">
+      <c r="A414" t="s">
+        <v>837</v>
+      </c>
+      <c r="B414" t="s">
+        <v>838</v>
+      </c>
+      <c r="D414" t="s">
+        <v>20</v>
+      </c>
+      <c r="E414" t="s">
+        <v>21</v>
+      </c>
+      <c r="F414" t="s">
+        <v>22</v>
+      </c>
+      <c r="G414" t="s">
+        <v>23</v>
+      </c>
+      <c r="I414" t="s">
+        <v>24</v>
+      </c>
+      <c r="J414" t="s">
+        <v>25</v>
+      </c>
+      <c r="K414" t="s">
+        <v>26</v>
+      </c>
+      <c r="L414" t="s">
+        <v>27</v>
+      </c>
+      <c r="M414">
+        <v>2.1</v>
+      </c>
+      <c r="N414">
+        <v>2.1</v>
+      </c>
+      <c r="O414" t="s">
+        <v>28</v>
+      </c>
+      <c r="P414" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q414">
+        <v>361654.17</v>
+      </c>
+    </row>
+    <row r="415" spans="1:18">
+      <c r="A415" t="s">
+        <v>839</v>
+      </c>
+      <c r="B415" t="s">
+        <v>840</v>
+      </c>
+      <c r="D415" t="s">
+        <v>20</v>
+      </c>
+      <c r="E415" t="s">
+        <v>21</v>
+      </c>
+      <c r="F415" t="s">
+        <v>22</v>
+      </c>
+      <c r="G415" t="s">
+        <v>23</v>
+      </c>
+      <c r="I415" t="s">
+        <v>24</v>
+      </c>
+      <c r="J415" t="s">
+        <v>25</v>
+      </c>
+      <c r="K415" t="s">
+        <v>26</v>
+      </c>
+      <c r="L415" t="s">
+        <v>27</v>
+      </c>
+      <c r="M415">
+        <v>2.1</v>
+      </c>
+      <c r="N415">
+        <v>2.1</v>
+      </c>
+      <c r="O415" t="s">
+        <v>28</v>
+      </c>
+      <c r="P415" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q415">
+        <v>1048521.46</v>
+      </c>
+    </row>
+    <row r="416" spans="1:18">
+      <c r="A416" t="s">
+        <v>841</v>
+      </c>
+      <c r="B416" t="s">
+        <v>842</v>
+      </c>
+      <c r="D416" t="s">
+        <v>20</v>
+      </c>
+      <c r="E416" t="s">
+        <v>21</v>
+      </c>
+      <c r="F416" t="s">
+        <v>22</v>
+      </c>
+      <c r="G416" t="s">
+        <v>23</v>
+      </c>
+      <c r="I416" t="s">
+        <v>24</v>
+      </c>
+      <c r="J416" t="s">
+        <v>25</v>
+      </c>
+      <c r="K416" t="s">
+        <v>26</v>
+      </c>
+      <c r="L416" t="s">
+        <v>27</v>
+      </c>
+      <c r="M416">
+        <v>2.1</v>
+      </c>
+      <c r="N416">
+        <v>2.1</v>
+      </c>
+      <c r="O416" t="s">
+        <v>28</v>
+      </c>
+      <c r="P416" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q416">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:18">
+      <c r="A417" t="s">
+        <v>843</v>
+      </c>
+      <c r="B417" t="s">
+        <v>844</v>
+      </c>
+      <c r="D417" t="s">
+        <v>20</v>
+      </c>
+      <c r="E417" t="s">
+        <v>21</v>
+      </c>
+      <c r="F417" t="s">
+        <v>22</v>
+      </c>
+      <c r="G417" t="s">
+        <v>23</v>
+      </c>
+      <c r="I417" t="s">
+        <v>24</v>
+      </c>
+      <c r="J417" t="s">
+        <v>25</v>
+      </c>
+      <c r="K417" t="s">
+        <v>26</v>
+      </c>
+      <c r="L417" t="s">
+        <v>27</v>
+      </c>
+      <c r="M417">
+        <v>2.1</v>
+      </c>
+      <c r="N417">
+        <v>2.1</v>
+      </c>
+      <c r="O417" t="s">
+        <v>28</v>
+      </c>
+      <c r="P417" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q417">
+        <v>138286.74</v>
+      </c>
+    </row>
+    <row r="418" spans="1:18">
+      <c r="A418" t="s">
+        <v>845</v>
+      </c>
+      <c r="B418" t="s">
+        <v>846</v>
+      </c>
+      <c r="D418" t="s">
+        <v>20</v>
+      </c>
+      <c r="E418" t="s">
+        <v>21</v>
+      </c>
+      <c r="F418" t="s">
+        <v>22</v>
+      </c>
+      <c r="G418" t="s">
+        <v>23</v>
+      </c>
+      <c r="I418" t="s">
+        <v>24</v>
+      </c>
+      <c r="J418" t="s">
+        <v>25</v>
+      </c>
+      <c r="K418" t="s">
+        <v>26</v>
+      </c>
+      <c r="L418" t="s">
+        <v>27</v>
+      </c>
+      <c r="M418">
+        <v>2.1</v>
+      </c>
+      <c r="N418">
+        <v>2.1</v>
+      </c>
+      <c r="O418" t="s">
+        <v>28</v>
+      </c>
+      <c r="P418" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q418">
+        <v>372399.55</v>
+      </c>
+    </row>
+    <row r="419" spans="1:18">
+      <c r="A419" t="s">
+        <v>847</v>
+      </c>
+      <c r="B419" t="s">
+        <v>848</v>
+      </c>
+      <c r="D419" t="s">
+        <v>20</v>
+      </c>
+      <c r="E419" t="s">
+        <v>645</v>
+      </c>
+      <c r="F419" t="s">
+        <v>22</v>
+      </c>
+      <c r="G419" t="s">
+        <v>23</v>
+      </c>
+      <c r="I419" t="s">
+        <v>24</v>
+      </c>
+      <c r="J419" t="s">
+        <v>25</v>
+      </c>
+      <c r="K419" t="s">
+        <v>26</v>
+      </c>
+      <c r="L419" t="s">
+        <v>27</v>
+      </c>
+      <c r="M419">
+        <v>2.1</v>
+      </c>
+      <c r="N419">
+        <v>2.1</v>
+      </c>
+      <c r="O419" t="s">
+        <v>28</v>
+      </c>
+      <c r="P419" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q419">
+        <v>760803.45</v>
+      </c>
+    </row>
+    <row r="420" spans="1:18">
+      <c r="A420" t="s">
+        <v>849</v>
+      </c>
+      <c r="B420" t="s">
+        <v>850</v>
+      </c>
+      <c r="D420" t="s">
+        <v>20</v>
+      </c>
+      <c r="E420" t="s">
+        <v>21</v>
+      </c>
+      <c r="F420" t="s">
+        <v>22</v>
+      </c>
+      <c r="G420" t="s">
+        <v>23</v>
+      </c>
+      <c r="I420" t="s">
+        <v>24</v>
+      </c>
+      <c r="J420" t="s">
+        <v>25</v>
+      </c>
+      <c r="K420" t="s">
+        <v>26</v>
+      </c>
+      <c r="L420" t="s">
+        <v>27</v>
+      </c>
+      <c r="M420">
+        <v>2.1</v>
+      </c>
+      <c r="N420">
+        <v>2.1</v>
+      </c>
+      <c r="O420" t="s">
+        <v>28</v>
+      </c>
+      <c r="P420" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q420">
+        <v>745871.92</v>
+      </c>
+    </row>
+    <row r="421" spans="1:18">
+      <c r="A421" t="s">
+        <v>851</v>
+      </c>
+      <c r="B421" t="s">
+        <v>852</v>
+      </c>
+      <c r="D421" t="s">
+        <v>20</v>
+      </c>
+      <c r="E421" t="s">
+        <v>21</v>
+      </c>
+      <c r="F421" t="s">
+        <v>22</v>
+      </c>
+      <c r="G421" t="s">
+        <v>23</v>
+      </c>
+      <c r="I421" t="s">
+        <v>24</v>
+      </c>
+      <c r="J421" t="s">
+        <v>25</v>
+      </c>
+      <c r="K421" t="s">
+        <v>26</v>
+      </c>
+      <c r="L421" t="s">
+        <v>27</v>
+      </c>
+      <c r="M421">
+        <v>2.1</v>
+      </c>
+      <c r="N421">
+        <v>2.1</v>
+      </c>
+      <c r="O421" t="s">
+        <v>28</v>
+      </c>
+      <c r="P421" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q421">
+        <v>435336.67</v>
+      </c>
+    </row>
+    <row r="422" spans="1:18">
+      <c r="A422" t="s">
+        <v>853</v>
+      </c>
+      <c r="B422" t="s">
+        <v>854</v>
+      </c>
+      <c r="D422" t="s">
+        <v>20</v>
+      </c>
+      <c r="E422" t="s">
+        <v>574</v>
+      </c>
+      <c r="F422" t="s">
+        <v>22</v>
+      </c>
+      <c r="G422" t="s">
+        <v>23</v>
+      </c>
+      <c r="I422" t="s">
+        <v>24</v>
+      </c>
+      <c r="J422" t="s">
+        <v>25</v>
+      </c>
+      <c r="K422" t="s">
+        <v>26</v>
+      </c>
+      <c r="L422" t="s">
+        <v>27</v>
+      </c>
+      <c r="M422">
+        <v>2.1</v>
+      </c>
+      <c r="N422">
+        <v>2.1</v>
+      </c>
+      <c r="O422" t="s">
+        <v>28</v>
+      </c>
+      <c r="P422" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q422">
+        <v>362871.69</v>
+      </c>
+    </row>
+    <row r="423" spans="1:18">
+      <c r="A423" t="s">
+        <v>855</v>
+      </c>
+      <c r="B423" t="s">
+        <v>856</v>
+      </c>
+      <c r="D423" t="s">
+        <v>20</v>
+      </c>
+      <c r="E423" t="s">
+        <v>21</v>
+      </c>
+      <c r="F423" t="s">
+        <v>22</v>
+      </c>
+      <c r="G423" t="s">
+        <v>23</v>
+      </c>
+      <c r="I423" t="s">
+        <v>24</v>
+      </c>
+      <c r="J423" t="s">
+        <v>25</v>
+      </c>
+      <c r="K423" t="s">
+        <v>26</v>
+      </c>
+      <c r="L423" t="s">
+        <v>27</v>
+      </c>
+      <c r="M423">
+        <v>2.1</v>
+      </c>
+      <c r="N423">
+        <v>2.1</v>
+      </c>
+      <c r="O423" t="s">
+        <v>28</v>
+      </c>
+      <c r="P423" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q423">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:18">
+      <c r="A424" t="s">
+        <v>857</v>
+      </c>
+      <c r="B424" t="s">
+        <v>858</v>
+      </c>
+      <c r="D424" t="s">
+        <v>20</v>
+      </c>
+      <c r="E424" t="s">
+        <v>21</v>
+      </c>
+      <c r="F424" t="s">
+        <v>22</v>
+      </c>
+      <c r="G424" t="s">
+        <v>23</v>
+      </c>
+      <c r="I424" t="s">
+        <v>24</v>
+      </c>
+      <c r="J424" t="s">
+        <v>25</v>
+      </c>
+      <c r="K424" t="s">
+        <v>26</v>
+      </c>
+      <c r="L424" t="s">
+        <v>27</v>
+      </c>
+      <c r="M424">
+        <v>2.1</v>
+      </c>
+      <c r="N424">
+        <v>2.1</v>
+      </c>
+      <c r="O424" t="s">
+        <v>28</v>
+      </c>
+      <c r="P424" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q424">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:18">
+      <c r="A425" t="s">
+        <v>859</v>
+      </c>
+      <c r="B425" t="s">
+        <v>860</v>
+      </c>
+      <c r="D425" t="s">
+        <v>20</v>
+      </c>
+      <c r="E425" t="s">
+        <v>303</v>
+      </c>
+      <c r="F425" t="s">
+        <v>22</v>
+      </c>
+      <c r="G425" t="s">
+        <v>23</v>
+      </c>
+      <c r="I425" t="s">
+        <v>24</v>
+      </c>
+      <c r="J425" t="s">
+        <v>25</v>
+      </c>
+      <c r="K425" t="s">
+        <v>26</v>
+      </c>
+      <c r="L425" t="s">
+        <v>27</v>
+      </c>
+      <c r="M425">
+        <v>2.1</v>
+      </c>
+      <c r="N425">
+        <v>2.1</v>
+      </c>
+      <c r="O425" t="s">
+        <v>28</v>
+      </c>
+      <c r="P425" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q425">
+        <v>305107.13</v>
+      </c>
+    </row>
+    <row r="426" spans="1:18">
+      <c r="A426" t="s">
+        <v>861</v>
+      </c>
+      <c r="B426" t="s">
+        <v>862</v>
+      </c>
+      <c r="D426" t="s">
+        <v>20</v>
+      </c>
+      <c r="E426" t="s">
+        <v>574</v>
+      </c>
+      <c r="F426" t="s">
+        <v>22</v>
+      </c>
+      <c r="G426" t="s">
+        <v>23</v>
+      </c>
+      <c r="I426" t="s">
+        <v>24</v>
+      </c>
+      <c r="J426" t="s">
+        <v>25</v>
+      </c>
+      <c r="K426" t="s">
+        <v>26</v>
+      </c>
+      <c r="L426" t="s">
+        <v>27</v>
+      </c>
+      <c r="M426">
+        <v>2.1</v>
+      </c>
+      <c r="N426">
+        <v>2.1</v>
+      </c>
+      <c r="O426" t="s">
+        <v>28</v>
+      </c>
+      <c r="P426" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q426">
+        <v>648261.76</v>
+      </c>
+    </row>
+    <row r="427" spans="1:18">
+      <c r="A427" t="s">
+        <v>863</v>
+      </c>
+      <c r="B427" t="s">
+        <v>864</v>
+      </c>
+      <c r="D427" t="s">
+        <v>20</v>
+      </c>
+      <c r="E427" t="s">
+        <v>21</v>
+      </c>
+      <c r="F427" t="s">
+        <v>22</v>
+      </c>
+      <c r="G427" t="s">
+        <v>23</v>
+      </c>
+      <c r="I427" t="s">
+        <v>24</v>
+      </c>
+      <c r="J427" t="s">
+        <v>25</v>
+      </c>
+      <c r="K427" t="s">
+        <v>26</v>
+      </c>
+      <c r="L427" t="s">
+        <v>27</v>
+      </c>
+      <c r="M427">
+        <v>2.1</v>
+      </c>
+      <c r="N427">
+        <v>2.1</v>
+      </c>
+      <c r="O427" t="s">
+        <v>28</v>
+      </c>
+      <c r="P427" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q427">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="428" spans="1:18">
+      <c r="A428" t="s">
+        <v>865</v>
+      </c>
+      <c r="B428" t="s">
+        <v>866</v>
+      </c>
+      <c r="D428" t="s">
+        <v>20</v>
+      </c>
+      <c r="E428" t="s">
+        <v>21</v>
+      </c>
+      <c r="F428" t="s">
+        <v>22</v>
+      </c>
+      <c r="G428" t="s">
+        <v>23</v>
+      </c>
+      <c r="I428" t="s">
+        <v>24</v>
+      </c>
+      <c r="J428" t="s">
+        <v>25</v>
+      </c>
+      <c r="K428" t="s">
+        <v>26</v>
+      </c>
+      <c r="L428" t="s">
+        <v>27</v>
+      </c>
+      <c r="M428">
+        <v>2.1</v>
+      </c>
+      <c r="N428">
+        <v>2.1</v>
+      </c>
+      <c r="O428" t="s">
+        <v>28</v>
+      </c>
+      <c r="P428" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q428">
+        <v>349067.49</v>
+      </c>
+    </row>
+    <row r="429" spans="1:18">
+      <c r="A429" t="s">
+        <v>867</v>
+      </c>
+      <c r="B429" t="s">
+        <v>868</v>
+      </c>
+      <c r="D429" t="s">
+        <v>20</v>
+      </c>
+      <c r="E429" t="s">
+        <v>21</v>
+      </c>
+      <c r="F429" t="s">
+        <v>22</v>
+      </c>
+      <c r="G429" t="s">
+        <v>23</v>
+      </c>
+      <c r="I429" t="s">
+        <v>24</v>
+      </c>
+      <c r="J429" t="s">
+        <v>25</v>
+      </c>
+      <c r="K429" t="s">
+        <v>26</v>
+      </c>
+      <c r="L429" t="s">
+        <v>27</v>
+      </c>
+      <c r="M429">
+        <v>2.1</v>
+      </c>
+      <c r="N429">
+        <v>2.1</v>
+      </c>
+      <c r="O429" t="s">
+        <v>28</v>
+      </c>
+      <c r="P429" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q429">
+        <v>293681.61</v>
+      </c>
+    </row>
+    <row r="430" spans="1:18">
+      <c r="A430" t="s">
+        <v>869</v>
+      </c>
+      <c r="B430" t="s">
+        <v>870</v>
+      </c>
+      <c r="D430" t="s">
+        <v>20</v>
+      </c>
+      <c r="E430" t="s">
+        <v>21</v>
+      </c>
+      <c r="F430" t="s">
+        <v>22</v>
+      </c>
+      <c r="G430" t="s">
+        <v>23</v>
+      </c>
+      <c r="I430" t="s">
+        <v>24</v>
+      </c>
+      <c r="J430" t="s">
+        <v>25</v>
+      </c>
+      <c r="K430" t="s">
+        <v>26</v>
+      </c>
+      <c r="L430" t="s">
+        <v>27</v>
+      </c>
+      <c r="M430">
+        <v>2.1</v>
+      </c>
+      <c r="N430">
+        <v>2.1</v>
+      </c>
+      <c r="O430" t="s">
+        <v>28</v>
+      </c>
+      <c r="P430" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q430">
+        <v>572561.33</v>
+      </c>
+    </row>
+    <row r="431" spans="1:18">
+      <c r="A431" t="s">
+        <v>871</v>
+      </c>
+      <c r="B431" t="s">
+        <v>872</v>
+      </c>
+      <c r="D431" t="s">
+        <v>20</v>
+      </c>
+      <c r="E431" t="s">
+        <v>21</v>
+      </c>
+      <c r="F431" t="s">
+        <v>22</v>
+      </c>
+      <c r="G431" t="s">
+        <v>23</v>
+      </c>
+      <c r="I431" t="s">
+        <v>24</v>
+      </c>
+      <c r="J431" t="s">
+        <v>25</v>
+      </c>
+      <c r="K431" t="s">
+        <v>26</v>
+      </c>
+      <c r="L431" t="s">
+        <v>27</v>
+      </c>
+      <c r="M431">
+        <v>2.1</v>
+      </c>
+      <c r="N431">
+        <v>2.1</v>
+      </c>
+      <c r="O431" t="s">
+        <v>28</v>
+      </c>
+      <c r="P431" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q431">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:18">
+      <c r="A432" t="s">
+        <v>873</v>
+      </c>
+      <c r="B432" t="s">
+        <v>874</v>
+      </c>
+      <c r="D432" t="s">
+        <v>20</v>
+      </c>
+      <c r="E432" t="s">
+        <v>21</v>
+      </c>
+      <c r="F432" t="s">
+        <v>22</v>
+      </c>
+      <c r="G432" t="s">
+        <v>23</v>
+      </c>
+      <c r="I432" t="s">
+        <v>24</v>
+      </c>
+      <c r="J432" t="s">
+        <v>25</v>
+      </c>
+      <c r="K432" t="s">
+        <v>26</v>
+      </c>
+      <c r="L432" t="s">
+        <v>27</v>
+      </c>
+      <c r="M432">
+        <v>2.1</v>
+      </c>
+      <c r="N432">
+        <v>2.1</v>
+      </c>
+      <c r="O432" t="s">
+        <v>28</v>
+      </c>
+      <c r="P432" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q432">
+        <v>362499.67</v>
+      </c>
+    </row>
+    <row r="433" spans="1:18">
+      <c r="A433" t="s">
+        <v>875</v>
+      </c>
+      <c r="B433" t="s">
+        <v>876</v>
+      </c>
+      <c r="D433" t="s">
+        <v>20</v>
+      </c>
+      <c r="E433" t="s">
+        <v>303</v>
+      </c>
+      <c r="F433" t="s">
+        <v>22</v>
+      </c>
+      <c r="G433" t="s">
+        <v>23</v>
+      </c>
+      <c r="I433" t="s">
+        <v>24</v>
+      </c>
+      <c r="J433" t="s">
+        <v>25</v>
+      </c>
+      <c r="K433" t="s">
+        <v>26</v>
+      </c>
+      <c r="L433" t="s">
+        <v>27</v>
+      </c>
+      <c r="M433">
+        <v>2.1</v>
+      </c>
+      <c r="N433">
+        <v>2.1</v>
+      </c>
+      <c r="O433" t="s">
+        <v>28</v>
+      </c>
+      <c r="P433" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q433">
+        <v>338538.2</v>
+      </c>
+    </row>
+    <row r="434" spans="1:18">
+      <c r="A434" t="s">
+        <v>877</v>
+      </c>
+      <c r="B434" t="s">
+        <v>878</v>
+      </c>
+      <c r="D434" t="s">
+        <v>20</v>
+      </c>
+      <c r="E434" t="s">
+        <v>599</v>
+      </c>
+      <c r="F434" t="s">
+        <v>22</v>
+      </c>
+      <c r="G434" t="s">
+        <v>23</v>
+      </c>
+      <c r="I434" t="s">
+        <v>24</v>
+      </c>
+      <c r="J434" t="s">
+        <v>25</v>
+      </c>
+      <c r="K434" t="s">
+        <v>26</v>
+      </c>
+      <c r="L434" t="s">
+        <v>27</v>
+      </c>
+      <c r="M434">
+        <v>2.1</v>
+      </c>
+      <c r="N434">
+        <v>2.1</v>
+      </c>
+      <c r="O434" t="s">
+        <v>28</v>
+      </c>
+      <c r="P434" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q434">
+        <v>1145077.56</v>
+      </c>
+    </row>
+    <row r="435" spans="1:18">
+      <c r="A435" t="s">
+        <v>879</v>
+      </c>
+      <c r="B435" t="s">
+        <v>880</v>
+      </c>
+      <c r="D435" t="s">
+        <v>20</v>
+      </c>
+      <c r="E435" t="s">
+        <v>21</v>
+      </c>
+      <c r="F435" t="s">
+        <v>22</v>
+      </c>
+      <c r="G435" t="s">
+        <v>23</v>
+      </c>
+      <c r="I435" t="s">
+        <v>24</v>
+      </c>
+      <c r="J435" t="s">
+        <v>25</v>
+      </c>
+      <c r="K435" t="s">
+        <v>26</v>
+      </c>
+      <c r="L435" t="s">
+        <v>27</v>
+      </c>
+      <c r="M435">
+        <v>2.1</v>
+      </c>
+      <c r="N435">
+        <v>2.1</v>
+      </c>
+      <c r="O435" t="s">
+        <v>28</v>
+      </c>
+      <c r="P435" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q435">
+        <v>1207001.98</v>
+      </c>
+    </row>
+    <row r="436" spans="1:18">
+      <c r="A436" t="s">
+        <v>881</v>
+      </c>
+      <c r="B436" t="s">
+        <v>777</v>
+      </c>
+      <c r="D436" t="s">
+        <v>20</v>
+      </c>
+      <c r="E436" t="s">
+        <v>303</v>
+      </c>
+      <c r="F436" t="s">
+        <v>22</v>
+      </c>
+      <c r="G436" t="s">
+        <v>23</v>
+      </c>
+      <c r="I436" t="s">
+        <v>24</v>
+      </c>
+      <c r="J436" t="s">
+        <v>25</v>
+      </c>
+      <c r="K436" t="s">
+        <v>26</v>
+      </c>
+      <c r="L436" t="s">
+        <v>27</v>
+      </c>
+      <c r="M436">
+        <v>2.1</v>
+      </c>
+      <c r="N436">
+        <v>2.1</v>
+      </c>
+      <c r="O436" t="s">
+        <v>28</v>
+      </c>
+      <c r="P436" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q436">
+        <v>380999.21</v>
+      </c>
+    </row>
+    <row r="437" spans="1:18">
+      <c r="A437" t="s">
+        <v>882</v>
+      </c>
+      <c r="B437" t="s">
+        <v>883</v>
+      </c>
+      <c r="D437" t="s">
+        <v>20</v>
+      </c>
+      <c r="E437" t="s">
+        <v>21</v>
+      </c>
+      <c r="F437" t="s">
+        <v>22</v>
+      </c>
+      <c r="G437" t="s">
+        <v>23</v>
+      </c>
+      <c r="I437" t="s">
+        <v>24</v>
+      </c>
+      <c r="J437" t="s">
+        <v>25</v>
+      </c>
+      <c r="K437" t="s">
+        <v>26</v>
+      </c>
+      <c r="L437" t="s">
+        <v>27</v>
+      </c>
+      <c r="M437">
+        <v>2.1</v>
+      </c>
+      <c r="N437">
+        <v>2.1</v>
+      </c>
+      <c r="O437" t="s">
+        <v>28</v>
+      </c>
+      <c r="P437" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q437">
+        <v>210292.76</v>
+      </c>
+    </row>
+    <row r="438" spans="1:18">
+      <c r="A438" t="s">
+        <v>884</v>
+      </c>
+      <c r="B438" t="s">
+        <v>885</v>
+      </c>
+      <c r="D438" t="s">
+        <v>20</v>
+      </c>
+      <c r="E438" t="s">
+        <v>21</v>
+      </c>
+      <c r="F438" t="s">
+        <v>22</v>
+      </c>
+      <c r="G438" t="s">
+        <v>23</v>
+      </c>
+      <c r="I438" t="s">
+        <v>24</v>
+      </c>
+      <c r="J438" t="s">
+        <v>25</v>
+      </c>
+      <c r="K438" t="s">
+        <v>26</v>
+      </c>
+      <c r="L438" t="s">
+        <v>27</v>
+      </c>
+      <c r="M438">
+        <v>2.1</v>
+      </c>
+      <c r="N438">
+        <v>2.1</v>
+      </c>
+      <c r="O438" t="s">
+        <v>28</v>
+      </c>
+      <c r="P438" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q438">
+        <v>363074.61</v>
+      </c>
+    </row>
+    <row r="439" spans="1:18">
+      <c r="A439" t="s">
+        <v>886</v>
+      </c>
+      <c r="B439" t="s">
+        <v>887</v>
+      </c>
+      <c r="D439" t="s">
+        <v>20</v>
+      </c>
+      <c r="E439" t="s">
+        <v>585</v>
+      </c>
+      <c r="F439" t="s">
+        <v>22</v>
+      </c>
+      <c r="G439" t="s">
+        <v>23</v>
+      </c>
+      <c r="I439" t="s">
+        <v>24</v>
+      </c>
+      <c r="J439" t="s">
+        <v>25</v>
+      </c>
+      <c r="K439" t="s">
+        <v>26</v>
+      </c>
+      <c r="L439" t="s">
+        <v>27</v>
+      </c>
+      <c r="M439">
+        <v>2.1</v>
+      </c>
+      <c r="N439">
+        <v>2.1</v>
+      </c>
+      <c r="O439" t="s">
+        <v>28</v>
+      </c>
+      <c r="P439" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q439">
+        <v>406533.31</v>
+      </c>
+    </row>
+    <row r="440" spans="1:18">
+      <c r="A440" t="s">
+        <v>888</v>
+      </c>
+      <c r="B440" t="s">
+        <v>889</v>
+      </c>
+      <c r="D440" t="s">
+        <v>20</v>
+      </c>
+      <c r="E440" t="s">
+        <v>21</v>
+      </c>
+      <c r="F440" t="s">
+        <v>22</v>
+      </c>
+      <c r="G440" t="s">
+        <v>23</v>
+      </c>
+      <c r="I440" t="s">
+        <v>24</v>
+      </c>
+      <c r="J440" t="s">
+        <v>25</v>
+      </c>
+      <c r="K440" t="s">
+        <v>26</v>
+      </c>
+      <c r="L440" t="s">
+        <v>27</v>
+      </c>
+      <c r="M440">
+        <v>2.1</v>
+      </c>
+      <c r="N440">
+        <v>2.1</v>
+      </c>
+      <c r="O440" t="s">
+        <v>28</v>
+      </c>
+      <c r="P440" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q440">
+        <v>359980.08</v>
+      </c>
+    </row>
+    <row r="441" spans="1:18">
+      <c r="A441" t="s">
+        <v>890</v>
+      </c>
+      <c r="B441" t="s">
+        <v>891</v>
+      </c>
+      <c r="D441" t="s">
+        <v>20</v>
+      </c>
+      <c r="E441" t="s">
+        <v>21</v>
+      </c>
+      <c r="F441" t="s">
+        <v>22</v>
+      </c>
+      <c r="G441" t="s">
+        <v>23</v>
+      </c>
+      <c r="I441" t="s">
+        <v>24</v>
+      </c>
+      <c r="J441" t="s">
+        <v>25</v>
+      </c>
+      <c r="K441" t="s">
+        <v>26</v>
+      </c>
+      <c r="L441" t="s">
+        <v>27</v>
+      </c>
+      <c r="M441">
+        <v>2.1</v>
+      </c>
+      <c r="N441">
+        <v>2.1</v>
+      </c>
+      <c r="O441" t="s">
+        <v>28</v>
+      </c>
+      <c r="P441" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q441">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:18">
+      <c r="A442" t="s">
+        <v>892</v>
+      </c>
+      <c r="B442" t="s">
+        <v>893</v>
+      </c>
+      <c r="D442" t="s">
+        <v>20</v>
+      </c>
+      <c r="E442" t="s">
+        <v>21</v>
+      </c>
+      <c r="F442" t="s">
+        <v>22</v>
+      </c>
+      <c r="G442" t="s">
+        <v>23</v>
+      </c>
+      <c r="I442" t="s">
+        <v>24</v>
+      </c>
+      <c r="J442" t="s">
+        <v>25</v>
+      </c>
+      <c r="K442" t="s">
+        <v>26</v>
+      </c>
+      <c r="L442" t="s">
+        <v>27</v>
+      </c>
+      <c r="M442">
+        <v>2.1</v>
+      </c>
+      <c r="N442">
+        <v>2.1</v>
+      </c>
+      <c r="O442" t="s">
+        <v>28</v>
+      </c>
+      <c r="P442" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q442">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:18">
+      <c r="A443" t="s">
+        <v>894</v>
+      </c>
+      <c r="B443" t="s">
+        <v>895</v>
+      </c>
+      <c r="D443" t="s">
+        <v>20</v>
+      </c>
+      <c r="E443" t="s">
+        <v>21</v>
+      </c>
+      <c r="F443" t="s">
+        <v>22</v>
+      </c>
+      <c r="G443" t="s">
+        <v>23</v>
+      </c>
+      <c r="I443" t="s">
+        <v>24</v>
+      </c>
+      <c r="J443" t="s">
+        <v>25</v>
+      </c>
+      <c r="K443" t="s">
+        <v>26</v>
+      </c>
+      <c r="L443" t="s">
+        <v>27</v>
+      </c>
+      <c r="M443">
+        <v>2.1</v>
+      </c>
+      <c r="N443">
+        <v>2.1</v>
+      </c>
+      <c r="O443" t="s">
+        <v>28</v>
+      </c>
+      <c r="P443" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q443">
+        <v>549473.54</v>
+      </c>
+    </row>
+    <row r="444" spans="1:18">
+      <c r="A444" t="s">
+        <v>896</v>
+      </c>
+      <c r="B444" t="s">
+        <v>897</v>
+      </c>
+      <c r="D444" t="s">
+        <v>20</v>
+      </c>
+      <c r="E444" t="s">
+        <v>21</v>
+      </c>
+      <c r="F444" t="s">
+        <v>22</v>
+      </c>
+      <c r="G444" t="s">
+        <v>23</v>
+      </c>
+      <c r="I444" t="s">
+        <v>24</v>
+      </c>
+      <c r="J444" t="s">
+        <v>25</v>
+      </c>
+      <c r="K444" t="s">
+        <v>26</v>
+      </c>
+      <c r="L444" t="s">
+        <v>27</v>
+      </c>
+      <c r="M444">
+        <v>2.1</v>
+      </c>
+      <c r="N444">
+        <v>2.1</v>
+      </c>
+      <c r="O444" t="s">
+        <v>28</v>
+      </c>
+      <c r="P444" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q444">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:18">
+      <c r="A445" t="s">
+        <v>898</v>
+      </c>
+      <c r="B445" t="s">
+        <v>899</v>
+      </c>
+      <c r="D445" t="s">
+        <v>20</v>
+      </c>
+      <c r="E445" t="s">
+        <v>21</v>
+      </c>
+      <c r="F445" t="s">
+        <v>22</v>
+      </c>
+      <c r="G445" t="s">
+        <v>23</v>
+      </c>
+      <c r="I445" t="s">
+        <v>24</v>
+      </c>
+      <c r="J445" t="s">
+        <v>25</v>
+      </c>
+      <c r="K445" t="s">
+        <v>26</v>
+      </c>
+      <c r="L445" t="s">
+        <v>27</v>
+      </c>
+      <c r="M445">
+        <v>2.1</v>
+      </c>
+      <c r="N445">
+        <v>2.1</v>
+      </c>
+      <c r="O445" t="s">
+        <v>28</v>
+      </c>
+      <c r="P445" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q445">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:18">
+      <c r="A446" t="s">
+        <v>900</v>
+      </c>
+      <c r="B446" t="s">
+        <v>144</v>
+      </c>
+      <c r="D446" t="s">
+        <v>20</v>
+      </c>
+      <c r="E446" t="s">
+        <v>21</v>
+      </c>
+      <c r="F446" t="s">
+        <v>22</v>
+      </c>
+      <c r="G446" t="s">
+        <v>23</v>
+      </c>
+      <c r="I446" t="s">
+        <v>24</v>
+      </c>
+      <c r="J446" t="s">
+        <v>25</v>
+      </c>
+      <c r="K446" t="s">
+        <v>26</v>
+      </c>
+      <c r="L446" t="s">
+        <v>27</v>
+      </c>
+      <c r="M446">
+        <v>2.1</v>
+      </c>
+      <c r="N446">
+        <v>2.1</v>
+      </c>
+      <c r="O446" t="s">
+        <v>28</v>
+      </c>
+      <c r="P446" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q446">
+        <v>1441501.15</v>
+      </c>
+    </row>
+    <row r="447" spans="1:18">
+      <c r="A447" t="s">
+        <v>901</v>
+      </c>
+      <c r="B447" t="s">
+        <v>902</v>
+      </c>
+      <c r="D447" t="s">
+        <v>20</v>
+      </c>
+      <c r="E447" t="s">
+        <v>21</v>
+      </c>
+      <c r="F447" t="s">
+        <v>22</v>
+      </c>
+      <c r="G447" t="s">
+        <v>23</v>
+      </c>
+      <c r="I447" t="s">
+        <v>24</v>
+      </c>
+      <c r="J447" t="s">
+        <v>25</v>
+      </c>
+      <c r="K447" t="s">
+        <v>26</v>
+      </c>
+      <c r="L447" t="s">
+        <v>27</v>
+      </c>
+      <c r="M447">
+        <v>2.1</v>
+      </c>
+      <c r="N447">
+        <v>2.1</v>
+      </c>
+      <c r="O447" t="s">
+        <v>28</v>
+      </c>
+      <c r="P447" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q447">
+        <v>1266590.26</v>
+      </c>
+    </row>
+    <row r="448" spans="1:18">
+      <c r="A448" t="s">
+        <v>903</v>
+      </c>
+      <c r="B448" t="s">
+        <v>904</v>
+      </c>
+      <c r="D448" t="s">
+        <v>20</v>
+      </c>
+      <c r="E448" t="s">
+        <v>21</v>
+      </c>
+      <c r="F448" t="s">
+        <v>22</v>
+      </c>
+      <c r="G448" t="s">
+        <v>23</v>
+      </c>
+      <c r="I448" t="s">
+        <v>24</v>
+      </c>
+      <c r="J448" t="s">
+        <v>25</v>
+      </c>
+      <c r="K448" t="s">
+        <v>26</v>
+      </c>
+      <c r="L448" t="s">
+        <v>27</v>
+      </c>
+      <c r="M448">
+        <v>2.1</v>
+      </c>
+      <c r="N448">
+        <v>2.1</v>
+      </c>
+      <c r="O448" t="s">
+        <v>28</v>
+      </c>
+      <c r="P448" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q448">
+        <v>1216718.23</v>
+      </c>
+    </row>
+    <row r="449" spans="1:18">
+      <c r="A449" t="s">
+        <v>905</v>
+      </c>
+      <c r="B449" t="s">
+        <v>906</v>
+      </c>
+      <c r="D449" t="s">
+        <v>20</v>
+      </c>
+      <c r="E449" t="s">
+        <v>21</v>
+      </c>
+      <c r="F449" t="s">
+        <v>22</v>
+      </c>
+      <c r="G449" t="s">
+        <v>23</v>
+      </c>
+      <c r="I449" t="s">
+        <v>24</v>
+      </c>
+      <c r="J449" t="s">
+        <v>25</v>
+      </c>
+      <c r="K449" t="s">
+        <v>26</v>
+      </c>
+      <c r="L449" t="s">
+        <v>27</v>
+      </c>
+      <c r="M449">
+        <v>2.1</v>
+      </c>
+      <c r="N449">
+        <v>2.1</v>
+      </c>
+      <c r="O449" t="s">
+        <v>28</v>
+      </c>
+      <c r="P449" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q449">
+        <v>997522.32</v>
+      </c>
+    </row>
+    <row r="450" spans="1:18">
+      <c r="A450" t="s">
+        <v>907</v>
+      </c>
+      <c r="B450" t="s">
+        <v>908</v>
+      </c>
+      <c r="D450" t="s">
+        <v>20</v>
+      </c>
+      <c r="E450" t="s">
+        <v>21</v>
+      </c>
+      <c r="F450" t="s">
+        <v>22</v>
+      </c>
+      <c r="G450" t="s">
+        <v>23</v>
+      </c>
+      <c r="I450" t="s">
+        <v>24</v>
+      </c>
+      <c r="J450" t="s">
+        <v>25</v>
+      </c>
+      <c r="K450" t="s">
+        <v>26</v>
+      </c>
+      <c r="L450" t="s">
+        <v>27</v>
+      </c>
+      <c r="M450">
+        <v>2.1</v>
+      </c>
+      <c r="N450">
+        <v>2.1</v>
+      </c>
+      <c r="O450" t="s">
+        <v>28</v>
+      </c>
+      <c r="P450" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q450">
+        <v>593845.15</v>
+      </c>
+    </row>
+    <row r="451" spans="1:18">
+      <c r="A451" t="s">
+        <v>909</v>
+      </c>
+      <c r="B451" t="s">
+        <v>910</v>
+      </c>
+      <c r="D451" t="s">
+        <v>20</v>
+      </c>
+      <c r="E451" t="s">
+        <v>303</v>
+      </c>
+      <c r="F451" t="s">
+        <v>22</v>
+      </c>
+      <c r="G451" t="s">
+        <v>23</v>
+      </c>
+      <c r="I451" t="s">
+        <v>24</v>
+      </c>
+      <c r="J451" t="s">
+        <v>25</v>
+      </c>
+      <c r="K451" t="s">
+        <v>26</v>
+      </c>
+      <c r="L451" t="s">
+        <v>27</v>
+      </c>
+      <c r="M451">
+        <v>2.1</v>
+      </c>
+      <c r="N451">
+        <v>2.1</v>
+      </c>
+      <c r="O451" t="s">
+        <v>28</v>
+      </c>
+      <c r="P451" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q451">
+        <v>361199.65</v>
+      </c>
+    </row>
+    <row r="452" spans="1:18">
+      <c r="A452" t="s">
+        <v>911</v>
+      </c>
+      <c r="B452" t="s">
+        <v>912</v>
+      </c>
+      <c r="D452" t="s">
+        <v>20</v>
+      </c>
+      <c r="E452" t="s">
+        <v>21</v>
+      </c>
+      <c r="F452" t="s">
+        <v>22</v>
+      </c>
+      <c r="G452" t="s">
+        <v>23</v>
+      </c>
+      <c r="I452" t="s">
+        <v>24</v>
+      </c>
+      <c r="J452" t="s">
+        <v>25</v>
+      </c>
+      <c r="K452" t="s">
+        <v>26</v>
+      </c>
+      <c r="L452" t="s">
+        <v>27</v>
+      </c>
+      <c r="M452">
+        <v>2.1</v>
+      </c>
+      <c r="N452">
+        <v>2.1</v>
+      </c>
+      <c r="O452" t="s">
+        <v>28</v>
+      </c>
+      <c r="P452" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q452">
+        <v>677853.9</v>
+      </c>
+    </row>
+    <row r="453" spans="1:18">
+      <c r="A453" t="s">
+        <v>913</v>
+      </c>
+      <c r="B453" t="s">
+        <v>914</v>
+      </c>
+      <c r="D453" t="s">
+        <v>20</v>
+      </c>
+      <c r="E453" t="s">
+        <v>21</v>
+      </c>
+      <c r="F453" t="s">
+        <v>22</v>
+      </c>
+      <c r="G453" t="s">
+        <v>23</v>
+      </c>
+      <c r="I453" t="s">
+        <v>24</v>
+      </c>
+      <c r="J453" t="s">
+        <v>25</v>
+      </c>
+      <c r="K453" t="s">
+        <v>26</v>
+      </c>
+      <c r="L453" t="s">
+        <v>27</v>
+      </c>
+      <c r="M453">
+        <v>2.1</v>
+      </c>
+      <c r="N453">
+        <v>2.1</v>
+      </c>
+      <c r="O453" t="s">
+        <v>28</v>
+      </c>
+      <c r="P453" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q453">
+        <v>651889.1</v>
+      </c>
+    </row>
+    <row r="454" spans="1:18">
+      <c r="A454" t="s">
+        <v>915</v>
+      </c>
+      <c r="B454" t="s">
+        <v>916</v>
+      </c>
+      <c r="D454" t="s">
+        <v>20</v>
+      </c>
+      <c r="E454" t="s">
+        <v>21</v>
+      </c>
+      <c r="F454" t="s">
+        <v>22</v>
+      </c>
+      <c r="G454" t="s">
+        <v>23</v>
+      </c>
+      <c r="I454" t="s">
+        <v>24</v>
+      </c>
+      <c r="J454" t="s">
+        <v>25</v>
+      </c>
+      <c r="K454" t="s">
+        <v>26</v>
+      </c>
+      <c r="L454" t="s">
+        <v>27</v>
+      </c>
+      <c r="M454">
+        <v>2.1</v>
+      </c>
+      <c r="N454">
+        <v>2.1</v>
+      </c>
+      <c r="O454" t="s">
+        <v>28</v>
+      </c>
+      <c r="P454" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q454">
+        <v>1437887.59</v>
+      </c>
+    </row>
+    <row r="455" spans="1:18">
+      <c r="A455" t="s">
+        <v>917</v>
+      </c>
+      <c r="B455" t="s">
+        <v>736</v>
+      </c>
+      <c r="D455" t="s">
+        <v>20</v>
+      </c>
+      <c r="E455" t="s">
+        <v>292</v>
+      </c>
+      <c r="F455" t="s">
+        <v>22</v>
+      </c>
+      <c r="G455" t="s">
+        <v>23</v>
+      </c>
+      <c r="I455" t="s">
+        <v>24</v>
+      </c>
+      <c r="J455" t="s">
+        <v>25</v>
+      </c>
+      <c r="K455" t="s">
+        <v>26</v>
+      </c>
+      <c r="L455" t="s">
+        <v>27</v>
+      </c>
+      <c r="M455">
+        <v>2.1</v>
+      </c>
+      <c r="N455">
+        <v>2.1</v>
+      </c>
+      <c r="O455" t="s">
+        <v>28</v>
+      </c>
+      <c r="P455" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q455">
+        <v>1583313.69</v>
+      </c>
+    </row>
+    <row r="456" spans="1:18">
+      <c r="A456" t="s">
+        <v>918</v>
+      </c>
+      <c r="B456" t="s">
+        <v>919</v>
+      </c>
+      <c r="D456" t="s">
+        <v>20</v>
+      </c>
+      <c r="E456" t="s">
+        <v>21</v>
+      </c>
+      <c r="F456" t="s">
+        <v>22</v>
+      </c>
+      <c r="G456" t="s">
+        <v>23</v>
+      </c>
+      <c r="I456" t="s">
+        <v>24</v>
+      </c>
+      <c r="J456" t="s">
+        <v>25</v>
+      </c>
+      <c r="K456" t="s">
+        <v>26</v>
+      </c>
+      <c r="L456" t="s">
+        <v>27</v>
+      </c>
+      <c r="M456">
+        <v>2.1</v>
+      </c>
+      <c r="N456">
+        <v>2.1</v>
+      </c>
+      <c r="O456" t="s">
+        <v>28</v>
+      </c>
+      <c r="P456" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q456">
+        <v>821201.87</v>
+      </c>
+    </row>
+    <row r="457" spans="1:18">
+      <c r="A457" t="s">
+        <v>920</v>
+      </c>
+      <c r="B457" t="s">
+        <v>921</v>
+      </c>
+      <c r="D457" t="s">
+        <v>20</v>
+      </c>
+      <c r="E457" t="s">
+        <v>21</v>
+      </c>
+      <c r="F457" t="s">
+        <v>22</v>
+      </c>
+      <c r="G457" t="s">
+        <v>23</v>
+      </c>
+      <c r="I457" t="s">
+        <v>24</v>
+      </c>
+      <c r="J457" t="s">
+        <v>25</v>
+      </c>
+      <c r="K457" t="s">
+        <v>26</v>
+      </c>
+      <c r="L457" t="s">
+        <v>27</v>
+      </c>
+      <c r="M457">
+        <v>2.1</v>
+      </c>
+      <c r="N457">
+        <v>2.1</v>
+      </c>
+      <c r="O457" t="s">
+        <v>28</v>
+      </c>
+      <c r="P457" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q457">
+        <v>399830.33</v>
+      </c>
+    </row>
+    <row r="458" spans="1:18">
+      <c r="A458" t="s">
+        <v>922</v>
+      </c>
+      <c r="B458" t="s">
+        <v>923</v>
+      </c>
+      <c r="D458" t="s">
+        <v>20</v>
+      </c>
+      <c r="E458" t="s">
+        <v>574</v>
+      </c>
+      <c r="F458" t="s">
+        <v>22</v>
+      </c>
+      <c r="G458" t="s">
+        <v>23</v>
+      </c>
+      <c r="I458" t="s">
+        <v>24</v>
+      </c>
+      <c r="J458" t="s">
+        <v>25</v>
+      </c>
+      <c r="K458" t="s">
+        <v>26</v>
+      </c>
+      <c r="L458" t="s">
+        <v>27</v>
+      </c>
+      <c r="M458">
+        <v>2.1</v>
+      </c>
+      <c r="N458">
+        <v>2.1</v>
+      </c>
+      <c r="O458" t="s">
+        <v>28</v>
+      </c>
+      <c r="P458" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q458">
+        <v>611785.0</v>
+      </c>
+    </row>
+    <row r="459" spans="1:18">
+      <c r="A459" t="s">
+        <v>924</v>
+      </c>
+      <c r="B459" t="s">
+        <v>925</v>
+      </c>
+      <c r="D459" t="s">
+        <v>20</v>
+      </c>
+      <c r="E459" t="s">
+        <v>21</v>
+      </c>
+      <c r="F459" t="s">
+        <v>22</v>
+      </c>
+      <c r="G459" t="s">
+        <v>23</v>
+      </c>
+      <c r="I459" t="s">
+        <v>24</v>
+      </c>
+      <c r="J459" t="s">
+        <v>25</v>
+      </c>
+      <c r="K459" t="s">
+        <v>26</v>
+      </c>
+      <c r="L459" t="s">
+        <v>27</v>
+      </c>
+      <c r="M459">
+        <v>2.1</v>
+      </c>
+      <c r="N459">
+        <v>2.1</v>
+      </c>
+      <c r="O459" t="s">
+        <v>28</v>
+      </c>
+      <c r="P459" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q459">
+        <v>941810.89</v>
+      </c>
+    </row>
+    <row r="460" spans="1:18">
+      <c r="A460" t="s">
+        <v>926</v>
+      </c>
+      <c r="B460" t="s">
+        <v>927</v>
+      </c>
+      <c r="D460" t="s">
+        <v>20</v>
+      </c>
+      <c r="E460" t="s">
+        <v>303</v>
+      </c>
+      <c r="F460" t="s">
+        <v>22</v>
+      </c>
+      <c r="G460" t="s">
+        <v>23</v>
+      </c>
+      <c r="I460" t="s">
+        <v>24</v>
+      </c>
+      <c r="J460" t="s">
+        <v>25</v>
+      </c>
+      <c r="K460" t="s">
+        <v>26</v>
+      </c>
+      <c r="L460" t="s">
+        <v>27</v>
+      </c>
+      <c r="M460">
+        <v>2.1</v>
+      </c>
+      <c r="N460">
+        <v>2.1</v>
+      </c>
+      <c r="O460" t="s">
+        <v>28</v>
+      </c>
+      <c r="P460" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q460">
+        <v>412755.34</v>
+      </c>
+    </row>
+    <row r="461" spans="1:18">
+      <c r="A461" t="s">
+        <v>928</v>
+      </c>
+      <c r="B461" t="s">
+        <v>929</v>
+      </c>
+      <c r="D461" t="s">
+        <v>20</v>
+      </c>
+      <c r="E461" t="s">
+        <v>21</v>
+      </c>
+      <c r="F461" t="s">
+        <v>22</v>
+      </c>
+      <c r="G461" t="s">
+        <v>23</v>
+      </c>
+      <c r="I461" t="s">
+        <v>24</v>
+      </c>
+      <c r="J461" t="s">
+        <v>25</v>
+      </c>
+      <c r="K461" t="s">
+        <v>26</v>
+      </c>
+      <c r="L461" t="s">
+        <v>27</v>
+      </c>
+      <c r="M461">
+        <v>2.1</v>
+      </c>
+      <c r="N461">
+        <v>2.1</v>
+      </c>
+      <c r="O461" t="s">
+        <v>28</v>
+      </c>
+      <c r="P461" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q461">
+        <v>642276.96</v>
+      </c>
+    </row>
+    <row r="462" spans="1:18">
+      <c r="A462" t="s">
+        <v>930</v>
+      </c>
+      <c r="B462" t="s">
+        <v>931</v>
+      </c>
+      <c r="D462" t="s">
+        <v>20</v>
+      </c>
+      <c r="E462" t="s">
+        <v>645</v>
+      </c>
+      <c r="F462" t="s">
+        <v>22</v>
+      </c>
+      <c r="G462" t="s">
+        <v>23</v>
+      </c>
+      <c r="I462" t="s">
+        <v>24</v>
+      </c>
+      <c r="J462" t="s">
+        <v>25</v>
+      </c>
+      <c r="K462" t="s">
+        <v>26</v>
+      </c>
+      <c r="L462" t="s">
+        <v>27</v>
+      </c>
+      <c r="M462">
+        <v>2.1</v>
+      </c>
+      <c r="N462">
+        <v>2.1</v>
+      </c>
+      <c r="O462" t="s">
+        <v>28</v>
+      </c>
+      <c r="P462" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q462">
+        <v>740095.12</v>
+      </c>
+    </row>
+    <row r="463" spans="1:18">
+      <c r="A463" t="s">
+        <v>932</v>
+      </c>
+      <c r="B463" t="s">
+        <v>933</v>
+      </c>
+      <c r="D463" t="s">
+        <v>20</v>
+      </c>
+      <c r="E463" t="s">
+        <v>21</v>
+      </c>
+      <c r="F463" t="s">
+        <v>22</v>
+      </c>
+      <c r="G463" t="s">
+        <v>23</v>
+      </c>
+      <c r="I463" t="s">
+        <v>24</v>
+      </c>
+      <c r="J463" t="s">
+        <v>25</v>
+      </c>
+      <c r="K463" t="s">
+        <v>26</v>
+      </c>
+      <c r="L463" t="s">
+        <v>27</v>
+      </c>
+      <c r="M463">
+        <v>2.1</v>
+      </c>
+      <c r="N463">
+        <v>2.1</v>
+      </c>
+      <c r="O463" t="s">
+        <v>28</v>
+      </c>
+      <c r="P463" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q463">
+        <v>803801.61</v>
+      </c>
+    </row>
+    <row r="464" spans="1:18">
+      <c r="A464" t="s">
+        <v>934</v>
+      </c>
+      <c r="B464" t="s">
+        <v>935</v>
+      </c>
+      <c r="D464" t="s">
+        <v>20</v>
+      </c>
+      <c r="E464" t="s">
+        <v>21</v>
+      </c>
+      <c r="F464" t="s">
+        <v>22</v>
+      </c>
+      <c r="G464" t="s">
+        <v>23</v>
+      </c>
+      <c r="I464" t="s">
+        <v>24</v>
+      </c>
+      <c r="J464" t="s">
+        <v>25</v>
+      </c>
+      <c r="K464" t="s">
+        <v>26</v>
+      </c>
+      <c r="L464" t="s">
+        <v>27</v>
+      </c>
+      <c r="M464">
+        <v>2.1</v>
+      </c>
+      <c r="N464">
+        <v>2.1</v>
+      </c>
+      <c r="O464" t="s">
+        <v>28</v>
+      </c>
+      <c r="P464" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q464">
+        <v>196519.75</v>
+      </c>
+    </row>
+    <row r="465" spans="1:18">
+      <c r="A465" t="s">
+        <v>936</v>
+      </c>
+      <c r="B465" t="s">
+        <v>902</v>
+      </c>
+      <c r="D465" t="s">
+        <v>20</v>
+      </c>
+      <c r="E465" t="s">
+        <v>21</v>
+      </c>
+      <c r="F465" t="s">
+        <v>22</v>
+      </c>
+      <c r="G465" t="s">
+        <v>23</v>
+      </c>
+      <c r="I465" t="s">
+        <v>24</v>
+      </c>
+      <c r="J465" t="s">
+        <v>25</v>
+      </c>
+      <c r="K465" t="s">
+        <v>26</v>
+      </c>
+      <c r="L465" t="s">
+        <v>27</v>
+      </c>
+      <c r="M465">
+        <v>2.1</v>
+      </c>
+      <c r="N465">
+        <v>2.1</v>
+      </c>
+      <c r="O465" t="s">
+        <v>28</v>
+      </c>
+      <c r="P465" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q465">
+        <v>1279252.78</v>
+      </c>
+    </row>
+    <row r="466" spans="1:18">
+      <c r="A466" t="s">
+        <v>937</v>
+      </c>
+      <c r="B466" t="s">
+        <v>938</v>
+      </c>
+      <c r="D466" t="s">
+        <v>20</v>
+      </c>
+      <c r="E466" t="s">
+        <v>585</v>
+      </c>
+      <c r="F466" t="s">
+        <v>22</v>
+      </c>
+      <c r="G466" t="s">
+        <v>23</v>
+      </c>
+      <c r="I466" t="s">
+        <v>24</v>
+      </c>
+      <c r="J466" t="s">
+        <v>25</v>
+      </c>
+      <c r="K466" t="s">
+        <v>26</v>
+      </c>
+      <c r="L466" t="s">
+        <v>27</v>
+      </c>
+      <c r="M466">
+        <v>2.1</v>
+      </c>
+      <c r="N466">
+        <v>2.1</v>
+      </c>
+      <c r="O466" t="s">
+        <v>28</v>
+      </c>
+      <c r="P466" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q466">
+        <v>406533.31</v>
+      </c>
+    </row>
+    <row r="467" spans="1:18">
+      <c r="A467" t="s">
+        <v>939</v>
+      </c>
+      <c r="B467" t="s">
+        <v>940</v>
+      </c>
+      <c r="D467" t="s">
+        <v>20</v>
+      </c>
+      <c r="E467" t="s">
+        <v>21</v>
+      </c>
+      <c r="F467" t="s">
+        <v>22</v>
+      </c>
+      <c r="G467" t="s">
+        <v>23</v>
+      </c>
+      <c r="I467" t="s">
+        <v>24</v>
+      </c>
+      <c r="J467" t="s">
+        <v>25</v>
+      </c>
+      <c r="K467" t="s">
+        <v>26</v>
+      </c>
+      <c r="L467" t="s">
+        <v>27</v>
+      </c>
+      <c r="M467">
+        <v>2.1</v>
+      </c>
+      <c r="N467">
+        <v>2.1</v>
+      </c>
+      <c r="O467" t="s">
+        <v>28</v>
+      </c>
+      <c r="P467" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q467">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="468" spans="1:18">
+      <c r="A468" t="s">
+        <v>941</v>
+      </c>
+      <c r="B468" t="s">
+        <v>942</v>
+      </c>
+      <c r="D468" t="s">
+        <v>20</v>
+      </c>
+      <c r="E468" t="s">
+        <v>21</v>
+      </c>
+      <c r="F468" t="s">
+        <v>22</v>
+      </c>
+      <c r="G468" t="s">
+        <v>23</v>
+      </c>
+      <c r="I468" t="s">
+        <v>24</v>
+      </c>
+      <c r="J468" t="s">
+        <v>25</v>
+      </c>
+      <c r="K468" t="s">
+        <v>26</v>
+      </c>
+      <c r="L468" t="s">
+        <v>27</v>
+      </c>
+      <c r="M468">
+        <v>2.1</v>
+      </c>
+      <c r="N468">
+        <v>2.1</v>
+      </c>
+      <c r="O468" t="s">
+        <v>28</v>
+      </c>
+      <c r="P468" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q468">
+        <v>285582.56</v>
+      </c>
+    </row>
+    <row r="469" spans="1:18">
+      <c r="A469" t="s">
+        <v>943</v>
+      </c>
+      <c r="B469" t="s">
+        <v>944</v>
+      </c>
+      <c r="D469" t="s">
+        <v>20</v>
+      </c>
+      <c r="E469" t="s">
+        <v>21</v>
+      </c>
+      <c r="F469" t="s">
+        <v>22</v>
+      </c>
+      <c r="G469" t="s">
+        <v>23</v>
+      </c>
+      <c r="I469" t="s">
+        <v>24</v>
+      </c>
+      <c r="J469" t="s">
+        <v>25</v>
+      </c>
+      <c r="K469" t="s">
+        <v>26</v>
+      </c>
+      <c r="L469" t="s">
+        <v>27</v>
+      </c>
+      <c r="M469">
+        <v>2.1</v>
+      </c>
+      <c r="N469">
+        <v>2.1</v>
+      </c>
+      <c r="O469" t="s">
+        <v>28</v>
+      </c>
+      <c r="P469" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q469">
+        <v>425768.27</v>
+      </c>
+    </row>
+    <row r="470" spans="1:18">
+      <c r="A470" t="s">
+        <v>945</v>
+      </c>
+      <c r="B470" t="s">
+        <v>798</v>
+      </c>
+      <c r="D470" t="s">
+        <v>20</v>
+      </c>
+      <c r="E470" t="s">
+        <v>21</v>
+      </c>
+      <c r="F470" t="s">
+        <v>22</v>
+      </c>
+      <c r="G470" t="s">
+        <v>23</v>
+      </c>
+      <c r="I470" t="s">
+        <v>24</v>
+      </c>
+      <c r="J470" t="s">
+        <v>25</v>
+      </c>
+      <c r="K470" t="s">
+        <v>26</v>
+      </c>
+      <c r="L470" t="s">
+        <v>27</v>
+      </c>
+      <c r="M470">
+        <v>2.1</v>
+      </c>
+      <c r="N470">
+        <v>2.1</v>
+      </c>
+      <c r="O470" t="s">
+        <v>28</v>
+      </c>
+      <c r="P470" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q470">
+        <v>1455225.2</v>
+      </c>
+    </row>
+    <row r="471" spans="1:18">
+      <c r="A471" t="s">
+        <v>946</v>
+      </c>
+      <c r="B471" t="s">
+        <v>947</v>
+      </c>
+      <c r="D471" t="s">
+        <v>20</v>
+      </c>
+      <c r="E471" t="s">
+        <v>303</v>
+      </c>
+      <c r="F471" t="s">
+        <v>22</v>
+      </c>
+      <c r="G471" t="s">
+        <v>23</v>
+      </c>
+      <c r="I471" t="s">
+        <v>24</v>
+      </c>
+      <c r="J471" t="s">
+        <v>25</v>
+      </c>
+      <c r="K471" t="s">
+        <v>26</v>
+      </c>
+      <c r="L471" t="s">
+        <v>27</v>
+      </c>
+      <c r="M471">
+        <v>2.1</v>
+      </c>
+      <c r="N471">
+        <v>2.1</v>
+      </c>
+      <c r="O471" t="s">
+        <v>28</v>
+      </c>
+      <c r="P471" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q471">
+        <v>411741.59</v>
+      </c>
+    </row>
+    <row r="472" spans="1:18">
+      <c r="A472" t="s">
+        <v>948</v>
+      </c>
+      <c r="B472" t="s">
+        <v>949</v>
+      </c>
+      <c r="D472" t="s">
+        <v>20</v>
+      </c>
+      <c r="E472" t="s">
+        <v>21</v>
+      </c>
+      <c r="F472" t="s">
+        <v>22</v>
+      </c>
+      <c r="G472" t="s">
+        <v>23</v>
+      </c>
+      <c r="I472" t="s">
+        <v>24</v>
+      </c>
+      <c r="J472" t="s">
+        <v>25</v>
+      </c>
+      <c r="K472" t="s">
+        <v>26</v>
+      </c>
+      <c r="L472" t="s">
+        <v>27</v>
+      </c>
+      <c r="M472">
+        <v>2.1</v>
+      </c>
+      <c r="N472">
+        <v>2.1</v>
+      </c>
+      <c r="O472" t="s">
+        <v>28</v>
+      </c>
+      <c r="P472" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q472">
+        <v>328087.82</v>
+      </c>
+    </row>
+    <row r="473" spans="1:18">
+      <c r="A473" t="s">
+        <v>950</v>
+      </c>
+      <c r="B473" t="s">
+        <v>951</v>
+      </c>
+      <c r="D473" t="s">
+        <v>20</v>
+      </c>
+      <c r="E473" t="s">
+        <v>21</v>
+      </c>
+      <c r="F473" t="s">
+        <v>22</v>
+      </c>
+      <c r="G473" t="s">
+        <v>23</v>
+      </c>
+      <c r="I473" t="s">
+        <v>24</v>
+      </c>
+      <c r="J473" t="s">
+        <v>25</v>
+      </c>
+      <c r="K473" t="s">
+        <v>26</v>
+      </c>
+      <c r="L473" t="s">
+        <v>27</v>
+      </c>
+      <c r="M473">
+        <v>2.1</v>
+      </c>
+      <c r="N473">
+        <v>2.1</v>
+      </c>
+      <c r="O473" t="s">
+        <v>28</v>
+      </c>
+      <c r="P473" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q473">
+        <v>393783.17</v>
+      </c>
+    </row>
+    <row r="474" spans="1:18">
+      <c r="A474" t="s">
+        <v>952</v>
+      </c>
+      <c r="B474" t="s">
+        <v>779</v>
+      </c>
+      <c r="D474" t="s">
+        <v>20</v>
+      </c>
+      <c r="E474" t="s">
+        <v>21</v>
+      </c>
+      <c r="F474" t="s">
+        <v>22</v>
+      </c>
+      <c r="G474" t="s">
+        <v>23</v>
+      </c>
+      <c r="I474" t="s">
+        <v>24</v>
+      </c>
+      <c r="J474" t="s">
+        <v>25</v>
+      </c>
+      <c r="K474" t="s">
+        <v>26</v>
+      </c>
+      <c r="L474" t="s">
+        <v>27</v>
+      </c>
+      <c r="M474">
+        <v>2.1</v>
+      </c>
+      <c r="N474">
+        <v>2.1</v>
+      </c>
+      <c r="O474" t="s">
+        <v>28</v>
+      </c>
+      <c r="P474" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q474">
+        <v>483101.79</v>
+      </c>
+    </row>
+    <row r="475" spans="1:18">
+      <c r="A475" t="s">
+        <v>953</v>
+      </c>
+      <c r="B475" t="s">
+        <v>954</v>
+      </c>
+      <c r="D475" t="s">
+        <v>20</v>
+      </c>
+      <c r="E475" t="s">
+        <v>21</v>
+      </c>
+      <c r="F475" t="s">
+        <v>22</v>
+      </c>
+      <c r="G475" t="s">
+        <v>23</v>
+      </c>
+      <c r="I475" t="s">
+        <v>24</v>
+      </c>
+      <c r="J475" t="s">
+        <v>25</v>
+      </c>
+      <c r="K475" t="s">
+        <v>26</v>
+      </c>
+      <c r="L475" t="s">
+        <v>27</v>
+      </c>
+      <c r="M475">
+        <v>2.1</v>
+      </c>
+      <c r="N475">
+        <v>2.1</v>
+      </c>
+      <c r="O475" t="s">
+        <v>28</v>
+      </c>
+      <c r="P475" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q475">
+        <v>822096.56</v>
+      </c>
+    </row>
+    <row r="476" spans="1:18">
+      <c r="A476" t="s">
+        <v>955</v>
+      </c>
+      <c r="B476" t="s">
+        <v>956</v>
+      </c>
+      <c r="D476" t="s">
+        <v>20</v>
+      </c>
+      <c r="E476" t="s">
+        <v>21</v>
+      </c>
+      <c r="F476" t="s">
+        <v>22</v>
+      </c>
+      <c r="G476" t="s">
+        <v>23</v>
+      </c>
+      <c r="I476" t="s">
+        <v>24</v>
+      </c>
+      <c r="J476" t="s">
+        <v>25</v>
+      </c>
+      <c r="K476" t="s">
+        <v>26</v>
+      </c>
+      <c r="L476" t="s">
+        <v>27</v>
+      </c>
+      <c r="M476">
+        <v>2.1</v>
+      </c>
+      <c r="N476">
+        <v>2.1</v>
+      </c>
+      <c r="O476" t="s">
+        <v>28</v>
+      </c>
+      <c r="P476" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q476">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:18">
+      <c r="A477" t="s">
+        <v>957</v>
+      </c>
+      <c r="B477" t="s">
+        <v>958</v>
+      </c>
+      <c r="D477" t="s">
+        <v>20</v>
+      </c>
+      <c r="E477" t="s">
+        <v>21</v>
+      </c>
+      <c r="F477" t="s">
+        <v>22</v>
+      </c>
+      <c r="G477" t="s">
+        <v>23</v>
+      </c>
+      <c r="I477" t="s">
+        <v>24</v>
+      </c>
+      <c r="J477" t="s">
+        <v>25</v>
+      </c>
+      <c r="K477" t="s">
+        <v>26</v>
+      </c>
+      <c r="L477" t="s">
+        <v>27</v>
+      </c>
+      <c r="M477">
+        <v>2.1</v>
+      </c>
+      <c r="N477">
+        <v>2.1</v>
+      </c>
+      <c r="O477" t="s">
+        <v>28</v>
+      </c>
+      <c r="P477" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q477">
+        <v>301245.7</v>
+      </c>
+    </row>
+    <row r="478" spans="1:18">
+      <c r="A478" t="s">
+        <v>959</v>
+      </c>
+      <c r="B478" t="s">
+        <v>960</v>
+      </c>
+      <c r="D478" t="s">
+        <v>20</v>
+      </c>
+      <c r="E478" t="s">
+        <v>303</v>
+      </c>
+      <c r="F478" t="s">
+        <v>22</v>
+      </c>
+      <c r="G478" t="s">
+        <v>23</v>
+      </c>
+      <c r="I478" t="s">
+        <v>24</v>
+      </c>
+      <c r="J478" t="s">
+        <v>25</v>
+      </c>
+      <c r="K478" t="s">
+        <v>26</v>
+      </c>
+      <c r="L478" t="s">
+        <v>27</v>
+      </c>
+      <c r="M478">
+        <v>2.1</v>
+      </c>
+      <c r="N478">
+        <v>2.1</v>
+      </c>
+      <c r="O478" t="s">
+        <v>28</v>
+      </c>
+      <c r="P478" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q478">
+        <v>153314.35</v>
+      </c>
+    </row>
+    <row r="479" spans="1:18">
+      <c r="A479" t="s">
+        <v>961</v>
+      </c>
+      <c r="B479" t="s">
+        <v>962</v>
+      </c>
+      <c r="D479" t="s">
+        <v>20</v>
+      </c>
+      <c r="E479" t="s">
+        <v>303</v>
+      </c>
+      <c r="F479" t="s">
+        <v>22</v>
+      </c>
+      <c r="G479" t="s">
+        <v>23</v>
+      </c>
+      <c r="I479" t="s">
+        <v>24</v>
+      </c>
+      <c r="J479" t="s">
+        <v>25</v>
+      </c>
+      <c r="K479" t="s">
+        <v>26</v>
+      </c>
+      <c r="L479" t="s">
+        <v>27</v>
+      </c>
+      <c r="M479">
+        <v>2.1</v>
+      </c>
+      <c r="N479">
+        <v>2.1</v>
+      </c>
+      <c r="O479" t="s">
+        <v>28</v>
+      </c>
+      <c r="P479" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q479">
+        <v>45563.33</v>
+      </c>
+    </row>
+    <row r="480" spans="1:18">
+      <c r="A480" t="s">
+        <v>963</v>
+      </c>
+      <c r="B480" t="s">
+        <v>964</v>
+      </c>
+      <c r="D480" t="s">
+        <v>20</v>
+      </c>
+      <c r="E480" t="s">
+        <v>21</v>
+      </c>
+      <c r="F480" t="s">
+        <v>22</v>
+      </c>
+      <c r="G480" t="s">
+        <v>23</v>
+      </c>
+      <c r="I480" t="s">
+        <v>24</v>
+      </c>
+      <c r="J480" t="s">
+        <v>25</v>
+      </c>
+      <c r="K480" t="s">
+        <v>26</v>
+      </c>
+      <c r="L480" t="s">
+        <v>27</v>
+      </c>
+      <c r="M480">
+        <v>2.1</v>
+      </c>
+      <c r="N480">
+        <v>2.1</v>
+      </c>
+      <c r="O480" t="s">
+        <v>28</v>
+      </c>
+      <c r="P480" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q480">
+        <v>206612.53</v>
+      </c>
+    </row>
+    <row r="481" spans="1:18">
+      <c r="A481" t="s">
+        <v>965</v>
+      </c>
+      <c r="B481" t="s">
+        <v>966</v>
+      </c>
+      <c r="D481" t="s">
+        <v>20</v>
+      </c>
+      <c r="E481" t="s">
+        <v>21</v>
+      </c>
+      <c r="F481" t="s">
+        <v>22</v>
+      </c>
+      <c r="G481" t="s">
+        <v>23</v>
+      </c>
+      <c r="I481" t="s">
+        <v>24</v>
+      </c>
+      <c r="J481" t="s">
+        <v>25</v>
+      </c>
+      <c r="K481" t="s">
+        <v>26</v>
+      </c>
+      <c r="L481" t="s">
+        <v>27</v>
+      </c>
+      <c r="M481">
+        <v>2.1</v>
+      </c>
+      <c r="N481">
+        <v>2.1</v>
+      </c>
+      <c r="O481" t="s">
+        <v>28</v>
+      </c>
+      <c r="P481" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q481">
+        <v>338402.32</v>
+      </c>
+    </row>
+    <row r="482" spans="1:18">
+      <c r="A482" t="s">
+        <v>967</v>
+      </c>
+      <c r="B482" t="s">
+        <v>968</v>
+      </c>
+      <c r="D482" t="s">
+        <v>20</v>
+      </c>
+      <c r="E482" t="s">
+        <v>303</v>
+      </c>
+      <c r="F482" t="s">
+        <v>22</v>
+      </c>
+      <c r="G482" t="s">
+        <v>23</v>
+      </c>
+      <c r="I482" t="s">
+        <v>24</v>
+      </c>
+      <c r="J482" t="s">
+        <v>25</v>
+      </c>
+      <c r="K482" t="s">
+        <v>26</v>
+      </c>
+      <c r="L482" t="s">
+        <v>27</v>
+      </c>
+      <c r="M482">
+        <v>2.1</v>
+      </c>
+      <c r="N482">
+        <v>2.1</v>
+      </c>
+      <c r="O482" t="s">
+        <v>28</v>
+      </c>
+      <c r="P482" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q482">
         <v>80344.07</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>