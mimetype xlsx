--- v0 (2026-06-12)
+++ v1 (2026-08-31)
@@ -107,59 +107,62 @@
   <si>
     <t>Fascia B</t>
   </si>
   <si>
     <t>DG Famiglia,Solidarieta sociale, Disabilita e Pari opportunita</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero del Lavoro e Politiche Sociali</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>M5C2I1.1.1 Sostegno alle persone vulnerabili e prevenzione dellistituzionalizzazione - Intervento 1) Azioni volte a sostenere le capacita genitoriali e prevenire la vulnerabilita delle famiglie e dei bambini</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>B64H22000260006</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup b64h22000260006</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>Provincia di MILANO</t>
   </si>
   <si>
     <t>E34H22000170006</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup e34h22000170006</t>
   </si>
   <si>
     <t>Provincia di COMO</t>
   </si>
   <si>
     <t>C54H22000100006</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup c54h22000100006</t>
   </si>
   <si>
     <t>Provincia di BERGAMO</t>
   </si>
   <si>
     <t>E34H22000110007</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup e34h22000110007</t>
@@ -234,53 +237,50 @@
     <t>M5c2 1.1.1 sostegno alle capacit genitoriali e prevenzione della vulnerabilit delle famiglie e dei bambini comune di busto arsizio leps pippi famiglie negligenti</t>
   </si>
   <si>
     <t>BUSTO ARSIZIO</t>
   </si>
   <si>
     <t>J84H22000900006</t>
   </si>
   <si>
     <t>AMBITO PAVIA - AMBITO ALTO E BASSO PAVESE VIA AMBITO DI PAVIA - AMBITO ALTO E BASSO PAVESE SOSTEGNO ALLE CAPACIT GENITORIALI E PREVENZIONE DELLE VULNERABILIT DELLE FAMIGLIE E DEI BAMBINI</t>
   </si>
   <si>
     <t>Provincia di PAVIA</t>
   </si>
   <si>
     <t>E44H22000110006</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup e44h22000110006</t>
   </si>
   <si>
     <t>H84H22000090006</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup h84h22000090006</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>E84H22000260005</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup e84h22000260005</t>
   </si>
   <si>
     <t>G64H22000170006</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup g64h22000170006</t>
   </si>
   <si>
     <t>Provincia di MONZA E DELLA BRIANZA</t>
   </si>
   <si>
     <t>H14H22000370006</t>
   </si>
   <si>
     <t>Prog. i1.1.1 cup h14h22000370006</t>
   </si>
   <si>
     <t>J94H22000300006</t>
   </si>
@@ -1015,804 +1015,804 @@
       </c>
       <c r="M2">
         <v>1.1</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2">
         <v>210000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3">
         <v>211500.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4">
         <v>211500.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5">
         <v>211500.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6">
         <v>211500.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7">
         <v>211500.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8">
         <v>211500.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.1</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9">
         <v>211500.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10">
         <v>211500.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1.1</v>
       </c>
       <c r="N11" t="s">
         <v>29</v>
       </c>
       <c r="O11" t="s">
         <v>30</v>
       </c>
       <c r="P11" t="s">
         <v>31</v>
       </c>
       <c r="Q11">
         <v>211500.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12" t="s">
         <v>29</v>
       </c>
       <c r="O12" t="s">
         <v>30</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
       <c r="Q12">
         <v>211500.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1.1</v>
       </c>
       <c r="N13" t="s">
         <v>29</v>
       </c>
       <c r="O13" t="s">
         <v>30</v>
       </c>
       <c r="P13" t="s">
         <v>31</v>
       </c>
       <c r="Q13">
         <v>211500.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14" t="s">
         <v>29</v>
       </c>
       <c r="O14" t="s">
         <v>30</v>
       </c>
       <c r="P14" t="s">
         <v>31</v>
       </c>
       <c r="Q14">
         <v>211500.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.1</v>
       </c>
       <c r="N15" t="s">
         <v>29</v>
       </c>
       <c r="O15" t="s">
         <v>30</v>
       </c>
       <c r="P15" t="s">
         <v>31</v>
       </c>
       <c r="Q15">
         <v>211500.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16" t="s">
         <v>29</v>
       </c>
       <c r="O16" t="s">
         <v>30</v>
       </c>
       <c r="P16" t="s">
         <v>31</v>
       </c>
       <c r="Q16">
         <v>211500.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17" t="s">
         <v>29</v>
       </c>
       <c r="O17" t="s">
         <v>30</v>
       </c>
       <c r="P17" t="s">
         <v>31</v>
       </c>
       <c r="Q17">
         <v>211500.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
@@ -1915,201 +1915,201 @@
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20" t="s">
         <v>29</v>
       </c>
       <c r="O20" t="s">
         <v>30</v>
       </c>
       <c r="P20" t="s">
         <v>31</v>
       </c>
       <c r="Q20">
         <v>211500.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
       <c r="N21" t="s">
         <v>29</v>
       </c>
       <c r="O21" t="s">
         <v>30</v>
       </c>
       <c r="P21" t="s">
         <v>31</v>
       </c>
       <c r="Q21">
         <v>211500.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.1</v>
       </c>
       <c r="N22" t="s">
         <v>29</v>
       </c>
       <c r="O22" t="s">
         <v>30</v>
       </c>
       <c r="P22" t="s">
         <v>31</v>
       </c>
       <c r="Q22">
         <v>211500.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.1</v>
       </c>
       <c r="N23" t="s">
         <v>29</v>
       </c>
       <c r="O23" t="s">
         <v>30</v>
       </c>
       <c r="P23" t="s">
         <v>31</v>
       </c>
       <c r="Q23">
         <v>211500.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
@@ -2118,148 +2118,148 @@
       </c>
       <c r="N24" t="s">
         <v>29</v>
       </c>
       <c r="O24" t="s">
         <v>30</v>
       </c>
       <c r="P24" t="s">
         <v>31</v>
       </c>
       <c r="Q24">
         <v>211500.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25" t="s">
         <v>29</v>
       </c>
       <c r="O25" t="s">
         <v>30</v>
       </c>
       <c r="P25" t="s">
         <v>31</v>
       </c>
       <c r="Q25">
         <v>211500.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.1</v>
       </c>
       <c r="N26" t="s">
         <v>29</v>
       </c>
       <c r="O26" t="s">
         <v>30</v>
       </c>
       <c r="P26" t="s">
         <v>31</v>
       </c>
       <c r="Q26">
         <v>211500.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>95</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
@@ -2268,98 +2268,98 @@
       </c>
       <c r="N27" t="s">
         <v>29</v>
       </c>
       <c r="O27" t="s">
         <v>30</v>
       </c>
       <c r="P27" t="s">
         <v>31</v>
       </c>
       <c r="Q27">
         <v>211500.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>96</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28">
         <v>1.1</v>
       </c>
       <c r="N28" t="s">
         <v>29</v>
       </c>
       <c r="O28" t="s">
         <v>30</v>
       </c>
       <c r="P28" t="s">
         <v>31</v>
       </c>
       <c r="Q28">
         <v>211500.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>100</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>25</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>27</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
@@ -2418,198 +2418,198 @@
       </c>
       <c r="N30" t="s">
         <v>29</v>
       </c>
       <c r="O30" t="s">
         <v>30</v>
       </c>
       <c r="P30" t="s">
         <v>31</v>
       </c>
       <c r="Q30">
         <v>211500.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31" t="s">
         <v>104</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>25</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31" t="s">
         <v>27</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31">
         <v>1.1</v>
       </c>
       <c r="N31" t="s">
         <v>29</v>
       </c>
       <c r="O31" t="s">
         <v>30</v>
       </c>
       <c r="P31" t="s">
         <v>31</v>
       </c>
       <c r="Q31">
         <v>211500.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>105</v>
       </c>
       <c r="B32" t="s">
         <v>106</v>
       </c>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>107</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
       <c r="N32" t="s">
         <v>29</v>
       </c>
       <c r="O32" t="s">
         <v>30</v>
       </c>
       <c r="P32" t="s">
         <v>31</v>
       </c>
       <c r="Q32">
         <v>211500.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>108</v>
       </c>
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>110</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>25</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>27</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
       <c r="N33" t="s">
         <v>29</v>
       </c>
       <c r="O33" t="s">
         <v>30</v>
       </c>
       <c r="P33" t="s">
         <v>31</v>
       </c>
       <c r="Q33">
         <v>211500.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>111</v>
       </c>
       <c r="B34" t="s">
         <v>112</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>113</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>25</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>27</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
@@ -2765,54 +2765,54 @@
       </c>
       <c r="M37">
         <v>1.1</v>
       </c>
       <c r="N37" t="s">
         <v>29</v>
       </c>
       <c r="O37" t="s">
         <v>30</v>
       </c>
       <c r="P37" t="s">
         <v>31</v>
       </c>
       <c r="Q37">
         <v>211500.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>123</v>
       </c>
       <c r="B38" t="s">
         <v>124</v>
       </c>
       <c r="D38" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>25</v>
       </c>
       <c r="J38" t="s">
         <v>26</v>
       </c>
       <c r="K38" t="s">
         <v>27</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="M38">
         <v>1.1</v>
       </c>
@@ -2865,51 +2865,51 @@
       </c>
       <c r="M39">
         <v>1.1</v>
       </c>
       <c r="N39" t="s">
         <v>29</v>
       </c>
       <c r="O39" t="s">
         <v>30</v>
       </c>
       <c r="P39" t="s">
         <v>31</v>
       </c>
       <c r="Q39">
         <v>211500.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40" t="s">
         <v>129</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>130</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
         <v>25</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40" t="s">
         <v>27</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
@@ -3065,101 +3065,101 @@
       </c>
       <c r="M43">
         <v>1.1</v>
       </c>
       <c r="N43" t="s">
         <v>29</v>
       </c>
       <c r="O43" t="s">
         <v>30</v>
       </c>
       <c r="P43" t="s">
         <v>31</v>
       </c>
       <c r="Q43">
         <v>211500.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>138</v>
       </c>
       <c r="B44" t="s">
         <v>139</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E44" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="H44" t="s">
         <v>24</v>
       </c>
       <c r="I44" t="s">
         <v>25</v>
       </c>
       <c r="J44" t="s">
         <v>26</v>
       </c>
       <c r="K44" t="s">
         <v>27</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
       <c r="M44">
         <v>1.1</v>
       </c>
       <c r="N44" t="s">
         <v>29</v>
       </c>
       <c r="O44" t="s">
         <v>30</v>
       </c>
       <c r="P44" t="s">
         <v>31</v>
       </c>
       <c r="Q44">
         <v>211500.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>140</v>
       </c>
       <c r="B45" t="s">
         <v>141</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>142</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>24</v>
       </c>
       <c r="I45" t="s">
         <v>25</v>
       </c>
       <c r="J45" t="s">
         <v>26</v>
       </c>
       <c r="K45" t="s">
         <v>27</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
@@ -3168,201 +3168,201 @@
       </c>
       <c r="N45" t="s">
         <v>29</v>
       </c>
       <c r="O45" t="s">
         <v>30</v>
       </c>
       <c r="P45" t="s">
         <v>31</v>
       </c>
       <c r="Q45">
         <v>211500.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>143</v>
       </c>
       <c r="B46" t="s">
         <v>144</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46" t="s">
         <v>24</v>
       </c>
       <c r="I46" t="s">
         <v>25</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46" t="s">
         <v>27</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
       <c r="M46">
         <v>1.1</v>
       </c>
       <c r="N46" t="s">
         <v>29</v>
       </c>
       <c r="O46" t="s">
         <v>30</v>
       </c>
       <c r="P46" t="s">
         <v>31</v>
       </c>
       <c r="Q46">
         <v>211500.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>145</v>
       </c>
       <c r="B47" t="s">
         <v>146</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>24</v>
       </c>
       <c r="I47" t="s">
         <v>25</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>27</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
       <c r="M47">
         <v>1.1</v>
       </c>
       <c r="N47" t="s">
         <v>29</v>
       </c>
       <c r="O47" t="s">
         <v>30</v>
       </c>
       <c r="P47" t="s">
         <v>31</v>
       </c>
       <c r="Q47">
         <v>211500.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>147</v>
       </c>
       <c r="B48" t="s">
         <v>148</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E48" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
         <v>25</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48" t="s">
         <v>27</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
       <c r="M48">
         <v>1.1</v>
       </c>
       <c r="N48" t="s">
         <v>29</v>
       </c>
       <c r="O48" t="s">
         <v>30</v>
       </c>
       <c r="P48" t="s">
         <v>31</v>
       </c>
       <c r="Q48">
         <v>211500.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>149</v>
       </c>
       <c r="B49" t="s">
         <v>150</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E49" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
       <c r="I49" t="s">
         <v>25</v>
       </c>
       <c r="J49" t="s">
         <v>26</v>
       </c>
       <c r="K49" t="s">
         <v>27</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
       <c r="M49">
         <v>1.1</v>
       </c>
@@ -3465,54 +3465,54 @@
       </c>
       <c r="M51">
         <v>1.1</v>
       </c>
       <c r="N51" t="s">
         <v>29</v>
       </c>
       <c r="O51" t="s">
         <v>30</v>
       </c>
       <c r="P51" t="s">
         <v>31</v>
       </c>
       <c r="Q51">
         <v>211500.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>156</v>
       </c>
       <c r="B52" t="s">
         <v>157</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>24</v>
       </c>
       <c r="I52" t="s">
         <v>25</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52" t="s">
         <v>27</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
       <c r="M52">
         <v>1.1</v>
       </c>
@@ -3565,51 +3565,51 @@
       </c>
       <c r="M53">
         <v>1.1</v>
       </c>
       <c r="N53" t="s">
         <v>29</v>
       </c>
       <c r="O53" t="s">
         <v>30</v>
       </c>
       <c r="P53" t="s">
         <v>31</v>
       </c>
       <c r="Q53">
         <v>211500.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>160</v>
       </c>
       <c r="B54" t="s">
         <v>161</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E54" t="s">
         <v>79</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>25</v>
       </c>
       <c r="J54" t="s">
         <v>26</v>
       </c>
       <c r="K54" t="s">
         <v>27</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
@@ -3618,151 +3618,151 @@
       </c>
       <c r="N54" t="s">
         <v>29</v>
       </c>
       <c r="O54" t="s">
         <v>30</v>
       </c>
       <c r="P54" t="s">
         <v>31</v>
       </c>
       <c r="Q54">
         <v>211500.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>162</v>
       </c>
       <c r="B55" t="s">
         <v>163</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
         <v>25</v>
       </c>
       <c r="J55" t="s">
         <v>26</v>
       </c>
       <c r="K55" t="s">
         <v>27</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
       <c r="M55">
         <v>1.1</v>
       </c>
       <c r="N55" t="s">
         <v>29</v>
       </c>
       <c r="O55" t="s">
         <v>30</v>
       </c>
       <c r="P55" t="s">
         <v>31</v>
       </c>
       <c r="Q55">
         <v>211500.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>164</v>
       </c>
       <c r="B56" t="s">
         <v>165</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>25</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56" t="s">
         <v>27</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
       <c r="M56">
         <v>1.1</v>
       </c>
       <c r="N56" t="s">
         <v>29</v>
       </c>
       <c r="O56" t="s">
         <v>30</v>
       </c>
       <c r="P56" t="s">
         <v>31</v>
       </c>
       <c r="Q56">
         <v>211500.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>166</v>
       </c>
       <c r="B57" t="s">
         <v>167</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
         <v>25</v>
       </c>
       <c r="J57" t="s">
         <v>26</v>
       </c>
       <c r="K57" t="s">
         <v>27</v>
       </c>
       <c r="L57" t="s">
         <v>28</v>
       </c>
       <c r="M57">
         <v>1.1</v>
       </c>
@@ -3815,151 +3815,151 @@
       </c>
       <c r="M58">
         <v>1.1</v>
       </c>
       <c r="N58" t="s">
         <v>29</v>
       </c>
       <c r="O58" t="s">
         <v>30</v>
       </c>
       <c r="P58" t="s">
         <v>31</v>
       </c>
       <c r="Q58">
         <v>211500.0</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>171</v>
       </c>
       <c r="B59" t="s">
         <v>172</v>
       </c>
       <c r="D59" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="E59" t="s">
         <v>110</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>25</v>
       </c>
       <c r="J59" t="s">
         <v>26</v>
       </c>
       <c r="K59" t="s">
         <v>27</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
       <c r="M59">
         <v>1.1</v>
       </c>
       <c r="N59" t="s">
         <v>29</v>
       </c>
       <c r="O59" t="s">
         <v>30</v>
       </c>
       <c r="P59" t="s">
         <v>31</v>
       </c>
       <c r="Q59">
         <v>211500.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>173</v>
       </c>
       <c r="B60" t="s">
         <v>174</v>
       </c>
       <c r="D60" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>25</v>
       </c>
       <c r="J60" t="s">
         <v>26</v>
       </c>
       <c r="K60" t="s">
         <v>27</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
       <c r="M60">
         <v>1.1</v>
       </c>
       <c r="N60" t="s">
         <v>29</v>
       </c>
       <c r="O60" t="s">
         <v>30</v>
       </c>
       <c r="P60" t="s">
         <v>31</v>
       </c>
       <c r="Q60">
         <v>211500.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>175</v>
       </c>
       <c r="B61" t="s">
         <v>176</v>
       </c>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E61" t="s">
         <v>177</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>25</v>
       </c>
       <c r="J61" t="s">
         <v>26</v>
       </c>
       <c r="K61" t="s">
         <v>27</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>