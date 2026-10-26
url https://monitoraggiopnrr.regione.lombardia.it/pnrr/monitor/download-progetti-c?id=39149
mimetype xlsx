--- v0 (2026-08-29)
+++ v1 (2026-10-26)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia B</t>
   </si>
   <si>
     <t>DG Famiglia,Solidarieta sociale, Disabilita e Pari opportunita</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero del Lavoro e Politiche Sociali</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
     <t>M5C2I1.1.3 Sostegno alle persone vulnerabili e prevenzione dellistituzionalizzazione  - Intervento 3) Rafforzare i servizi sociali domiciliari per garantire una dimissione assistita precoce e prevenire il ricovero in ospedale</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>B34H22000230005</t>
   </si>
   <si>
     <t>Prog. i1.1.3 cup b34h22000230005</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>
   <si>
     <t>E34H22000120007</t>
   </si>
   <si>
     <t>1.1.3. e34h22000120007</t>
   </si>
   <si>
     <t>Provincia di COMO</t>
   </si>
   <si>
     <t>G64H22000180006</t>
   </si>
@@ -1632,51 +1632,51 @@
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18" t="s">
         <v>29</v>
       </c>
       <c r="O18" t="s">
         <v>30</v>
       </c>
       <c r="P18" t="s">
         <v>31</v>
       </c>
       <c r="Q18">
         <v>329999.99</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
@@ -1832,51 +1832,51 @@
       </c>
       <c r="M22">
         <v>1.1</v>
       </c>
       <c r="N22" t="s">
         <v>29</v>
       </c>
       <c r="O22" t="s">
         <v>30</v>
       </c>
       <c r="P22" t="s">
         <v>31</v>
       </c>
       <c r="Q22">
         <v>330000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>88</v>
       </c>
       <c r="B23" t="s">
         <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
@@ -1932,51 +1932,51 @@
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24" t="s">
         <v>29</v>
       </c>
       <c r="O24" t="s">
         <v>30</v>
       </c>
       <c r="P24" t="s">
         <v>31</v>
       </c>
       <c r="Q24">
         <v>330000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>94</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>96</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>