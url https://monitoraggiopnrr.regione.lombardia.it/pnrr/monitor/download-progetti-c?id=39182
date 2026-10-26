--- v0 (2026-08-29)
+++ v1 (2026-10-26)
@@ -107,87 +107,87 @@
   <si>
     <t>Fascia B</t>
   </si>
   <si>
     <t>DG Famiglia,Solidarieta sociale, Disabilita e Pari opportunita</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero del Lavoro e Politiche Sociali</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
     <t>M5C2I1.1.4 Sostegno alle persone vulnerabili e prevenzione dellistituzionalizzazione  - Intervento 4) Rafforzare i servizi sociali e prevenire il burn out tra gli assistenti sociali</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>E74H22000550006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup e74h22000550006</t>
   </si>
   <si>
     <t>SARONNO</t>
   </si>
   <si>
     <t>E84H22000270005</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup e84h22000270005</t>
   </si>
   <si>
+    <t>Provincia di VARESE</t>
+  </si>
+  <si>
+    <t>G14H22000180006</t>
+  </si>
+  <si>
+    <t>Prog. i1.1.4 cup g14h22000180006</t>
+  </si>
+  <si>
+    <t>Provincia di MONZA E DELLA BRIANZA</t>
+  </si>
+  <si>
+    <t>B94H22000260005</t>
+  </si>
+  <si>
+    <t>Prog. i1.1.4 cup b94h22000260005</t>
+  </si>
+  <si>
     <t>In Corso</t>
-  </si>
-[...16 lines deleted...]
-    <t>Prog. i1.1.4 cup b94h22000260005</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>
   <si>
     <t>J54H22000240006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup j54h22000240006</t>
   </si>
   <si>
     <t>Provincia di BRESCIA</t>
   </si>
   <si>
     <t>E84H22000310006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup e84h22000310006</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>G64H22000240006</t>
   </si>
@@ -871,212 +871,212 @@
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3">
-        <v>209848.4</v>
+        <v>173680.85</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4">
         <v>59064.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5">
         <v>210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6">
         <v>59999.4</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
@@ -1132,51 +1132,51 @@
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8">
         <v>122493.6</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
@@ -1232,51 +1232,51 @@
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10">
         <v>191156.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
@@ -1432,390 +1432,390 @@
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14" t="s">
         <v>29</v>
       </c>
       <c r="O14" t="s">
         <v>30</v>
       </c>
       <c r="P14" t="s">
         <v>31</v>
       </c>
       <c r="Q14">
         <v>182400.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.1</v>
       </c>
       <c r="N15" t="s">
         <v>29</v>
       </c>
       <c r="O15" t="s">
         <v>30</v>
       </c>
       <c r="P15" t="s">
         <v>31</v>
       </c>
       <c r="Q15">
         <v>183278.16</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16" t="s">
         <v>29</v>
       </c>
       <c r="O16" t="s">
         <v>30</v>
       </c>
       <c r="P16" t="s">
         <v>31</v>
       </c>
       <c r="Q16">
         <v>185061.8</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>70</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17" t="s">
         <v>29</v>
       </c>
       <c r="O17" t="s">
         <v>30</v>
       </c>
       <c r="P17" t="s">
         <v>31</v>
       </c>
       <c r="Q17">
         <v>191906.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18" t="s">
         <v>29</v>
       </c>
       <c r="O18" t="s">
         <v>30</v>
       </c>
       <c r="P18" t="s">
         <v>31</v>
       </c>
       <c r="Q18">
         <v>74536.2</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19" t="s">
         <v>29</v>
       </c>
       <c r="O19" t="s">
         <v>30</v>
       </c>
       <c r="P19" t="s">
         <v>31</v>
       </c>
       <c r="Q19">
         <v>34999.04</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20" t="s">
         <v>29</v>
       </c>
       <c r="O20" t="s">
         <v>30</v>
       </c>
       <c r="P20" t="s">
         <v>31</v>
       </c>
       <c r="Q20">
-        <v>210000.0</v>
+        <v>171485.5</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" t="s">
         <v>37</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
       <c r="N21" t="s">
         <v>29</v>
       </c>
       <c r="O21" t="s">
         <v>30</v>
       </c>
       <c r="P21" t="s">
         <v>31</v>
       </c>
       <c r="Q21">
-        <v>148527.0</v>
+        <v>145287.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
@@ -1885,148 +1885,148 @@
       </c>
       <c r="N23" t="s">
         <v>29</v>
       </c>
       <c r="O23" t="s">
         <v>30</v>
       </c>
       <c r="P23" t="s">
         <v>31</v>
       </c>
       <c r="Q23">
         <v>69030.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24" t="s">
         <v>29</v>
       </c>
       <c r="O24" t="s">
         <v>30</v>
       </c>
       <c r="P24" t="s">
         <v>31</v>
       </c>
       <c r="Q24">
         <v>98820.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>91</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25" t="s">
         <v>29</v>
       </c>
       <c r="O25" t="s">
         <v>30</v>
       </c>
       <c r="P25" t="s">
         <v>31</v>
       </c>
       <c r="Q25">
         <v>210000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
@@ -2432,54 +2432,54 @@
       </c>
       <c r="M34">
         <v>1.1</v>
       </c>
       <c r="N34" t="s">
         <v>29</v>
       </c>
       <c r="O34" t="s">
         <v>30</v>
       </c>
       <c r="P34" t="s">
         <v>31</v>
       </c>
       <c r="Q34">
         <v>210000.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>115</v>
       </c>
       <c r="B35" t="s">
         <v>116</v>
       </c>
       <c r="D35" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>25</v>
       </c>
       <c r="J35" t="s">
         <v>26</v>
       </c>
       <c r="K35" t="s">
         <v>27</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35">
         <v>1.1</v>
       </c>