--- v0 (2026-06-13)
+++ v1 (2026-08-31)
@@ -74,138 +74,138 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>H64H22000480006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup h64h22000480006</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>DALMINE</t>
+  </si>
+  <si>
+    <t>2.3 Sistema sociosanitario a casa del cittadino</t>
+  </si>
+  <si>
+    <t>Fascia B</t>
+  </si>
+  <si>
+    <t>DG Famiglia,Solidarieta sociale, Disabilita e Pari opportunita</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>Ministero del Lavoro e Politiche Sociali</t>
+  </si>
+  <si>
+    <t>M5</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>1.1.4</t>
+  </si>
+  <si>
+    <t>M5C2I1.1.4 Sostegno alle persone vulnerabili e prevenzione dellistituzionalizzazione  - Intervento 4) Rafforzare i servizi sociali e prevenire il burn out tra gli assistenti sociali</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>E74H22000550006</t>
+  </si>
+  <si>
+    <t>Prog. i1.1.4 cup e74h22000550006</t>
+  </si>
+  <si>
+    <t>SARONNO</t>
+  </si>
+  <si>
+    <t>E84H22000270005</t>
+  </si>
+  <si>
+    <t>Prog. i1.1.4 cup e84h22000270005</t>
+  </si>
+  <si>
     <t>In Corso</t>
   </si>
   <si>
-    <t>DALMINE</t>
-[...46 lines deleted...]
-  <si>
     <t>Provincia di VARESE</t>
   </si>
   <si>
     <t>G14H22000180006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup g14h22000180006</t>
   </si>
   <si>
     <t>Provincia di MONZA E DELLA BRIANZA</t>
   </si>
   <si>
     <t>B94H22000260005</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup b94h22000260005</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>
   <si>
     <t>J54H22000240006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup j54h22000240006</t>
   </si>
   <si>
     <t>Provincia di BRESCIA</t>
   </si>
   <si>
     <t>E84H22000310006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup e84h22000310006</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>G64H22000240006</t>
   </si>
   <si>
     <t>AMBITO DI VALLE CAMONICA. PREVENZIONE DEL BURN OUT TRA GLI OPERATORI SOCIALI. PIAZZA TASSARA 4 25043 BRENO (BS) RAFFORZAMENTO DEI SERVIZI SOCIALI E PREVENZIONE DEL FENOMENO DEL BURN OUT TRA GLI OPERATORI SOCIALI.</t>
   </si>
   <si>
     <t>D14H22000200006</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup d14h22000200006</t>
   </si>
   <si>
     <t>E34H22000290007</t>
   </si>
   <si>
     <t>Prog. i1.1.4 cup e34h22000290007</t>
   </si>
   <si>
     <t>Provincia di COMO</t>
   </si>
@@ -882,401 +882,401 @@
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3">
         <v>209848.4</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4">
-        <v>62787.6</v>
+        <v>59064.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5">
         <v>210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6">
         <v>59999.4</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7">
-        <v>210000.0</v>
+        <v>208286.2</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8">
-        <v>209934.0</v>
+        <v>122493.6</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.1</v>
       </c>
       <c r="N9" t="s">
         <v>29</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9">
         <v>210000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10" t="s">
         <v>29</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10">
         <v>191156.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
@@ -1285,98 +1285,98 @@
       </c>
       <c r="N11" t="s">
         <v>29</v>
       </c>
       <c r="O11" t="s">
         <v>30</v>
       </c>
       <c r="P11" t="s">
         <v>31</v>
       </c>
       <c r="Q11">
         <v>209994.28</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12" t="s">
         <v>29</v>
       </c>
       <c r="O12" t="s">
         <v>30</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
       <c r="Q12">
         <v>210000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
@@ -1385,451 +1385,451 @@
       </c>
       <c r="N13" t="s">
         <v>29</v>
       </c>
       <c r="O13" t="s">
         <v>30</v>
       </c>
       <c r="P13" t="s">
         <v>31</v>
       </c>
       <c r="Q13">
         <v>191160.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14" t="s">
         <v>29</v>
       </c>
       <c r="O14" t="s">
         <v>30</v>
       </c>
       <c r="P14" t="s">
         <v>31</v>
       </c>
       <c r="Q14">
-        <v>210000.0</v>
+        <v>182400.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.1</v>
       </c>
       <c r="N15" t="s">
         <v>29</v>
       </c>
       <c r="O15" t="s">
         <v>30</v>
       </c>
       <c r="P15" t="s">
         <v>31</v>
       </c>
       <c r="Q15">
-        <v>209710.8</v>
+        <v>183278.16</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16" t="s">
         <v>29</v>
       </c>
       <c r="O16" t="s">
         <v>30</v>
       </c>
       <c r="P16" t="s">
         <v>31</v>
       </c>
       <c r="Q16">
         <v>185061.8</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>70</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17" t="s">
         <v>29</v>
       </c>
       <c r="O17" t="s">
         <v>30</v>
       </c>
       <c r="P17" t="s">
         <v>31</v>
       </c>
       <c r="Q17">
         <v>191906.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18" t="s">
         <v>29</v>
       </c>
       <c r="O18" t="s">
         <v>30</v>
       </c>
       <c r="P18" t="s">
         <v>31</v>
       </c>
       <c r="Q18">
         <v>74536.2</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19" t="s">
         <v>29</v>
       </c>
       <c r="O19" t="s">
         <v>30</v>
       </c>
       <c r="P19" t="s">
         <v>31</v>
       </c>
       <c r="Q19">
         <v>34999.04</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20" t="s">
         <v>29</v>
       </c>
       <c r="O20" t="s">
         <v>30</v>
       </c>
       <c r="P20" t="s">
         <v>31</v>
       </c>
       <c r="Q20">
         <v>210000.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
       <c r="N21" t="s">
         <v>29</v>
       </c>
       <c r="O21" t="s">
         <v>30</v>
       </c>
       <c r="P21" t="s">
         <v>31</v>
       </c>
       <c r="Q21">
         <v>148527.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.1</v>
       </c>
@@ -1871,212 +1871,212 @@
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.1</v>
       </c>
       <c r="N23" t="s">
         <v>29</v>
       </c>
       <c r="O23" t="s">
         <v>30</v>
       </c>
       <c r="P23" t="s">
         <v>31</v>
       </c>
       <c r="Q23">
-        <v>132750.0</v>
+        <v>69030.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24" t="s">
         <v>29</v>
       </c>
       <c r="O24" t="s">
         <v>30</v>
       </c>
       <c r="P24" t="s">
         <v>31</v>
       </c>
       <c r="Q24">
         <v>98820.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
         <v>91</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25" t="s">
         <v>29</v>
       </c>
       <c r="O25" t="s">
         <v>30</v>
       </c>
       <c r="P25" t="s">
         <v>31</v>
       </c>
       <c r="Q25">
         <v>210000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.1</v>
       </c>
       <c r="N26" t="s">
         <v>29</v>
       </c>
       <c r="O26" t="s">
         <v>30</v>
       </c>
       <c r="P26" t="s">
         <v>31</v>
       </c>
       <c r="Q26">
-        <v>210000.0</v>
+        <v>178788.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>96</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
@@ -2121,115 +2121,115 @@
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28">
         <v>1.1</v>
       </c>
       <c r="N28" t="s">
         <v>29</v>
       </c>
       <c r="O28" t="s">
         <v>30</v>
       </c>
       <c r="P28" t="s">
         <v>31</v>
       </c>
       <c r="Q28">
-        <v>210000.0</v>
+        <v>170769.23</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>25</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>27</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29">
         <v>1.1</v>
       </c>
       <c r="N29" t="s">
         <v>29</v>
       </c>
       <c r="O29" t="s">
         <v>30</v>
       </c>
       <c r="P29" t="s">
         <v>31</v>
       </c>
       <c r="Q29">
         <v>74985.6</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>102</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>27</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30">
         <v>1.1</v>
       </c>
@@ -2285,51 +2285,51 @@
       </c>
       <c r="N31" t="s">
         <v>29</v>
       </c>
       <c r="O31" t="s">
         <v>30</v>
       </c>
       <c r="P31" t="s">
         <v>31</v>
       </c>
       <c r="Q31">
         <v>209967.84</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>107</v>
       </c>
       <c r="B32" t="s">
         <v>108</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
@@ -2382,104 +2382,104 @@
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
       <c r="N33" t="s">
         <v>29</v>
       </c>
       <c r="O33" t="s">
         <v>30</v>
       </c>
       <c r="P33" t="s">
         <v>31</v>
       </c>
       <c r="Q33">
         <v>210000.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>112</v>
       </c>
       <c r="B34" t="s">
         <v>113</v>
       </c>
       <c r="D34" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>114</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>25</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>27</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
       <c r="M34">
         <v>1.1</v>
       </c>
       <c r="N34" t="s">
         <v>29</v>
       </c>
       <c r="O34" t="s">
         <v>30</v>
       </c>
       <c r="P34" t="s">
         <v>31</v>
       </c>
       <c r="Q34">
         <v>210000.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>115</v>
       </c>
       <c r="B35" t="s">
         <v>116</v>
       </c>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>25</v>
       </c>
       <c r="J35" t="s">
         <v>26</v>
       </c>
       <c r="K35" t="s">
         <v>27</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35">
         <v>1.1</v>
       </c>