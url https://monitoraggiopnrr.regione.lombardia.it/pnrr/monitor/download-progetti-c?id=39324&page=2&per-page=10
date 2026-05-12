--- v0 (2026-05-02)
+++ v1 (2026-05-12)
@@ -104,65 +104,68 @@
   <si>
     <t>2.2 Sostegno alla persona e alla famiglia</t>
   </si>
   <si>
     <t>Fascia B</t>
   </si>
   <si>
     <t>DG Famiglia,Solidarieta sociale, Disabilita e Pari opportunita</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero del Lavoro e Politiche Sociali</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M5C2I1.3 Housing First (innanzitutto la casa) e stazioni di posta</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>H34H22000190006</t>
   </si>
   <si>
     <t>Prog. i1.3.1 cup h34h22000190006</t>
   </si>
   <si>
     <t>G64H22000840006</t>
   </si>
   <si>
     <t>Prog. i1.3.1 cup g64h22000840006</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>Provincia di MONZA E DELLA BRIANZA</t>
   </si>
   <si>
     <t>H14H22000260006</t>
   </si>
   <si>
     <t>Prog. i1.3.1 cup h14h22000260006</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>G44H22000180005</t>
   </si>
   <si>
     <t>Prog. i1.3.1 cup g44h22000180005</t>
   </si>
   <si>
     <t>BUSTO ARSIZIO</t>
   </si>
   <si>
     <t>C34H22000250006</t>
   </si>
   <si>
     <t>Prog. i1.3.1 cup c34h22000250006</t>
@@ -312,53 +315,50 @@
     <t>D34H22000410006</t>
   </si>
   <si>
     <t>Prog. i1.3.2 cup d34h22000410006</t>
   </si>
   <si>
     <t>LECCO</t>
   </si>
   <si>
     <t>H14H22000270006</t>
   </si>
   <si>
     <t>Prog. i1.3.2 cup h14h22000270006</t>
   </si>
   <si>
     <t>G44H22000190005</t>
   </si>
   <si>
     <t>Prog. i1.3.2 cup g44h22000190005</t>
   </si>
   <si>
     <t>H84H22000120006</t>
   </si>
   <si>
     <t>Prog. i1.3.2 cup h84h22000120006</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>D14H22000640007</t>
   </si>
   <si>
     <t>Prog. i1.3.2 cup d14h22000640007</t>
   </si>
   <si>
     <t>B74H22000180001</t>
   </si>
   <si>
     <t>Prog. i1.3.2 cup b74h22000180001</t>
   </si>
   <si>
     <t>J44H22000280006</t>
   </si>
   <si>
     <t>Prog. i1.3.2 cup j44h22000280006</t>
   </si>
   <si>
     <t>PALAZZOLO SULLOGLIO</t>
   </si>
@@ -1212,1251 +1212,1251 @@
       </c>
       <c r="M3">
         <v>1.3</v>
       </c>
       <c r="N3">
         <v>1.3</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>710000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.3</v>
       </c>
       <c r="N4">
         <v>1.3</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>710000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.3</v>
       </c>
       <c r="N5">
         <v>1.3</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>710000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.3</v>
       </c>
       <c r="N6">
         <v>1.3</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>710000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.3</v>
       </c>
       <c r="N7">
         <v>1.3</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>710000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.3</v>
       </c>
       <c r="N8">
         <v>1.3</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
         <v>710000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.3</v>
       </c>
       <c r="N9">
         <v>1.3</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
         <v>710000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.3</v>
       </c>
       <c r="N10">
         <v>1.3</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
         <v>710000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1.3</v>
       </c>
       <c r="N11">
         <v>1.3</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>710000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.3</v>
       </c>
       <c r="N12">
         <v>1.3</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>1080000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1.3</v>
       </c>
       <c r="N13">
         <v>1.3</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
         <v>639998.26</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1.3</v>
       </c>
       <c r="N14">
         <v>1.3</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>350000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.3</v>
       </c>
       <c r="N15">
         <v>1.3</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
         <v>675000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.3</v>
       </c>
       <c r="N16">
         <v>1.3</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
         <v>698198.5</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.3</v>
       </c>
       <c r="N17">
         <v>1.3</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
         <v>260000.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.3</v>
       </c>
       <c r="N18">
         <v>1.3</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
         <v>180000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.3</v>
       </c>
       <c r="N19">
         <v>1.3</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
         <v>43500.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.3</v>
       </c>
       <c r="N20">
         <v>1.3</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.3</v>
       </c>
       <c r="N21">
         <v>1.3</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.3</v>
       </c>
       <c r="N22">
         <v>1.3</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.3</v>
       </c>
       <c r="N23">
         <v>1.3</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
         <v>710000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.3</v>
       </c>
       <c r="N24">
         <v>1.3</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.3</v>
       </c>
       <c r="N25">
         <v>1.3</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.3</v>
       </c>
       <c r="N26">
         <v>1.3</v>
       </c>
       <c r="O26" t="s">
         <v>29</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27">
         <v>1.3</v>
       </c>
       <c r="N27">
         <v>1.3</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
         <v>101</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
@@ -2465,101 +2465,101 @@
       </c>
       <c r="N28">
         <v>1.3</v>
       </c>
       <c r="O28" t="s">
         <v>29</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>25</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>27</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29">
         <v>1.3</v>
       </c>
       <c r="N29">
         <v>1.3</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
       <c r="Q29">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>27</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30">
         <v>1.3</v>
       </c>
@@ -2665,51 +2665,51 @@
       </c>
       <c r="N32">
         <v>1.3</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
       <c r="Q32">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>112</v>
       </c>
       <c r="B33" t="s">
         <v>113</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>25</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>27</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33">
         <v>1.3</v>
       </c>
@@ -2965,101 +2965,101 @@
       </c>
       <c r="N38">
         <v>1.3</v>
       </c>
       <c r="O38" t="s">
         <v>29</v>
       </c>
       <c r="P38" t="s">
         <v>30</v>
       </c>
       <c r="Q38">
         <v>710000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>128</v>
       </c>
       <c r="B39" t="s">
         <v>129</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="s">
         <v>24</v>
       </c>
       <c r="I39" t="s">
         <v>25</v>
       </c>
       <c r="J39" t="s">
         <v>26</v>
       </c>
       <c r="K39" t="s">
         <v>27</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
       <c r="M39">
         <v>1.3</v>
       </c>
       <c r="N39">
         <v>1.3</v>
       </c>
       <c r="O39" t="s">
         <v>29</v>
       </c>
       <c r="P39" t="s">
         <v>30</v>
       </c>
       <c r="Q39">
         <v>710000.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>130</v>
       </c>
       <c r="B40" t="s">
         <v>131</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
         <v>25</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40" t="s">
         <v>27</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
       <c r="M40">
         <v>1.3</v>
       </c>
@@ -3115,51 +3115,51 @@
       </c>
       <c r="N41">
         <v>1.3</v>
       </c>
       <c r="O41" t="s">
         <v>29</v>
       </c>
       <c r="P41" t="s">
         <v>30</v>
       </c>
       <c r="Q41">
         <v>710000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42" t="s">
         <v>135</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>25</v>
       </c>
       <c r="J42" t="s">
         <v>26</v>
       </c>
       <c r="K42" t="s">
         <v>27</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="M42">
         <v>1.3</v>
       </c>
@@ -3365,101 +3365,101 @@
       </c>
       <c r="N46">
         <v>1.3</v>
       </c>
       <c r="O46" t="s">
         <v>29</v>
       </c>
       <c r="P46" t="s">
         <v>30</v>
       </c>
       <c r="Q46">
         <v>710000.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>144</v>
       </c>
       <c r="B47" t="s">
         <v>145</v>
       </c>
       <c r="D47" t="s">
         <v>20</v>
       </c>
       <c r="E47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>24</v>
       </c>
       <c r="I47" t="s">
         <v>25</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>27</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
       <c r="M47">
         <v>1.3</v>
       </c>
       <c r="N47">
         <v>1.3</v>
       </c>
       <c r="O47" t="s">
         <v>29</v>
       </c>
       <c r="P47" t="s">
         <v>30</v>
       </c>
       <c r="Q47">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>146</v>
       </c>
       <c r="B48" t="s">
         <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
         <v>25</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48" t="s">
         <v>27</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
       <c r="M48">
         <v>1.3</v>
       </c>
@@ -3512,101 +3512,101 @@
       </c>
       <c r="M49">
         <v>1.3</v>
       </c>
       <c r="N49">
         <v>1.3</v>
       </c>
       <c r="O49" t="s">
         <v>29</v>
       </c>
       <c r="P49" t="s">
         <v>30</v>
       </c>
       <c r="Q49">
         <v>710000.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>151</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="D50" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="E50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="H50" t="s">
         <v>24</v>
       </c>
       <c r="I50" t="s">
         <v>25</v>
       </c>
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50" t="s">
         <v>27</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
       <c r="M50">
         <v>1.3</v>
       </c>
       <c r="N50">
         <v>1.3</v>
       </c>
       <c r="O50" t="s">
         <v>29</v>
       </c>
       <c r="P50" t="s">
         <v>30</v>
       </c>
       <c r="Q50">
         <v>710000.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>153</v>
       </c>
       <c r="B51" t="s">
         <v>154</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E51" t="s">
         <v>155</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
         <v>25</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51" t="s">
         <v>27</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
@@ -3615,251 +3615,251 @@
       </c>
       <c r="N51">
         <v>1.3</v>
       </c>
       <c r="O51" t="s">
         <v>29</v>
       </c>
       <c r="P51" t="s">
         <v>30</v>
       </c>
       <c r="Q51">
         <v>710000.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>156</v>
       </c>
       <c r="B52" t="s">
         <v>157</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>24</v>
       </c>
       <c r="I52" t="s">
         <v>25</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52" t="s">
         <v>27</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
       <c r="M52">
         <v>1.3</v>
       </c>
       <c r="N52">
         <v>1.3</v>
       </c>
       <c r="O52" t="s">
         <v>29</v>
       </c>
       <c r="P52" t="s">
         <v>30</v>
       </c>
       <c r="Q52">
         <v>710000.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>158</v>
       </c>
       <c r="B53" t="s">
         <v>159</v>
       </c>
       <c r="D53" t="s">
         <v>20</v>
       </c>
       <c r="E53" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
         <v>24</v>
       </c>
       <c r="I53" t="s">
         <v>25</v>
       </c>
       <c r="J53" t="s">
         <v>26</v>
       </c>
       <c r="K53" t="s">
         <v>27</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
       <c r="M53">
         <v>1.3</v>
       </c>
       <c r="N53">
         <v>1.3</v>
       </c>
       <c r="O53" t="s">
         <v>29</v>
       </c>
       <c r="P53" t="s">
         <v>30</v>
       </c>
       <c r="Q53">
         <v>710000.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>160</v>
       </c>
       <c r="B54" t="s">
         <v>161</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>25</v>
       </c>
       <c r="J54" t="s">
         <v>26</v>
       </c>
       <c r="K54" t="s">
         <v>27</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
       <c r="M54">
         <v>1.3</v>
       </c>
       <c r="N54">
         <v>1.3</v>
       </c>
       <c r="O54" t="s">
         <v>29</v>
       </c>
       <c r="P54" t="s">
         <v>30</v>
       </c>
       <c r="Q54">
         <v>710000.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>162</v>
       </c>
       <c r="B55" t="s">
         <v>163</v>
       </c>
       <c r="D55" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
         <v>25</v>
       </c>
       <c r="J55" t="s">
         <v>26</v>
       </c>
       <c r="K55" t="s">
         <v>27</v>
       </c>
       <c r="L55" t="s">
         <v>28</v>
       </c>
       <c r="M55">
         <v>1.3</v>
       </c>
       <c r="N55">
         <v>1.3</v>
       </c>
       <c r="O55" t="s">
         <v>29</v>
       </c>
       <c r="P55" t="s">
         <v>30</v>
       </c>
       <c r="Q55">
         <v>710000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>164</v>
       </c>
       <c r="B56" t="s">
         <v>165</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>25</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56" t="s">
         <v>27</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
       <c r="M56">
         <v>1.3</v>
       </c>
@@ -3915,201 +3915,201 @@
       </c>
       <c r="N57">
         <v>1.3</v>
       </c>
       <c r="O57" t="s">
         <v>29</v>
       </c>
       <c r="P57" t="s">
         <v>30</v>
       </c>
       <c r="Q57">
         <v>710000.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>169</v>
       </c>
       <c r="B58" t="s">
         <v>170</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
         <v>25</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58" t="s">
         <v>27</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
       <c r="M58">
         <v>1.3</v>
       </c>
       <c r="N58">
         <v>1.3</v>
       </c>
       <c r="O58" t="s">
         <v>29</v>
       </c>
       <c r="P58" t="s">
         <v>30</v>
       </c>
       <c r="Q58">
         <v>710000.0</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>171</v>
       </c>
       <c r="B59" t="s">
         <v>172</v>
       </c>
       <c r="D59" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="E59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>25</v>
       </c>
       <c r="J59" t="s">
         <v>26</v>
       </c>
       <c r="K59" t="s">
         <v>27</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
       <c r="M59">
         <v>1.3</v>
       </c>
       <c r="N59">
         <v>1.3</v>
       </c>
       <c r="O59" t="s">
         <v>29</v>
       </c>
       <c r="P59" t="s">
         <v>30</v>
       </c>
       <c r="Q59">
         <v>710000.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>173</v>
       </c>
       <c r="B60" t="s">
         <v>174</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>25</v>
       </c>
       <c r="J60" t="s">
         <v>26</v>
       </c>
       <c r="K60" t="s">
         <v>27</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
       <c r="M60">
         <v>1.3</v>
       </c>
       <c r="N60">
         <v>1.3</v>
       </c>
       <c r="O60" t="s">
         <v>29</v>
       </c>
       <c r="P60" t="s">
         <v>30</v>
       </c>
       <c r="Q60">
         <v>710000.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>175</v>
       </c>
       <c r="B61" t="s">
         <v>176</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>25</v>
       </c>
       <c r="J61" t="s">
         <v>26</v>
       </c>
       <c r="K61" t="s">
         <v>27</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
       <c r="M61">
         <v>1.3</v>
       </c>
@@ -4215,101 +4215,101 @@
       </c>
       <c r="N63">
         <v>1.3</v>
       </c>
       <c r="O63" t="s">
         <v>29</v>
       </c>
       <c r="P63" t="s">
         <v>30</v>
       </c>
       <c r="Q63">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>181</v>
       </c>
       <c r="B64" t="s">
         <v>182</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="H64" t="s">
         <v>24</v>
       </c>
       <c r="I64" t="s">
         <v>25</v>
       </c>
       <c r="J64" t="s">
         <v>26</v>
       </c>
       <c r="K64" t="s">
         <v>27</v>
       </c>
       <c r="L64" t="s">
         <v>28</v>
       </c>
       <c r="M64">
         <v>1.3</v>
       </c>
       <c r="N64">
         <v>1.3</v>
       </c>
       <c r="O64" t="s">
         <v>29</v>
       </c>
       <c r="P64" t="s">
         <v>30</v>
       </c>
       <c r="Q64">
         <v>708000.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>183</v>
       </c>
       <c r="B65" t="s">
         <v>184</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>24</v>
       </c>
       <c r="I65" t="s">
         <v>25</v>
       </c>
       <c r="J65" t="s">
         <v>26</v>
       </c>
       <c r="K65" t="s">
         <v>27</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>
       <c r="M65">
         <v>1.3</v>
       </c>
@@ -4412,51 +4412,51 @@
       </c>
       <c r="M67">
         <v>1.3</v>
       </c>
       <c r="N67">
         <v>1.3</v>
       </c>
       <c r="O67" t="s">
         <v>29</v>
       </c>
       <c r="P67" t="s">
         <v>30</v>
       </c>
       <c r="Q67">
         <v>710000.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>189</v>
       </c>
       <c r="B68" t="s">
         <v>190</v>
       </c>
       <c r="D68" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E68" t="s">
         <v>127</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>24</v>
       </c>
       <c r="I68" t="s">
         <v>25</v>
       </c>
       <c r="J68" t="s">
         <v>26</v>
       </c>
       <c r="K68" t="s">
         <v>27</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
@@ -4512,104 +4512,104 @@
       </c>
       <c r="M69">
         <v>1.3</v>
       </c>
       <c r="N69">
         <v>1.3</v>
       </c>
       <c r="O69" t="s">
         <v>29</v>
       </c>
       <c r="P69" t="s">
         <v>30</v>
       </c>
       <c r="Q69">
         <v>710000.0</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>194</v>
       </c>
       <c r="B70" t="s">
         <v>195</v>
       </c>
       <c r="D70" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70" t="s">
         <v>24</v>
       </c>
       <c r="I70" t="s">
         <v>25</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70" t="s">
         <v>27</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
       <c r="M70">
         <v>1.3</v>
       </c>
       <c r="N70">
         <v>1.3</v>
       </c>
       <c r="O70" t="s">
         <v>29</v>
       </c>
       <c r="P70" t="s">
         <v>30</v>
       </c>
       <c r="Q70">
         <v>710000.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>196</v>
       </c>
       <c r="B71" t="s">
         <v>197</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="H71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
         <v>25</v>
       </c>
       <c r="J71" t="s">
         <v>26</v>
       </c>
       <c r="K71" t="s">
         <v>27</v>
       </c>
       <c r="L71" t="s">
         <v>28</v>
       </c>
       <c r="M71">
         <v>1.3</v>
       </c>
@@ -4662,301 +4662,301 @@
       </c>
       <c r="M72">
         <v>1.3</v>
       </c>
       <c r="N72">
         <v>1.3</v>
       </c>
       <c r="O72" t="s">
         <v>29</v>
       </c>
       <c r="P72" t="s">
         <v>30</v>
       </c>
       <c r="Q72">
         <v>710000.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>201</v>
       </c>
       <c r="B73" t="s">
         <v>202</v>
       </c>
       <c r="D73" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="E73" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="H73" t="s">
         <v>24</v>
       </c>
       <c r="I73" t="s">
         <v>25</v>
       </c>
       <c r="J73" t="s">
         <v>26</v>
       </c>
       <c r="K73" t="s">
         <v>27</v>
       </c>
       <c r="L73" t="s">
         <v>28</v>
       </c>
       <c r="M73">
         <v>1.3</v>
       </c>
       <c r="N73">
         <v>1.3</v>
       </c>
       <c r="O73" t="s">
         <v>29</v>
       </c>
       <c r="P73" t="s">
         <v>30</v>
       </c>
       <c r="Q73">
         <v>210000.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>203</v>
       </c>
       <c r="B74" t="s">
         <v>204</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74" t="s">
         <v>24</v>
       </c>
       <c r="I74" t="s">
         <v>25</v>
       </c>
       <c r="J74" t="s">
         <v>26</v>
       </c>
       <c r="K74" t="s">
         <v>27</v>
       </c>
       <c r="L74" t="s">
         <v>28</v>
       </c>
       <c r="M74">
         <v>1.3</v>
       </c>
       <c r="N74">
         <v>1.3</v>
       </c>
       <c r="O74" t="s">
         <v>29</v>
       </c>
       <c r="P74" t="s">
         <v>30</v>
       </c>
       <c r="Q74">
         <v>710000.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>205</v>
       </c>
       <c r="B75" t="s">
         <v>206</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>25</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75" t="s">
         <v>27</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
       <c r="M75">
         <v>1.3</v>
       </c>
       <c r="N75">
         <v>1.3</v>
       </c>
       <c r="O75" t="s">
         <v>29</v>
       </c>
       <c r="P75" t="s">
         <v>30</v>
       </c>
       <c r="Q75">
         <v>710000.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>207</v>
       </c>
       <c r="B76" t="s">
         <v>208</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="H76" t="s">
         <v>24</v>
       </c>
       <c r="I76" t="s">
         <v>25</v>
       </c>
       <c r="J76" t="s">
         <v>26</v>
       </c>
       <c r="K76" t="s">
         <v>27</v>
       </c>
       <c r="L76" t="s">
         <v>28</v>
       </c>
       <c r="M76">
         <v>1.3</v>
       </c>
       <c r="N76">
         <v>1.3</v>
       </c>
       <c r="O76" t="s">
         <v>29</v>
       </c>
       <c r="P76" t="s">
         <v>30</v>
       </c>
       <c r="Q76">
         <v>710000.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>209</v>
       </c>
       <c r="B77" t="s">
         <v>210</v>
       </c>
       <c r="D77" t="s">
         <v>20</v>
       </c>
       <c r="E77" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>24</v>
       </c>
       <c r="I77" t="s">
         <v>25</v>
       </c>
       <c r="J77" t="s">
         <v>26</v>
       </c>
       <c r="K77" t="s">
         <v>27</v>
       </c>
       <c r="L77" t="s">
         <v>28</v>
       </c>
       <c r="M77">
         <v>1.3</v>
       </c>
       <c r="N77">
         <v>1.3</v>
       </c>
       <c r="O77" t="s">
         <v>29</v>
       </c>
       <c r="P77" t="s">
         <v>30</v>
       </c>
       <c r="Q77">
         <v>710000.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>211</v>
       </c>
       <c r="B78" t="s">
         <v>212</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>24</v>
       </c>
       <c r="I78" t="s">
         <v>25</v>
       </c>
       <c r="J78" t="s">
         <v>26</v>
       </c>
       <c r="K78" t="s">
         <v>27</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
@@ -4965,51 +4965,51 @@
       </c>
       <c r="N78">
         <v>1.3</v>
       </c>
       <c r="O78" t="s">
         <v>29</v>
       </c>
       <c r="P78" t="s">
         <v>30</v>
       </c>
       <c r="Q78">
         <v>710000.0</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>213</v>
       </c>
       <c r="B79" t="s">
         <v>214</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79" t="s">
         <v>24</v>
       </c>
       <c r="I79" t="s">
         <v>25</v>
       </c>
       <c r="J79" t="s">
         <v>26</v>
       </c>
       <c r="K79" t="s">
         <v>27</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
       <c r="M79">
         <v>1.3</v>
       </c>
@@ -5115,51 +5115,51 @@
       </c>
       <c r="N81">
         <v>1.3</v>
       </c>
       <c r="O81" t="s">
         <v>29</v>
       </c>
       <c r="P81" t="s">
         <v>30</v>
       </c>
       <c r="Q81">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>219</v>
       </c>
       <c r="B82" t="s">
         <v>220</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="H82" t="s">
         <v>24</v>
       </c>
       <c r="I82" t="s">
         <v>25</v>
       </c>
       <c r="J82" t="s">
         <v>26</v>
       </c>
       <c r="K82" t="s">
         <v>27</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
       <c r="M82">
         <v>1.3</v>
       </c>
@@ -5215,101 +5215,101 @@
       </c>
       <c r="N83">
         <v>1.3</v>
       </c>
       <c r="O83" t="s">
         <v>29</v>
       </c>
       <c r="P83" t="s">
         <v>30</v>
       </c>
       <c r="Q83">
         <v>814613.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>223</v>
       </c>
       <c r="B84" t="s">
         <v>224</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>24</v>
       </c>
       <c r="I84" t="s">
         <v>25</v>
       </c>
       <c r="J84" t="s">
         <v>26</v>
       </c>
       <c r="K84" t="s">
         <v>27</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
       <c r="M84">
         <v>1.3</v>
       </c>
       <c r="N84">
         <v>1.3</v>
       </c>
       <c r="O84" t="s">
         <v>29</v>
       </c>
       <c r="P84" t="s">
         <v>30</v>
       </c>
       <c r="Q84">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>225</v>
       </c>
       <c r="B85" t="s">
         <v>226</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
         <v>25</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85" t="s">
         <v>27</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
       <c r="M85">
         <v>1.3</v>
       </c>