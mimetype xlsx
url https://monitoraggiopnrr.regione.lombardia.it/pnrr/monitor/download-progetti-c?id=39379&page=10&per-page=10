--- v0 (2026-05-04)
+++ v1 (2026-06-21)
@@ -101,51 +101,51 @@
   <si>
     <t>BOLLATE</t>
   </si>
   <si>
     <t>2.1 Rigenerazione urbana, qualita dellabitare e accesso ai servizi pubblici</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero dellInterno</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M5C2I2.1 Investimenti in progetti di rigenerazione urbana, volti a ridurre situazioni di emarginazione e degrado sociale</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>D14H20001270004</t>
   </si>
   <si>
     <t>IMMOBILI PRESENTI NELLAREA EX PICCOLA</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>LECCO</t>
   </si>
   <si>
     <t>B67H21002900001</t>
   </si>
   <si>
     <t>IMPIANTO SPORTIVO DI SAN MACARIO VIA ASP</t>
   </si>
   <si>
     <t>SAMARATE</t>
   </si>
   <si>
     <t>B67H21002880001</t>
   </si>
@@ -2711,51 +2711,51 @@
       </c>
       <c r="M7">
         <v>2.1</v>
       </c>
       <c r="N7">
         <v>2.1</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>351142.68</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>2.1</v>
       </c>
@@ -4826,51 +4826,51 @@
       </c>
       <c r="M52">
         <v>2.1</v>
       </c>
       <c r="N52">
         <v>2.1</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
         <v>146309.45</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>81</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>2.1</v>
       </c>
@@ -6612,51 +6612,51 @@
       </c>
       <c r="M90">
         <v>2.1</v>
       </c>
       <c r="N90">
         <v>2.1</v>
       </c>
       <c r="O90" t="s">
         <v>28</v>
       </c>
       <c r="P90" t="s">
         <v>29</v>
       </c>
       <c r="Q90">
         <v>558316.86</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>236</v>
       </c>
       <c r="B91" t="s">
         <v>237</v>
       </c>
       <c r="D91" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>238</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>2.1</v>
       </c>
@@ -7787,98 +7787,98 @@
       </c>
       <c r="M115">
         <v>2.1</v>
       </c>
       <c r="N115">
         <v>2.1</v>
       </c>
       <c r="O115" t="s">
         <v>28</v>
       </c>
       <c r="P115" t="s">
         <v>29</v>
       </c>
       <c r="Q115">
         <v>538418.78</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
         <v>294</v>
       </c>
       <c r="B116" t="s">
         <v>295</v>
       </c>
       <c r="D116" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>152</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>24</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>2.1</v>
       </c>
       <c r="N116">
         <v>2.1</v>
       </c>
       <c r="O116" t="s">
         <v>28</v>
       </c>
       <c r="P116" t="s">
         <v>29</v>
       </c>
       <c r="Q116">
         <v>1404570.73</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>296</v>
       </c>
       <c r="B117" t="s">
         <v>297</v>
       </c>
       <c r="D117" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>298</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>2.1</v>
       </c>
@@ -8680,51 +8680,51 @@
       </c>
       <c r="M134">
         <v>2.1</v>
       </c>
       <c r="N134">
         <v>2.1</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="P134" t="s">
         <v>29</v>
       </c>
       <c r="Q134">
         <v>345457.36</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>337</v>
       </c>
       <c r="B135" t="s">
         <v>338</v>
       </c>
       <c r="D135" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>339</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>2.1</v>
       </c>
@@ -8868,51 +8868,51 @@
       </c>
       <c r="M138">
         <v>2.1</v>
       </c>
       <c r="N138">
         <v>2.1</v>
       </c>
       <c r="O138" t="s">
         <v>28</v>
       </c>
       <c r="P138" t="s">
         <v>29</v>
       </c>
       <c r="Q138">
         <v>468190.24</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>348</v>
       </c>
       <c r="B139" t="s">
         <v>349</v>
       </c>
       <c r="D139" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>144</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>24</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>2.1</v>
       </c>
@@ -9432,51 +9432,51 @@
       </c>
       <c r="M150">
         <v>2.1</v>
       </c>
       <c r="N150">
         <v>2.1</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
         <v>368699.82</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>373</v>
       </c>
       <c r="B151" t="s">
         <v>374</v>
       </c>
       <c r="D151" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>375</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>2.1</v>
       </c>
@@ -9714,51 +9714,51 @@
       </c>
       <c r="M156">
         <v>2.1</v>
       </c>
       <c r="N156">
         <v>2.1</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>29</v>
       </c>
       <c r="Q156">
         <v>526714.02</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
         <v>387</v>
       </c>
       <c r="B157" t="s">
         <v>388</v>
       </c>
       <c r="D157" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>389</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>2.1</v>
       </c>
@@ -11594,51 +11594,51 @@
       </c>
       <c r="M196">
         <v>2.1</v>
       </c>
       <c r="N196">
         <v>2.1</v>
       </c>
       <c r="O196" t="s">
         <v>28</v>
       </c>
       <c r="P196" t="s">
         <v>29</v>
       </c>
       <c r="Q196">
         <v>702285.36</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
         <v>473</v>
       </c>
       <c r="B197" t="s">
         <v>474</v>
       </c>
       <c r="D197" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>118</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>24</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>2.1</v>
       </c>
@@ -12064,51 +12064,51 @@
       </c>
       <c r="M206">
         <v>2.1</v>
       </c>
       <c r="N206">
         <v>2.1</v>
       </c>
       <c r="O206" t="s">
         <v>28</v>
       </c>
       <c r="P206" t="s">
         <v>29</v>
       </c>
       <c r="Q206">
         <v>836890.06</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
         <v>492</v>
       </c>
       <c r="B207" t="s">
         <v>493</v>
       </c>
       <c r="D207" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>375</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>2.1</v>
       </c>
@@ -14273,51 +14273,51 @@
       </c>
       <c r="M253">
         <v>2.1</v>
       </c>
       <c r="N253">
         <v>2.1</v>
       </c>
       <c r="O253" t="s">
         <v>28</v>
       </c>
       <c r="P253" t="s">
         <v>29</v>
       </c>
       <c r="Q253">
         <v>139579.22</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254" t="s">
         <v>592</v>
       </c>
       <c r="B254" t="s">
         <v>593</v>
       </c>
       <c r="D254" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E254" t="s">
         <v>347</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
         <v>24</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254">
         <v>2.1</v>
       </c>
@@ -14884,98 +14884,98 @@
       </c>
       <c r="M266">
         <v>2.1</v>
       </c>
       <c r="N266">
         <v>2.1</v>
       </c>
       <c r="O266" t="s">
         <v>28</v>
       </c>
       <c r="P266" t="s">
         <v>29</v>
       </c>
       <c r="Q266">
         <v>2926189.02</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267" t="s">
         <v>621</v>
       </c>
       <c r="B267" t="s">
         <v>622</v>
       </c>
       <c r="D267" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E267" t="s">
         <v>461</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="I267" t="s">
         <v>24</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
         <v>26</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267">
         <v>2.1</v>
       </c>
       <c r="N267">
         <v>2.1</v>
       </c>
       <c r="O267" t="s">
         <v>28</v>
       </c>
       <c r="P267" t="s">
         <v>29</v>
       </c>
       <c r="Q267">
         <v>403814.08</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268" t="s">
         <v>623</v>
       </c>
       <c r="B268" t="s">
         <v>624</v>
       </c>
       <c r="D268" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E268" t="s">
         <v>625</v>
       </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268" t="s">
         <v>23</v>
       </c>
       <c r="I268" t="s">
         <v>24</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>26</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
       <c r="M268">
         <v>2.1</v>
       </c>
@@ -15495,51 +15495,51 @@
       </c>
       <c r="M279">
         <v>2.1</v>
       </c>
       <c r="N279">
         <v>2.1</v>
       </c>
       <c r="O279" t="s">
         <v>28</v>
       </c>
       <c r="P279" t="s">
         <v>29</v>
       </c>
       <c r="Q279">
         <v>0.0</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280" t="s">
         <v>647</v>
       </c>
       <c r="B280" t="s">
         <v>648</v>
       </c>
       <c r="D280" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E280" t="s">
         <v>649</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280" t="s">
         <v>23</v>
       </c>
       <c r="I280" t="s">
         <v>24</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280" t="s">
         <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280">
         <v>2.1</v>
       </c>
@@ -15777,51 +15777,51 @@
       </c>
       <c r="M285">
         <v>2.1</v>
       </c>
       <c r="N285">
         <v>2.1</v>
       </c>
       <c r="O285" t="s">
         <v>28</v>
       </c>
       <c r="P285" t="s">
         <v>29</v>
       </c>
       <c r="Q285">
         <v>175571.34</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286" t="s">
         <v>661</v>
       </c>
       <c r="B286" t="s">
         <v>662</v>
       </c>
       <c r="D286" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E286" t="s">
         <v>663</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="I286" t="s">
         <v>24</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>26</v>
       </c>
       <c r="L286" t="s">
         <v>27</v>
       </c>
       <c r="M286">
         <v>2.1</v>
       </c>