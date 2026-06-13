--- v0 (2026-06-11)
+++ v1 (2026-06-13)
@@ -101,51 +101,51 @@
   <si>
     <t>BOLLATE</t>
   </si>
   <si>
     <t>2.1 Rigenerazione urbana, qualita dellabitare e accesso ai servizi pubblici</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero dellInterno</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M5C2I2.1 Investimenti in progetti di rigenerazione urbana, volti a ridurre situazioni di emarginazione e degrado sociale</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>D14H20001270004</t>
   </si>
   <si>
     <t>IMMOBILI PRESENTI NELLAREA EX PICCOLA</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>LECCO</t>
   </si>
   <si>
     <t>B67H21002900001</t>
   </si>
   <si>
     <t>IMPIANTO SPORTIVO DI SAN MACARIO VIA ASP</t>
   </si>
   <si>
     <t>SAMARATE</t>
   </si>
   <si>
     <t>B67H21002880001</t>
   </si>
@@ -2711,51 +2711,51 @@
       </c>
       <c r="M7">
         <v>2.1</v>
       </c>
       <c r="N7">
         <v>2.1</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>351142.68</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>2.1</v>
       </c>
@@ -8680,51 +8680,51 @@
       </c>
       <c r="M134">
         <v>2.1</v>
       </c>
       <c r="N134">
         <v>2.1</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="P134" t="s">
         <v>29</v>
       </c>
       <c r="Q134">
         <v>345457.36</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>337</v>
       </c>
       <c r="B135" t="s">
         <v>338</v>
       </c>
       <c r="D135" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>339</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>2.1</v>
       </c>
@@ -9432,51 +9432,51 @@
       </c>
       <c r="M150">
         <v>2.1</v>
       </c>
       <c r="N150">
         <v>2.1</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
         <v>368699.82</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>373</v>
       </c>
       <c r="B151" t="s">
         <v>374</v>
       </c>
       <c r="D151" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>375</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>2.1</v>
       </c>
@@ -14884,51 +14884,51 @@
       </c>
       <c r="M266">
         <v>2.1</v>
       </c>
       <c r="N266">
         <v>2.1</v>
       </c>
       <c r="O266" t="s">
         <v>28</v>
       </c>
       <c r="P266" t="s">
         <v>29</v>
       </c>
       <c r="Q266">
         <v>2926189.02</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267" t="s">
         <v>621</v>
       </c>
       <c r="B267" t="s">
         <v>622</v>
       </c>
       <c r="D267" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E267" t="s">
         <v>461</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="I267" t="s">
         <v>24</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
         <v>26</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267">
         <v>2.1</v>
       </c>
@@ -15495,51 +15495,51 @@
       </c>
       <c r="M279">
         <v>2.1</v>
       </c>
       <c r="N279">
         <v>2.1</v>
       </c>
       <c r="O279" t="s">
         <v>28</v>
       </c>
       <c r="P279" t="s">
         <v>29</v>
       </c>
       <c r="Q279">
         <v>0.0</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280" t="s">
         <v>647</v>
       </c>
       <c r="B280" t="s">
         <v>648</v>
       </c>
       <c r="D280" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E280" t="s">
         <v>649</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280" t="s">
         <v>23</v>
       </c>
       <c r="I280" t="s">
         <v>24</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280" t="s">
         <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280">
         <v>2.1</v>
       </c>