--- v0 (2026-07-03)
+++ v1 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="666">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -101,51 +101,51 @@
   <si>
     <t>BOLLATE</t>
   </si>
   <si>
     <t>2.1 Rigenerazione urbana, qualita dellabitare e accesso ai servizi pubblici</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero dellInterno</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M5C2I2.1 Investimenti in progetti di rigenerazione urbana, volti a ridurre situazioni di emarginazione e degrado sociale</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>D14H20001270004</t>
   </si>
   <si>
     <t>IMMOBILI PRESENTI NELLAREA EX PICCOLA</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>LECCO</t>
   </si>
   <si>
     <t>B67H21002900001</t>
   </si>
   <si>
     <t>IMPIANTO SPORTIVO DI SAN MACARIO VIA ASP</t>
   </si>
   <si>
     <t>SAMARATE</t>
   </si>
   <si>
     <t>B67H21002880001</t>
   </si>
@@ -179,836 +179,716 @@
   <si>
     <t>COMO</t>
   </si>
   <si>
     <t>J15F21000290001</t>
   </si>
   <si>
     <t>CASINO SUD- EX ALLOGGIO DI CUSTODIA DA D</t>
   </si>
   <si>
     <t>J15F21000300001</t>
   </si>
   <si>
     <t>STATUARIA FONTANA MONUMENTALE E TEMPLIE</t>
   </si>
   <si>
     <t>J34E21000790001</t>
   </si>
   <si>
     <t>PISTA CICLOPEDONALE DI VIA BATTISTI VIA</t>
   </si>
   <si>
     <t>ARCORE</t>
   </si>
   <si>
-    <t>J29J20000800005</t>
-[...2 lines deleted...]
-    <t>RIQUALIFICAZIONE IMPIANTI DI PUBBLICA ILLUMINAZIONE DEI PARCHI CITTADINI: PARCO SPINA AZZURRA PARCO VIA PETRARCA PARCO FONTANILE MORTISA VIA CASCINA FAGNANA RIQUALIFICAZIONE ENERGETICA PARCHI PUBBLICI COMUNALI</t>
+    <t>J21E15000300004</t>
+  </si>
+  <si>
+    <t>SOSTITUZIONE SERRAMENTI ESTERNI DELLA SC</t>
   </si>
   <si>
     <t>BUCCINASCO</t>
   </si>
   <si>
-    <t>J21B20001090004</t>
-[...19 lines deleted...]
-  <si>
     <t>D19J21005200005</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE NUOVO INGRESSO SUD CIMI</t>
   </si>
   <si>
     <t>VIMODRONE</t>
   </si>
   <si>
-    <t>E61F20000020004</t>
-[...2 lines deleted...]
-    <t>EX SCUOLA ELEMENTARE DON MILANI PIAZZA</t>
+    <t>E61B21002750007</t>
+  </si>
+  <si>
+    <t>VIABILIT CICLABILE DEL COMUNE DI PIOLTE</t>
   </si>
   <si>
     <t>PIOLTELLO</t>
   </si>
   <si>
-    <t>E61B21002750007</t>
-[...8 lines deleted...]
-    <t>SOTTOPASSO CICLOPEDONALE VIALE S.MARIA R</t>
+    <t>D25B18003310001</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA SCUOLA MEDIA</t>
+  </si>
+  <si>
+    <t>COLOGNO MONZESE</t>
+  </si>
+  <si>
+    <t>C83D21002610009</t>
+  </si>
+  <si>
+    <t>RECUPERO DEL FABBRICATO DENOMINATO EX A</t>
+  </si>
+  <si>
+    <t>BRESCIA</t>
+  </si>
+  <si>
+    <t>H53D21000240001</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RECUPERO EDILIZIO DEL PALA</t>
+  </si>
+  <si>
+    <t>BAREGGIO</t>
+  </si>
+  <si>
+    <t>B25H18004720001</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE PALAZZETTO DI VIA GRAMSCI V</t>
+  </si>
+  <si>
+    <t>SEREGNO</t>
+  </si>
+  <si>
+    <t>C47H21001150001</t>
+  </si>
+  <si>
+    <t>BIBLIOTECA CIVICA CENTRALE VILLA VISCON</t>
+  </si>
+  <si>
+    <t>SESTO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>C47H21001140001</t>
+  </si>
+  <si>
+    <t>SCUOLA DELLINFANZIA E PRIMARIA MARZABO</t>
+  </si>
+  <si>
+    <t>B61B21001970001</t>
+  </si>
+  <si>
+    <t>VIA CASCINA TANGITT VIA CASCINA TANGITT REALIZZAZIONE PISTA CICLABILE</t>
+  </si>
+  <si>
+    <t>B63D21002640001</t>
+  </si>
+  <si>
+    <t>SALA CONVEGNI DI SAMARATE LARGO DONNE DELLA RESISTENZA RECUPERO SALA CONVEGNI</t>
+  </si>
+  <si>
+    <t>B27H21001210001</t>
+  </si>
+  <si>
+    <t>PLESSO SCOLASTICO DI VIA ORCHIDEE VIA OR</t>
+  </si>
+  <si>
+    <t>ROZZANO</t>
+  </si>
+  <si>
+    <t>B27H21001200001</t>
+  </si>
+  <si>
+    <t>PLESSO SCOLASTICO DI VIA GAROFANI VIA GA</t>
+  </si>
+  <si>
+    <t>B27H21001190001</t>
+  </si>
+  <si>
+    <t>ISOLE ECOLOGICHE VIA VARIE DEMOLIZIONE I</t>
+  </si>
+  <si>
+    <t>J47H21001810001</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI RISTRUTTURAZIONE EDILIZIA DI IMMOBILI PUBBLICI DESTINATI AL SERVIZIO ABITATIVO VIA GEMELLI E VIA ROMA VIA GEMELLI-</t>
+  </si>
+  <si>
+    <t>PIEVE EMANUELE</t>
+  </si>
+  <si>
+    <t>J51B19000300004</t>
+  </si>
+  <si>
+    <t>PNRR M5C12.1 RIGENERAZIONE URBANA - PROGETTO SANDO-INFOMOBILITY - PER UNA MOBILITA SOSTENIBILE ED UNA SOSTA INTELLIGENTE (NEXT GENERATION EU) DA INSTALLARE PRESSO IL TERRITORIO COMUNALE DI SAN DONATO MILANESE</t>
+  </si>
+  <si>
+    <t>SAN DONATO MILANESE</t>
+  </si>
+  <si>
+    <t>H59J21001550004</t>
+  </si>
+  <si>
+    <t>RIGENERAZIONE URBANA E RIQUALIFICAZIONE</t>
+  </si>
+  <si>
+    <t>DALMINE</t>
+  </si>
+  <si>
+    <t>J47H21001780001</t>
+  </si>
+  <si>
+    <t>MIGLIORAMENTO DEL DECORO URBANO E DEL TESSUTO SOCIALE ED AMBIENTALE PARCHI URBANI VIA VIE DIVERSE RIQUALIFICAZIONE PARCHI URBANI</t>
+  </si>
+  <si>
+    <t>C27H21001570001</t>
+  </si>
+  <si>
+    <t>PIAZZA MARTIRI DELLA LIBERTA - PIAZZA SA</t>
+  </si>
+  <si>
+    <t>B25F21000500001</t>
+  </si>
+  <si>
+    <t>EX MANEGGIO DI VILLALTA VIA DANTE ALIGHI</t>
+  </si>
+  <si>
+    <t>B21B21000960001</t>
+  </si>
+  <si>
+    <t>CENTRO CITTADINO VIA VARIE RIGENERAZIONE</t>
+  </si>
+  <si>
+    <t>B21B21000850001</t>
+  </si>
+  <si>
+    <t>BICIPOLITANA VIA VARIE REALIZZAZIONE DI</t>
+  </si>
+  <si>
+    <t>B35F19003550005</t>
+  </si>
+  <si>
+    <t>PISCINA P.PORCINAI NEL PARCO VILLA MYLIU</t>
+  </si>
+  <si>
+    <t>VARESE</t>
+  </si>
+  <si>
+    <t>B34E21001890005</t>
+  </si>
+  <si>
+    <t>EDIFICIO DI VILLA AUGUSTA VIA SAN GIUSTO</t>
+  </si>
+  <si>
+    <t>B31F20000010004</t>
+  </si>
+  <si>
+    <t>SCUOLA SECONDARIA DI PRIMO GRADO DON RIM</t>
+  </si>
+  <si>
+    <t>B61B18000390004</t>
+  </si>
+  <si>
+    <t>S.s. 341 - viale europa viale europa realizzazione nuova pista ciclabile</t>
+  </si>
+  <si>
+    <t>B67H21002910001</t>
+  </si>
+  <si>
+    <t>EDIFICIO EX SCUOLE DI CASCINA COSTA VIA BRODOLINI RIQUALIFICAZIONE EDIFICIO</t>
+  </si>
+  <si>
+    <t>B67H21002920001</t>
+  </si>
+  <si>
+    <t>PARCHEGGIO VIA DE AMICIS VIA DE AMICIS RIQUALIFICAZIONE PARCHEGGIO</t>
+  </si>
+  <si>
+    <t>I65F20000440004</t>
+  </si>
+  <si>
+    <t>RESTAURO CA DE PASSER VIA GARIBALDI OPE</t>
+  </si>
+  <si>
+    <t>MARIANO COMENSE</t>
+  </si>
+  <si>
+    <t>B65F21000580001</t>
+  </si>
+  <si>
+    <t>PALAZZO MUNICIPALE DI SAMARATE VIA VITTO</t>
+  </si>
+  <si>
+    <t>I67H21001620001</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE VIA REPUBBLICA RIPAVIMEN</t>
+  </si>
+  <si>
+    <t>NOVATE MILANESE</t>
+  </si>
+  <si>
+    <t>D27H21001250001</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI RIQUALIFICAZIONE CINETEATR</t>
+  </si>
+  <si>
+    <t>G53D21000840001</t>
+  </si>
+  <si>
+    <t>PALAZZETTO SPORT VIA OLIMPIA. VIA OLIMPI</t>
+  </si>
+  <si>
+    <t>CARATE BRIANZA</t>
+  </si>
+  <si>
+    <t>C16D20000030002</t>
+  </si>
+  <si>
+    <t>TORRETTA MUSEO STORICO VIA GRAMSCI VIA G</t>
+  </si>
+  <si>
+    <t>VOGHERA</t>
+  </si>
+  <si>
+    <t>B25C19000160004</t>
+  </si>
+  <si>
+    <t>AREA DISMESSA VIA FERMI - VIA MILANO VIA</t>
+  </si>
+  <si>
+    <t>SOMMA LOMBARDO</t>
+  </si>
+  <si>
+    <t>C13D21001530001</t>
+  </si>
+  <si>
+    <t>STADIO COMUNALE PARISI VIA FACCHINETTI</t>
+  </si>
+  <si>
+    <t>E37H21001740001</t>
+  </si>
+  <si>
+    <t>CAMPO SPORTIVO DI VIA PARMA VIA PARMA PO</t>
+  </si>
+  <si>
+    <t>LEGNANO</t>
+  </si>
+  <si>
+    <t>J27H21000370004</t>
+  </si>
+  <si>
+    <t>CENTRO SPORTIVO COMUNALE G. SCIREA VIA</t>
+  </si>
+  <si>
+    <t>I67H21000980001</t>
+  </si>
+  <si>
+    <t>RETE PISTE CICLABILI COMUNALI VIA VARIE</t>
+  </si>
+  <si>
+    <t>C27H21001250001</t>
+  </si>
+  <si>
+    <t>TEATRO LABOLLA - IMPLEMENTAZIONE DEL T</t>
+  </si>
+  <si>
+    <t>H16G20000210004</t>
+  </si>
+  <si>
+    <t>RIGENERAZIONE URBANA: RIQUALIFICAZIONE DEGLI SPAZI ESTERNI DELLA SCUOLA DARTE QUALI LUOGO DI ACCOGLIENZA E SOCIALITA IN SENSO</t>
+  </si>
+  <si>
+    <t>BERGAMO</t>
+  </si>
+  <si>
+    <t>C87H21001750004</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE VARI LOCALI PIANO TERRA</t>
+  </si>
+  <si>
+    <t>C87H21001740004</t>
+  </si>
+  <si>
+    <t>COMPLETAMENTO DELLA SALA DEL CAMINO DI P</t>
+  </si>
+  <si>
+    <t>C87H21001200004</t>
+  </si>
+  <si>
+    <t>INTERVENTI RELATIVI ALLE PISTE CICLABILI</t>
+  </si>
+  <si>
+    <t>C87H21001160004</t>
+  </si>
+  <si>
+    <t>C85F21000330004</t>
+  </si>
+  <si>
+    <t>PALAZZO AVOGADRO - INTERVENTO DI MESSA I</t>
+  </si>
+  <si>
+    <t>C85F21000300004</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO STATIO E RESTAURO DELLE M</t>
+  </si>
+  <si>
+    <t>C87H21001760004</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE CENTRO CIVICO CASAZZA E</t>
+  </si>
+  <si>
+    <t>C89J21012560004</t>
+  </si>
+  <si>
+    <t>BONIFICA PARCO FURA SUD</t>
+  </si>
+  <si>
+    <t>C89J21012540004</t>
+  </si>
+  <si>
+    <t>BONIFICA PARCO LIVORNO</t>
+  </si>
+  <si>
+    <t>C87H21001770004</t>
+  </si>
+  <si>
+    <t>RECUPERO CONSERVATIVO E FUNZIONALE EX BI</t>
+  </si>
+  <si>
+    <t>D15F20004690004</t>
+  </si>
+  <si>
+    <t>MUSEO VILLA MANZONI VIA DON GUANELLA 1 L</t>
+  </si>
+  <si>
+    <t>D13D21001770004</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE WATERFRONT CITTA DI LE</t>
+  </si>
+  <si>
+    <t>J59J20000900001</t>
+  </si>
+  <si>
+    <t>SCUOLA VIA EUROPA VIA EUROPA ADEGUAMENTI</t>
+  </si>
+  <si>
+    <t>J57H20002590001</t>
+  </si>
+  <si>
+    <t>SCUOLA INFANZIA VIA CEFALONIA VIA CEFALONIA SISTEMAZIONI ESTERNE</t>
+  </si>
+  <si>
+    <t>C27H21001330001</t>
+  </si>
+  <si>
+    <t>ORTI URBANI VIA NENNI VIA F.LLI CERVI E</t>
+  </si>
+  <si>
+    <t>C27H21001300001</t>
+  </si>
+  <si>
+    <t>TRATTI PISTE CICLABILI VIA MAGENTA VIA</t>
+  </si>
+  <si>
+    <t>C27H21001340001</t>
+  </si>
+  <si>
+    <t>PARCO M.L.KING E ALTRE AREE VERDI PARC</t>
+  </si>
+  <si>
+    <t>C27H21001290001</t>
+  </si>
+  <si>
+    <t>PARCHEGGI DI INTERSCAMBIO VIA SAN PIETRO</t>
+  </si>
+  <si>
+    <t>C27H21001580001</t>
+  </si>
+  <si>
+    <t>TRATTO STRADA STATALE VARESINA - CENTRO</t>
+  </si>
+  <si>
+    <t>C27H21001240001</t>
+  </si>
+  <si>
+    <t>CENTRO SPORTIVO DI VIA VERDI/ RIATTIVAZ</t>
+  </si>
+  <si>
+    <t>D15H20000160004</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE AREA ESTERNA DEGLI ISIT</t>
+  </si>
+  <si>
+    <t>C87H21001600005</t>
+  </si>
+  <si>
+    <t>CIMITERO VANTINIANO VIA MILANO RESTAURO</t>
+  </si>
+  <si>
+    <t>E37H21001710001</t>
+  </si>
+  <si>
+    <t>SCUOLE DELLINFANZIA VIA DIVERSE COIBENT</t>
+  </si>
+  <si>
+    <t>E37H21001690001</t>
+  </si>
+  <si>
+    <t>CAMPO SPORTIVO GAVINELLI VIA AREZZO INTE</t>
+  </si>
+  <si>
+    <t>E37H21001660001</t>
+  </si>
+  <si>
+    <t>BOCCIODROMO VIA LODI INTERVENTI DI RIFUN</t>
+  </si>
+  <si>
+    <t>E37H21001670001</t>
+  </si>
+  <si>
+    <t>PALESTRE SCUOLE COMUNALI VIA DIVERSE INT</t>
+  </si>
+  <si>
+    <t>D41B18001400005</t>
+  </si>
+  <si>
+    <t>SEDE COMANDO COMPAGNIA CARABINIERI DI CH</t>
+  </si>
+  <si>
+    <t>CHIARI</t>
+  </si>
+  <si>
+    <t>E33D21000790005</t>
+  </si>
+  <si>
+    <t>PALESTRA SCUOLA PRIMARIA TOSCANINI VIA P</t>
+  </si>
+  <si>
+    <t>E37H21001730001</t>
+  </si>
+  <si>
+    <t>SCUOLE DI VIA PARMA VIA PARMA OPERE DI F</t>
+  </si>
+  <si>
+    <t>E31B21002310001</t>
+  </si>
+  <si>
+    <t>CAMPO SPORTIVO DI VIA PACE VIA DELLA PAC</t>
+  </si>
+  <si>
+    <t>I73D21000500005</t>
+  </si>
+  <si>
+    <t>RIGENERAZIONE E MESSA A SISTEMA DEGLI SP</t>
+  </si>
+  <si>
+    <t>BESANA IN BRIANZA</t>
+  </si>
+  <si>
+    <t>I73D21000490005</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI MIGLIORAMENTO DEGLI SPAZI</t>
+  </si>
+  <si>
+    <t>E37H21001680001</t>
+  </si>
+  <si>
+    <t>SPOGLIATOI IMPIANTI SPORTIVI VIA DIVERSE</t>
+  </si>
+  <si>
+    <t>I65F21000180001</t>
+  </si>
+  <si>
+    <t>PORTA CERESE PORTA CERESE REALIZZAZIONE</t>
+  </si>
+  <si>
+    <t>MANTOVA</t>
+  </si>
+  <si>
+    <t>I65F21000200001</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE FRUTTIERE DI PALAZZO TE</t>
+  </si>
+  <si>
+    <t>I61B21001720001</t>
+  </si>
+  <si>
+    <t>REALIZZAZIONE CICLABILE VIA AMADEI - IN</t>
+  </si>
+  <si>
+    <t>I61B21001760001</t>
+  </si>
+  <si>
+    <t>ABBATTIMENTO E RICOSTRUZIONE DEL CENTRO</t>
+  </si>
+  <si>
+    <t>I67H21001160001</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE VIALE DELLE AQUILE - IN</t>
+  </si>
+  <si>
+    <t>D48I21000230001</t>
+  </si>
+  <si>
+    <t>RIGENERAZIONE URBANA DEL BOCCIODROMO COM</t>
+  </si>
+  <si>
+    <t>CONCESIO</t>
+  </si>
+  <si>
+    <t>C27H21001310001</t>
+  </si>
+  <si>
+    <t>VIA GOBETTI AREA CONTAMINATA DA RESTITU</t>
+  </si>
+  <si>
+    <t>B24E21000510001</t>
+  </si>
+  <si>
+    <t>AREA FESTE DI VIA PASTORE INFISSI ASCE</t>
+  </si>
+  <si>
+    <t>MALNATE</t>
+  </si>
+  <si>
+    <t>C44E21000130005</t>
+  </si>
+  <si>
+    <t>PIAZZA COMUNALE PIAZZA VISCONTI RIGENERA</t>
+  </si>
+  <si>
+    <t>RHO</t>
+  </si>
+  <si>
+    <t>I73D21000460005</t>
+  </si>
+  <si>
+    <t>MESSA A SISTEMA DELLE 4 PIAZZE CACCIA C</t>
+  </si>
+  <si>
+    <t>B24H20004260005</t>
+  </si>
+  <si>
+    <t>IMPIANTO SPORTIVO L.CACCIVIO VIA GASPARO</t>
+  </si>
+  <si>
+    <t>C84E21000310001</t>
+  </si>
+  <si>
+    <t>SCUOLA PRIMARIA S. ALLENDE DI VIA MILA</t>
+  </si>
+  <si>
+    <t>GARBAGNATE MILANESE</t>
+  </si>
+  <si>
+    <t>B23D21000860001</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA E RIFUNZIONAL</t>
+  </si>
+  <si>
+    <t>I67H21001640001</t>
+  </si>
+  <si>
+    <t>RETE STRADALE COMUNALE VIA VARIE RIPAVIM</t>
+  </si>
+  <si>
+    <t>C31B21004650001</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE DI VIA LIBERTA A SOAVE</t>
+  </si>
+  <si>
+    <t>PORTO MANTOVANO</t>
+  </si>
+  <si>
+    <t>C31B21004640001</t>
+  </si>
+  <si>
+    <t>REALIZZAZIONE DI PARCO INCLUSIVO ALLA CA</t>
+  </si>
+  <si>
+    <t>G51B21002860001</t>
+  </si>
+  <si>
+    <t>COLONNINE ELETTRICHE PIAZZA DELLA LIBERA</t>
+  </si>
+  <si>
+    <t>C16J21000000002</t>
+  </si>
+  <si>
+    <t>RESTAURO E RIQUALIFICAZIONE FUNZIONALE L</t>
+  </si>
+  <si>
+    <t>G53D21000830001</t>
+  </si>
+  <si>
+    <t>CENTRO ANZIANI VIA NAZARIO SAURO VIA NAZ</t>
+  </si>
+  <si>
+    <t>B21B20001030004</t>
+  </si>
+  <si>
+    <t>CAMMINAMENTO PEDONALE FRAZIONE MADDALENA</t>
+  </si>
+  <si>
+    <t>G51B21002440001</t>
+  </si>
+  <si>
+    <t>MARCIAPIEDE PISTA CICLOPEDONALE VIA KEN</t>
+  </si>
+  <si>
+    <t>C14E21000120001</t>
+  </si>
+  <si>
+    <t>EX CASERMA CAVALLERIA VIA GRAMSCI 3 RIST</t>
+  </si>
+  <si>
+    <t>B98I21000790001</t>
+  </si>
+  <si>
+    <t>EDIFICIO EX OLIVETTI VIA BRAMANTE RIFUNZ</t>
   </si>
   <si>
     <t>CREMA</t>
   </si>
   <si>
-    <t>I13H19000330004</t>
-[...721 lines deleted...]
-  <si>
     <t>B97H21002310001</t>
   </si>
   <si>
     <t>PARCO EX PIERINA VIA BRAMANTE RIQUALIFIC</t>
   </si>
   <si>
     <t>C68I21000260001</t>
   </si>
   <si>
     <t>INTERVENTO DI RIGENERAZIONE URBANA POLO</t>
   </si>
   <si>
     <t>TRADATE</t>
   </si>
   <si>
     <t>D88I21000070001</t>
   </si>
   <si>
     <t>EDIFICI RESIDENZIALI PER SERVIZI ABITATI</t>
   </si>
   <si>
     <t>CARUGATE</t>
   </si>
   <si>
     <t>I67H21001190001</t>
@@ -1214,104 +1094,83 @@
   <si>
     <t>H11B21002590004</t>
   </si>
   <si>
     <t>RIGENERAZIONE URBANA: REALIZZAZIONE DI U</t>
   </si>
   <si>
     <t>D48I21000240001</t>
   </si>
   <si>
     <t>RIGENERAZIONE URBANA DEL SITO SCOLASTICO</t>
   </si>
   <si>
     <t>B67H21002890001</t>
   </si>
   <si>
     <t>CENTRO POLISPORTIVO DI VERGHERA PIAZZA M</t>
   </si>
   <si>
     <t>B63D21002650001</t>
   </si>
   <si>
     <t>SALA POZZI DI SAN MACARIO VIA GELADA RECUPERO SALA POZZI</t>
   </si>
   <si>
-    <t>B49J20002240004</t>
-[...13 lines deleted...]
-  <si>
     <t>J47H21001800001</t>
   </si>
   <si>
     <t>MANUTENZIONE PER IL RIUSO E LA RIFUNZION</t>
   </si>
   <si>
     <t>C17H20003100001</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE PIAZZA S. BOVO LATO SUD PIAZZA SAN BOVO NUOVA VIABILIT DI INGRESSO AI NUOVI PARCHEGGI E SISTEMAZIONE AIUOLE.</t>
   </si>
   <si>
     <t>E83D21001320005</t>
   </si>
   <si>
     <t>INTERVENTO DI RIQUALIFICAZIONE DEL COMPL</t>
   </si>
   <si>
     <t>LIMBIATE</t>
   </si>
   <si>
     <t>C87H21001120004</t>
   </si>
   <si>
     <t>RETE CICLABILE VIA LAMARMORA E ALTRE VARIE VIE INTEREVENTI PER LA MOBILITA SOSTENIBILE - RETE CICLABILE</t>
   </si>
   <si>
     <t>C86J21000010004</t>
   </si>
   <si>
     <t>PALAZZO LOGGIA PIAZZA LOGGIA 1 INTERVENTI VARI DI MANUTENZIONE STRAORDINARIA CONSOLIDAMENTO E RESTAURO CONSERVATIVO PALAZZO LOGGIA</t>
   </si>
   <si>
-    <t>C86J21000000004</t>
-[...4 lines deleted...]
-  <si>
     <t>C85F21000320004</t>
   </si>
   <si>
     <t>COMPLESSO DI S. GIULIA - MUSEO DELLA CITTA - SITO UNESCO VIA MUSEI RIFACIMENTO COPERTURE DI UNA PARTE DEGLI EDIFICI DEL COMPLES</t>
   </si>
   <si>
     <t>C85F21000310004</t>
   </si>
   <si>
     <t>PALAZZINA HAYNAU - CASTELLO DI BRESCIA -</t>
   </si>
   <si>
     <t>G15F21000290001</t>
   </si>
   <si>
     <t>B21B21001560001</t>
   </si>
   <si>
     <t>INTERVENTO PER LA REALIZZAZIONE DI CENTR</t>
   </si>
   <si>
     <t>B23B18000030001</t>
   </si>
   <si>
     <t>RIFACIMENTO AUDITORIUM SCUOLA DON MILANI</t>
@@ -1502,137 +1361,110 @@
   <si>
     <t>J59J20000910001</t>
   </si>
   <si>
     <t>SCUOLA VIA CROCE ROSSA VIA CROCE ROSSA A</t>
   </si>
   <si>
     <t>J83D21000940006</t>
   </si>
   <si>
     <t>PALAZZO ZATTINI VIA CIMAVILLA INTERVENTO</t>
   </si>
   <si>
     <t>J71B21001100004</t>
   </si>
   <si>
     <t>PARCHEGGIO A SERVIZIO DEL QUARTIERE FIER</t>
   </si>
   <si>
     <t>C17H20003110001</t>
   </si>
   <si>
     <t>REALIZZAZIONE IMPIANTO DI IRRIGAZIONE CA</t>
   </si>
   <si>
-    <t>E67H21000260004</t>
-[...13 lines deleted...]
-  <si>
     <t>E32H19000040004</t>
   </si>
   <si>
     <t>SCUOLA PRIMARIA MANZONI VIA SANTA TERESA</t>
   </si>
   <si>
     <t>I65F21000190001</t>
   </si>
   <si>
     <t>D15F21000370001</t>
   </si>
   <si>
     <t>SCALONE CAVALCAVIA CIVICO CIMITERO VIA C</t>
   </si>
   <si>
     <t>I65F15000010004</t>
   </si>
   <si>
     <t>SOTTOPASSO CICLOPEDONALE BORGOCHIESANUOV</t>
   </si>
   <si>
     <t>I64E21001780001</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE EX BOCCIODROMO PER REAL</t>
   </si>
   <si>
     <t>I67H21001150001</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE AREE CONTERMINI ALLESE</t>
   </si>
   <si>
     <t>D15F21000450001</t>
   </si>
   <si>
     <t>PALAZZO EX DUEMIGLIA LARGO MADRE CARELLI</t>
   </si>
   <si>
-    <t>B79J21003310001</t>
-[...2 lines deleted...]
-    <t>RECUPERO E RIFUNZIONALIZZAZIONE DELLA BI</t>
+    <t>I67H21001170001</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE PIAZZALE MONTELUNGO CON</t>
+  </si>
+  <si>
+    <t>B77E20000020004</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RESTAURO E DI RISANAMENTO</t>
   </si>
   <si>
     <t>TREVIGLIO</t>
   </si>
   <si>
-    <t>I67H21001170001</t>
-[...10 lines deleted...]
-  <si>
     <t>D15F21000460001</t>
   </si>
   <si>
     <t>SCUOLA PRIMARIA BOSCHETTO VIA BOSCHETTO</t>
   </si>
   <si>
-    <t>B99D21000000005</t>
-[...4 lines deleted...]
-  <si>
     <t>J87H21003160005</t>
   </si>
   <si>
     <t>PIAZZA VERDI PIAZZA PETRARCA VIA RAZZI</t>
   </si>
   <si>
     <t>F34E18000150004</t>
   </si>
   <si>
     <t>AMPLIAMENTO DELLA SCUOLA PRIMARIA PASCOL</t>
   </si>
   <si>
     <t>CARONNO PERTUSELLA</t>
   </si>
   <si>
     <t>F37E18000010004</t>
   </si>
   <si>
     <t>RISTRUTTURAZIONE DELL EDIFICIO EX SCUOLA</t>
   </si>
   <si>
     <t>D84E21000250001</t>
   </si>
   <si>
     <t>PARCHI CIMITERO E PERTINI - VIE FIDELINA</t>
@@ -1685,56 +1517,50 @@
   <si>
     <t>RISTORANTE - VILLA OLMO VIA CANTONI 1 CU</t>
   </si>
   <si>
     <t>I73D21000450005</t>
   </si>
   <si>
     <t>RIFUNZIONALIZZAZIONE SPAZI ESTERNI STAZI</t>
   </si>
   <si>
     <t>I73D21000510005</t>
   </si>
   <si>
     <t>INTERVENTI DI CONNESSIONE CON IL SISTEMA</t>
   </si>
   <si>
     <t>F18I21001450001</t>
   </si>
   <si>
     <t>SCUOLA ELEMENTARE ENRICO FERMI PIAZZA TR</t>
   </si>
   <si>
     <t>CUSANO MILANINO</t>
   </si>
   <si>
-    <t>C44E21000120005</t>
-[...4 lines deleted...]
-  <si>
     <t>H11B21002620002</t>
   </si>
   <si>
     <t>GALLERIA DARTE MODERNA E CONTEMPORANEA</t>
   </si>
   <si>
     <t>H13D21000650004</t>
   </si>
   <si>
     <t>EX CASELLO FERROVIARIO IN VIA BIANZANA V</t>
   </si>
   <si>
     <t>H13D21000660004</t>
   </si>
   <si>
     <t>EX CASELLO FERROVIARIO IN VIA NEGRISOLI</t>
   </si>
   <si>
     <t>H13D21000670004</t>
   </si>
   <si>
     <t>RIGENERAZIONE URBANA: RIQUALIFICAZIONE DI UN LUOGO CHE FAVORISCA LA COESIONE SOCIALE ATTRAVERSO LATTIVITA SPORTIVA OUTDOOR IN</t>
   </si>
   <si>
     <t>H15F21000370004</t>
@@ -1769,56 +1595,50 @@
   <si>
     <t>H19J21002270004</t>
   </si>
   <si>
     <t>RIGENERAZIONE URBANA: RIQUALIFICAZIONE D</t>
   </si>
   <si>
     <t>J13D21001160001</t>
   </si>
   <si>
     <t>EX CINEMA CORSO VIA CORSO BONOMELLI RECUPERO DELLEX CINEMA CORSO</t>
   </si>
   <si>
     <t>J47H21001820001</t>
   </si>
   <si>
     <t>MIGLIORAMENTO DEL DECORO URBANO E DEL TESSUTO URBANO SOCIALE ED AMBIENTE CON INTERVENTI DI RISTRUTTURAZIONE EDILIZIA DI IMMOBILI</t>
   </si>
   <si>
     <t>J47H21001830001</t>
   </si>
   <si>
     <t>INTERVENTI DI RISTRUTTURAZIONE EDILIZIA DI IMMOBILI PUBBLICI DESTINATI AI SERVIZI EDUCATIVI SCOLASTICI VIA MAGNOLIE/PINI RISTRUT</t>
   </si>
   <si>
-    <t>G44E21000620005</t>
-[...4 lines deleted...]
-  <si>
     <t>H47H21000640001</t>
   </si>
   <si>
     <t>RIFUNZIONALIZZAZIONE IMMOBILE EX MACELLO IN VIA GUERRAZZI N. 30 VIA GUERRAZZI 30 RIFUNZIONALIZZAZIONE IMMOBILE EX MACELLO IN VIA</t>
   </si>
   <si>
     <t>CASALMAGGIORE</t>
   </si>
   <si>
     <t>B77H21002230002</t>
   </si>
   <si>
     <t>PARCHI E GIARDINI PUBBLICI VIA VARIE MIGLIORAMENTO DELLE AREE VERDI AD USO PUBBLICO</t>
   </si>
   <si>
     <t>B77H21002110001</t>
   </si>
   <si>
     <t>PLESSO SCOLASTICO DI VIA BECCARIA VIA BE</t>
   </si>
   <si>
     <t>J35F21000940001</t>
   </si>
   <si>
     <t>EX SCUOLA OLIVETTI GIA SEDE DEL COMUNE</t>
@@ -1904,99 +1724,87 @@
   <si>
     <t>RISTRUTTURAZIONE PORTINERIA EX PARCO MIL</t>
   </si>
   <si>
     <t>C65F21000400001</t>
   </si>
   <si>
     <t>RIGENERAZIONE URBANA - MESSA IN SICUREZZ</t>
   </si>
   <si>
     <t>CORBETTA</t>
   </si>
   <si>
     <t>I67H21001630001</t>
   </si>
   <si>
     <t>PARCHEGGIO VIA POLVERIERA MANUTRENZIONE</t>
   </si>
   <si>
     <t>B77H21002210001</t>
   </si>
   <si>
     <t>SCUOLA PRIMARIA I MAGGIO DI VIA ARIOSTO</t>
   </si>
   <si>
-    <t>G53D21000820001</t>
-[...4 lines deleted...]
-  <si>
     <t>G53D21000850001</t>
   </si>
   <si>
     <t>BONIFICA EX PIATTAFORMA ECOLOGICA VIA TA</t>
   </si>
   <si>
     <t>I71B21001270001</t>
   </si>
   <si>
     <t>RIGENERAZIONE URBANA MOBILITA SOSTENIB</t>
   </si>
   <si>
     <t>E35F21000260001</t>
   </si>
   <si>
     <t>I71B21001260001</t>
   </si>
   <si>
     <t>C71B21003000008</t>
   </si>
   <si>
     <t>NUOVA ROTATORIA PARCHEGGI INTERRATI E P</t>
   </si>
   <si>
     <t>BRESSO</t>
   </si>
   <si>
     <t>I67H21001200001</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE SCUOLA ALLENDE - INTER</t>
   </si>
   <si>
     <t>I73D21000430001</t>
   </si>
   <si>
     <t>RIGENERAZIONE URBANA MIGLIORAMENTO DELL</t>
-  </si>
-[...4 lines deleted...]
-    <t>SCUOLA MEDIA ALESSANDRO MANZONI VIA PATE</t>
   </si>
   <si>
     <t>J32B17000110004</t>
   </si>
   <si>
     <t>ROGGIA VIA MENTANA VIA MENTANA VASCHE DI</t>
   </si>
   <si>
     <t>CANTU</t>
   </si>
   <si>
     <t>E33D21000800005</t>
   </si>
   <si>
     <t>CAMPO VIA AMICIZIA VIA AMICIZIA RISTRUTT</t>
   </si>
   <si>
     <t>C79J21039870005</t>
   </si>
   <si>
     <t>PISCINA COMUNALE PALESTRA SCUOLA A. MAN</t>
   </si>
   <si>
     <t>I73D21000480005</t>
   </si>
@@ -2357,51 +2165,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R287"/>
+  <dimension ref="A1:R259"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2664,51 +2472,51 @@
       </c>
       <c r="M6">
         <v>2.1</v>
       </c>
       <c r="N6">
         <v>2.1</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
         <v>585237.8</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>2.1</v>
       </c>
@@ -2982,12928 +2790,11612 @@
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>2.1</v>
       </c>
       <c r="N13">
         <v>2.1</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
-        <v>0.0</v>
+        <v>643761.58</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>2.1</v>
       </c>
       <c r="N14">
         <v>2.1</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
-        <v>0.0</v>
+        <v>250939.92</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>2.1</v>
       </c>
       <c r="N15">
         <v>2.1</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
-        <v>0.0</v>
+        <v>619181.6</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>2.1</v>
       </c>
       <c r="N16">
         <v>2.1</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
-        <v>643761.58</v>
+        <v>497452.13</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>2.1</v>
       </c>
       <c r="N17">
         <v>2.1</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
-        <v>250939.92</v>
+        <v>1161104.78</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
         <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>2.1</v>
       </c>
       <c r="N18">
         <v>2.1</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
-        <v>0.0</v>
+        <v>2194641.76</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>2.1</v>
       </c>
       <c r="N19">
         <v>2.1</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
-        <v>619181.6</v>
+        <v>351142.68</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>32</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>2.1</v>
       </c>
       <c r="N20">
         <v>2.1</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
-        <v>0.0</v>
+        <v>2413052.51</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>78</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>2.1</v>
       </c>
       <c r="N21">
         <v>2.1</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
-        <v>0.0</v>
+        <v>3433328.99</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>2.1</v>
       </c>
       <c r="N22">
         <v>2.1</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
-        <v>497452.13</v>
+        <v>234095.12</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>32</v>
       </c>
       <c r="E23" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>2.1</v>
       </c>
       <c r="N23">
         <v>2.1</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
-        <v>1161104.78</v>
+        <v>58523.78</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>87</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>2.1</v>
       </c>
       <c r="N24">
         <v>2.1</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
-        <v>2194641.76</v>
+        <v>239947.5</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>88</v>
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>2.1</v>
       </c>
       <c r="N25">
         <v>2.1</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
-        <v>351142.68</v>
+        <v>280914.15</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
         <v>91</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>2.1</v>
       </c>
       <c r="N26">
         <v>2.1</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
-        <v>0.0</v>
+        <v>216537.99</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>32</v>
       </c>
       <c r="E27" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>2.1</v>
       </c>
       <c r="N27">
         <v>2.1</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
-        <v>2413052.51</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" t="s">
         <v>97</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>2.1</v>
       </c>
       <c r="N28">
         <v>2.1</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
-        <v>3433328.99</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
         <v>99</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" t="s">
         <v>100</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>2.1</v>
       </c>
       <c r="N29">
         <v>2.1</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
-        <v>234095.12</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>101</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="D30" t="s">
         <v>32</v>
       </c>
       <c r="E30" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>2.1</v>
       </c>
       <c r="N30">
         <v>2.1</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
-        <v>58523.78</v>
+        <v>234095.12</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31" t="s">
         <v>104</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>2.1</v>
       </c>
       <c r="N31">
         <v>2.1</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
-        <v>239947.5</v>
+        <v>234095.12</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" t="s">
         <v>106</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>2.1</v>
       </c>
       <c r="N32">
         <v>2.1</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
-        <v>280914.15</v>
+        <v>316028.41</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" t="s">
         <v>108</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>2.1</v>
       </c>
       <c r="N33">
         <v>2.1</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
-        <v>216537.99</v>
+        <v>1755713.41</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34" t="s">
         <v>110</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>2.1</v>
       </c>
       <c r="N34">
         <v>2.1</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
-        <v>292618.9</v>
+        <v>117047.56</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" t="s">
         <v>113</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>2.1</v>
       </c>
       <c r="N35">
         <v>2.1</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
-        <v>292618.9</v>
+        <v>274476.53</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B36" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>2.1</v>
       </c>
       <c r="N36">
         <v>2.1</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
-        <v>292618.9</v>
+        <v>491599.75</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D37" t="s">
         <v>32</v>
       </c>
       <c r="E37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>2.1</v>
       </c>
       <c r="N37">
         <v>2.1</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
-        <v>234095.12</v>
+        <v>10938679.78</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>2.1</v>
       </c>
       <c r="N38">
         <v>2.1</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
-        <v>234095.12</v>
+        <v>87785.67</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B39" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>2.1</v>
       </c>
       <c r="N39">
         <v>2.1</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
-        <v>316028.41</v>
+        <v>87785.67</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>2.1</v>
       </c>
       <c r="N40">
         <v>2.1</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
-        <v>1755713.41</v>
+        <v>87785.67</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>2.1</v>
       </c>
       <c r="N41">
         <v>2.1</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
-        <v>117047.56</v>
+        <v>87785.67</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.1</v>
       </c>
       <c r="N42">
         <v>2.1</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
-        <v>274476.53</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>131</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>2.1</v>
       </c>
       <c r="N43">
         <v>2.1</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
-        <v>491599.75</v>
+        <v>790071.03</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B44" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D44" t="s">
         <v>32</v>
       </c>
       <c r="E44" t="s">
-        <v>131</v>
+        <v>66</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>2.1</v>
       </c>
       <c r="N44">
         <v>2.1</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
-        <v>10938679.78</v>
+        <v>146309.45</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
+        <v>134</v>
+      </c>
+      <c r="B45" t="s">
+        <v>135</v>
+      </c>
+      <c r="D45" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" t="s">
         <v>136</v>
       </c>
-      <c r="B45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>2.1</v>
       </c>
       <c r="N45">
         <v>2.1</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
-        <v>87785.67</v>
+        <v>87106.8</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" t="s">
         <v>138</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>2.1</v>
       </c>
       <c r="N46">
         <v>2.1</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
         <v>87785.67</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" t="s">
         <v>141</v>
       </c>
       <c r="D47" t="s">
         <v>20</v>
       </c>
       <c r="E47" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>2.1</v>
       </c>
       <c r="N47">
         <v>2.1</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
         <v>87785.67</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>2.1</v>
       </c>
       <c r="N48">
         <v>2.1</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
-        <v>87785.67</v>
+        <v>368699.82</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>145</v>
       </c>
       <c r="B49" t="s">
         <v>146</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>2.1</v>
       </c>
       <c r="N49">
         <v>2.1</v>
       </c>
       <c r="O49" t="s">
         <v>28</v>
       </c>
       <c r="P49" t="s">
         <v>29</v>
       </c>
       <c r="Q49">
-        <v>292618.9</v>
+        <v>175571.34</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B50" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D50" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>2.1</v>
       </c>
       <c r="N50">
         <v>2.1</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50" t="s">
         <v>29</v>
       </c>
       <c r="Q50">
-        <v>0.0</v>
+        <v>321880.79</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>150</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>2.1</v>
       </c>
       <c r="N51">
         <v>2.1</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
-        <v>790071.03</v>
+        <v>245717.94</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" t="s">
         <v>153</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>2.1</v>
       </c>
       <c r="N52">
         <v>2.1</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
-        <v>146309.45</v>
+        <v>58523.78</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
+        <v>154</v>
+      </c>
+      <c r="B53" t="s">
         <v>155</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" t="s">
         <v>156</v>
       </c>
-      <c r="D53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>2.1</v>
       </c>
       <c r="N53">
         <v>2.1</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53" t="s">
         <v>29</v>
       </c>
       <c r="Q53">
-        <v>0.0</v>
+        <v>146309.45</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>157</v>
       </c>
       <c r="B54" t="s">
         <v>158</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>2.1</v>
       </c>
       <c r="N54">
         <v>2.1</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54" t="s">
         <v>29</v>
       </c>
       <c r="Q54">
-        <v>0.0</v>
+        <v>141920.17</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>159</v>
       </c>
       <c r="B55" t="s">
         <v>160</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>2.1</v>
       </c>
       <c r="N55">
         <v>2.1</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
-        <v>0.0</v>
+        <v>117047.56</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>161</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>163</v>
+        <v>69</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>2.1</v>
       </c>
       <c r="N56">
         <v>2.1</v>
       </c>
       <c r="O56" t="s">
         <v>28</v>
       </c>
       <c r="P56" t="s">
         <v>29</v>
       </c>
       <c r="Q56">
-        <v>87106.8</v>
+        <v>286766.52</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>166</v>
+        <v>69</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>2.1</v>
       </c>
       <c r="N57">
         <v>2.1</v>
       </c>
       <c r="O57" t="s">
         <v>28</v>
       </c>
       <c r="P57" t="s">
         <v>29</v>
       </c>
       <c r="Q57">
-        <v>87785.67</v>
+        <v>286766.52</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B58" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
-        <v>169</v>
+        <v>69</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>2.1</v>
       </c>
       <c r="N58">
         <v>2.1</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58" t="s">
         <v>29</v>
       </c>
       <c r="Q58">
-        <v>87785.67</v>
+        <v>210685.61</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B59" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
-        <v>172</v>
+        <v>69</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>2.1</v>
       </c>
       <c r="N59">
         <v>2.1</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59" t="s">
         <v>29</v>
       </c>
       <c r="Q59">
-        <v>0.0</v>
+        <v>122899.94</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B60" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>166</v>
+        <v>69</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>2.1</v>
       </c>
       <c r="N60">
         <v>2.1</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60" t="s">
         <v>29</v>
       </c>
       <c r="Q60">
-        <v>368699.82</v>
+        <v>263357.01</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B61" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>2.1</v>
       </c>
       <c r="N61">
         <v>2.1</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
-        <v>175571.34</v>
+        <v>503304.51</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B62" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>2.1</v>
       </c>
       <c r="N62">
         <v>2.1</v>
       </c>
       <c r="O62" t="s">
         <v>28</v>
       </c>
       <c r="P62" t="s">
         <v>29</v>
       </c>
       <c r="Q62">
-        <v>321880.79</v>
+        <v>3335855.49</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B63" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
-        <v>172</v>
+        <v>69</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>2.1</v>
       </c>
       <c r="N63">
         <v>2.1</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
       <c r="P63" t="s">
         <v>29</v>
       </c>
       <c r="Q63">
-        <v>0.0</v>
+        <v>131678.51</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>2.1</v>
       </c>
       <c r="N64">
         <v>2.1</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64" t="s">
         <v>29</v>
       </c>
       <c r="Q64">
-        <v>245717.94</v>
+        <v>1419786.91</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B65" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>2.1</v>
       </c>
       <c r="N65">
         <v>2.1</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="P65" t="s">
         <v>29</v>
       </c>
       <c r="Q65">
-        <v>58523.78</v>
+        <v>3926775.95</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B66" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
         <v>20</v>
       </c>
       <c r="E66" t="s">
-        <v>172</v>
+        <v>97</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>2.1</v>
       </c>
       <c r="N66">
         <v>2.1</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66" t="s">
         <v>29</v>
       </c>
       <c r="Q66">
-        <v>0.0</v>
+        <v>175571.34</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B67" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
-        <v>190</v>
+        <v>97</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>2.1</v>
       </c>
       <c r="N67">
         <v>2.1</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
-        <v>146309.45</v>
+        <v>204833.23</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B68" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>2.1</v>
       </c>
       <c r="N68">
         <v>2.1</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
-        <v>141920.17</v>
+        <v>46819.02</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>2.1</v>
       </c>
       <c r="N69">
         <v>2.1</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="P69" t="s">
         <v>29</v>
       </c>
       <c r="Q69">
-        <v>117047.56</v>
+        <v>286766.52</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B70" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
         <v>20</v>
       </c>
       <c r="E70" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>2.1</v>
       </c>
       <c r="N70">
         <v>2.1</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
-        <v>286766.52</v>
+        <v>175571.34</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B71" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>2.1</v>
       </c>
       <c r="N71">
         <v>2.1</v>
       </c>
       <c r="O71" t="s">
         <v>28</v>
       </c>
       <c r="P71" t="s">
         <v>29</v>
       </c>
       <c r="Q71">
-        <v>286766.52</v>
+        <v>58523.78</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D72" t="s">
         <v>20</v>
       </c>
       <c r="E72" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>2.1</v>
       </c>
       <c r="N72">
         <v>2.1</v>
       </c>
       <c r="O72" t="s">
         <v>28</v>
       </c>
       <c r="P72" t="s">
         <v>29</v>
       </c>
       <c r="Q72">
-        <v>210685.61</v>
+        <v>409666.46</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B73" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="D73" t="s">
         <v>20</v>
       </c>
       <c r="E73" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>2.1</v>
       </c>
       <c r="N73">
         <v>2.1</v>
       </c>
       <c r="O73" t="s">
         <v>28</v>
       </c>
       <c r="P73" t="s">
         <v>29</v>
       </c>
       <c r="Q73">
-        <v>122899.94</v>
+        <v>526714.02</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B74" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>2.1</v>
       </c>
       <c r="N74">
         <v>2.1</v>
       </c>
       <c r="O74" t="s">
         <v>28</v>
       </c>
       <c r="P74" t="s">
         <v>29</v>
       </c>
       <c r="Q74">
-        <v>263357.01</v>
+        <v>266340.51</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B75" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>2.1</v>
       </c>
       <c r="N75">
         <v>2.1</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
-        <v>503304.51</v>
+        <v>558316.86</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
-        <v>84</v>
+        <v>147</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>2.1</v>
       </c>
       <c r="N76">
         <v>2.1</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76" t="s">
         <v>29</v>
       </c>
       <c r="Q76">
-        <v>0.0</v>
+        <v>114121.37</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B77" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="D77" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
-        <v>84</v>
+        <v>147</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>2.1</v>
       </c>
       <c r="N77">
         <v>2.1</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77" t="s">
         <v>29</v>
       </c>
       <c r="Q77">
-        <v>3335855.49</v>
+        <v>204833.23</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B78" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78" t="s">
-        <v>84</v>
+        <v>147</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>2.1</v>
       </c>
       <c r="N78">
         <v>2.1</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="P78" t="s">
         <v>29</v>
       </c>
       <c r="Q78">
-        <v>131678.51</v>
+        <v>58523.78</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B79" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="D79" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>2.1</v>
       </c>
       <c r="N79">
         <v>2.1</v>
       </c>
       <c r="O79" t="s">
         <v>28</v>
       </c>
       <c r="P79" t="s">
         <v>29</v>
       </c>
       <c r="Q79">
-        <v>1419786.91</v>
+        <v>131678.51</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B80" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D80" t="s">
         <v>32</v>
       </c>
       <c r="E80" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>2.1</v>
       </c>
       <c r="N80">
         <v>2.1</v>
       </c>
       <c r="O80" t="s">
         <v>28</v>
       </c>
       <c r="P80" t="s">
         <v>29</v>
       </c>
       <c r="Q80">
-        <v>3926775.95</v>
+        <v>2926189.02</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B81" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>2.1</v>
       </c>
       <c r="N81">
         <v>2.1</v>
       </c>
       <c r="O81" t="s">
         <v>28</v>
       </c>
       <c r="P81" t="s">
         <v>29</v>
       </c>
       <c r="Q81">
-        <v>175571.34</v>
+        <v>76080.91</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B82" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>2.1</v>
       </c>
       <c r="N82">
         <v>2.1</v>
       </c>
       <c r="O82" t="s">
         <v>28</v>
       </c>
       <c r="P82" t="s">
         <v>29</v>
       </c>
       <c r="Q82">
-        <v>204833.23</v>
+        <v>93638.05</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B83" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>2.1</v>
       </c>
       <c r="N83">
         <v>2.1</v>
       </c>
       <c r="O83" t="s">
         <v>28</v>
       </c>
       <c r="P83" t="s">
         <v>29</v>
       </c>
       <c r="Q83">
-        <v>46819.02</v>
+        <v>117047.56</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B84" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
-        <v>21</v>
+        <v>219</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>2.1</v>
       </c>
       <c r="N84">
         <v>2.1</v>
       </c>
       <c r="O84" t="s">
         <v>28</v>
       </c>
       <c r="P84" t="s">
         <v>29</v>
       </c>
       <c r="Q84">
-        <v>286766.52</v>
+        <v>237021.31</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B85" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
-        <v>21</v>
+        <v>219</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>2.1</v>
       </c>
       <c r="N85">
         <v>2.1</v>
       </c>
       <c r="O85" t="s">
         <v>28</v>
       </c>
       <c r="P85" t="s">
         <v>29</v>
       </c>
       <c r="Q85">
-        <v>175571.34</v>
+        <v>237021.31</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B86" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D86" t="s">
         <v>20</v>
       </c>
       <c r="E86" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>2.1</v>
       </c>
       <c r="N86">
         <v>2.1</v>
       </c>
       <c r="O86" t="s">
         <v>28</v>
       </c>
       <c r="P86" t="s">
         <v>29</v>
       </c>
       <c r="Q86">
-        <v>58523.78</v>
+        <v>210685.61</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B87" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D87" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
-        <v>21</v>
+        <v>226</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>2.1</v>
       </c>
       <c r="N87">
         <v>2.1</v>
       </c>
       <c r="O87" t="s">
         <v>28</v>
       </c>
       <c r="P87" t="s">
         <v>29</v>
       </c>
       <c r="Q87">
-        <v>409666.46</v>
+        <v>652889.81</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B88" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
-        <v>21</v>
+        <v>226</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>2.1</v>
       </c>
       <c r="N88">
         <v>2.1</v>
       </c>
       <c r="O88" t="s">
         <v>28</v>
       </c>
       <c r="P88" t="s">
         <v>29</v>
       </c>
       <c r="Q88">
-        <v>526714.02</v>
+        <v>288757.64</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B89" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D89" t="s">
         <v>20</v>
       </c>
       <c r="E89" t="s">
-        <v>33</v>
+        <v>226</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>2.1</v>
       </c>
       <c r="N89">
         <v>2.1</v>
       </c>
       <c r="O89" t="s">
         <v>28</v>
       </c>
       <c r="P89" t="s">
         <v>29</v>
       </c>
       <c r="Q89">
-        <v>266340.51</v>
+        <v>505433.33</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B90" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
-        <v>84</v>
+        <v>226</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>24</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>2.1</v>
       </c>
       <c r="N90">
         <v>2.1</v>
       </c>
       <c r="O90" t="s">
         <v>28</v>
       </c>
       <c r="P90" t="s">
         <v>29</v>
       </c>
       <c r="Q90">
-        <v>558316.86</v>
+        <v>1088315.33</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B91" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D91" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E91" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>2.1</v>
       </c>
       <c r="N91">
         <v>2.1</v>
       </c>
       <c r="O91" t="s">
         <v>28</v>
       </c>
       <c r="P91" t="s">
         <v>29</v>
       </c>
       <c r="Q91">
-        <v>0.0</v>
+        <v>281596.32</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B92" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
-        <v>177</v>
+        <v>237</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>24</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>2.1</v>
       </c>
       <c r="N92">
         <v>2.1</v>
       </c>
       <c r="O92" t="s">
         <v>28</v>
       </c>
       <c r="P92" t="s">
         <v>29</v>
       </c>
       <c r="Q92">
-        <v>114121.37</v>
+        <v>819332.92</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B93" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D93" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E93" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>2.1</v>
       </c>
       <c r="N93">
         <v>2.1</v>
       </c>
       <c r="O93" t="s">
         <v>28</v>
       </c>
       <c r="P93" t="s">
         <v>29</v>
       </c>
       <c r="Q93">
-        <v>204833.23</v>
+        <v>409666.46</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B94" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>2.1</v>
       </c>
       <c r="N94">
         <v>2.1</v>
       </c>
       <c r="O94" t="s">
         <v>28</v>
       </c>
       <c r="P94" t="s">
         <v>29</v>
       </c>
       <c r="Q94">
-        <v>58523.78</v>
+        <v>500670.94</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
+        <v>243</v>
+      </c>
+      <c r="B95" t="s">
+        <v>244</v>
+      </c>
+      <c r="D95" t="s">
+        <v>32</v>
+      </c>
+      <c r="E95" t="s">
         <v>245</v>
       </c>
-      <c r="B95" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>2.1</v>
       </c>
       <c r="N95">
         <v>2.1</v>
       </c>
       <c r="O95" t="s">
         <v>28</v>
       </c>
       <c r="P95" t="s">
         <v>29</v>
       </c>
       <c r="Q95">
-        <v>131678.51</v>
+        <v>1667927.74</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
+        <v>246</v>
+      </c>
+      <c r="B96" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>32</v>
       </c>
       <c r="E96" t="s">
-        <v>249</v>
+        <v>219</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>2.1</v>
       </c>
       <c r="N96">
         <v>2.1</v>
       </c>
       <c r="O96" t="s">
         <v>28</v>
       </c>
       <c r="P96" t="s">
         <v>29</v>
       </c>
       <c r="Q96">
-        <v>2926189.02</v>
+        <v>433075.97</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B97" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D97" t="s">
         <v>20</v>
       </c>
       <c r="E97" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>2.1</v>
       </c>
       <c r="N97">
         <v>2.1</v>
       </c>
       <c r="O97" t="s">
         <v>28</v>
       </c>
       <c r="P97" t="s">
         <v>29</v>
       </c>
       <c r="Q97">
-        <v>76080.91</v>
+        <v>672438.24</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
+        <v>250</v>
+      </c>
+      <c r="B98" t="s">
+        <v>251</v>
+      </c>
+      <c r="D98" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" t="s">
         <v>252</v>
       </c>
-      <c r="B98" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>2.1</v>
       </c>
       <c r="N98">
         <v>2.1</v>
       </c>
       <c r="O98" t="s">
         <v>28</v>
       </c>
       <c r="P98" t="s">
         <v>29</v>
       </c>
       <c r="Q98">
-        <v>93638.05</v>
+        <v>351142.68</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
+        <v>253</v>
+      </c>
+      <c r="B99" t="s">
         <v>254</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E99" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>24</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>2.1</v>
       </c>
       <c r="N99">
         <v>2.1</v>
       </c>
       <c r="O99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
         <v>29</v>
       </c>
       <c r="Q99">
-        <v>117047.56</v>
+        <v>538418.78</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
+        <v>255</v>
+      </c>
+      <c r="B100" t="s">
         <v>256</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" t="s">
         <v>20</v>
       </c>
       <c r="E100" t="s">
-        <v>258</v>
+        <v>131</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>24</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>2.1</v>
       </c>
       <c r="N100">
         <v>2.1</v>
       </c>
       <c r="O100" t="s">
         <v>28</v>
       </c>
       <c r="P100" t="s">
         <v>29</v>
       </c>
       <c r="Q100">
-        <v>237021.31</v>
+        <v>1404570.73</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
+        <v>257</v>
+      </c>
+      <c r="B101" t="s">
+        <v>258</v>
+      </c>
+      <c r="D101" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" t="s">
         <v>259</v>
       </c>
-      <c r="B101" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>24</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>2.1</v>
       </c>
       <c r="N101">
         <v>2.1</v>
       </c>
       <c r="O101" t="s">
         <v>28</v>
       </c>
       <c r="P101" t="s">
         <v>29</v>
       </c>
       <c r="Q101">
-        <v>237021.31</v>
+        <v>245799.88</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
+        <v>260</v>
+      </c>
+      <c r="B102" t="s">
         <v>261</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" t="s">
         <v>20</v>
       </c>
       <c r="E102" t="s">
-        <v>177</v>
+        <v>259</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>2.1</v>
       </c>
       <c r="N102">
         <v>2.1</v>
       </c>
       <c r="O102" t="s">
         <v>28</v>
       </c>
       <c r="P102" t="s">
         <v>29</v>
       </c>
       <c r="Q102">
-        <v>210685.61</v>
+        <v>187276.1</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
+        <v>262</v>
+      </c>
+      <c r="B103" t="s">
         <v>263</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
-        <v>265</v>
+        <v>136</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>24</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>2.1</v>
       </c>
       <c r="N103">
         <v>2.1</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
-        <v>652889.81</v>
+        <v>195990.29</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B104" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D104" t="s">
         <v>20</v>
       </c>
       <c r="E104" t="s">
-        <v>265</v>
+        <v>139</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>2.1</v>
       </c>
       <c r="N104">
         <v>2.1</v>
       </c>
       <c r="O104" t="s">
         <v>28</v>
       </c>
       <c r="P104" t="s">
         <v>29</v>
       </c>
       <c r="Q104">
-        <v>288757.64</v>
+        <v>1003682.83</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B105" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>20</v>
       </c>
       <c r="E105" t="s">
-        <v>265</v>
+        <v>136</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>2.1</v>
       </c>
       <c r="N105">
         <v>2.1</v>
       </c>
       <c r="O105" t="s">
         <v>28</v>
       </c>
       <c r="P105" t="s">
         <v>29</v>
       </c>
       <c r="Q105">
-        <v>505433.33</v>
+        <v>87106.79</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B106" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D106" t="s">
         <v>20</v>
       </c>
       <c r="E106" t="s">
-        <v>265</v>
+        <v>142</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>24</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>2.1</v>
       </c>
       <c r="N106">
         <v>2.1</v>
       </c>
       <c r="O106" t="s">
         <v>28</v>
       </c>
       <c r="P106" t="s">
         <v>29</v>
       </c>
       <c r="Q106">
-        <v>1088315.33</v>
+        <v>100660.9</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B107" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D107" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
-        <v>265</v>
+        <v>136</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>24</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>2.1</v>
       </c>
       <c r="N107">
         <v>2.1</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="P107" t="s">
         <v>29</v>
       </c>
       <c r="Q107">
-        <v>281596.32</v>
+        <v>290593.98</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B108" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>276</v>
+        <v>139</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>2.1</v>
       </c>
       <c r="N108">
         <v>2.1</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="P108" t="s">
         <v>29</v>
       </c>
       <c r="Q108">
-        <v>819332.92</v>
+        <v>318954.6</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B109" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D109" t="s">
         <v>32</v>
       </c>
       <c r="E109" t="s">
-        <v>21</v>
+        <v>276</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>24</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>2.1</v>
       </c>
       <c r="N109">
         <v>2.1</v>
       </c>
       <c r="O109" t="s">
         <v>28</v>
       </c>
       <c r="P109" t="s">
         <v>29</v>
       </c>
       <c r="Q109">
-        <v>409666.46</v>
+        <v>1096410.25</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B110" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D110" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E110" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>24</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>2.1</v>
       </c>
       <c r="N110">
         <v>2.1</v>
       </c>
       <c r="O110" t="s">
         <v>28</v>
       </c>
       <c r="P110" t="s">
         <v>29</v>
       </c>
       <c r="Q110">
-        <v>500670.94</v>
+        <v>580263.28</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B111" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D111" t="s">
         <v>32</v>
       </c>
       <c r="E111" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>24</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>2.1</v>
       </c>
       <c r="N111">
         <v>2.1</v>
       </c>
       <c r="O111" t="s">
         <v>28</v>
       </c>
       <c r="P111" t="s">
         <v>29</v>
       </c>
       <c r="Q111">
-        <v>1667927.74</v>
+        <v>2926189.01</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B112" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D112" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
-        <v>258</v>
+        <v>284</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>24</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>2.1</v>
       </c>
       <c r="N112">
         <v>2.1</v>
       </c>
       <c r="O112" t="s">
         <v>28</v>
       </c>
       <c r="P112" t="s">
         <v>29</v>
       </c>
       <c r="Q112">
-        <v>433075.97</v>
+        <v>1463094.51</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B113" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D113" t="s">
         <v>20</v>
       </c>
       <c r="E113" t="s">
-        <v>281</v>
+        <v>226</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>24</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>2.1</v>
       </c>
       <c r="N113">
         <v>2.1</v>
       </c>
       <c r="O113" t="s">
         <v>28</v>
       </c>
       <c r="P113" t="s">
         <v>29</v>
       </c>
       <c r="Q113">
-        <v>672438.24</v>
+        <v>560458.06</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
+        <v>287</v>
+      </c>
+      <c r="B114" t="s">
+        <v>288</v>
+      </c>
+      <c r="D114" t="s">
+        <v>32</v>
+      </c>
+      <c r="E114" t="s">
         <v>289</v>
       </c>
-      <c r="B114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>24</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>2.1</v>
       </c>
       <c r="N114">
         <v>2.1</v>
       </c>
       <c r="O114" t="s">
         <v>28</v>
       </c>
       <c r="P114" t="s">
         <v>29</v>
       </c>
       <c r="Q114">
-        <v>351142.68</v>
+        <v>1189171.03</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B115" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D115" t="s">
         <v>32</v>
       </c>
       <c r="E115" t="s">
-        <v>281</v>
+        <v>226</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>24</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>2.1</v>
       </c>
       <c r="N115">
         <v>2.1</v>
       </c>
       <c r="O115" t="s">
         <v>28</v>
       </c>
       <c r="P115" t="s">
         <v>29</v>
       </c>
       <c r="Q115">
-        <v>538418.78</v>
+        <v>543495.08</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
+        <v>292</v>
+      </c>
+      <c r="B116" t="s">
+        <v>293</v>
+      </c>
+      <c r="D116" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" t="s">
         <v>294</v>
       </c>
-      <c r="B116" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>24</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>2.1</v>
       </c>
       <c r="N116">
         <v>2.1</v>
       </c>
       <c r="O116" t="s">
         <v>28</v>
       </c>
       <c r="P116" t="s">
         <v>29</v>
       </c>
       <c r="Q116">
-        <v>1404570.73</v>
+        <v>1662075.36</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
+        <v>295</v>
+      </c>
+      <c r="B117" t="s">
         <v>296</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E117" t="s">
-        <v>298</v>
+        <v>142</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>2.1</v>
       </c>
       <c r="N117">
         <v>2.1</v>
       </c>
       <c r="O117" t="s">
         <v>28</v>
       </c>
       <c r="P117" t="s">
         <v>29</v>
       </c>
       <c r="Q117">
-        <v>245799.88</v>
+        <v>345457.36</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
+        <v>297</v>
+      </c>
+      <c r="B118" t="s">
+        <v>298</v>
+      </c>
+      <c r="D118" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" t="s">
         <v>299</v>
       </c>
-      <c r="B118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>2.1</v>
       </c>
       <c r="N118">
         <v>2.1</v>
       </c>
       <c r="O118" t="s">
         <v>28</v>
       </c>
       <c r="P118" t="s">
         <v>29</v>
       </c>
       <c r="Q118">
-        <v>187276.1</v>
+        <v>940796.1</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
+        <v>300</v>
+      </c>
+      <c r="B119" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D119" t="s">
         <v>32</v>
       </c>
       <c r="E119" t="s">
-        <v>172</v>
+        <v>302</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>24</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>2.1</v>
       </c>
       <c r="N119">
         <v>2.1</v>
       </c>
       <c r="O119" t="s">
         <v>28</v>
       </c>
       <c r="P119" t="s">
         <v>29</v>
       </c>
       <c r="Q119">
-        <v>0.0</v>
+        <v>1346046.95</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
         <v>303</v>
       </c>
       <c r="B120" t="s">
         <v>304</v>
       </c>
       <c r="D120" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E120" t="s">
-        <v>163</v>
+        <v>299</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>24</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>2.1</v>
       </c>
       <c r="N120">
         <v>2.1</v>
       </c>
       <c r="O120" t="s">
         <v>28</v>
       </c>
       <c r="P120" t="s">
         <v>29</v>
       </c>
       <c r="Q120">
-        <v>195990.29</v>
+        <v>1985392.91</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>305</v>
       </c>
       <c r="B121" t="s">
         <v>306</v>
       </c>
       <c r="D121" t="s">
         <v>20</v>
       </c>
       <c r="E121" t="s">
-        <v>166</v>
+        <v>307</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>24</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>2.1</v>
       </c>
       <c r="N121">
         <v>2.1</v>
       </c>
       <c r="O121" t="s">
         <v>28</v>
       </c>
       <c r="P121" t="s">
         <v>29</v>
       </c>
       <c r="Q121">
-        <v>1003682.83</v>
+        <v>468190.24</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D122" t="s">
         <v>20</v>
       </c>
       <c r="E122" t="s">
-        <v>163</v>
+        <v>126</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
         <v>24</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122">
         <v>2.1</v>
       </c>
       <c r="N122">
         <v>2.1</v>
       </c>
       <c r="O122" t="s">
         <v>28</v>
       </c>
       <c r="P122" t="s">
         <v>29</v>
       </c>
       <c r="Q122">
-        <v>87106.79</v>
+        <v>61449.97</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="D123" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E123" t="s">
-        <v>169</v>
+        <v>302</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>2.1</v>
       </c>
       <c r="N123">
         <v>2.1</v>
       </c>
       <c r="O123" t="s">
         <v>28</v>
       </c>
       <c r="P123" t="s">
         <v>29</v>
       </c>
       <c r="Q123">
-        <v>100660.9</v>
+        <v>3862569.51</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>311</v>
       </c>
       <c r="B124" t="s">
         <v>312</v>
       </c>
       <c r="D124" t="s">
         <v>20</v>
       </c>
       <c r="E124" t="s">
-        <v>163</v>
+        <v>307</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>24</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>2.1</v>
       </c>
       <c r="N124">
         <v>2.1</v>
       </c>
       <c r="O124" t="s">
         <v>28</v>
       </c>
       <c r="P124" t="s">
         <v>29</v>
       </c>
       <c r="Q124">
-        <v>290593.98</v>
+        <v>362847.44</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
         <v>313</v>
       </c>
       <c r="B125" t="s">
         <v>314</v>
       </c>
       <c r="D125" t="s">
         <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>166</v>
+        <v>307</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>2.1</v>
       </c>
       <c r="N125">
         <v>2.1</v>
       </c>
       <c r="O125" t="s">
         <v>28</v>
       </c>
       <c r="P125" t="s">
         <v>29</v>
       </c>
       <c r="Q125">
-        <v>318954.6</v>
+        <v>351142.68</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>315</v>
       </c>
       <c r="B126" t="s">
         <v>316</v>
       </c>
       <c r="D126" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>24</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>2.1</v>
       </c>
       <c r="N126">
         <v>2.1</v>
       </c>
       <c r="O126" t="s">
         <v>28</v>
       </c>
       <c r="P126" t="s">
         <v>29</v>
       </c>
       <c r="Q126">
-        <v>1096410.25</v>
+        <v>331829.83</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>317</v>
       </c>
       <c r="B127" t="s">
         <v>318</v>
       </c>
       <c r="D127" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E127" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>24</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>2.1</v>
       </c>
       <c r="N127">
         <v>2.1</v>
       </c>
       <c r="O127" t="s">
         <v>28</v>
       </c>
       <c r="P127" t="s">
         <v>29</v>
       </c>
       <c r="Q127">
-        <v>580263.28</v>
+        <v>389183.14</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>319</v>
       </c>
       <c r="B128" t="s">
         <v>320</v>
       </c>
       <c r="D128" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>321</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="I128" t="s">
         <v>24</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>2.1</v>
       </c>
       <c r="N128">
         <v>2.1</v>
       </c>
       <c r="O128" t="s">
         <v>28</v>
       </c>
       <c r="P128" t="s">
         <v>29</v>
       </c>
       <c r="Q128">
-        <v>2926189.01</v>
+        <v>936380.48</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
         <v>322</v>
       </c>
       <c r="B129" t="s">
         <v>323</v>
       </c>
       <c r="D129" t="s">
         <v>20</v>
       </c>
       <c r="E129" t="s">
-        <v>324</v>
+        <v>147</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>2.1</v>
       </c>
       <c r="N129">
         <v>2.1</v>
       </c>
       <c r="O129" t="s">
         <v>28</v>
       </c>
       <c r="P129" t="s">
         <v>29</v>
       </c>
       <c r="Q129">
-        <v>1463094.51</v>
+        <v>304323.66</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
+        <v>324</v>
+      </c>
+      <c r="B130" t="s">
         <v>325</v>
       </c>
-      <c r="B130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E130" t="s">
-        <v>265</v>
+        <v>147</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130" t="s">
         <v>23</v>
       </c>
       <c r="I130" t="s">
         <v>24</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130">
         <v>2.1</v>
       </c>
       <c r="N130">
         <v>2.1</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="P130" t="s">
         <v>29</v>
       </c>
       <c r="Q130">
-        <v>560458.06</v>
+        <v>553049.72</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
+        <v>326</v>
+      </c>
+      <c r="B131" t="s">
         <v>327</v>
       </c>
-      <c r="B131" t="s">
+      <c r="D131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E131" t="s">
         <v>328</v>
       </c>
-      <c r="D131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>2.1</v>
       </c>
       <c r="N131">
         <v>2.1</v>
       </c>
       <c r="O131" t="s">
         <v>28</v>
       </c>
       <c r="P131" t="s">
         <v>29</v>
       </c>
       <c r="Q131">
-        <v>1189171.03</v>
+        <v>1562584.93</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
+        <v>329</v>
+      </c>
+      <c r="B132" t="s">
         <v>330</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
-        <v>265</v>
+        <v>147</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>2.1</v>
       </c>
       <c r="N132">
         <v>2.1</v>
       </c>
       <c r="O132" t="s">
         <v>28</v>
       </c>
       <c r="P132" t="s">
         <v>29</v>
       </c>
       <c r="Q132">
-        <v>543495.08</v>
+        <v>474042.62</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" t="s">
+        <v>331</v>
+      </c>
+      <c r="B133" t="s">
         <v>332</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133" t="s">
         <v>20</v>
       </c>
       <c r="E133" t="s">
-        <v>334</v>
+        <v>147</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="I133" t="s">
         <v>24</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133">
         <v>2.1</v>
       </c>
       <c r="N133">
         <v>2.1</v>
       </c>
       <c r="O133" t="s">
         <v>28</v>
       </c>
       <c r="P133" t="s">
         <v>29</v>
       </c>
       <c r="Q133">
-        <v>1662075.36</v>
+        <v>368699.82</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
+        <v>333</v>
+      </c>
+      <c r="B134" t="s">
+        <v>334</v>
+      </c>
+      <c r="D134" t="s">
+        <v>20</v>
+      </c>
+      <c r="E134" t="s">
         <v>335</v>
       </c>
-      <c r="B134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>2.1</v>
       </c>
       <c r="N134">
         <v>2.1</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="P134" t="s">
         <v>29</v>
       </c>
       <c r="Q134">
-        <v>345457.36</v>
+        <v>866737.19</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
+        <v>336</v>
+      </c>
+      <c r="B135" t="s">
         <v>337</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135" t="s">
         <v>20</v>
       </c>
       <c r="E135" t="s">
-        <v>339</v>
+        <v>147</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>2.1</v>
       </c>
       <c r="N135">
         <v>2.1</v>
       </c>
       <c r="O135" t="s">
         <v>28</v>
       </c>
       <c r="P135" t="s">
         <v>29</v>
       </c>
       <c r="Q135">
-        <v>940796.1</v>
+        <v>277987.96</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B136" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D136" t="s">
         <v>32</v>
       </c>
       <c r="E136" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>24</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>2.1</v>
       </c>
       <c r="N136">
         <v>2.1</v>
       </c>
       <c r="O136" t="s">
         <v>28</v>
       </c>
       <c r="P136" t="s">
         <v>29</v>
       </c>
       <c r="Q136">
-        <v>1346046.95</v>
+        <v>2418495.22</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B137" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="D137" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137" t="s">
         <v>23</v>
       </c>
       <c r="I137" t="s">
         <v>24</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>2.1</v>
       </c>
       <c r="N137">
         <v>2.1</v>
       </c>
       <c r="O137" t="s">
         <v>28</v>
       </c>
       <c r="P137" t="s">
         <v>29</v>
       </c>
       <c r="Q137">
-        <v>1985392.91</v>
+        <v>346460.78</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B138" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="D138" t="s">
         <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>347</v>
+        <v>66</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>2.1</v>
       </c>
       <c r="N138">
         <v>2.1</v>
       </c>
       <c r="O138" t="s">
         <v>28</v>
       </c>
       <c r="P138" t="s">
         <v>29</v>
       </c>
       <c r="Q138">
-        <v>468190.24</v>
+        <v>87785.67</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B139" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E139" t="s">
-        <v>144</v>
+        <v>97</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>24</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>2.1</v>
       </c>
       <c r="N139">
         <v>2.1</v>
       </c>
       <c r="O139" t="s">
         <v>28</v>
       </c>
       <c r="P139" t="s">
         <v>29</v>
       </c>
       <c r="Q139">
-        <v>61449.97</v>
+        <v>526714.02</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B140" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="D140" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>2.1</v>
       </c>
       <c r="N140">
         <v>2.1</v>
       </c>
       <c r="O140" t="s">
         <v>28</v>
       </c>
       <c r="P140" t="s">
         <v>29</v>
       </c>
       <c r="Q140">
-        <v>3862569.51</v>
+        <v>877856.7</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" t="s">
+        <v>350</v>
+      </c>
+      <c r="B141" t="s">
         <v>351</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141" t="s">
         <v>20</v>
       </c>
       <c r="E141" t="s">
-        <v>347</v>
+        <v>156</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
         <v>24</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141">
         <v>2.1</v>
       </c>
       <c r="N141">
         <v>2.1</v>
       </c>
       <c r="O141" t="s">
         <v>28</v>
       </c>
       <c r="P141" t="s">
         <v>29</v>
       </c>
       <c r="Q141">
-        <v>362847.44</v>
+        <v>1463094.51</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
+        <v>352</v>
+      </c>
+      <c r="B142" t="s">
         <v>353</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E142" t="s">
-        <v>347</v>
+        <v>156</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>24</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>2.1</v>
       </c>
       <c r="N142">
         <v>2.1</v>
       </c>
       <c r="O142" t="s">
         <v>28</v>
       </c>
       <c r="P142" t="s">
         <v>29</v>
       </c>
       <c r="Q142">
-        <v>351142.68</v>
+        <v>1872760.97</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
+        <v>354</v>
+      </c>
+      <c r="B143" t="s">
         <v>355</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D143" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E143" t="s">
-        <v>190</v>
+        <v>237</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="I143" t="s">
         <v>24</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>2.1</v>
       </c>
       <c r="N143">
         <v>2.1</v>
       </c>
       <c r="O143" t="s">
         <v>28</v>
       </c>
       <c r="P143" t="s">
         <v>29</v>
       </c>
       <c r="Q143">
-        <v>331829.83</v>
+        <v>2106856.09</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
+        <v>356</v>
+      </c>
+      <c r="B144" t="s">
         <v>357</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
-        <v>190</v>
+        <v>36</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>24</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>2.1</v>
       </c>
       <c r="N144">
         <v>2.1</v>
       </c>
       <c r="O144" t="s">
         <v>28</v>
       </c>
       <c r="P144" t="s">
         <v>29</v>
       </c>
       <c r="Q144">
-        <v>389183.14</v>
+        <v>204833.23</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" t="s">
+        <v>358</v>
+      </c>
+      <c r="B145" t="s">
         <v>359</v>
       </c>
-      <c r="B145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" t="s">
         <v>20</v>
       </c>
       <c r="E145" t="s">
-        <v>361</v>
+        <v>36</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145" t="s">
         <v>23</v>
       </c>
       <c r="I145" t="s">
         <v>24</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145">
         <v>2.1</v>
       </c>
       <c r="N145">
         <v>2.1</v>
       </c>
       <c r="O145" t="s">
         <v>28</v>
       </c>
       <c r="P145" t="s">
         <v>29</v>
       </c>
       <c r="Q145">
-        <v>936380.48</v>
+        <v>58523.78</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B146" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D146" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E146" t="s">
-        <v>177</v>
+        <v>94</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146" t="s">
         <v>23</v>
       </c>
       <c r="I146" t="s">
         <v>24</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146" t="s">
         <v>26</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146">
         <v>2.1</v>
       </c>
       <c r="N146">
         <v>2.1</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="P146" t="s">
         <v>29</v>
       </c>
       <c r="Q146">
-        <v>304323.66</v>
+        <v>175571.34</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B147" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D147" t="s">
         <v>20</v>
       </c>
       <c r="E147" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147" t="s">
         <v>23</v>
       </c>
       <c r="I147" t="s">
         <v>24</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
         <v>26</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147">
         <v>2.1</v>
       </c>
       <c r="N147">
         <v>2.1</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="P147" t="s">
         <v>29</v>
       </c>
       <c r="Q147">
-        <v>553049.72</v>
+        <v>20483.32</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
+        <v>364</v>
+      </c>
+      <c r="B148" t="s">
+        <v>365</v>
+      </c>
+      <c r="D148" t="s">
+        <v>32</v>
+      </c>
+      <c r="E148" t="s">
         <v>366</v>
       </c>
-      <c r="B148" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>2.1</v>
       </c>
       <c r="N148">
         <v>2.1</v>
       </c>
       <c r="O148" t="s">
         <v>28</v>
       </c>
       <c r="P148" t="s">
         <v>29</v>
       </c>
       <c r="Q148">
-        <v>1562584.93</v>
+        <v>2926189.01</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B149" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D149" t="s">
         <v>20</v>
       </c>
       <c r="E149" t="s">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149" t="s">
         <v>23</v>
       </c>
       <c r="I149" t="s">
         <v>24</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149">
         <v>2.1</v>
       </c>
       <c r="N149">
         <v>2.1</v>
       </c>
       <c r="O149" t="s">
         <v>28</v>
       </c>
       <c r="P149" t="s">
         <v>29</v>
       </c>
       <c r="Q149">
-        <v>474042.62</v>
+        <v>658392.53</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B150" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D150" t="s">
         <v>20</v>
       </c>
       <c r="E150" t="s">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>24</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>2.1</v>
       </c>
       <c r="N150">
         <v>2.1</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
-        <v>368699.82</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B151" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D151" t="s">
         <v>20</v>
       </c>
       <c r="E151" t="s">
-        <v>375</v>
+        <v>69</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>2.1</v>
       </c>
       <c r="N151">
         <v>2.1</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="P151" t="s">
         <v>29</v>
       </c>
       <c r="Q151">
-        <v>866737.19</v>
+        <v>421371.22</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B152" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>24</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>2.1</v>
       </c>
       <c r="N152">
         <v>2.1</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="P152" t="s">
         <v>29</v>
       </c>
       <c r="Q152">
-        <v>277987.96</v>
+        <v>146309.45</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B153" t="s">
-        <v>379</v>
+        <v>301</v>
       </c>
       <c r="D153" t="s">
         <v>32</v>
       </c>
       <c r="E153" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>24</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>2.1</v>
       </c>
       <c r="N153">
         <v>2.1</v>
       </c>
       <c r="O153" t="s">
         <v>28</v>
       </c>
       <c r="P153" t="s">
         <v>29</v>
       </c>
       <c r="Q153">
-        <v>2418495.22</v>
+        <v>1463094.51</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B154" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="D154" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E154" t="s">
-        <v>375</v>
+        <v>75</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>24</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154">
         <v>2.1</v>
       </c>
       <c r="N154">
         <v>2.1</v>
       </c>
       <c r="O154" t="s">
         <v>28</v>
       </c>
       <c r="P154" t="s">
         <v>29</v>
       </c>
       <c r="Q154">
-        <v>346460.78</v>
+        <v>819332.92</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B155" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E155" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="I155" t="s">
         <v>24</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>26</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155">
         <v>2.1</v>
       </c>
       <c r="N155">
         <v>2.1</v>
       </c>
       <c r="O155" t="s">
         <v>28</v>
       </c>
       <c r="P155" t="s">
         <v>29</v>
       </c>
       <c r="Q155">
-        <v>87785.67</v>
+        <v>204833.23</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B156" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="D156" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E156" t="s">
-        <v>115</v>
+        <v>382</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156" t="s">
         <v>23</v>
       </c>
       <c r="I156" t="s">
         <v>24</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156" t="s">
         <v>26</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156">
         <v>2.1</v>
       </c>
       <c r="N156">
         <v>2.1</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>29</v>
       </c>
       <c r="Q156">
-        <v>526714.02</v>
+        <v>117047.56</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B157" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D157" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E157" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>2.1</v>
       </c>
       <c r="N157">
         <v>2.1</v>
       </c>
       <c r="O157" t="s">
         <v>28</v>
       </c>
       <c r="P157" t="s">
         <v>29</v>
       </c>
       <c r="Q157">
-        <v>877856.7</v>
+        <v>2926189.01</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B158" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="D158" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E158" t="s">
-        <v>190</v>
+        <v>388</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="I158" t="s">
         <v>24</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
         <v>2.1</v>
       </c>
       <c r="N158">
         <v>2.1</v>
       </c>
       <c r="O158" t="s">
         <v>28</v>
       </c>
       <c r="P158" t="s">
         <v>29</v>
       </c>
       <c r="Q158">
-        <v>1463094.51</v>
+        <v>2926189.02</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B159" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D159" t="s">
         <v>32</v>
       </c>
       <c r="E159" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>24</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>2.1</v>
       </c>
       <c r="N159">
         <v>2.1</v>
       </c>
       <c r="O159" t="s">
         <v>28</v>
       </c>
       <c r="P159" t="s">
         <v>29</v>
       </c>
       <c r="Q159">
-        <v>1872760.97</v>
+        <v>251652.26</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B160" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D160" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
-        <v>276</v>
+        <v>393</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160">
         <v>2.1</v>
       </c>
       <c r="N160">
         <v>2.1</v>
       </c>
       <c r="O160" t="s">
         <v>28</v>
       </c>
       <c r="P160" t="s">
         <v>29</v>
       </c>
       <c r="Q160">
-        <v>2106856.09</v>
+        <v>494525.94</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B161" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D161" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E161" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="I161" t="s">
         <v>24</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
         <v>26</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161">
         <v>2.1</v>
       </c>
       <c r="N161">
         <v>2.1</v>
       </c>
       <c r="O161" t="s">
         <v>28</v>
       </c>
       <c r="P161" t="s">
         <v>29</v>
       </c>
       <c r="Q161">
-        <v>204833.23</v>
+        <v>731547.25</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B162" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D162" t="s">
         <v>20</v>
       </c>
       <c r="E162" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>24</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162">
         <v>2.1</v>
       </c>
       <c r="N162">
         <v>2.1</v>
       </c>
       <c r="O162" t="s">
         <v>28</v>
       </c>
       <c r="P162" t="s">
         <v>29</v>
       </c>
       <c r="Q162">
-        <v>58523.78</v>
+        <v>585237.8</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B163" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D163" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>2.1</v>
       </c>
       <c r="N163">
         <v>2.1</v>
       </c>
       <c r="O163" t="s">
         <v>28</v>
       </c>
       <c r="P163" t="s">
         <v>29</v>
       </c>
       <c r="Q163">
-        <v>0.0</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B164" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D164" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
-        <v>404</v>
+        <v>147</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>2.1</v>
       </c>
       <c r="N164">
         <v>2.1</v>
       </c>
       <c r="O164" t="s">
         <v>28</v>
       </c>
       <c r="P164" t="s">
         <v>29</v>
       </c>
       <c r="Q164">
-        <v>0.0</v>
+        <v>468190.24</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B165" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D165" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E165" t="s">
-        <v>112</v>
+        <v>147</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="I165" t="s">
         <v>24</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
         <v>26</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165">
         <v>2.1</v>
       </c>
       <c r="N165">
         <v>2.1</v>
       </c>
       <c r="O165" t="s">
         <v>28</v>
       </c>
       <c r="P165" t="s">
         <v>29</v>
       </c>
       <c r="Q165">
-        <v>175571.34</v>
+        <v>58523.78</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B166" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="D166" t="s">
         <v>20</v>
       </c>
       <c r="E166" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>24</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166">
         <v>2.1</v>
       </c>
       <c r="N166">
         <v>2.1</v>
       </c>
       <c r="O166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
         <v>29</v>
       </c>
       <c r="Q166">
-        <v>20483.32</v>
+        <v>280914.15</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B167" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="D167" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>24</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
         <v>2.1</v>
       </c>
       <c r="N167">
         <v>2.1</v>
       </c>
       <c r="O167" t="s">
         <v>28</v>
       </c>
       <c r="P167" t="s">
         <v>29</v>
       </c>
       <c r="Q167">
-        <v>2926189.01</v>
+        <v>2926189.02</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B168" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
       <c r="E168" t="s">
-        <v>84</v>
+        <v>226</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="I168" t="s">
         <v>24</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
         <v>26</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168">
         <v>2.1</v>
       </c>
       <c r="N168">
         <v>2.1</v>
       </c>
       <c r="O168" t="s">
         <v>28</v>
       </c>
       <c r="P168" t="s">
         <v>29</v>
       </c>
       <c r="Q168">
-        <v>658392.53</v>
+        <v>502702.53</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B169" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="D169" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E169" t="s">
-        <v>84</v>
+        <v>226</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
         <v>24</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169">
         <v>2.1</v>
       </c>
       <c r="N169">
         <v>2.1</v>
       </c>
       <c r="O169" t="s">
         <v>28</v>
       </c>
       <c r="P169" t="s">
         <v>29</v>
       </c>
       <c r="Q169">
-        <v>292618.9</v>
+        <v>594581.94</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B170" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="D170" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E170" t="s">
-        <v>84</v>
+        <v>414</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>24</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
         <v>2.1</v>
       </c>
       <c r="N170">
         <v>2.1</v>
       </c>
       <c r="O170" t="s">
         <v>28</v>
       </c>
       <c r="P170" t="s">
         <v>29</v>
       </c>
       <c r="Q170">
-        <v>0.0</v>
+        <v>1755713.41</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B171" t="s">
-        <v>419</v>
+        <v>301</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
       <c r="E171" t="s">
-        <v>84</v>
+        <v>302</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>24</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171">
         <v>2.1</v>
       </c>
       <c r="N171">
         <v>2.1</v>
       </c>
       <c r="O171" t="s">
         <v>28</v>
       </c>
       <c r="P171" t="s">
         <v>29</v>
       </c>
       <c r="Q171">
-        <v>421371.22</v>
+        <v>117047.56</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B172" t="s">
-        <v>421</v>
+        <v>301</v>
       </c>
       <c r="D172" t="s">
         <v>20</v>
       </c>
       <c r="E172" t="s">
-        <v>84</v>
+        <v>302</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>24</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>2.1</v>
       </c>
       <c r="N172">
         <v>2.1</v>
       </c>
       <c r="O172" t="s">
         <v>28</v>
       </c>
       <c r="P172" t="s">
         <v>29</v>
       </c>
       <c r="Q172">
-        <v>146309.45</v>
+        <v>117047.56</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B173" t="s">
-        <v>341</v>
+        <v>418</v>
       </c>
       <c r="D173" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
-        <v>342</v>
+        <v>100</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>24</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173">
         <v>2.1</v>
       </c>
       <c r="N173">
         <v>2.1</v>
       </c>
       <c r="O173" t="s">
         <v>28</v>
       </c>
       <c r="P173" t="s">
         <v>29</v>
       </c>
       <c r="Q173">
-        <v>1463094.51</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B174" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="D174" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
         <v>24</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174">
         <v>2.1</v>
       </c>
       <c r="N174">
         <v>2.1</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="P174" t="s">
         <v>29</v>
       </c>
       <c r="Q174">
-        <v>819332.92</v>
+        <v>1170475.61</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B175" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="D175" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
-        <v>90</v>
+        <v>226</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175">
         <v>2.1</v>
       </c>
       <c r="N175">
         <v>2.1</v>
       </c>
       <c r="O175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>29</v>
       </c>
       <c r="Q175">
-        <v>204833.23</v>
+        <v>421959.66</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B176" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>24</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176">
         <v>2.1</v>
       </c>
       <c r="N176">
         <v>2.1</v>
       </c>
       <c r="O176" t="s">
         <v>28</v>
       </c>
       <c r="P176" t="s">
         <v>29</v>
       </c>
       <c r="Q176">
-        <v>117047.56</v>
+        <v>702285.36</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B177" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D177" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E177" t="s">
-        <v>432</v>
+        <v>100</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="I177" t="s">
         <v>24</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177">
         <v>2.1</v>
       </c>
       <c r="N177">
         <v>2.1</v>
       </c>
       <c r="O177" t="s">
         <v>28</v>
       </c>
       <c r="P177" t="s">
         <v>29</v>
       </c>
       <c r="Q177">
-        <v>2926189.01</v>
+        <v>1170475.61</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="B178" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="D178" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E178" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="I178" t="s">
         <v>24</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178">
         <v>2.1</v>
       </c>
       <c r="N178">
         <v>2.1</v>
       </c>
       <c r="O178" t="s">
         <v>28</v>
       </c>
       <c r="P178" t="s">
         <v>29</v>
       </c>
       <c r="Q178">
-        <v>2926189.02</v>
+        <v>573533.05</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="B179" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="D179" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E179" t="s">
-        <v>21</v>
+        <v>425</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>2.1</v>
       </c>
       <c r="N179">
         <v>2.1</v>
       </c>
       <c r="O179" t="s">
         <v>28</v>
       </c>
       <c r="P179" t="s">
         <v>29</v>
       </c>
       <c r="Q179">
-        <v>251652.26</v>
+        <v>585237.8</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="B180" t="s">
-        <v>439</v>
+        <v>309</v>
       </c>
       <c r="D180" t="s">
         <v>20</v>
       </c>
       <c r="E180" t="s">
-        <v>440</v>
+        <v>126</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>24</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180">
         <v>2.1</v>
       </c>
       <c r="N180">
         <v>2.1</v>
       </c>
       <c r="O180" t="s">
         <v>28</v>
       </c>
       <c r="P180" t="s">
         <v>29</v>
       </c>
       <c r="Q180">
-        <v>494525.94</v>
+        <v>128752.32</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="B181" t="s">
-        <v>442</v>
+        <v>301</v>
       </c>
       <c r="D181" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E181" t="s">
-        <v>87</v>
+        <v>302</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>2.1</v>
       </c>
       <c r="N181">
         <v>2.1</v>
       </c>
       <c r="O181" t="s">
         <v>28</v>
       </c>
       <c r="P181" t="s">
         <v>29</v>
       </c>
       <c r="Q181">
-        <v>731547.25</v>
+        <v>702285.36</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B182" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="D182" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
-        <v>177</v>
+        <v>294</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182">
         <v>2.1</v>
       </c>
       <c r="N182">
         <v>2.1</v>
       </c>
       <c r="O182" t="s">
         <v>28</v>
       </c>
       <c r="P182" t="s">
         <v>29</v>
       </c>
       <c r="Q182">
-        <v>585237.8</v>
+        <v>573533.05</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="B183" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="D183" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E183" t="s">
-        <v>177</v>
+        <v>302</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>2.1</v>
       </c>
       <c r="N183">
         <v>2.1</v>
       </c>
       <c r="O183" t="s">
         <v>28</v>
       </c>
       <c r="P183" t="s">
         <v>29</v>
       </c>
       <c r="Q183">
-        <v>292618.9</v>
+        <v>4096664.63</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="B184" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="D184" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E184" t="s">
-        <v>177</v>
+        <v>75</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="I184" t="s">
         <v>24</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>26</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184">
         <v>2.1</v>
       </c>
       <c r="N184">
         <v>2.1</v>
       </c>
       <c r="O184" t="s">
         <v>28</v>
       </c>
       <c r="P184" t="s">
         <v>29</v>
       </c>
       <c r="Q184">
-        <v>468190.24</v>
+        <v>292618.9</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B185" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="D185" t="s">
         <v>20</v>
       </c>
       <c r="E185" t="s">
-        <v>177</v>
+        <v>97</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="I185" t="s">
         <v>24</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
         <v>26</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185">
         <v>2.1</v>
       </c>
       <c r="N185">
         <v>2.1</v>
       </c>
       <c r="O185" t="s">
         <v>28</v>
       </c>
       <c r="P185" t="s">
         <v>29</v>
       </c>
       <c r="Q185">
-        <v>58523.78</v>
+        <v>643761.58</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B186" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="D186" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E186" t="s">
-        <v>177</v>
+        <v>328</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="I186" t="s">
         <v>24</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186">
         <v>2.1</v>
       </c>
       <c r="N186">
         <v>2.1</v>
       </c>
       <c r="O186" t="s">
         <v>28</v>
       </c>
       <c r="P186" t="s">
         <v>29</v>
       </c>
       <c r="Q186">
-        <v>280914.15</v>
+        <v>836890.06</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="B187" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
-        <v>454</v>
+        <v>335</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>24</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187">
         <v>2.1</v>
       </c>
       <c r="N187">
         <v>2.1</v>
       </c>
       <c r="O187" t="s">
         <v>28</v>
       </c>
       <c r="P187" t="s">
         <v>29</v>
       </c>
       <c r="Q187">
-        <v>2926189.02</v>
+        <v>668341.57</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B188" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="D188" t="s">
         <v>20</v>
       </c>
       <c r="E188" t="s">
-        <v>265</v>
+        <v>139</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>24</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188">
         <v>2.1</v>
       </c>
       <c r="N188">
         <v>2.1</v>
       </c>
       <c r="O188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
         <v>29</v>
       </c>
       <c r="Q188">
-        <v>502702.53</v>
+        <v>20483.32</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="B189" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="D189" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
-        <v>265</v>
+        <v>147</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>2.1</v>
       </c>
       <c r="N189">
         <v>2.1</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="P189" t="s">
         <v>29</v>
       </c>
       <c r="Q189">
-        <v>594581.94</v>
+        <v>321880.79</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="B190" t="s">
-        <v>460</v>
+        <v>228</v>
       </c>
       <c r="D190" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s">
-        <v>461</v>
+        <v>226</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>2.1</v>
       </c>
       <c r="N190">
         <v>2.1</v>
       </c>
       <c r="O190" t="s">
         <v>28</v>
       </c>
       <c r="P190" t="s">
         <v>29</v>
       </c>
       <c r="Q190">
-        <v>1755713.41</v>
+        <v>594810.42</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="B191" t="s">
-        <v>341</v>
+        <v>453</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="I191" t="s">
         <v>24</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191">
         <v>2.1</v>
       </c>
       <c r="N191">
         <v>2.1</v>
       </c>
       <c r="O191" t="s">
         <v>28</v>
       </c>
       <c r="P191" t="s">
         <v>29</v>
       </c>
       <c r="Q191">
-        <v>117047.56</v>
+        <v>234095.12</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="B192" t="s">
-        <v>341</v>
+        <v>455</v>
       </c>
       <c r="D192" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E192" t="s">
-        <v>342</v>
+        <v>226</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="I192" t="s">
         <v>24</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192">
         <v>2.1</v>
       </c>
       <c r="N192">
         <v>2.1</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="P192" t="s">
         <v>29</v>
       </c>
       <c r="Q192">
-        <v>117047.56</v>
+        <v>879230.11</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B193" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="D193" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E193" t="s">
-        <v>118</v>
+        <v>226</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="I193" t="s">
         <v>24</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193">
         <v>2.1</v>
       </c>
       <c r="N193">
         <v>2.1</v>
       </c>
       <c r="O193" t="s">
         <v>28</v>
       </c>
       <c r="P193" t="s">
         <v>29</v>
       </c>
       <c r="Q193">
-        <v>292618.9</v>
+        <v>1369990.2</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="B194" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="D194" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E194" t="s">
-        <v>118</v>
+        <v>226</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194">
         <v>2.1</v>
       </c>
       <c r="N194">
         <v>2.1</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="P194" t="s">
         <v>29</v>
       </c>
       <c r="Q194">
-        <v>1170475.61</v>
+        <v>393184.0</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B195" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="D195" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E195" t="s">
-        <v>265</v>
+        <v>425</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195">
         <v>2.1</v>
       </c>
       <c r="N195">
         <v>2.1</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="P195" t="s">
         <v>29</v>
       </c>
       <c r="Q195">
-        <v>421959.66</v>
+        <v>2950183.77</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="B196" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="D196" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E196" t="s">
-        <v>472</v>
+        <v>226</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>24</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>2.1</v>
       </c>
       <c r="N196">
         <v>2.1</v>
       </c>
       <c r="O196" t="s">
         <v>28</v>
       </c>
       <c r="P196" t="s">
         <v>29</v>
       </c>
       <c r="Q196">
-        <v>702285.36</v>
+        <v>348273.47</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="B197" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="D197" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E197" t="s">
-        <v>118</v>
+        <v>466</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>24</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>2.1</v>
       </c>
       <c r="N197">
         <v>2.1</v>
       </c>
       <c r="O197" t="s">
         <v>28</v>
       </c>
       <c r="P197" t="s">
         <v>29</v>
       </c>
       <c r="Q197">
-        <v>1170475.61</v>
+        <v>585237.8</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="B198" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="D198" t="s">
         <v>20</v>
       </c>
       <c r="E198" t="s">
-        <v>477</v>
+        <v>425</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>24</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198">
         <v>2.1</v>
       </c>
       <c r="N198">
         <v>2.1</v>
       </c>
       <c r="O198" t="s">
         <v>28</v>
       </c>
       <c r="P198" t="s">
         <v>29</v>
       </c>
       <c r="Q198">
-        <v>573533.05</v>
+        <v>790071.03</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="B199" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="D199" t="s">
         <v>20</v>
       </c>
       <c r="E199" t="s">
-        <v>472</v>
+        <v>328</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>24</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>2.1</v>
       </c>
       <c r="N199">
         <v>2.1</v>
       </c>
       <c r="O199" t="s">
         <v>28</v>
       </c>
       <c r="P199" t="s">
         <v>29</v>
       </c>
       <c r="Q199">
-        <v>585237.8</v>
+        <v>386256.95</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="B200" t="s">
-        <v>349</v>
+        <v>472</v>
       </c>
       <c r="D200" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E200" t="s">
-        <v>144</v>
+        <v>473</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>24</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>2.1</v>
       </c>
       <c r="N200">
         <v>2.1</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="P200" t="s">
         <v>29</v>
       </c>
       <c r="Q200">
-        <v>128752.32</v>
+        <v>1210316.62</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="B201" t="s">
-        <v>341</v>
+        <v>475</v>
       </c>
       <c r="D201" t="s">
         <v>32</v>
       </c>
       <c r="E201" t="s">
-        <v>342</v>
+        <v>473</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>24</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>2.1</v>
       </c>
       <c r="N201">
         <v>2.1</v>
       </c>
       <c r="O201" t="s">
         <v>28</v>
       </c>
       <c r="P201" t="s">
         <v>29</v>
       </c>
       <c r="Q201">
-        <v>702285.36</v>
+        <v>1715872.4</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="B202" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202" t="s">
-        <v>334</v>
+        <v>284</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>24</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202">
         <v>2.1</v>
       </c>
       <c r="N202">
         <v>2.1</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202">
-        <v>573533.05</v>
+        <v>1463094.51</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="B203" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="D203" t="s">
         <v>32</v>
       </c>
       <c r="E203" t="s">
-        <v>342</v>
+        <v>75</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>24</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>2.1</v>
       </c>
       <c r="N203">
         <v>2.1</v>
       </c>
       <c r="O203" t="s">
         <v>28</v>
       </c>
       <c r="P203" t="s">
         <v>29</v>
       </c>
       <c r="Q203">
-        <v>4096664.63</v>
+        <v>555975.91</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="B204" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="D204" t="s">
         <v>32</v>
       </c>
       <c r="E204" t="s">
-        <v>90</v>
+        <v>335</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>2.1</v>
       </c>
       <c r="N204">
         <v>2.1</v>
       </c>
       <c r="O204" t="s">
         <v>28</v>
       </c>
       <c r="P204" t="s">
         <v>29</v>
       </c>
       <c r="Q204">
-        <v>292618.9</v>
+        <v>358750.77</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B205" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="D205" t="s">
         <v>20</v>
       </c>
       <c r="E205" t="s">
-        <v>115</v>
+        <v>219</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="I205" t="s">
         <v>24</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205">
         <v>2.1</v>
       </c>
       <c r="N205">
         <v>2.1</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
-        <v>643761.58</v>
+        <v>422541.69</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="B206" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="D206" t="s">
         <v>32</v>
       </c>
       <c r="E206" t="s">
-        <v>368</v>
+        <v>486</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>2.1</v>
       </c>
       <c r="N206">
         <v>2.1</v>
       </c>
       <c r="O206" t="s">
         <v>28</v>
       </c>
       <c r="P206" t="s">
         <v>29</v>
       </c>
       <c r="Q206">
-        <v>836890.06</v>
+        <v>10822217.46</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B207" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="D207" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E207" t="s">
-        <v>375</v>
+        <v>489</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>2.1</v>
       </c>
       <c r="N207">
         <v>2.1</v>
       </c>
       <c r="O207" t="s">
         <v>28</v>
       </c>
       <c r="P207" t="s">
         <v>29</v>
       </c>
       <c r="Q207">
-        <v>668341.57</v>
+        <v>5325664.01</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B208" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="D208" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E208" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="I208" t="s">
         <v>24</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208">
         <v>2.1</v>
       </c>
       <c r="N208">
         <v>2.1</v>
       </c>
       <c r="O208" t="s">
         <v>28</v>
       </c>
       <c r="P208" t="s">
         <v>29</v>
       </c>
       <c r="Q208">
-        <v>20483.32</v>
+        <v>3577382.34</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B209" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="D209" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E209" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>24</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>2.1</v>
       </c>
       <c r="N209">
         <v>2.1</v>
       </c>
       <c r="O209" t="s">
         <v>28</v>
       </c>
       <c r="P209" t="s">
         <v>29</v>
       </c>
       <c r="Q209">
-        <v>0.0</v>
+        <v>1113114.31</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="B210" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D210" t="s">
         <v>32</v>
       </c>
       <c r="E210" t="s">
-        <v>500</v>
+        <v>219</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>2.1</v>
       </c>
       <c r="N210">
         <v>2.1</v>
       </c>
       <c r="O210" t="s">
         <v>28</v>
       </c>
       <c r="P210" t="s">
         <v>29</v>
       </c>
       <c r="Q210">
-        <v>0.0</v>
+        <v>904192.41</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B211" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="D211" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E211" t="s">
-        <v>177</v>
+        <v>219</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>24</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>2.1</v>
       </c>
       <c r="N211">
         <v>2.1</v>
       </c>
       <c r="O211" t="s">
         <v>28</v>
       </c>
       <c r="P211" t="s">
         <v>29</v>
       </c>
       <c r="Q211">
-        <v>321880.79</v>
+        <v>396205.99</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B212" t="s">
-        <v>267</v>
+        <v>499</v>
       </c>
       <c r="D212" t="s">
         <v>20</v>
       </c>
       <c r="E212" t="s">
-        <v>265</v>
+        <v>500</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>2.1</v>
       </c>
       <c r="N212">
         <v>2.1</v>
       </c>
       <c r="O212" t="s">
         <v>28</v>
       </c>
       <c r="P212" t="s">
         <v>29</v>
       </c>
       <c r="Q212">
-        <v>594810.42</v>
+        <v>1052964.23</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B213" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="D213" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E213" t="s">
-        <v>472</v>
+        <v>156</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="I213" t="s">
         <v>24</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>2.1</v>
       </c>
       <c r="N213">
         <v>2.1</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="P213" t="s">
         <v>29</v>
       </c>
       <c r="Q213">
-        <v>234095.12</v>
+        <v>3745521.95</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B214" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="D214" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E214" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>24</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>2.1</v>
       </c>
       <c r="N214">
         <v>2.1</v>
       </c>
       <c r="O214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>29</v>
       </c>
       <c r="Q214">
-        <v>879230.11</v>
+        <v>140457.07</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B215" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="D215" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E215" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>24</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>2.1</v>
       </c>
       <c r="N215">
         <v>2.1</v>
       </c>
       <c r="O215" t="s">
         <v>28</v>
       </c>
       <c r="P215" t="s">
         <v>29</v>
       </c>
       <c r="Q215">
-        <v>1369990.2</v>
+        <v>140457.07</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B216" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="D216" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E216" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="I216" t="s">
         <v>24</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216">
         <v>2.1</v>
       </c>
       <c r="N216">
         <v>2.1</v>
       </c>
       <c r="O216" t="s">
         <v>28</v>
       </c>
       <c r="P216" t="s">
         <v>29</v>
       </c>
       <c r="Q216">
-        <v>393184.0</v>
+        <v>702285.36</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B217" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D217" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E217" t="s">
-        <v>472</v>
+        <v>156</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="I217" t="s">
         <v>24</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217">
         <v>2.1</v>
       </c>
       <c r="N217">
         <v>2.1</v>
       </c>
       <c r="O217" t="s">
         <v>28</v>
       </c>
       <c r="P217" t="s">
         <v>29</v>
       </c>
       <c r="Q217">
-        <v>2950183.77</v>
+        <v>1070985.18</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B218" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D218" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E218" t="s">
-        <v>516</v>
+        <v>156</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>23</v>
       </c>
       <c r="I218" t="s">
         <v>24</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218" t="s">
         <v>26</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218">
         <v>2.1</v>
       </c>
       <c r="N218">
         <v>2.1</v>
       </c>
       <c r="O218" t="s">
         <v>28</v>
       </c>
       <c r="P218" t="s">
         <v>29</v>
       </c>
       <c r="Q218">
-        <v>0.0</v>
+        <v>436002.16</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B219" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="D219" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E219" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219" t="s">
         <v>23</v>
       </c>
       <c r="I219" t="s">
         <v>24</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219" t="s">
         <v>26</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219">
         <v>2.1</v>
       </c>
       <c r="N219">
         <v>2.1</v>
       </c>
       <c r="O219" t="s">
         <v>28</v>
       </c>
       <c r="P219" t="s">
         <v>29</v>
       </c>
       <c r="Q219">
-        <v>348273.47</v>
+        <v>333585.55</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B220" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="D220" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E220" t="s">
-        <v>516</v>
+        <v>156</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220" t="s">
         <v>23</v>
       </c>
       <c r="I220" t="s">
         <v>24</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>26</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220">
         <v>2.1</v>
       </c>
       <c r="N220">
         <v>2.1</v>
       </c>
       <c r="O220" t="s">
         <v>28</v>
       </c>
       <c r="P220" t="s">
         <v>29</v>
       </c>
       <c r="Q220">
-        <v>585237.8</v>
+        <v>333585.55</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="B221" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D221" t="s">
         <v>32</v>
       </c>
       <c r="E221" t="s">
-        <v>472</v>
+        <v>156</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
         <v>23</v>
       </c>
       <c r="I221" t="s">
         <v>24</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>26</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221">
         <v>2.1</v>
       </c>
       <c r="N221">
         <v>2.1</v>
       </c>
       <c r="O221" t="s">
         <v>28</v>
       </c>
       <c r="P221" t="s">
         <v>29</v>
       </c>
       <c r="Q221">
-        <v>790071.03</v>
+        <v>272135.58</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B222" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="D222" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E222" t="s">
-        <v>500</v>
+        <v>156</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="I222" t="s">
         <v>24</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>26</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222">
         <v>2.1</v>
       </c>
       <c r="N222">
         <v>2.1</v>
       </c>
       <c r="O222" t="s">
         <v>28</v>
       </c>
       <c r="P222" t="s">
         <v>29</v>
       </c>
       <c r="Q222">
-        <v>0.0</v>
+        <v>228242.74</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B223" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D223" t="s">
         <v>32</v>
       </c>
       <c r="E223" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="I223" t="s">
         <v>24</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>26</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223">
         <v>2.1</v>
       </c>
       <c r="N223">
         <v>2.1</v>
       </c>
       <c r="O223" t="s">
         <v>28</v>
       </c>
       <c r="P223" t="s">
         <v>29</v>
       </c>
       <c r="Q223">
-        <v>386256.95</v>
+        <v>2048332.31</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B224" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="D224" t="s">
         <v>32</v>
       </c>
       <c r="E224" t="s">
-        <v>529</v>
+        <v>94</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224" t="s">
         <v>23</v>
       </c>
       <c r="I224" t="s">
         <v>24</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224" t="s">
         <v>26</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
       <c r="M224">
         <v>2.1</v>
       </c>
       <c r="N224">
         <v>2.1</v>
       </c>
       <c r="O224" t="s">
         <v>28</v>
       </c>
       <c r="P224" t="s">
         <v>29</v>
       </c>
       <c r="Q224">
-        <v>1210316.62</v>
+        <v>567680.67</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B225" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="D225" t="s">
         <v>32</v>
       </c>
       <c r="E225" t="s">
-        <v>529</v>
+        <v>94</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="I225" t="s">
         <v>24</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
         <v>26</v>
       </c>
       <c r="L225" t="s">
         <v>27</v>
       </c>
       <c r="M225">
         <v>2.1</v>
       </c>
       <c r="N225">
         <v>2.1</v>
       </c>
       <c r="O225" t="s">
         <v>28</v>
       </c>
       <c r="P225" t="s">
         <v>29</v>
       </c>
       <c r="Q225">
-        <v>1715872.4</v>
+        <v>1170475.61</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B226" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="D226" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E226" t="s">
-        <v>324</v>
+        <v>529</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>23</v>
       </c>
       <c r="I226" t="s">
         <v>24</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
         <v>26</v>
       </c>
       <c r="L226" t="s">
         <v>27</v>
       </c>
       <c r="M226">
         <v>2.1</v>
       </c>
       <c r="N226">
         <v>2.1</v>
       </c>
       <c r="O226" t="s">
         <v>28</v>
       </c>
       <c r="P226" t="s">
         <v>29</v>
       </c>
       <c r="Q226">
-        <v>1463094.51</v>
+        <v>2405327.37</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B227" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="D227" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E227" t="s">
-        <v>90</v>
+        <v>307</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="I227" t="s">
         <v>24</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
         <v>26</v>
       </c>
       <c r="L227" t="s">
         <v>27</v>
       </c>
       <c r="M227">
         <v>2.1</v>
       </c>
       <c r="N227">
         <v>2.1</v>
       </c>
       <c r="O227" t="s">
         <v>28</v>
       </c>
       <c r="P227" t="s">
         <v>29</v>
       </c>
       <c r="Q227">
-        <v>555975.91</v>
+        <v>139579.22</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B228" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D228" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E228" t="s">
-        <v>375</v>
+        <v>307</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="I228" t="s">
         <v>24</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228" t="s">
         <v>26</v>
       </c>
       <c r="L228" t="s">
         <v>27</v>
       </c>
       <c r="M228">
         <v>2.1</v>
       </c>
       <c r="N228">
         <v>2.1</v>
       </c>
       <c r="O228" t="s">
         <v>28</v>
       </c>
       <c r="P228" t="s">
         <v>29</v>
       </c>
       <c r="Q228">
-        <v>358750.77</v>
+        <v>266283.2</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B229" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="D229" t="s">
         <v>20</v>
       </c>
       <c r="E229" t="s">
-        <v>258</v>
+        <v>54</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
         <v>26</v>
       </c>
       <c r="L229" t="s">
         <v>27</v>
       </c>
       <c r="M229">
         <v>2.1</v>
       </c>
       <c r="N229">
         <v>2.1</v>
       </c>
       <c r="O229" t="s">
         <v>28</v>
       </c>
       <c r="P229" t="s">
         <v>29</v>
       </c>
       <c r="Q229">
-        <v>422541.69</v>
+        <v>512083.08</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B230" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="D230" t="s">
         <v>32</v>
       </c>
       <c r="E230" t="s">
-        <v>542</v>
+        <v>126</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230" t="s">
         <v>23</v>
       </c>
       <c r="I230" t="s">
         <v>24</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
         <v>26</v>
       </c>
       <c r="L230" t="s">
         <v>27</v>
       </c>
       <c r="M230">
         <v>2.1</v>
       </c>
       <c r="N230">
         <v>2.1</v>
       </c>
       <c r="O230" t="s">
         <v>28</v>
       </c>
       <c r="P230" t="s">
         <v>29</v>
       </c>
       <c r="Q230">
-        <v>10822217.46</v>
+        <v>2103929.9</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B231" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="D231" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E231" t="s">
-        <v>545</v>
+        <v>126</v>
       </c>
       <c r="F231" t="s">
         <v>22</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="I231" t="s">
         <v>24</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
         <v>26</v>
       </c>
       <c r="L231" t="s">
         <v>27</v>
       </c>
       <c r="M231">
         <v>2.1</v>
       </c>
       <c r="N231">
         <v>2.1</v>
       </c>
       <c r="O231" t="s">
         <v>28</v>
       </c>
       <c r="P231" t="s">
         <v>29</v>
       </c>
       <c r="Q231">
-        <v>5325664.01</v>
+        <v>351142.68</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="B232" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="D232" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E232" t="s">
-        <v>47</v>
+        <v>542</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232" t="s">
         <v>23</v>
       </c>
       <c r="I232" t="s">
         <v>24</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232" t="s">
         <v>26</v>
       </c>
       <c r="L232" t="s">
         <v>27</v>
       </c>
       <c r="M232">
         <v>2.1</v>
       </c>
       <c r="N232">
         <v>2.1</v>
       </c>
       <c r="O232" t="s">
         <v>28</v>
       </c>
       <c r="P232" t="s">
         <v>29</v>
       </c>
       <c r="Q232">
-        <v>3577382.34</v>
+        <v>87785.67</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B233" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="D233" t="s">
         <v>32</v>
       </c>
       <c r="E233" t="s">
-        <v>47</v>
+        <v>294</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233" t="s">
         <v>23</v>
       </c>
       <c r="I233" t="s">
         <v>24</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
         <v>26</v>
       </c>
       <c r="L233" t="s">
         <v>27</v>
       </c>
       <c r="M233">
         <v>2.1</v>
       </c>
       <c r="N233">
         <v>2.1</v>
       </c>
       <c r="O233" t="s">
         <v>28</v>
       </c>
       <c r="P233" t="s">
         <v>29</v>
       </c>
       <c r="Q233">
-        <v>1113114.31</v>
+        <v>877856.7</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="B234" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="D234" t="s">
         <v>32</v>
       </c>
       <c r="E234" t="s">
-        <v>258</v>
+        <v>547</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="I234" t="s">
         <v>24</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>26</v>
       </c>
       <c r="L234" t="s">
         <v>27</v>
       </c>
       <c r="M234">
         <v>2.1</v>
       </c>
       <c r="N234">
         <v>2.1</v>
       </c>
       <c r="O234" t="s">
         <v>28</v>
       </c>
       <c r="P234" t="s">
         <v>29</v>
       </c>
       <c r="Q234">
-        <v>904192.41</v>
+        <v>2890771.59</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B235" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="D235" t="s">
         <v>32</v>
       </c>
       <c r="E235" t="s">
-        <v>258</v>
+        <v>126</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="I235" t="s">
         <v>24</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
         <v>26</v>
       </c>
       <c r="L235" t="s">
         <v>27</v>
       </c>
       <c r="M235">
         <v>2.1</v>
       </c>
       <c r="N235">
         <v>2.1</v>
       </c>
       <c r="O235" t="s">
         <v>28</v>
       </c>
       <c r="P235" t="s">
         <v>29</v>
       </c>
       <c r="Q235">
-        <v>396205.99</v>
+        <v>193128.47</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B236" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="D236" t="s">
         <v>20</v>
       </c>
       <c r="E236" t="s">
-        <v>556</v>
+        <v>226</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236" t="s">
         <v>23</v>
       </c>
       <c r="I236" t="s">
         <v>24</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>26</v>
       </c>
       <c r="L236" t="s">
         <v>27</v>
       </c>
       <c r="M236">
         <v>2.1</v>
       </c>
       <c r="N236">
         <v>2.1</v>
       </c>
       <c r="O236" t="s">
         <v>28</v>
       </c>
       <c r="P236" t="s">
         <v>29</v>
       </c>
       <c r="Q236">
-        <v>1052964.23</v>
+        <v>1127167.82</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="B237" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="D237" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E237" t="s">
-        <v>284</v>
+        <v>430</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
       <c r="G237" t="s">
         <v>23</v>
       </c>
       <c r="I237" t="s">
         <v>24</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
         <v>26</v>
       </c>
       <c r="L237" t="s">
         <v>27</v>
       </c>
       <c r="M237">
         <v>2.1</v>
       </c>
       <c r="N237">
         <v>2.1</v>
       </c>
       <c r="O237" t="s">
         <v>28</v>
       </c>
       <c r="P237" t="s">
         <v>29</v>
       </c>
       <c r="Q237">
-        <v>0.0</v>
+        <v>582311.61</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="B238" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="D238" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E238" t="s">
-        <v>190</v>
+        <v>430</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
         <v>23</v>
       </c>
       <c r="I238" t="s">
         <v>24</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>26</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238">
         <v>2.1</v>
       </c>
       <c r="N238">
         <v>2.1</v>
       </c>
       <c r="O238" t="s">
         <v>28</v>
       </c>
       <c r="P238" t="s">
         <v>29</v>
       </c>
       <c r="Q238">
-        <v>3745521.95</v>
+        <v>503304.51</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B239" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="D239" t="s">
         <v>20</v>
       </c>
       <c r="E239" t="s">
-        <v>190</v>
+        <v>430</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
         <v>23</v>
       </c>
       <c r="I239" t="s">
         <v>24</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239" t="s">
         <v>26</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239">
         <v>2.1</v>
       </c>
       <c r="N239">
         <v>2.1</v>
       </c>
       <c r="O239" t="s">
         <v>28</v>
       </c>
       <c r="P239" t="s">
         <v>29</v>
       </c>
       <c r="Q239">
-        <v>140457.07</v>
+        <v>579385.42</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B240" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D240" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E240" t="s">
-        <v>190</v>
+        <v>560</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="I240" t="s">
         <v>24</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>26</v>
       </c>
       <c r="L240" t="s">
         <v>27</v>
       </c>
       <c r="M240">
         <v>2.1</v>
       </c>
       <c r="N240">
         <v>2.1</v>
       </c>
       <c r="O240" t="s">
         <v>28</v>
       </c>
       <c r="P240" t="s">
         <v>29</v>
       </c>
       <c r="Q240">
-        <v>140457.07</v>
+        <v>2926189.02</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B241" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="D241" t="s">
         <v>20</v>
       </c>
       <c r="E241" t="s">
-        <v>190</v>
+        <v>414</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="I241" t="s">
         <v>24</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>26</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
       <c r="M241">
         <v>2.1</v>
       </c>
       <c r="N241">
         <v>2.1</v>
       </c>
       <c r="O241" t="s">
         <v>28</v>
       </c>
       <c r="P241" t="s">
         <v>29</v>
       </c>
       <c r="Q241">
-        <v>702285.36</v>
+        <v>403814.08</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="B242" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="D242" t="s">
         <v>20</v>
       </c>
       <c r="E242" t="s">
-        <v>190</v>
+        <v>565</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="I242" t="s">
         <v>24</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
       <c r="M242">
         <v>2.1</v>
       </c>
       <c r="N242">
         <v>2.1</v>
       </c>
       <c r="O242" t="s">
         <v>28</v>
       </c>
       <c r="P242" t="s">
         <v>29</v>
       </c>
       <c r="Q242">
-        <v>1070985.18</v>
+        <v>526714.02</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B243" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="D243" t="s">
         <v>20</v>
       </c>
       <c r="E243" t="s">
-        <v>190</v>
+        <v>131</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
         <v>23</v>
       </c>
       <c r="I243" t="s">
         <v>24</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243" t="s">
         <v>26</v>
       </c>
       <c r="L243" t="s">
         <v>27</v>
       </c>
       <c r="M243">
         <v>2.1</v>
       </c>
       <c r="N243">
         <v>2.1</v>
       </c>
       <c r="O243" t="s">
         <v>28</v>
       </c>
       <c r="P243" t="s">
         <v>29</v>
       </c>
       <c r="Q243">
-        <v>436002.16</v>
+        <v>187276.1</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="B244" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="D244" t="s">
         <v>20</v>
       </c>
       <c r="E244" t="s">
-        <v>190</v>
+        <v>307</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="I244" t="s">
         <v>24</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
         <v>26</v>
       </c>
       <c r="L244" t="s">
         <v>27</v>
       </c>
       <c r="M244">
         <v>2.1</v>
       </c>
       <c r="N244">
         <v>2.1</v>
       </c>
       <c r="O244" t="s">
         <v>28</v>
       </c>
       <c r="P244" t="s">
         <v>29</v>
       </c>
       <c r="Q244">
-        <v>333585.55</v>
+        <v>181517.36</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B245" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="D245" t="s">
         <v>20</v>
       </c>
       <c r="E245" t="s">
-        <v>190</v>
+        <v>136</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245" t="s">
         <v>23</v>
       </c>
       <c r="I245" t="s">
         <v>24</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245" t="s">
         <v>26</v>
       </c>
       <c r="L245" t="s">
         <v>27</v>
       </c>
       <c r="M245">
         <v>2.1</v>
       </c>
       <c r="N245">
         <v>2.1</v>
       </c>
       <c r="O245" t="s">
         <v>28</v>
       </c>
       <c r="P245" t="s">
         <v>29</v>
       </c>
       <c r="Q245">
-        <v>333585.55</v>
+        <v>331829.83</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B246" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="D246" t="s">
         <v>32</v>
       </c>
       <c r="E246" t="s">
-        <v>190</v>
+        <v>321</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="I246" t="s">
         <v>24</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>26</v>
       </c>
       <c r="L246" t="s">
         <v>27</v>
       </c>
       <c r="M246">
         <v>2.1</v>
       </c>
       <c r="N246">
         <v>2.1</v>
       </c>
       <c r="O246" t="s">
         <v>28</v>
       </c>
       <c r="P246" t="s">
         <v>29</v>
       </c>
       <c r="Q246">
-        <v>272135.58</v>
+        <v>629715.88</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B247" t="s">
-        <v>578</v>
+        <v>397</v>
       </c>
       <c r="D247" t="s">
         <v>20</v>
       </c>
       <c r="E247" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="I247" t="s">
         <v>24</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247" t="s">
         <v>26</v>
       </c>
       <c r="L247" t="s">
         <v>27</v>
       </c>
       <c r="M247">
         <v>2.1</v>
       </c>
       <c r="N247">
         <v>2.1</v>
       </c>
       <c r="O247" t="s">
         <v>28</v>
       </c>
       <c r="P247" t="s">
         <v>29</v>
       </c>
       <c r="Q247">
-        <v>228242.74</v>
+        <v>585237.8</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="B248" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="D248" t="s">
         <v>32</v>
       </c>
       <c r="E248" t="s">
-        <v>389</v>
+        <v>321</v>
       </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="I248" t="s">
         <v>24</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>26</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248">
         <v>2.1</v>
       </c>
       <c r="N248">
         <v>2.1</v>
       </c>
       <c r="O248" t="s">
         <v>28</v>
       </c>
       <c r="P248" t="s">
         <v>29</v>
       </c>
       <c r="Q248">
-        <v>2048332.31</v>
+        <v>380404.57</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B249" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="D249" t="s">
         <v>32</v>
       </c>
       <c r="E249" t="s">
-        <v>112</v>
+        <v>578</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249" t="s">
         <v>23</v>
       </c>
       <c r="I249" t="s">
         <v>24</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249" t="s">
         <v>26</v>
       </c>
       <c r="L249" t="s">
         <v>27</v>
       </c>
       <c r="M249">
         <v>2.1</v>
       </c>
       <c r="N249">
         <v>2.1</v>
       </c>
       <c r="O249" t="s">
         <v>28</v>
       </c>
       <c r="P249" t="s">
         <v>29</v>
       </c>
       <c r="Q249">
-        <v>567680.67</v>
+        <v>321880.79</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="B250" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="D250" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E250" t="s">
-        <v>112</v>
+        <v>226</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250" t="s">
         <v>23</v>
       </c>
       <c r="I250" t="s">
         <v>24</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250" t="s">
         <v>26</v>
       </c>
       <c r="L250" t="s">
         <v>27</v>
       </c>
       <c r="M250">
         <v>2.1</v>
       </c>
       <c r="N250">
         <v>2.1</v>
       </c>
       <c r="O250" t="s">
         <v>28</v>
       </c>
       <c r="P250" t="s">
         <v>29</v>
       </c>
       <c r="Q250">
-        <v>1170475.61</v>
+        <v>943369.39</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B251" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="D251" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E251" t="s">
-        <v>62</v>
+        <v>321</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="I251" t="s">
         <v>24</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
       <c r="M251">
         <v>2.1</v>
       </c>
       <c r="N251">
         <v>2.1</v>
       </c>
       <c r="O251" t="s">
         <v>28</v>
       </c>
       <c r="P251" t="s">
         <v>29</v>
       </c>
       <c r="Q251">
-        <v>0.0</v>
+        <v>409666.46</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B252" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="D252" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E252" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
         <v>23</v>
       </c>
       <c r="I252" t="s">
         <v>24</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
         <v>26</v>
       </c>
       <c r="L252" t="s">
         <v>27</v>
       </c>
       <c r="M252">
         <v>2.1</v>
       </c>
       <c r="N252">
         <v>2.1</v>
       </c>
       <c r="O252" t="s">
         <v>28</v>
       </c>
       <c r="P252" t="s">
         <v>29</v>
       </c>
       <c r="Q252">
-        <v>2405327.37</v>
+        <v>555975.91</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B253" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="D253" t="s">
         <v>20</v>
       </c>
       <c r="E253" t="s">
-        <v>347</v>
+        <v>147</v>
       </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="I253" t="s">
         <v>24</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
         <v>27</v>
       </c>
       <c r="M253">
         <v>2.1</v>
       </c>
       <c r="N253">
         <v>2.1</v>
       </c>
       <c r="O253" t="s">
         <v>28</v>
       </c>
       <c r="P253" t="s">
         <v>29</v>
       </c>
       <c r="Q253">
-        <v>139579.22</v>
+        <v>99490.43</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="B254" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D254" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E254" t="s">
-        <v>347</v>
+        <v>578</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
         <v>24</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254">
         <v>2.1</v>
       </c>
       <c r="N254">
         <v>2.1</v>
       </c>
       <c r="O254" t="s">
         <v>28</v>
       </c>
       <c r="P254" t="s">
         <v>29</v>
       </c>
       <c r="Q254">
-        <v>266283.2</v>
+        <v>1024166.15</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B255" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="D255" t="s">
         <v>32</v>
       </c>
       <c r="E255" t="s">
-        <v>54</v>
+        <v>219</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="I255" t="s">
         <v>24</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
         <v>26</v>
       </c>
       <c r="L255" t="s">
         <v>27</v>
       </c>
       <c r="M255">
         <v>2.1</v>
       </c>
       <c r="N255">
         <v>2.1</v>
       </c>
       <c r="O255" t="s">
         <v>28</v>
       </c>
       <c r="P255" t="s">
         <v>29</v>
       </c>
       <c r="Q255">
-        <v>512083.08</v>
+        <v>296130.33</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B256" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="D256" t="s">
         <v>32</v>
       </c>
       <c r="E256" t="s">
-        <v>144</v>
+        <v>594</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="I256" t="s">
         <v>24</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
         <v>26</v>
       </c>
       <c r="L256" t="s">
         <v>27</v>
       </c>
       <c r="M256">
         <v>2.1</v>
       </c>
       <c r="N256">
         <v>2.1</v>
       </c>
       <c r="O256" t="s">
         <v>28</v>
       </c>
       <c r="P256" t="s">
         <v>29</v>
       </c>
       <c r="Q256">
-        <v>2103929.9</v>
+        <v>2926189.01</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B257" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="D257" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E257" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" t="s">
         <v>23</v>
       </c>
       <c r="I257" t="s">
         <v>24</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
         <v>26</v>
       </c>
       <c r="L257" t="s">
         <v>27</v>
       </c>
       <c r="M257">
         <v>2.1</v>
       </c>
       <c r="N257">
         <v>2.1</v>
       </c>
       <c r="O257" t="s">
         <v>28</v>
       </c>
       <c r="P257" t="s">
         <v>29</v>
       </c>
       <c r="Q257">
-        <v>351142.68</v>
+        <v>175571.34</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B258" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D258" t="s">
         <v>20</v>
       </c>
       <c r="E258" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="I258" t="s">
         <v>24</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
         <v>26</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258">
         <v>2.1</v>
       </c>
       <c r="N258">
         <v>2.1</v>
       </c>
       <c r="O258" t="s">
         <v>28</v>
       </c>
       <c r="P258" t="s">
         <v>29</v>
       </c>
       <c r="Q258">
-        <v>87785.67</v>
+        <v>2926189.01</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B259" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="D259" t="s">
         <v>32</v>
       </c>
       <c r="E259" t="s">
-        <v>334</v>
+        <v>94</v>
       </c>
       <c r="F259" t="s">
         <v>22</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="I259" t="s">
         <v>24</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259" t="s">
         <v>26</v>
       </c>
       <c r="L259" t="s">
         <v>27</v>
       </c>
       <c r="M259">
         <v>2.1</v>
       </c>
       <c r="N259">
         <v>2.1</v>
       </c>
       <c r="O259" t="s">
         <v>28</v>
       </c>
       <c r="P259" t="s">
         <v>29</v>
       </c>
       <c r="Q259">
-        <v>877856.7</v>
-[...1314 lines deleted...]
-      <c r="Q287">
         <v>263357.01</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>