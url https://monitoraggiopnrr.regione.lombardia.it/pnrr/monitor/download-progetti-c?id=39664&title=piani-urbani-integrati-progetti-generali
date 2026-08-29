--- v0 (2026-06-27)
+++ v1 (2026-08-29)
@@ -104,105 +104,105 @@
   <si>
     <t>2.1 Rigenerazione urbana, qualita dellabitare e accesso ai servizi pubblici</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero dellInterno</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>2.2.C</t>
   </si>
   <si>
     <t>M5C2I2.2.C Piani urbani integrati - progetti generali</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>B45B22000420001</t>
   </si>
   <si>
     <t>PARCO DELLA LAMBRETTA - MAGNIFICA FABBRICA VIA RUBATTINO RUBATTINO - AMPLIAMENTO DEL PARCO DELLA LAMBRETTA - MAGNIFICA FABBRICA - OPERE A VERDE</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>J57H21002760001</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE POLIFUNZIONALE PARRI</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>SAN DONATO MILANESE</t>
   </si>
   <si>
     <t>B47D22000120006</t>
   </si>
   <si>
     <t>INTERVENTI DI RIQUALIFICAZIONE DELLA STAZIONE E DELLE PIASTRE INCLUSE RAMPE DI ACCESSO ASCENSORI E SCALE MOBILI DELLA STAZIONE DI FERROVIE NORD BOVISA STAZIONE MILANO BOVISA RAFFORZAMENTO DELL ACCESSIBILITA DELLA STAZIONE FERROVIARIA ATTRAVERSO LA</t>
   </si>
   <si>
     <t>B43C22000050001</t>
   </si>
   <si>
     <t>QUARTIERE TESSERA. CENTRO CIVICO VIA TURATI. RIQUALIFICAZIONE ENERGETICA ED AMPLIAMENTO DEL CENTRO CIVICO CON RISTRUTTURAZIONE FUNZIONALE DEL TEATRO PIANA VIA TURATI 6 RIQUALIFICAZIONE ENERGETICA ED AMPLIAMENTO DEL CENTRO CIVICO CON RISTRUTTURAZIONE FUN</t>
   </si>
   <si>
     <t>CESANO BOSCONE</t>
   </si>
   <si>
     <t>B47D22000130006</t>
   </si>
   <si>
     <t>INTERVENTI PER STAZIONE DI RFI MILANO GRECO PIRELLI - NUOVO HUB DI CONNESSIONE URBANA E MOBILITA SOSTENIBILE STAZIONE GRECO PIRELLI RIQUALIFICAZIONE DEGLI SPAZI PEDONALI ANTISTANTI LA STAZIONE GRECO-PIRELLI E RIMOZIONE DELLE BARRIERE ARCHITETTONICHE PER F</t>
   </si>
   <si>
     <t>B42J22000010001</t>
   </si>
   <si>
     <t>REALIZZAZIONE DI UNA SCUOLA PRIMARIA IN VIA CADUTI IN MISSIONE DI PACE - QUARTIERE RUBATTINO - MUNICIPIO 3 VIA CADUTI IN MISSIONE DI PACE REALIZZAZIONE DI UNA SCUOLA PRIMARIA IN VIA CADUTI IN MISSIONE DI PACE</t>
   </si>
   <si>
     <t>J83C22000010001</t>
   </si>
   <si>
     <t>PNRR M5C2 INVESTIMENTO 2.2 PIANI I</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>SOLARO</t>
   </si>
   <si>
     <t>B47H21006410004</t>
   </si>
   <si>
     <t>PLESSO SCOLASTICO DI VIALE DELLE RIMEMBRANZE DI LAMBRATE N. 24 VIALE DELLE RIMEMBRANZE DI LAMBRATE 24 RISANAMENTO CONSERVATIVO DELL EDIFICIO SITO IN VIALE DELLE RIMEMBRANZE DI LAMBRATE N. 24 DA DESTINARE A USO SCOLASTICO</t>
   </si>
   <si>
     <t>B45B22000410001</t>
   </si>
   <si>
     <t>PARCO DELLA LAMBRETTA VIA RUBATTINO RUBATTINO - AMPLIAMENTO DEL PARCO DELLA LAMBRETTA - BONIFICA</t>
   </si>
   <si>
     <t>B43C22000380006</t>
   </si>
   <si>
     <t>SUPERAMENTO DELLE BARRIERE ARCHITETTONICHE NELLE PRINCIPALI STAZIONI DELLA RETE METROPOLITANA MILANESE: BANDE NERE M1 LINEA M1 REALIZZAZIONE ASCENSORI NELLA STAZIONE DI BANDE NERE</t>
   </si>
   <si>
     <t>B43C22000390006</t>
   </si>
@@ -1614,286 +1614,286 @@
       </c>
       <c r="M3">
         <v>2.2</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>2.2</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>2.2</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>2.2</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>2.2</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>2.2</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>49</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>2.2</v>
       </c>
@@ -2131,51 +2131,51 @@
       </c>
       <c r="M14">
         <v>2.2</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>735275.97</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>2.2</v>
       </c>
@@ -2272,98 +2272,98 @@
       </c>
       <c r="M17">
         <v>2.2</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
         <v>2680694.22</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>2.2</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
         <v>121676.71</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>2.2</v>
       </c>
@@ -2601,98 +2601,98 @@
       </c>
       <c r="M24">
         <v>2.2</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>911436.04</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>86</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>2.2</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>455718.02</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>89</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E26" t="s">
         <v>91</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>2.2</v>
       </c>
@@ -2742,51 +2742,51 @@
       </c>
       <c r="M27">
         <v>2.2</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
         <v>227859.01</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E28" t="s">
         <v>97</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>2.2</v>
       </c>
@@ -2836,192 +2836,192 @@
       </c>
       <c r="M29">
         <v>2.2</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
       <c r="Q29">
         <v>293938.12</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>101</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>2.2</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>29</v>
       </c>
       <c r="P30" t="s">
         <v>30</v>
       </c>
       <c r="Q30">
         <v>455718.02</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31" t="s">
         <v>104</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E31" t="s">
         <v>105</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>2.2</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
         <v>30</v>
       </c>
       <c r="Q31">
         <v>280266.58</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>106</v>
       </c>
       <c r="B32" t="s">
         <v>107</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E32" t="s">
         <v>108</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>2.2</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
       <c r="Q32">
         <v>165464.03</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>109</v>
       </c>
       <c r="B33" t="s">
         <v>110</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
         <v>111</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>2.2</v>
       </c>
@@ -3071,51 +3071,51 @@
       </c>
       <c r="M34">
         <v>2.2</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>29</v>
       </c>
       <c r="P34" t="s">
         <v>30</v>
       </c>
       <c r="Q34">
         <v>149019.79</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>115</v>
       </c>
       <c r="B35" t="s">
         <v>116</v>
       </c>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E35" t="s">
         <v>117</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>2.2</v>
       </c>
@@ -3400,145 +3400,145 @@
       </c>
       <c r="M41">
         <v>2.2</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
         <v>29</v>
       </c>
       <c r="P41" t="s">
         <v>30</v>
       </c>
       <c r="Q41">
         <v>468585.35</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>135</v>
       </c>
       <c r="B42" t="s">
         <v>136</v>
       </c>
       <c r="D42" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
         <v>137</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.2</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>29</v>
       </c>
       <c r="P42" t="s">
         <v>30</v>
       </c>
       <c r="Q42">
         <v>270434.15</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>138</v>
       </c>
       <c r="B43" t="s">
         <v>139</v>
       </c>
       <c r="D43" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E43" t="s">
         <v>140</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>2.2</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>29</v>
       </c>
       <c r="P43" t="s">
         <v>30</v>
       </c>
       <c r="Q43">
         <v>273430.81</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>141</v>
       </c>
       <c r="B44" t="s">
         <v>142</v>
       </c>
       <c r="D44" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E44" t="s">
         <v>143</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>2.2</v>
       </c>
@@ -3588,51 +3588,51 @@
       </c>
       <c r="M45">
         <v>2.2</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
         <v>29</v>
       </c>
       <c r="P45" t="s">
         <v>30</v>
       </c>
       <c r="Q45">
         <v>2680694.22</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46" t="s">
         <v>147</v>
       </c>
       <c r="D46" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E46" t="s">
         <v>148</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>2.2</v>
       </c>
@@ -3729,98 +3729,98 @@
       </c>
       <c r="M48">
         <v>2.2</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>29</v>
       </c>
       <c r="P48" t="s">
         <v>30</v>
       </c>
       <c r="Q48">
         <v>364574.41</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>155</v>
       </c>
       <c r="B49" t="s">
         <v>156</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>157</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>2.2</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>29</v>
       </c>
       <c r="P49" t="s">
         <v>30</v>
       </c>
       <c r="Q49">
         <v>95873.52</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>158</v>
       </c>
       <c r="B50" t="s">
         <v>159</v>
       </c>
       <c r="D50" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E50" t="s">
         <v>157</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>2.2</v>
       </c>
@@ -3917,380 +3917,380 @@
       </c>
       <c r="M52">
         <v>2.2</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>29</v>
       </c>
       <c r="P52" t="s">
         <v>30</v>
       </c>
       <c r="Q52">
         <v>416891.28</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>164</v>
       </c>
       <c r="B53" t="s">
         <v>165</v>
       </c>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E53" t="s">
         <v>166</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>2.2</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>29</v>
       </c>
       <c r="P53" t="s">
         <v>30</v>
       </c>
       <c r="Q53">
         <v>281681.8</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>167</v>
       </c>
       <c r="B54" t="s">
         <v>168</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
         <v>169</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>2.2</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
         <v>29</v>
       </c>
       <c r="P54" t="s">
         <v>30</v>
       </c>
       <c r="Q54">
         <v>876434.71</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>170</v>
       </c>
       <c r="B55" t="s">
         <v>171</v>
       </c>
       <c r="D55" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E55" t="s">
         <v>172</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>2.2</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>29</v>
       </c>
       <c r="P55" t="s">
         <v>30</v>
       </c>
       <c r="Q55">
         <v>57510.43</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>173</v>
       </c>
       <c r="B56" t="s">
         <v>174</v>
       </c>
       <c r="D56" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E56" t="s">
         <v>134</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>2.2</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>29</v>
       </c>
       <c r="P56" t="s">
         <v>30</v>
       </c>
       <c r="Q56">
         <v>122041.56</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>175</v>
       </c>
       <c r="B57" t="s">
         <v>176</v>
       </c>
       <c r="D57" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E57" t="s">
         <v>172</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>2.2</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
         <v>29</v>
       </c>
       <c r="P57" t="s">
         <v>30</v>
       </c>
       <c r="Q57">
         <v>105269.66</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>177</v>
       </c>
       <c r="B58" t="s">
         <v>178</v>
       </c>
       <c r="D58" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E58" t="s">
         <v>134</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>2.2</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>29</v>
       </c>
       <c r="P58" t="s">
         <v>30</v>
       </c>
       <c r="Q58">
         <v>300033.37</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>179</v>
       </c>
       <c r="B59" t="s">
         <v>180</v>
       </c>
       <c r="D59" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
         <v>172</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>2.2</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>29</v>
       </c>
       <c r="P59" t="s">
         <v>30</v>
       </c>
       <c r="Q59">
         <v>47019.12</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>181</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="D60" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
         <v>134</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>2.2</v>
       </c>
@@ -4340,1320 +4340,1320 @@
       </c>
       <c r="M61">
         <v>2.2</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
         <v>29</v>
       </c>
       <c r="P61" t="s">
         <v>30</v>
       </c>
       <c r="Q61">
         <v>238377.42</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>185</v>
       </c>
       <c r="B62" t="s">
         <v>186</v>
       </c>
       <c r="D62" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E62" t="s">
         <v>187</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>2.2</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>29</v>
       </c>
       <c r="P62" t="s">
         <v>30</v>
       </c>
       <c r="Q62">
         <v>375602.71</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>188</v>
       </c>
       <c r="B63" t="s">
         <v>189</v>
       </c>
       <c r="D63" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E63" t="s">
         <v>172</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>2.2</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>29</v>
       </c>
       <c r="P63" t="s">
         <v>30</v>
       </c>
       <c r="Q63">
         <v>58562.76</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>190</v>
       </c>
       <c r="B64" t="s">
         <v>191</v>
       </c>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E64" t="s">
         <v>187</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>2.2</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>29</v>
       </c>
       <c r="P64" t="s">
         <v>30</v>
       </c>
       <c r="Q64">
         <v>612118.8</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>192</v>
       </c>
       <c r="B65" t="s">
         <v>193</v>
       </c>
       <c r="D65" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E65" t="s">
         <v>172</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>2.2</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>29</v>
       </c>
       <c r="P65" t="s">
         <v>30</v>
       </c>
       <c r="Q65">
         <v>177537.54</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>194</v>
       </c>
       <c r="B66" t="s">
         <v>195</v>
       </c>
       <c r="D66" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E66" t="s">
         <v>187</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>2.2</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>29</v>
       </c>
       <c r="P66" t="s">
         <v>30</v>
       </c>
       <c r="Q66">
         <v>620815.55</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>196</v>
       </c>
       <c r="B67" t="s">
         <v>197</v>
       </c>
       <c r="D67" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E67" t="s">
         <v>85</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>2.2</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
         <v>29</v>
       </c>
       <c r="P67" t="s">
         <v>30</v>
       </c>
       <c r="Q67">
         <v>273215.85</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>198</v>
       </c>
       <c r="B68" t="s">
         <v>199</v>
       </c>
       <c r="D68" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E68" t="s">
         <v>187</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>2.2</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>29</v>
       </c>
       <c r="P68" t="s">
         <v>30</v>
       </c>
       <c r="Q68">
         <v>120675.18</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>200</v>
       </c>
       <c r="B69" t="s">
         <v>201</v>
       </c>
       <c r="D69" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E69" t="s">
         <v>85</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>2.2</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>29</v>
       </c>
       <c r="P69" t="s">
         <v>30</v>
       </c>
       <c r="Q69">
         <v>68437.71</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>202</v>
       </c>
       <c r="B70" t="s">
         <v>203</v>
       </c>
       <c r="D70" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E70" t="s">
         <v>187</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>2.2</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>29</v>
       </c>
       <c r="P70" t="s">
         <v>30</v>
       </c>
       <c r="Q70">
         <v>127796.12</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>204</v>
       </c>
       <c r="B71" t="s">
         <v>205</v>
       </c>
       <c r="D71" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E71" t="s">
         <v>85</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>2.2</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>29</v>
       </c>
       <c r="P71" t="s">
         <v>30</v>
       </c>
       <c r="Q71">
         <v>259057.36</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>206</v>
       </c>
       <c r="B72" t="s">
         <v>207</v>
       </c>
       <c r="D72" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E72" t="s">
         <v>187</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>2.2</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
         <v>29</v>
       </c>
       <c r="P72" t="s">
         <v>30</v>
       </c>
       <c r="Q72">
         <v>434732.4</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>208</v>
       </c>
       <c r="B73" t="s">
         <v>209</v>
       </c>
       <c r="D73" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E73" t="s">
         <v>85</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>2.2</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
         <v>29</v>
       </c>
       <c r="P73" t="s">
         <v>30</v>
       </c>
       <c r="Q73">
         <v>245201.19</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>210</v>
       </c>
       <c r="B74" t="s">
         <v>211</v>
       </c>
       <c r="D74" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E74" t="s">
         <v>187</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>2.2</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>29</v>
       </c>
       <c r="P74" t="s">
         <v>30</v>
       </c>
       <c r="Q74">
         <v>173321.2</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>212</v>
       </c>
       <c r="B75" t="s">
         <v>213</v>
       </c>
       <c r="D75" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E75" t="s">
         <v>88</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>2.2</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>29</v>
       </c>
       <c r="P75" t="s">
         <v>30</v>
       </c>
       <c r="Q75">
         <v>60506.58</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>214</v>
       </c>
       <c r="B76" t="s">
         <v>215</v>
       </c>
       <c r="D76" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E76" t="s">
         <v>187</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>2.2</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>29</v>
       </c>
       <c r="P76" t="s">
         <v>30</v>
       </c>
       <c r="Q76">
         <v>151643.66</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>216</v>
       </c>
       <c r="B77" t="s">
         <v>217</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E77" t="s">
         <v>88</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>2.2</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>29</v>
       </c>
       <c r="P77" t="s">
         <v>30</v>
       </c>
       <c r="Q77">
         <v>144456.13</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>218</v>
       </c>
       <c r="B78" t="s">
         <v>219</v>
       </c>
       <c r="D78" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E78" t="s">
         <v>187</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>2.2</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>29</v>
       </c>
       <c r="P78" t="s">
         <v>30</v>
       </c>
       <c r="Q78">
         <v>174968.58</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>220</v>
       </c>
       <c r="B79" t="s">
         <v>221</v>
       </c>
       <c r="D79" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E79" t="s">
         <v>97</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>2.2</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>29</v>
       </c>
       <c r="P79" t="s">
         <v>30</v>
       </c>
       <c r="Q79">
         <v>191154.35</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>222</v>
       </c>
       <c r="B80" t="s">
         <v>223</v>
       </c>
       <c r="D80" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E80" t="s">
         <v>187</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>2.2</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>29</v>
       </c>
       <c r="P80" t="s">
         <v>30</v>
       </c>
       <c r="Q80">
         <v>187996.93</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>224</v>
       </c>
       <c r="B81" t="s">
         <v>225</v>
       </c>
       <c r="D81" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E81" t="s">
         <v>97</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>2.2</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>29</v>
       </c>
       <c r="P81" t="s">
         <v>30</v>
       </c>
       <c r="Q81">
         <v>113516.27</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>226</v>
       </c>
       <c r="B82" t="s">
         <v>227</v>
       </c>
       <c r="D82" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E82" t="s">
         <v>228</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>2.2</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>29</v>
       </c>
       <c r="P82" t="s">
         <v>30</v>
       </c>
       <c r="Q82">
         <v>322975.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>229</v>
       </c>
       <c r="B83" t="s">
         <v>230</v>
       </c>
       <c r="D83" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E83" t="s">
         <v>231</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>2.2</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>29</v>
       </c>
       <c r="P83" t="s">
         <v>30</v>
       </c>
       <c r="Q83">
         <v>226275.55</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>232</v>
       </c>
       <c r="B84" t="s">
         <v>233</v>
       </c>
       <c r="D84" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E84" t="s">
         <v>97</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>2.2</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>29</v>
       </c>
       <c r="P84" t="s">
         <v>30</v>
       </c>
       <c r="Q84">
         <v>93575.68</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>234</v>
       </c>
       <c r="B85" t="s">
         <v>235</v>
       </c>
       <c r="D85" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E85" t="s">
         <v>231</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>2.2</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>29</v>
       </c>
       <c r="P85" t="s">
         <v>30</v>
       </c>
       <c r="Q85">
         <v>134666.51</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>236</v>
       </c>
       <c r="B86" t="s">
         <v>237</v>
       </c>
       <c r="D86" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E86" t="s">
         <v>97</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>2.2</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>29</v>
       </c>
       <c r="P86" t="s">
         <v>30</v>
       </c>
       <c r="Q86">
         <v>181621.49</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>238</v>
       </c>
       <c r="B87" t="s">
         <v>239</v>
       </c>
       <c r="D87" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E87" t="s">
         <v>187</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>2.2</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>29</v>
       </c>
       <c r="P87" t="s">
         <v>30</v>
       </c>
       <c r="Q87">
         <v>214171.91</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>240</v>
       </c>
       <c r="B88" t="s">
         <v>241</v>
       </c>
       <c r="D88" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E88" t="s">
         <v>157</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>2.2</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>29</v>
       </c>
       <c r="P88" t="s">
         <v>30</v>
       </c>
       <c r="Q88">
         <v>320847.94</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>242</v>
       </c>
       <c r="B89" t="s">
         <v>243</v>
       </c>
       <c r="D89" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E89" t="s">
         <v>169</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>2.2</v>
       </c>
@@ -5703,51 +5703,51 @@
       </c>
       <c r="M90">
         <v>2.2</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
         <v>29</v>
       </c>
       <c r="P90" t="s">
         <v>30</v>
       </c>
       <c r="Q90">
         <v>911436.04</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>246</v>
       </c>
       <c r="B91" t="s">
         <v>247</v>
       </c>
       <c r="D91" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E91" t="s">
         <v>111</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>2.2</v>
       </c>
@@ -5797,662 +5797,662 @@
       </c>
       <c r="M92">
         <v>2.2</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
         <v>29</v>
       </c>
       <c r="P92" t="s">
         <v>30</v>
       </c>
       <c r="Q92">
         <v>617953.63</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>251</v>
       </c>
       <c r="B93" t="s">
         <v>252</v>
       </c>
       <c r="D93" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E93" t="s">
         <v>137</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>2.2</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
         <v>29</v>
       </c>
       <c r="P93" t="s">
         <v>30</v>
       </c>
       <c r="Q93">
         <v>67134.54</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>253</v>
       </c>
       <c r="B94" t="s">
         <v>254</v>
       </c>
       <c r="D94" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E94" t="s">
         <v>255</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>2.2</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
         <v>29</v>
       </c>
       <c r="P94" t="s">
         <v>30</v>
       </c>
       <c r="Q94">
         <v>269439.05</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>256</v>
       </c>
       <c r="B95" t="s">
         <v>257</v>
       </c>
       <c r="D95" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E95" t="s">
         <v>49</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>2.2</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
         <v>29</v>
       </c>
       <c r="P95" t="s">
         <v>30</v>
       </c>
       <c r="Q95">
         <v>867144.33</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>258</v>
       </c>
       <c r="B96" t="s">
         <v>259</v>
       </c>
       <c r="D96" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E96" t="s">
         <v>255</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>2.2</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>29</v>
       </c>
       <c r="P96" t="s">
         <v>30</v>
       </c>
       <c r="Q96">
         <v>123033.42</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>260</v>
       </c>
       <c r="B97" t="s">
         <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E97" t="s">
         <v>262</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>2.2</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
         <v>29</v>
       </c>
       <c r="P97" t="s">
         <v>30</v>
       </c>
       <c r="Q97">
         <v>131281.97</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>263</v>
       </c>
       <c r="B98" t="s">
         <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E98" t="s">
         <v>255</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>2.2</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
         <v>29</v>
       </c>
       <c r="P98" t="s">
         <v>30</v>
       </c>
       <c r="Q98">
         <v>601882.67</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>265</v>
       </c>
       <c r="B99" t="s">
         <v>266</v>
       </c>
       <c r="D99" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E99" t="s">
         <v>262</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>24</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>2.2</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
         <v>29</v>
       </c>
       <c r="P99" t="s">
         <v>30</v>
       </c>
       <c r="Q99">
         <v>488915.2</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>267</v>
       </c>
       <c r="B100" t="s">
         <v>268</v>
       </c>
       <c r="D100" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E100" t="s">
         <v>117</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>24</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>2.2</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>29</v>
       </c>
       <c r="P100" t="s">
         <v>30</v>
       </c>
       <c r="Q100">
         <v>276266.05</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>269</v>
       </c>
       <c r="B101" t="s">
         <v>270</v>
       </c>
       <c r="D101" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>24</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>2.2</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
         <v>29</v>
       </c>
       <c r="P101" t="s">
         <v>30</v>
       </c>
       <c r="Q101">
         <v>839641.23</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>271</v>
       </c>
       <c r="B102" t="s">
         <v>272</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E102" t="s">
         <v>117</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>2.2</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>29</v>
       </c>
       <c r="P102" t="s">
         <v>30</v>
       </c>
       <c r="Q102">
         <v>386939.73</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>273</v>
       </c>
       <c r="B103" t="s">
         <v>274</v>
       </c>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E103" t="s">
         <v>275</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>24</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>2.2</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
         <v>29</v>
       </c>
       <c r="P103" t="s">
         <v>30</v>
       </c>
       <c r="Q103">
         <v>1052990.31</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>276</v>
       </c>
       <c r="B104" t="s">
         <v>277</v>
       </c>
       <c r="D104" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E104" t="s">
         <v>117</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>2.2</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
         <v>29</v>
       </c>
       <c r="P104" t="s">
         <v>30</v>
       </c>
       <c r="Q104">
         <v>72979.28</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
         <v>278</v>
       </c>
       <c r="B105" t="s">
         <v>279</v>
       </c>
       <c r="D105" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E105" t="s">
         <v>275</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>2.2</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
         <v>29</v>
       </c>
       <c r="P105" t="s">
         <v>30</v>
       </c>
       <c r="Q105">
         <v>438907.96</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
         <v>280</v>
       </c>
       <c r="B106" t="s">
         <v>281</v>
       </c>
       <c r="D106" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E106" t="s">
         <v>117</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>24</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>2.2</v>
       </c>
@@ -6502,51 +6502,51 @@
       </c>
       <c r="M107">
         <v>2.2</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>29</v>
       </c>
       <c r="P107" t="s">
         <v>30</v>
       </c>
       <c r="Q107">
         <v>786974.62</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>285</v>
       </c>
       <c r="B108" t="s">
         <v>286</v>
       </c>
       <c r="D108" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E108" t="s">
         <v>117</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>2.2</v>
       </c>
@@ -6596,51 +6596,51 @@
       </c>
       <c r="M109">
         <v>2.2</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
         <v>29</v>
       </c>
       <c r="P109" t="s">
         <v>30</v>
       </c>
       <c r="Q109">
         <v>7559557.71</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
         <v>289</v>
       </c>
       <c r="B110" t="s">
         <v>290</v>
       </c>
       <c r="D110" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E110" t="s">
         <v>117</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>24</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>2.2</v>
       </c>
@@ -6690,51 +6690,51 @@
       </c>
       <c r="M111">
         <v>2.2</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
         <v>29</v>
       </c>
       <c r="P111" t="s">
         <v>30</v>
       </c>
       <c r="Q111">
         <v>7211067.46</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
         <v>293</v>
       </c>
       <c r="B112" t="s">
         <v>294</v>
       </c>
       <c r="D112" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E112" t="s">
         <v>295</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>24</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>2.2</v>
       </c>
@@ -6784,51 +6784,51 @@
       </c>
       <c r="M113">
         <v>2.2</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
         <v>29</v>
       </c>
       <c r="P113" t="s">
         <v>30</v>
       </c>
       <c r="Q113">
         <v>5629457.87</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
         <v>298</v>
       </c>
       <c r="B114" t="s">
         <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E114" t="s">
         <v>300</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>24</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>2.2</v>
       </c>
@@ -6878,51 +6878,51 @@
       </c>
       <c r="M115">
         <v>2.2</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
         <v>29</v>
       </c>
       <c r="P115" t="s">
         <v>30</v>
       </c>
       <c r="Q115">
         <v>5656264.81</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
         <v>303</v>
       </c>
       <c r="B116" t="s">
         <v>304</v>
       </c>
       <c r="D116" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E116" t="s">
         <v>157</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>24</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>2.2</v>
       </c>
@@ -6972,192 +6972,192 @@
       </c>
       <c r="M117">
         <v>2.2</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
         <v>29</v>
       </c>
       <c r="P117" t="s">
         <v>30</v>
       </c>
       <c r="Q117">
         <v>734562.59</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
         <v>307</v>
       </c>
       <c r="B118" t="s">
         <v>308</v>
       </c>
       <c r="D118" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E118" t="s">
         <v>309</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>2.2</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
         <v>29</v>
       </c>
       <c r="P118" t="s">
         <v>30</v>
       </c>
       <c r="Q118">
         <v>363787.61</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
         <v>310</v>
       </c>
       <c r="B119" t="s">
         <v>311</v>
       </c>
       <c r="D119" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E119" t="s">
         <v>312</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>24</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>2.2</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
         <v>29</v>
       </c>
       <c r="P119" t="s">
         <v>30</v>
       </c>
       <c r="Q119">
         <v>169698.77</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
         <v>313</v>
       </c>
       <c r="B120" t="s">
         <v>314</v>
       </c>
       <c r="D120" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E120" t="s">
         <v>309</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>24</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>2.2</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
         <v>29</v>
       </c>
       <c r="P120" t="s">
         <v>30</v>
       </c>
       <c r="Q120">
         <v>236263.45</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>315</v>
       </c>
       <c r="B121" t="s">
         <v>316</v>
       </c>
       <c r="D121" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E121" t="s">
         <v>74</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>24</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>2.2</v>
       </c>
@@ -7207,474 +7207,474 @@
       </c>
       <c r="M122">
         <v>2.2</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
         <v>29</v>
       </c>
       <c r="P122" t="s">
         <v>30</v>
       </c>
       <c r="Q122">
         <v>283034.6</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>319</v>
       </c>
       <c r="B123" t="s">
         <v>320</v>
       </c>
       <c r="D123" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E123" t="s">
         <v>74</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>2.2</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>29</v>
       </c>
       <c r="P123" t="s">
         <v>30</v>
       </c>
       <c r="Q123">
         <v>121315.03</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>321</v>
       </c>
       <c r="B124" t="s">
         <v>322</v>
       </c>
       <c r="D124" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E124" t="s">
         <v>137</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>24</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>2.2</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>29</v>
       </c>
       <c r="P124" t="s">
         <v>30</v>
       </c>
       <c r="Q124">
         <v>54646.6</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
         <v>323</v>
       </c>
       <c r="B125" t="s">
         <v>324</v>
       </c>
       <c r="D125" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E125" t="s">
         <v>108</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>2.2</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
         <v>29</v>
       </c>
       <c r="P125" t="s">
         <v>30</v>
       </c>
       <c r="Q125">
         <v>811893.02</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>325</v>
       </c>
       <c r="B126" t="s">
         <v>326</v>
       </c>
       <c r="D126" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E126" t="s">
         <v>62</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>24</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>2.2</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
         <v>29</v>
       </c>
       <c r="P126" t="s">
         <v>30</v>
       </c>
       <c r="Q126">
         <v>149468.23</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>327</v>
       </c>
       <c r="B127" t="s">
         <v>328</v>
       </c>
       <c r="D127" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E127" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>24</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>2.2</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
         <v>29</v>
       </c>
       <c r="P127" t="s">
         <v>30</v>
       </c>
       <c r="Q127">
         <v>368714.68</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>329</v>
       </c>
       <c r="B128" t="s">
         <v>330</v>
       </c>
       <c r="D128" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E128" t="s">
         <v>62</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="I128" t="s">
         <v>24</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>2.2</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
         <v>29</v>
       </c>
       <c r="P128" t="s">
         <v>30</v>
       </c>
       <c r="Q128">
         <v>241092.59</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
         <v>331</v>
       </c>
       <c r="B129" t="s">
         <v>332</v>
       </c>
       <c r="D129" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E129" t="s">
         <v>94</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>2.2</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
         <v>29</v>
       </c>
       <c r="P129" t="s">
         <v>30</v>
       </c>
       <c r="Q129">
         <v>177640.78</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
         <v>333</v>
       </c>
       <c r="B130" t="s">
         <v>334</v>
       </c>
       <c r="D130" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E130" t="s">
         <v>309</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130" t="s">
         <v>23</v>
       </c>
       <c r="I130" t="s">
         <v>24</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130">
         <v>2.2</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
         <v>29</v>
       </c>
       <c r="P130" t="s">
         <v>30</v>
       </c>
       <c r="Q130">
         <v>162433.38</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>335</v>
       </c>
       <c r="B131" t="s">
         <v>336</v>
       </c>
       <c r="D131" t="s">
         <v>20</v>
       </c>
       <c r="E131" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>2.2</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
         <v>29</v>
       </c>
       <c r="P131" t="s">
         <v>30</v>
       </c>
       <c r="Q131">
         <v>198124.91</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
         <v>337</v>
       </c>
       <c r="B132" t="s">
         <v>338</v>
       </c>
       <c r="D132" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E132" t="s">
         <v>231</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>2.2</v>
       </c>
@@ -7771,98 +7771,98 @@
       </c>
       <c r="M134">
         <v>2.2</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
         <v>29</v>
       </c>
       <c r="P134" t="s">
         <v>30</v>
       </c>
       <c r="Q134">
         <v>179646.98</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>343</v>
       </c>
       <c r="B135" t="s">
         <v>344</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E135" t="s">
         <v>137</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>2.2</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
         <v>29</v>
       </c>
       <c r="P135" t="s">
         <v>30</v>
       </c>
       <c r="Q135">
         <v>250110.04</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
         <v>345</v>
       </c>
       <c r="B136" t="s">
         <v>346</v>
       </c>
       <c r="D136" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E136" t="s">
         <v>312</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>24</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>2.2</v>
       </c>
@@ -7912,333 +7912,333 @@
       </c>
       <c r="M137">
         <v>2.2</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
         <v>29</v>
       </c>
       <c r="P137" t="s">
         <v>30</v>
       </c>
       <c r="Q137">
         <v>297585.55</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>349</v>
       </c>
       <c r="B138" t="s">
         <v>350</v>
       </c>
       <c r="D138" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E138" t="s">
         <v>228</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>2.2</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>29</v>
       </c>
       <c r="P138" t="s">
         <v>30</v>
       </c>
       <c r="Q138">
         <v>173209.82</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>351</v>
       </c>
       <c r="B139" t="s">
         <v>352</v>
       </c>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E139" t="s">
         <v>312</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>24</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>2.2</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>29</v>
       </c>
       <c r="P139" t="s">
         <v>30</v>
       </c>
       <c r="Q139">
         <v>647880.18</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
         <v>353</v>
       </c>
       <c r="B140" t="s">
         <v>354</v>
       </c>
       <c r="D140" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E140" t="s">
         <v>312</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>2.2</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
         <v>29</v>
       </c>
       <c r="P140" t="s">
         <v>30</v>
       </c>
       <c r="Q140">
         <v>196408.31</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" t="s">
         <v>355</v>
       </c>
       <c r="B141" t="s">
         <v>356</v>
       </c>
       <c r="D141" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E141" t="s">
         <v>151</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
         <v>24</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141">
         <v>2.2</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>29</v>
       </c>
       <c r="P141" t="s">
         <v>30</v>
       </c>
       <c r="Q141">
         <v>882578.01</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
         <v>357</v>
       </c>
       <c r="B142" t="s">
         <v>358</v>
       </c>
       <c r="D142" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E142" t="s">
         <v>312</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>24</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>2.2</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>29</v>
       </c>
       <c r="P142" t="s">
         <v>30</v>
       </c>
       <c r="Q142">
         <v>591360.05</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
         <v>359</v>
       </c>
       <c r="B143" t="s">
         <v>360</v>
       </c>
       <c r="D143" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E143" t="s">
         <v>312</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="I143" t="s">
         <v>24</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>2.2</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>29</v>
       </c>
       <c r="P143" t="s">
         <v>30</v>
       </c>
       <c r="Q143">
         <v>521007.23</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
         <v>361</v>
       </c>
       <c r="B144" t="s">
         <v>362</v>
       </c>
       <c r="D144" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E144" t="s">
         <v>154</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>24</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>2.2</v>
       </c>