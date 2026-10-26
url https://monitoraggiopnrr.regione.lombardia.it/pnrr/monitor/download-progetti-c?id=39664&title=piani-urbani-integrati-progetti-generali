--- v1 (2026-08-29)
+++ v2 (2026-10-26)
@@ -104,51 +104,51 @@
   <si>
     <t>2.1 Rigenerazione urbana, qualita dellabitare e accesso ai servizi pubblici</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero dellInterno</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>2.2.C</t>
   </si>
   <si>
     <t>M5C2I2.2.C Piani urbani integrati - progetti generali</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>B45B22000420001</t>
   </si>
   <si>
     <t>PARCO DELLA LAMBRETTA - MAGNIFICA FABBRICA VIA RUBATTINO RUBATTINO - AMPLIAMENTO DEL PARCO DELLA LAMBRETTA - MAGNIFICA FABBRICA - OPERE A VERDE</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>J57H21002760001</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE POLIFUNZIONALE PARRI</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>SAN DONATO MILANESE</t>
   </si>
   <si>
     <t>B47D22000120006</t>
   </si>
@@ -1990,51 +1990,51 @@
       </c>
       <c r="M11">
         <v>2.2</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>8578221.52</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>2.2</v>
       </c>
@@ -2366,51 +2366,51 @@
       </c>
       <c r="M19">
         <v>2.2</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
         <v>569647.52</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>2.2</v>
       </c>
@@ -2460,51 +2460,51 @@
       </c>
       <c r="M21">
         <v>2.2</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
         <v>1008723.71</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>2.2</v>
       </c>
@@ -2789,51 +2789,51 @@
       </c>
       <c r="M28">
         <v>2.2</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
         <v>29</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28">
         <v>683577.03</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E29" t="s">
         <v>100</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>2.2</v>
       </c>
@@ -3024,51 +3024,51 @@
       </c>
       <c r="M33">
         <v>2.2</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>29</v>
       </c>
       <c r="P33" t="s">
         <v>30</v>
       </c>
       <c r="Q33">
         <v>2680694.22</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>112</v>
       </c>
       <c r="B34" t="s">
         <v>113</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E34" t="s">
         <v>114</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>2.2</v>
       </c>
@@ -3541,51 +3541,51 @@
       </c>
       <c r="M44">
         <v>2.2</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>29</v>
       </c>
       <c r="P44" t="s">
         <v>30</v>
       </c>
       <c r="Q44">
         <v>410146.22</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>144</v>
       </c>
       <c r="B45" t="s">
         <v>145</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E45" t="s">
         <v>137</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>2.2</v>
       </c>
@@ -3823,98 +3823,98 @@
       </c>
       <c r="M50">
         <v>2.2</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>29</v>
       </c>
       <c r="P50" t="s">
         <v>30</v>
       </c>
       <c r="Q50">
         <v>399582.03</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>160</v>
       </c>
       <c r="B51" t="s">
         <v>161</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E51" t="s">
         <v>157</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>2.2</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>29</v>
       </c>
       <c r="P51" t="s">
         <v>30</v>
       </c>
       <c r="Q51">
         <v>266464.34</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>162</v>
       </c>
       <c r="B52" t="s">
         <v>163</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E52" t="s">
         <v>157</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>2.2</v>
       </c>
@@ -4293,51 +4293,51 @@
       </c>
       <c r="M60">
         <v>2.2</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>29</v>
       </c>
       <c r="P60" t="s">
         <v>30</v>
       </c>
       <c r="Q60">
         <v>208202.48</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>183</v>
       </c>
       <c r="B61" t="s">
         <v>184</v>
       </c>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E61" t="s">
         <v>172</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>2.2</v>
       </c>
@@ -6925,51 +6925,51 @@
       </c>
       <c r="M116">
         <v>2.2</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
         <v>29</v>
       </c>
       <c r="P116" t="s">
         <v>30</v>
       </c>
       <c r="Q116">
         <v>191161.35</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>305</v>
       </c>
       <c r="B117" t="s">
         <v>306</v>
       </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E117" t="s">
         <v>105</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>2.2</v>
       </c>
@@ -7583,51 +7583,51 @@
       </c>
       <c r="M130">
         <v>2.2</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
         <v>29</v>
       </c>
       <c r="P130" t="s">
         <v>30</v>
       </c>
       <c r="Q130">
         <v>162433.38</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>335</v>
       </c>
       <c r="B131" t="s">
         <v>336</v>
       </c>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E131" t="s">
         <v>42</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>2.2</v>
       </c>
@@ -7724,51 +7724,51 @@
       </c>
       <c r="M133">
         <v>2.2</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
         <v>29</v>
       </c>
       <c r="P133" t="s">
         <v>30</v>
       </c>
       <c r="Q133">
         <v>289759.1</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
         <v>341</v>
       </c>
       <c r="B134" t="s">
         <v>342</v>
       </c>
       <c r="D134" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E134" t="s">
         <v>312</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>2.2</v>
       </c>
@@ -7865,51 +7865,51 @@
       </c>
       <c r="M136">
         <v>2.2</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
         <v>29</v>
       </c>
       <c r="P136" t="s">
         <v>30</v>
       </c>
       <c r="Q136">
         <v>192399.79</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
         <v>347</v>
       </c>
       <c r="B137" t="s">
         <v>348</v>
       </c>
       <c r="D137" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E137" t="s">
         <v>148</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137" t="s">
         <v>23</v>
       </c>
       <c r="I137" t="s">
         <v>24</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>2.2</v>
       </c>