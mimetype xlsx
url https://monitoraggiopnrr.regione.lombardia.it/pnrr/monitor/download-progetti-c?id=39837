--- v0 (2026-05-26)
+++ v1 (2026-07-15)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Casa e Housing sociale</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>2.3.1</t>
   </si>
   <si>
     <t>M5C2I2.3.1 Social housing - Piano innovativo per la qualita abitativa (PinQuA) - Riqualificazione e incremento delledilizia sociale, ristrutturazione e rigenerazione della societa urbana, miglioramento dellaccessibilita e sicurezza urbana, mitigazione della carenza abitativa e aumento della qualita ambientale, utilizzo di modelli e strumenti innovativi per la gestione, linclusione e il benessere urbano</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>G37H20002390001</t>
   </si>
   <si>
     <t>CUP 1 - ID 410 REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>VARESE</t>
   </si>
   <si>
     <t>E19J21000460006</t>
   </si>
   <si>
     <t>CUP 2 - ID 410 REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>