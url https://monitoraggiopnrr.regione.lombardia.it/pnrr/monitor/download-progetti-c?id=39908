--- v0 (2026-05-04)
+++ v1 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -68,89 +68,872 @@
   <si>
     <t>MISSIONE</t>
   </si>
   <si>
     <t>COMPONENTE</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
+    <t>J65C25000530004</t>
+  </si>
+  <si>
+    <t>FARMACIA BONETTI BULGARI S.R.L.</t>
+  </si>
+  <si>
+    <t>In Corso</t>
+  </si>
+  <si>
+    <t>BIENNO</t>
+  </si>
+  <si>
+    <t>2.3 Sistema sociosanitario a casa del cittadino</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>PCM - DIP POLITICHE DI COESIONE</t>
+  </si>
+  <si>
+    <t>M5</t>
+  </si>
+  <si>
+    <t>C3</t>
+  </si>
+  <si>
+    <t>1.1.2</t>
+  </si>
+  <si>
+    <t>M5C3I1.1.2 Aree interne - Strutture sanitarie di prossimita territoriale</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>J25C25000540004</t>
+  </si>
+  <si>
+    <t>FARMACIA LUNGHI CORTEOLONA S.R.L.</t>
+  </si>
+  <si>
+    <t>CORTEOLONA E GENZONE</t>
+  </si>
+  <si>
+    <t>J85C25000980004</t>
+  </si>
+  <si>
+    <t>FARMACIA PASINI NATALE &amp; C. S.A.S.</t>
+  </si>
+  <si>
+    <t>ROE VOLCIANO</t>
+  </si>
+  <si>
+    <t>J65C25000550004</t>
+  </si>
+  <si>
+    <t>FARMACIA RAMPINI ROSELLA</t>
+  </si>
+  <si>
+    <t>LODRINO</t>
+  </si>
+  <si>
+    <t>J85C25000780004</t>
+  </si>
+  <si>
+    <t>FARMACIA DI CIMBRO DI DOTT.SSA MARIA GIOVANNA PALLONE</t>
+  </si>
+  <si>
+    <t>VERGIATE</t>
+  </si>
+  <si>
+    <t>J35C25000690004</t>
+  </si>
+  <si>
+    <t>FARMACIA ALZANO SOPRA DELLE DOTTORESSE CHIOGNA. REDONDI E TOGNI SNC</t>
+  </si>
+  <si>
+    <t>ALZANO LOMBARDO</t>
+  </si>
+  <si>
+    <t>J35C25000670004</t>
+  </si>
+  <si>
+    <t>GAMBA CARLO</t>
+  </si>
+  <si>
+    <t>MALAGNINO</t>
+  </si>
+  <si>
+    <t>J85C25000740004</t>
+  </si>
+  <si>
+    <t>FARMACIA GUIDI CESARE S.N.C.</t>
+  </si>
+  <si>
+    <t>INVERIGO</t>
+  </si>
+  <si>
+    <t>J25C25000620004</t>
+  </si>
+  <si>
+    <t>FARMACIA ISORELLA S.R.L.</t>
+  </si>
+  <si>
+    <t>ISORELLA</t>
+  </si>
+  <si>
+    <t>J85C25000680004</t>
+  </si>
+  <si>
+    <t>FARMACIA KLUZER DELLE DOTT.SSE KATIA KLUZER E VALERIA ZUCCHETTI G ARBIN S.N.C.</t>
+  </si>
+  <si>
+    <t>MENAGGIO</t>
+  </si>
+  <si>
+    <t>J35C25000660004</t>
+  </si>
+  <si>
+    <t>FARMACIA SEMIANA DEL DR. ANTONIO APOSTOLICO</t>
+  </si>
+  <si>
+    <t>SEMIANA</t>
+  </si>
+  <si>
+    <t>J95C25000480004</t>
+  </si>
+  <si>
+    <t>FARMACIA COMPAGNONI S.R.L.</t>
+  </si>
+  <si>
+    <t>VALDISOTTO</t>
+  </si>
+  <si>
+    <t>J15C25002020004</t>
+  </si>
+  <si>
+    <t>FARMACIA DR. RANIERI DI LIMONTA RANIERI S.R.L.</t>
+  </si>
+  <si>
+    <t>RONCO BRIANTINO</t>
+  </si>
+  <si>
+    <t>J75C25000560004</t>
+  </si>
+  <si>
+    <t>FARMACIA SAN ROCCO S.N.C. DEI DOTTORI GIACOMOLLI E MAZZOCCHI</t>
+  </si>
+  <si>
+    <t>BAGOLINO</t>
+  </si>
+  <si>
+    <t>J55C25000500004</t>
+  </si>
+  <si>
+    <t>FARMACIA DOTT. SCAGLIONI RICCARDO</t>
+  </si>
+  <si>
+    <t>CASTO</t>
+  </si>
+  <si>
+    <t>J15C25002120004</t>
+  </si>
+  <si>
+    <t>FARMACIA DR.SSA ELENA BIANCHI</t>
+  </si>
+  <si>
+    <t>FORNOVO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>J35C25000710004</t>
+  </si>
+  <si>
+    <t>FARMACIA RUSSOMANNO</t>
+  </si>
+  <si>
+    <t>CORTE PALASIO</t>
+  </si>
+  <si>
+    <t>J85C25000620004</t>
+  </si>
+  <si>
+    <t>FARMACIA SAN PAOLO DOTT. BONFANTI CARLO</t>
+  </si>
+  <si>
+    <t>MISSAGLIA</t>
+  </si>
+  <si>
+    <t>J65C25000710004</t>
+  </si>
+  <si>
+    <t>FARMACIA DI REGOLEDO S.R.L.</t>
+  </si>
+  <si>
+    <t>COSIO VALTELLINO</t>
+  </si>
+  <si>
+    <t>J75C25000650004</t>
+  </si>
+  <si>
+    <t>MAZZOLA DR. ALBERTO</t>
+  </si>
+  <si>
+    <t>LOGRATO</t>
+  </si>
+  <si>
+    <t>J65C25000700004</t>
+  </si>
+  <si>
+    <t>FARMACIA CAFFI DR. ARNALDO DI CAFFI ANDR</t>
+  </si>
+  <si>
+    <t>ROMANENGO</t>
+  </si>
+  <si>
+    <t>J55C25000570004</t>
+  </si>
+  <si>
+    <t>FARMACIA F.LLI DANESI SRL</t>
+  </si>
+  <si>
+    <t>CORTE FRANCA</t>
+  </si>
+  <si>
+    <t>J85C25000520004</t>
+  </si>
+  <si>
+    <t>FARMACIA ABBIATI S.R.L.</t>
+  </si>
+  <si>
+    <t>SAN ZENO NAVIGLIO</t>
+  </si>
+  <si>
+    <t>J85C25000550004</t>
+  </si>
+  <si>
+    <t>FARMACIA SAN GIACOMO DEL DR. CARLO DOMEN</t>
+  </si>
+  <si>
+    <t>CAGLIO</t>
+  </si>
+  <si>
+    <t>J55C25000330004</t>
+  </si>
+  <si>
+    <t>Farmacia Santa Clotilde sas sede Marudo</t>
+  </si>
+  <si>
+    <t>SENNA LODIGIANA</t>
+  </si>
+  <si>
+    <t>J55C25000320004</t>
+  </si>
+  <si>
+    <t>FARMACIA SETTALA SAS DELLA DOTT.SSA PIST</t>
+  </si>
+  <si>
+    <t>SETTALA</t>
+  </si>
+  <si>
+    <t>J75C25000620004</t>
+  </si>
+  <si>
+    <t>FARMACIA DOTT.SSA MARILENA RIZZI S.R.L.</t>
+  </si>
+  <si>
+    <t>NIARDO</t>
+  </si>
+  <si>
+    <t>J35C25001010004</t>
+  </si>
+  <si>
+    <t>FARMACIA RAVASI DELLA DR.SSA FEDERICA SA</t>
+  </si>
+  <si>
+    <t>CASSAGO BRIANZA</t>
+  </si>
+  <si>
+    <t>J85C25001000004</t>
+  </si>
+  <si>
+    <t>FARMACIA CARNEVALI  DI SPENA DOTT.SSA VA</t>
+  </si>
+  <si>
+    <t>CASALBUTTANO ED UNITI</t>
+  </si>
+  <si>
+    <t>J65C25000690004</t>
+  </si>
+  <si>
+    <t>FARMACIA CASOLO GINELLI DELLA DOTT.SSA L</t>
+  </si>
+  <si>
+    <t>PONTE LAMBRO</t>
+  </si>
+  <si>
+    <t>J95C25000230004</t>
+  </si>
+  <si>
+    <t>FARMACIA SCALVINI 1913 S.R.L.</t>
+  </si>
+  <si>
+    <t>DELLO</t>
+  </si>
+  <si>
+    <t>J35C25000450004</t>
+  </si>
+  <si>
+    <t>FARMACIA DELLA BRIANZA S.A.S. DI CONSIGL</t>
+  </si>
+  <si>
+    <t>VILLASANTA</t>
+  </si>
+  <si>
+    <t>J15C25002150004</t>
+  </si>
+  <si>
+    <t>FARMACIA MARASSI DOTT. MARIO DELLE DOTT. CRISTINA ED ELENA MARASSI S.N.C.</t>
+  </si>
+  <si>
+    <t>GOLASECCA</t>
+  </si>
+  <si>
+    <t>J95C25000260004</t>
+  </si>
+  <si>
+    <t>FARMACIA PENNACCHIO S.R.L.</t>
+  </si>
+  <si>
+    <t>COSTA VOLPINO</t>
+  </si>
+  <si>
+    <t>J45C25000360004</t>
+  </si>
+  <si>
+    <t>FARMACIA PONTE VECCHIO SAS DI GLORIA CAI</t>
+  </si>
+  <si>
+    <t>GALBIATE</t>
+  </si>
+  <si>
+    <t>J45C25000350004</t>
+  </si>
+  <si>
+    <t>TABONI CRISTINA FAUSTA</t>
+  </si>
+  <si>
+    <t>ONO SAN PIETRO</t>
+  </si>
+  <si>
+    <t>J35C25000620004</t>
+  </si>
+  <si>
+    <t>FARMACIA TAGLIABUE ANNA S.R.L.</t>
+  </si>
+  <si>
+    <t>SENNA COMASCO</t>
+  </si>
+  <si>
+    <t>J35C25000550004</t>
+  </si>
+  <si>
+    <t>FARMACIA DR. BONETTI</t>
+  </si>
+  <si>
+    <t>CAVRIANA</t>
+  </si>
+  <si>
+    <t>J95C25000600004</t>
+  </si>
+  <si>
+    <t>FARMACIA GRASSI VERCESI SAS DI LUISELLA</t>
+  </si>
+  <si>
+    <t>BELLINZAGO LOMBARDO</t>
+  </si>
+  <si>
+    <t>J65C25000620004</t>
+  </si>
+  <si>
+    <t>FARMACIA ROMOLI DOTT. LUIGI</t>
+  </si>
+  <si>
+    <t>VILLA DI TIRANO</t>
+  </si>
+  <si>
+    <t>J15C25001850004</t>
+  </si>
+  <si>
+    <t>Farmacia Maggi dott. Gabriele</t>
+  </si>
+  <si>
+    <t>VOGHERA</t>
+  </si>
+  <si>
+    <t>J15C25001800004</t>
+  </si>
+  <si>
+    <t>FARMACIA ALDEGHI DEI DOTT. MIGLIO SILVIA</t>
+  </si>
+  <si>
+    <t>MOLTENO</t>
+  </si>
+  <si>
+    <t>J15C25001830004</t>
+  </si>
+  <si>
+    <t>EVOLUZIONE S.R.L.</t>
+  </si>
+  <si>
+    <t>PAVIA</t>
+  </si>
+  <si>
+    <t>J85C25000860004</t>
+  </si>
+  <si>
+    <t>PINOTTI BENEDINO</t>
+  </si>
+  <si>
+    <t>BORGO SAN GIACOMO</t>
+  </si>
+  <si>
+    <t>J45C25000530004</t>
+  </si>
+  <si>
+    <t>FARMACIA PETROBONI DEL DOTT. VERNI FONTENI MARCO S.A.S.</t>
+  </si>
+  <si>
+    <t>BERZO DEMO</t>
+  </si>
+  <si>
+    <t>J45C25000480004</t>
+  </si>
+  <si>
+    <t>FARMACIA BONASSI - GAGLIARDI DI GAGLIARDI ROBERTA &amp; C. SNC</t>
+  </si>
+  <si>
+    <t>SALE MARASINO</t>
+  </si>
+  <si>
+    <t>J45C25000490004</t>
+  </si>
+  <si>
+    <t>FARMACIA DENTELLA DELLA DOTT.SSA SARA DENTELLA &amp; C. S.A.S.</t>
+  </si>
+  <si>
+    <t>MARONE</t>
+  </si>
+  <si>
+    <t>J45C25000600004</t>
+  </si>
+  <si>
+    <t>TRAMA S.R.L.</t>
+  </si>
+  <si>
+    <t>CALVISANO</t>
+  </si>
+  <si>
+    <t>J95C25000360004</t>
+  </si>
+  <si>
+    <t>FARMACIA POZZOLO DI MORETTI ARNALDO &amp; C.</t>
+  </si>
+  <si>
+    <t>MARMIROLO</t>
+  </si>
+  <si>
+    <t>J85C25000810004</t>
+  </si>
+  <si>
+    <t>FARMACIA BIGNETTI FRANCESCA &amp; C. S.A.S.</t>
+  </si>
+  <si>
+    <t>POMPIANO</t>
+  </si>
+  <si>
+    <t>J65C25000610004</t>
+  </si>
+  <si>
+    <t>FARMACIA S. ANTONIO S.R.L.</t>
+  </si>
+  <si>
+    <t>VALMADRERA</t>
+  </si>
+  <si>
+    <t>J15C25001900004</t>
+  </si>
+  <si>
+    <t>FARMACIA REGINA PACIS SRL</t>
+  </si>
+  <si>
+    <t>CENATE SOTTO</t>
+  </si>
+  <si>
+    <t>J65C25000570004</t>
+  </si>
+  <si>
+    <t>FARMACIA DOTT.SSA CLAUDIA MUSSIO E C. S.A.S.</t>
+  </si>
+  <si>
+    <t>MAIRANO</t>
+  </si>
+  <si>
+    <t>J95C25000470004</t>
+  </si>
+  <si>
+    <t>FARMACIA DOTT.SSA PRIORI LUIGIA &amp; C. S.N</t>
+  </si>
+  <si>
+    <t>PIADENA DRIZZONA</t>
+  </si>
+  <si>
+    <t>J75C25000230004</t>
+  </si>
+  <si>
+    <t>FARMACIA INTERNAZIONALE DI CASCIAGO DEL</t>
+  </si>
+  <si>
+    <t>CASCIAGO</t>
+  </si>
+  <si>
+    <t>J15C25001610004</t>
+  </si>
+  <si>
+    <t>FARMACIA ZANON S.R.L.</t>
+  </si>
+  <si>
+    <t>MERONE</t>
+  </si>
+  <si>
+    <t>J25C25000410004</t>
+  </si>
+  <si>
+    <t>FARMACIA DE ROSSI SIMONE</t>
+  </si>
+  <si>
+    <t>EDOLO</t>
+  </si>
+  <si>
+    <t>J65C25000230004</t>
+  </si>
+  <si>
+    <t>FARMACIA GRISOLI S.R.L.</t>
+  </si>
+  <si>
+    <t>ROCCAFRANCA</t>
+  </si>
+  <si>
+    <t>J15C25001670004</t>
+  </si>
+  <si>
+    <t>ARCI MONTI SRL</t>
+  </si>
+  <si>
+    <t>VALGANNA</t>
+  </si>
+  <si>
+    <t>J65C25000820004</t>
+  </si>
+  <si>
+    <t>FARMACIA MAFFEIS DELLE DR.SSE FRANCESCA</t>
+  </si>
+  <si>
+    <t>BARIANO</t>
+  </si>
+  <si>
+    <t>J35C25001080004</t>
+  </si>
+  <si>
+    <t>FARMACIA TRUSSARDI DR.SSA VITTORIA</t>
+  </si>
+  <si>
+    <t>COLZATE</t>
+  </si>
+  <si>
+    <t>J45C25000790004</t>
+  </si>
+  <si>
+    <t>FARMACIA RIVA SAS DI RIVA MARCO &amp; C.</t>
+  </si>
+  <si>
+    <t>ROGENO</t>
+  </si>
+  <si>
+    <t>J15C25002340004</t>
+  </si>
+  <si>
+    <t>COMUNE DI BOZZOLO</t>
+  </si>
+  <si>
+    <t>BOZZOLO</t>
+  </si>
+  <si>
+    <t>J35C25001100004</t>
+  </si>
+  <si>
+    <t>NUOVA FARMACIA DEL PONTE SNC DELLE DR.SS</t>
+  </si>
+  <si>
+    <t>PADERNO DADDA</t>
+  </si>
+  <si>
+    <t>J45C25000830004</t>
+  </si>
+  <si>
+    <t>FARMACIA AGLIATE SRL</t>
+  </si>
+  <si>
+    <t>MILANO</t>
+  </si>
+  <si>
+    <t>J75C25000750004</t>
+  </si>
+  <si>
+    <t>FARMACIA MURACHELLI DI PUTELLI DR. GIOVA</t>
+  </si>
+  <si>
+    <t>BRENO</t>
+  </si>
+  <si>
+    <t>J35C25001110004</t>
+  </si>
+  <si>
+    <t>FARMACIA SAN GIORGIO SNC DI BATTAINI MAD</t>
+  </si>
+  <si>
+    <t>CHIEVE</t>
+  </si>
+  <si>
+    <t>J65C25000720004</t>
+  </si>
+  <si>
+    <t>Farmacia Ghisellini del dott Alberto Ghi</t>
+  </si>
+  <si>
+    <t>BLEVIO</t>
+  </si>
+  <si>
+    <t>J75C25000210004</t>
+  </si>
+  <si>
+    <t>FARMACIA EMME EMME S.R.L.S.</t>
+  </si>
+  <si>
+    <t>PONTE IN VALTELLINA</t>
+  </si>
+  <si>
+    <t>J75C25000190004</t>
+  </si>
+  <si>
+    <t>AMICA DELLA SALUTE SB SRL</t>
+  </si>
+  <si>
+    <t>J75C25000450004</t>
+  </si>
+  <si>
+    <t>FARMACIA LE GHIAIE S.A.S DI TEMPRENDOLA</t>
+  </si>
+  <si>
+    <t>BONATE SOPRA</t>
+  </si>
+  <si>
+    <t>J75C25000410004</t>
+  </si>
+  <si>
+    <t>FARMACIA SANTA RITA S.N.C. DELLE DOTT.SS</t>
+  </si>
+  <si>
+    <t>CORNATE DADDA</t>
+  </si>
+  <si>
+    <t>J75C25000400004</t>
+  </si>
+  <si>
+    <t>FARMACIA MOIOLI DELLA DR.SSA RENATA MOIO</t>
+  </si>
+  <si>
+    <t>FALOPPIO</t>
+  </si>
+  <si>
+    <t>J45C25000660004</t>
+  </si>
+  <si>
+    <t>FARMACIA VERNATE S.N.C. DI MEZZANZANICA</t>
+  </si>
+  <si>
+    <t>VERNATE</t>
+  </si>
+  <si>
+    <t>J25C25000460004</t>
+  </si>
+  <si>
+    <t>FARMACIA DR. LATTUADA ALESSANDRO S.A.S.</t>
+  </si>
+  <si>
+    <t>MORAZZONE</t>
+  </si>
+  <si>
+    <t>J75C25000310004</t>
+  </si>
+  <si>
+    <t>FARMACIA DI LARDIRAGO DEL DOTTOR PESCHIE</t>
+  </si>
+  <si>
+    <t>LARDIRAGO</t>
+  </si>
+  <si>
+    <t>J65C25000370004</t>
+  </si>
+  <si>
+    <t>CASTIONE ANDEVENNO SERVIZI COMUNALI S.R.</t>
+  </si>
+  <si>
+    <t>CASTIONE ANDEVENNO</t>
+  </si>
+  <si>
+    <t>J65C25000310004</t>
+  </si>
+  <si>
+    <t>CERESOLI FERNANDO</t>
+  </si>
+  <si>
+    <t>GROSIO</t>
+  </si>
+  <si>
+    <t>J95C25000730004</t>
+  </si>
+  <si>
+    <t>FARMACIA SANTA CATERINA S.R.L.</t>
+  </si>
+  <si>
+    <t>CASELLE LURANI</t>
+  </si>
+  <si>
+    <t>J85C25001080004</t>
+  </si>
+  <si>
+    <t>FARMACIA GHIRARDELLI S.R.L.</t>
+  </si>
+  <si>
+    <t>PARABIAGO</t>
+  </si>
+  <si>
+    <t>J95C25000740004</t>
+  </si>
+  <si>
+    <t>FARMACIA S. GEROLAMO DELLA DR.SSA RAFFAE</t>
+  </si>
+  <si>
+    <t>VERCURAGO</t>
+  </si>
+  <si>
+    <t>J95C25000720004</t>
+  </si>
+  <si>
+    <t>farmacia comunale provezze</t>
+  </si>
+  <si>
+    <t>PROVAGLIO DISEO</t>
+  </si>
+  <si>
+    <t>J65C25000780004</t>
+  </si>
+  <si>
+    <t>FARMACIA S.ILARIO DI LATTUADA MONICA</t>
+  </si>
+  <si>
+    <t>CORBETTA</t>
+  </si>
+  <si>
+    <t>J15C25002300004</t>
+  </si>
+  <si>
+    <t>FARMACIA DOTT. DI PIERRO DANTE S.N.C. DI</t>
+  </si>
+  <si>
+    <t>MONTANASO LOMBARDO</t>
+  </si>
+  <si>
+    <t>J65C25000790004</t>
+  </si>
+  <si>
+    <t>FARMACIA DI SOMMO DI GALLINA DOTT. SIMON</t>
+  </si>
+  <si>
+    <t>SOMMO</t>
+  </si>
+  <si>
+    <t>J95C25000670004</t>
+  </si>
+  <si>
+    <t>FARMACIA PIGHETTI DI PIGHETTI DR.SSA SIL</t>
+  </si>
+  <si>
+    <t>DUBINO</t>
+  </si>
+  <si>
+    <t>J75C25000690004</t>
+  </si>
+  <si>
+    <t>FARMA DUE S.R.L.</t>
+  </si>
+  <si>
+    <t>SONDRIO</t>
+  </si>
+  <si>
     <t>E59J21011940003</t>
   </si>
   <si>
     <t>FARMACIA DOTT.LOCATELLI MARCO</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>TREMEZZINA</t>
   </si>
   <si>
-    <t>2.3 Sistema sociosanitario a casa del cittadino</t>
-[...25 lines deleted...]
-  <si>
     <t>Farmacia comunale casargo</t>
   </si>
   <si>
     <t>CASARGO</t>
   </si>
   <si>
     <t>FARMACIA PIAZZA BREMBANA SRL</t>
   </si>
   <si>
     <t>PIAZZA BREMBANA</t>
   </si>
   <si>
     <t>FARMACIA CONZADORI</t>
   </si>
   <si>
     <t>FIESSE</t>
   </si>
   <si>
     <t>AZIENDA FARMACEUTICA MUNICIPALE S.R.L. (SEDE CASALBELLOTTO)</t>
   </si>
   <si>
     <t>CASALMAGGIORE</t>
   </si>
   <si>
     <t>Farmacia dott manara davide</t>
@@ -192,53 +975,50 @@
     <t>SABBIONETA</t>
   </si>
   <si>
     <t>FARMACIE BOSCHESI SAS</t>
   </si>
   <si>
     <t>Farmacia altavalle s.a.s</t>
   </si>
   <si>
     <t>SONICO</t>
   </si>
   <si>
     <t>FARMACIA FABIANI</t>
   </si>
   <si>
     <t>ODOLO</t>
   </si>
   <si>
     <t>Piuro farmacia srl unipersonale</t>
   </si>
   <si>
     <t>PIURO</t>
   </si>
   <si>
     <t>FARMACIA CESCHI</t>
-  </si>
-[...1 lines deleted...]
-    <t>In Corso</t>
   </si>
   <si>
     <t>LIVO</t>
   </si>
   <si>
     <t>FARMACIA TAGLIABUE DOTT. DIEGO MARIA</t>
   </si>
   <si>
     <t>MAGREGLIO</t>
   </si>
   <si>
     <t>ZACCHI DR.MARINA</t>
   </si>
   <si>
     <t>VALFURVA</t>
   </si>
   <si>
     <t>Farmacia berzolla dr. aldo</t>
   </si>
   <si>
     <t>MALEGNO</t>
   </si>
   <si>
     <t>Farmacia di cuvio della dr.ssa cantu &amp; c. sas</t>
   </si>
@@ -959,51 +1739,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R88"/>
+  <dimension ref="A1:R175"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1067,4092 +1847,8181 @@
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>1.1</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
-        <v>9501.0</v>
+        <v>8137.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
-        <v>19307.0</v>
+        <v>24979.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
-        <v>4526.0</v>
+        <v>7211.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
-        <v>42316.0</v>
+        <v>15446.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
-        <v>44160.0</v>
+        <v>35258.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
-        <v>28974.0</v>
+        <v>16624.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
-        <v>19775.0</v>
+        <v>14384.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1.1</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
-        <v>12312.0</v>
+        <v>13283.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>42005.0</v>
+        <v>40395.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1.1</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
-        <v>3268.0</v>
+        <v>17554.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
-        <v>19554.0</v>
+        <v>17728.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1.1</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
-        <v>11248.0</v>
+        <v>39912.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
-        <v>3392.0</v>
+        <v>13361.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1.1</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
-        <v>44209.0</v>
+        <v>2399.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
-        <v>13817.0</v>
+        <v>40395.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
-        <v>2830.0</v>
+        <v>15625.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
-        <v>12017.0</v>
+        <v>40395.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
-        <v>41010.0</v>
+        <v>18469.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20">
-        <v>15170.0</v>
+        <v>15663.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
-        <v>6345.0</v>
+        <v>15417.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1.1</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
-        <v>44260.0</v>
+        <v>6576.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.1</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
-        <v>40507.0</v>
+        <v>40395.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
-        <v>6237.0</v>
+        <v>26636.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
-        <v>19502.0</v>
+        <v>1544.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1.1</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
         <v>29</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26">
-        <v>2964.0</v>
+        <v>18431.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>18</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1.1</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
-        <v>16850.0</v>
+        <v>41209.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.1</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
         <v>29</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28">
-        <v>3482.0</v>
+        <v>41088.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>18</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1.1</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
       <c r="Q29">
-        <v>3832.0</v>
+        <v>4010.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1.1</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>29</v>
       </c>
       <c r="P30" t="s">
         <v>30</v>
       </c>
       <c r="Q30">
-        <v>24390.0</v>
+        <v>21339.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1.1</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
         <v>30</v>
       </c>
       <c r="Q31">
-        <v>44260.0</v>
+        <v>15811.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
       <c r="Q32">
-        <v>25236.0</v>
+        <v>3907.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>29</v>
       </c>
       <c r="P33" t="s">
         <v>30</v>
       </c>
       <c r="Q33">
-        <v>17470.0</v>
+        <v>43956.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>1.1</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>29</v>
       </c>
       <c r="P34" t="s">
         <v>30</v>
       </c>
       <c r="Q34">
-        <v>3268.0</v>
+        <v>1755.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>18</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>93</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
-        <v>94</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1.1</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
         <v>29</v>
       </c>
       <c r="P35" t="s">
         <v>30</v>
       </c>
       <c r="Q35">
-        <v>3482.0</v>
+        <v>40574.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1.1</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>29</v>
       </c>
       <c r="P36" t="s">
         <v>30</v>
       </c>
       <c r="Q36">
-        <v>44011.83</v>
+        <v>44229.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>97</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
-        <v>98</v>
+        <v>135</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1.1</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>29</v>
       </c>
       <c r="P37" t="s">
         <v>30</v>
       </c>
       <c r="Q37">
-        <v>28255.0</v>
+        <v>13074.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1.1</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
         <v>29</v>
       </c>
       <c r="P38" t="s">
         <v>30</v>
       </c>
       <c r="Q38">
-        <v>39733.0</v>
+        <v>17699.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>140</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>102</v>
+        <v>141</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1.1</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
         <v>29</v>
       </c>
       <c r="P39" t="s">
         <v>30</v>
       </c>
       <c r="Q39">
-        <v>14009.0</v>
+        <v>10820.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>103</v>
+        <v>143</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>104</v>
+        <v>144</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1.1</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
         <v>29</v>
       </c>
       <c r="P40" t="s">
         <v>30</v>
       </c>
       <c r="Q40">
-        <v>10506.0</v>
+        <v>10378.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>105</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1.1</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
         <v>29</v>
       </c>
       <c r="P41" t="s">
         <v>30</v>
       </c>
       <c r="Q41">
-        <v>13606.0</v>
+        <v>2399.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1.1</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>29</v>
       </c>
       <c r="P42" t="s">
         <v>30</v>
       </c>
       <c r="Q42">
-        <v>8468.0</v>
+        <v>14089.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>109</v>
+        <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43" t="s">
-        <v>110</v>
+        <v>153</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1.1</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>29</v>
       </c>
       <c r="P43" t="s">
         <v>30</v>
       </c>
       <c r="Q43">
-        <v>21257.0</v>
+        <v>31050.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>112</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1.1</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>29</v>
       </c>
       <c r="P44" t="s">
         <v>30</v>
       </c>
       <c r="Q44">
-        <v>2651.5</v>
+        <v>5410.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>113</v>
+        <v>158</v>
       </c>
       <c r="D45" t="s">
         <v>20</v>
       </c>
       <c r="E45" t="s">
-        <v>114</v>
+        <v>159</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1.1</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
         <v>29</v>
       </c>
       <c r="P45" t="s">
         <v>30</v>
       </c>
       <c r="Q45">
-        <v>44182.0</v>
+        <v>3756.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>115</v>
+        <v>161</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
-        <v>116</v>
+        <v>162</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1.1</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
         <v>29</v>
       </c>
       <c r="P46" t="s">
         <v>30</v>
       </c>
       <c r="Q46">
-        <v>16508.0</v>
+        <v>14003.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>18</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
         <v>20</v>
       </c>
       <c r="E47" t="s">
-        <v>118</v>
+        <v>165</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>1.1</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
         <v>29</v>
       </c>
       <c r="P47" t="s">
         <v>30</v>
       </c>
       <c r="Q47">
-        <v>1174.0</v>
+        <v>30875.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>1.1</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>29</v>
       </c>
       <c r="P48" t="s">
         <v>30</v>
       </c>
       <c r="Q48">
-        <v>42943.0</v>
+        <v>9506.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="D49" t="s">
         <v>20</v>
       </c>
       <c r="E49" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>1.1</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>29</v>
       </c>
       <c r="P49" t="s">
         <v>30</v>
       </c>
       <c r="Q49">
-        <v>4438.0</v>
+        <v>12543.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>18</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>1.1</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>29</v>
       </c>
       <c r="P50" t="s">
         <v>30</v>
       </c>
       <c r="Q50">
-        <v>44260.0</v>
+        <v>13551.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>18</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>125</v>
+        <v>176</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>1.1</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>29</v>
       </c>
       <c r="P51" t="s">
         <v>30</v>
       </c>
       <c r="Q51">
-        <v>11917.0</v>
+        <v>17623.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>18</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>179</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>1.1</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>29</v>
       </c>
       <c r="P52" t="s">
         <v>30</v>
       </c>
       <c r="Q52">
-        <v>16394.0</v>
+        <v>12144.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>18</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>182</v>
       </c>
       <c r="D53" t="s">
         <v>20</v>
       </c>
       <c r="E53" t="s">
-        <v>130</v>
+        <v>183</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>1.1</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>29</v>
       </c>
       <c r="P53" t="s">
         <v>30</v>
       </c>
       <c r="Q53">
-        <v>12666.0</v>
+        <v>14586.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>18</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>132</v>
+        <v>186</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>1.1</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
         <v>29</v>
       </c>
       <c r="P54" t="s">
         <v>30</v>
       </c>
       <c r="Q54">
-        <v>15062.0</v>
+        <v>20212.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>18</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>133</v>
+        <v>188</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>134</v>
+        <v>189</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>1.1</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>29</v>
       </c>
       <c r="P55" t="s">
         <v>30</v>
       </c>
       <c r="Q55">
-        <v>18019.0</v>
+        <v>43114.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>135</v>
+        <v>191</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>136</v>
+        <v>192</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>1.1</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>29</v>
       </c>
       <c r="P56" t="s">
         <v>30</v>
       </c>
       <c r="Q56">
-        <v>23438.0</v>
+        <v>40967.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>18</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>137</v>
+        <v>194</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>138</v>
+        <v>195</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>1.1</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
         <v>29</v>
       </c>
       <c r="P57" t="s">
         <v>30</v>
       </c>
       <c r="Q57">
-        <v>28259.0</v>
+        <v>42259.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>139</v>
+        <v>197</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
-        <v>140</v>
+        <v>198</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>1.1</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>29</v>
       </c>
       <c r="P58" t="s">
         <v>30</v>
       </c>
       <c r="Q58">
-        <v>40855.0</v>
+        <v>44171.0</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>18</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>141</v>
+        <v>200</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
-        <v>142</v>
+        <v>201</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>1.1</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>29</v>
       </c>
       <c r="P59" t="s">
         <v>30</v>
       </c>
       <c r="Q59">
-        <v>22872.0</v>
+        <v>42291.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>18</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>143</v>
+        <v>203</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>144</v>
+        <v>204</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>1.1</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>29</v>
       </c>
       <c r="P60" t="s">
         <v>30</v>
       </c>
       <c r="Q60">
-        <v>10554.0</v>
+        <v>15366.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>146</v>
+        <v>207</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>1.1</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
         <v>29</v>
       </c>
       <c r="P61" t="s">
         <v>30</v>
       </c>
       <c r="Q61">
-        <v>16363.0</v>
+        <v>8590.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
-        <v>148</v>
+        <v>210</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>1.1</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>29</v>
       </c>
       <c r="P62" t="s">
         <v>30</v>
       </c>
       <c r="Q62">
-        <v>20223.0</v>
+        <v>21039.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>149</v>
+        <v>212</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
-        <v>150</v>
+        <v>213</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>1.1</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>29</v>
       </c>
       <c r="P63" t="s">
         <v>30</v>
       </c>
       <c r="Q63">
-        <v>33292.0</v>
+        <v>20318.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="D64" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
-        <v>152</v>
+        <v>216</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>1.1</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>29</v>
       </c>
       <c r="P64" t="s">
         <v>30</v>
       </c>
       <c r="Q64">
-        <v>15157.0</v>
+        <v>6896.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>18</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
-        <v>154</v>
+        <v>219</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>1.1</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>29</v>
       </c>
       <c r="P65" t="s">
         <v>30</v>
       </c>
       <c r="Q65">
-        <v>12582.0</v>
+        <v>26992.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>18</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="D66" t="s">
         <v>20</v>
       </c>
       <c r="E66" t="s">
-        <v>38</v>
+        <v>222</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>1.1</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>29</v>
       </c>
       <c r="P66" t="s">
         <v>30</v>
       </c>
       <c r="Q66">
-        <v>16214.0</v>
+        <v>13651.0</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>18</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>156</v>
+        <v>224</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
-        <v>157</v>
+        <v>225</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>1.1</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
         <v>29</v>
       </c>
       <c r="P67" t="s">
         <v>30</v>
       </c>
       <c r="Q67">
-        <v>29853.0</v>
+        <v>42847.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>18</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>158</v>
+        <v>227</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68" t="s">
-        <v>159</v>
+        <v>228</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>29</v>
       </c>
       <c r="P68" t="s">
         <v>30</v>
       </c>
       <c r="Q68">
-        <v>10143.0</v>
+        <v>15521.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>18</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>160</v>
+        <v>230</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69" t="s">
-        <v>161</v>
+        <v>231</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>1.1</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>29</v>
       </c>
       <c r="P69" t="s">
         <v>30</v>
       </c>
       <c r="Q69">
-        <v>11799.0</v>
+        <v>12585.0</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>18</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>162</v>
+        <v>233</v>
       </c>
       <c r="D70" t="s">
         <v>20</v>
       </c>
       <c r="E70" t="s">
-        <v>163</v>
+        <v>234</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>1.1</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>29</v>
       </c>
       <c r="P70" t="s">
         <v>30</v>
       </c>
       <c r="Q70">
-        <v>7955.0</v>
+        <v>4466.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
-        <v>18</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="D71" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>165</v>
+        <v>225</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>1.1</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>29</v>
       </c>
       <c r="P71" t="s">
         <v>30</v>
       </c>
       <c r="Q71">
-        <v>41570.0</v>
+        <v>17224.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>18</v>
+        <v>237</v>
       </c>
       <c r="B72" t="s">
-        <v>166</v>
+        <v>238</v>
       </c>
       <c r="D72" t="s">
         <v>20</v>
       </c>
       <c r="E72" t="s">
-        <v>167</v>
+        <v>239</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>1.1</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
         <v>29</v>
       </c>
       <c r="P72" t="s">
         <v>30</v>
       </c>
       <c r="Q72">
-        <v>13795.0</v>
+        <v>16053.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
       <c r="B73" t="s">
-        <v>168</v>
+        <v>241</v>
       </c>
       <c r="D73" t="s">
         <v>20</v>
       </c>
       <c r="E73" t="s">
-        <v>169</v>
+        <v>242</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>1.1</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
         <v>29</v>
       </c>
       <c r="P73" t="s">
         <v>30</v>
       </c>
       <c r="Q73">
-        <v>28455.0</v>
+        <v>16996.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
-        <v>18</v>
+        <v>243</v>
       </c>
       <c r="B74" t="s">
-        <v>170</v>
+        <v>244</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74" t="s">
-        <v>171</v>
+        <v>245</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>1.1</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>29</v>
       </c>
       <c r="P74" t="s">
         <v>30</v>
       </c>
       <c r="Q74">
-        <v>17288.0</v>
+        <v>40305.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>18</v>
+        <v>246</v>
       </c>
       <c r="B75" t="s">
-        <v>172</v>
+        <v>247</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
-        <v>173</v>
+        <v>248</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>1.1</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>29</v>
       </c>
       <c r="P75" t="s">
         <v>30</v>
       </c>
       <c r="Q75">
-        <v>1062.0</v>
+        <v>9178.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>18</v>
+        <v>249</v>
       </c>
       <c r="B76" t="s">
-        <v>174</v>
+        <v>250</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
-        <v>175</v>
+        <v>251</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>1.1</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>29</v>
       </c>
       <c r="P76" t="s">
         <v>30</v>
       </c>
       <c r="Q76">
-        <v>23874.0</v>
+        <v>34117.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>18</v>
+        <v>252</v>
       </c>
       <c r="B77" t="s">
-        <v>176</v>
+        <v>253</v>
       </c>
       <c r="D77" t="s">
         <v>20</v>
       </c>
       <c r="E77" t="s">
-        <v>177</v>
+        <v>254</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>1.1</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>29</v>
       </c>
       <c r="P77" t="s">
         <v>30</v>
       </c>
       <c r="Q77">
-        <v>1062.0</v>
+        <v>17537.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
-        <v>18</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>178</v>
+        <v>256</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78" t="s">
-        <v>179</v>
+        <v>257</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>1.1</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>29</v>
       </c>
       <c r="P78" t="s">
         <v>30</v>
       </c>
       <c r="Q78">
-        <v>24078.0</v>
+        <v>40216.0</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
-        <v>18</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>180</v>
+        <v>259</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
-        <v>181</v>
+        <v>260</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>1.1</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>29</v>
       </c>
       <c r="P79" t="s">
         <v>30</v>
       </c>
       <c r="Q79">
-        <v>17715.0</v>
+        <v>3907.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
-        <v>18</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>182</v>
+        <v>262</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
-        <v>183</v>
+        <v>263</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>1.1</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>29</v>
       </c>
       <c r="P80" t="s">
         <v>30</v>
       </c>
       <c r="Q80">
-        <v>43698.0</v>
+        <v>9308.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
-        <v>18</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>184</v>
+        <v>265</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81" t="s">
-        <v>185</v>
+        <v>266</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>1.1</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>29</v>
       </c>
       <c r="P81" t="s">
         <v>30</v>
       </c>
       <c r="Q81">
-        <v>7501.0</v>
+        <v>13959.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
-        <v>18</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>186</v>
+        <v>268</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
-        <v>187</v>
+        <v>269</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>1.1</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>29</v>
       </c>
       <c r="P82" t="s">
         <v>30</v>
       </c>
       <c r="Q82">
-        <v>14049.0</v>
+        <v>21699.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
-        <v>18</v>
+        <v>270</v>
       </c>
       <c r="B83" t="s">
-        <v>188</v>
+        <v>271</v>
       </c>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83" t="s">
-        <v>189</v>
+        <v>272</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>1.1</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>29</v>
       </c>
       <c r="P83" t="s">
         <v>30</v>
       </c>
       <c r="Q83">
-        <v>15801.0</v>
+        <v>16696.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
-        <v>18</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>190</v>
+        <v>274</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
-        <v>191</v>
+        <v>275</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>1.1</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>29</v>
       </c>
       <c r="P84" t="s">
         <v>30</v>
       </c>
       <c r="Q84">
-        <v>15443.0</v>
+        <v>8137.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
-        <v>18</v>
+        <v>276</v>
       </c>
       <c r="B85" t="s">
-        <v>192</v>
+        <v>277</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
-        <v>193</v>
+        <v>278</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>1.1</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>29</v>
       </c>
       <c r="P85" t="s">
         <v>30</v>
       </c>
       <c r="Q85">
-        <v>4742.0</v>
+        <v>11599.0</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
-        <v>18</v>
+        <v>279</v>
       </c>
       <c r="B86" t="s">
-        <v>194</v>
+        <v>280</v>
       </c>
       <c r="D86" t="s">
         <v>20</v>
       </c>
       <c r="E86" t="s">
-        <v>195</v>
+        <v>281</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>1.1</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>29</v>
       </c>
       <c r="P86" t="s">
         <v>30</v>
       </c>
       <c r="Q86">
-        <v>14813.0</v>
+        <v>21625.0</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
-        <v>18</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>196</v>
+        <v>283</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">
-        <v>197</v>
+        <v>284</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>1.1</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>29</v>
       </c>
       <c r="P87" t="s">
         <v>30</v>
       </c>
       <c r="Q87">
-        <v>44260.0</v>
+        <v>39733.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
-        <v>18</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
-        <v>199</v>
+        <v>287</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>1.1</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>29</v>
       </c>
       <c r="P88" t="s">
         <v>30</v>
       </c>
       <c r="Q88">
+        <v>20161.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18">
+      <c r="A89" t="s">
+        <v>288</v>
+      </c>
+      <c r="B89" t="s">
+        <v>289</v>
+      </c>
+      <c r="D89" t="s">
+        <v>290</v>
+      </c>
+      <c r="E89" t="s">
+        <v>291</v>
+      </c>
+      <c r="F89" t="s">
+        <v>22</v>
+      </c>
+      <c r="G89" t="s">
+        <v>23</v>
+      </c>
+      <c r="I89" t="s">
+        <v>24</v>
+      </c>
+      <c r="J89" t="s">
+        <v>25</v>
+      </c>
+      <c r="K89" t="s">
+        <v>26</v>
+      </c>
+      <c r="L89" t="s">
+        <v>27</v>
+      </c>
+      <c r="M89">
+        <v>1.1</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
+        <v>29</v>
+      </c>
+      <c r="P89" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q89">
+        <v>9501.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18">
+      <c r="A90" t="s">
+        <v>288</v>
+      </c>
+      <c r="B90" t="s">
+        <v>292</v>
+      </c>
+      <c r="D90" t="s">
+        <v>290</v>
+      </c>
+      <c r="E90" t="s">
+        <v>293</v>
+      </c>
+      <c r="F90" t="s">
+        <v>22</v>
+      </c>
+      <c r="G90" t="s">
+        <v>23</v>
+      </c>
+      <c r="I90" t="s">
+        <v>24</v>
+      </c>
+      <c r="J90" t="s">
+        <v>25</v>
+      </c>
+      <c r="K90" t="s">
+        <v>26</v>
+      </c>
+      <c r="L90" t="s">
+        <v>27</v>
+      </c>
+      <c r="M90">
+        <v>1.1</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
+        <v>29</v>
+      </c>
+      <c r="P90" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q90">
+        <v>19307.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18">
+      <c r="A91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B91" t="s">
+        <v>294</v>
+      </c>
+      <c r="D91" t="s">
+        <v>290</v>
+      </c>
+      <c r="E91" t="s">
+        <v>295</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" t="s">
+        <v>23</v>
+      </c>
+      <c r="I91" t="s">
+        <v>24</v>
+      </c>
+      <c r="J91" t="s">
+        <v>25</v>
+      </c>
+      <c r="K91" t="s">
+        <v>26</v>
+      </c>
+      <c r="L91" t="s">
+        <v>27</v>
+      </c>
+      <c r="M91">
+        <v>1.1</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
+        <v>29</v>
+      </c>
+      <c r="P91" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q91">
+        <v>4526.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18">
+      <c r="A92" t="s">
+        <v>288</v>
+      </c>
+      <c r="B92" t="s">
+        <v>296</v>
+      </c>
+      <c r="D92" t="s">
+        <v>290</v>
+      </c>
+      <c r="E92" t="s">
+        <v>297</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" t="s">
+        <v>23</v>
+      </c>
+      <c r="I92" t="s">
+        <v>24</v>
+      </c>
+      <c r="J92" t="s">
+        <v>25</v>
+      </c>
+      <c r="K92" t="s">
+        <v>26</v>
+      </c>
+      <c r="L92" t="s">
+        <v>27</v>
+      </c>
+      <c r="M92">
+        <v>1.1</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
+        <v>29</v>
+      </c>
+      <c r="P92" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q92">
+        <v>42316.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93" t="s">
+        <v>288</v>
+      </c>
+      <c r="B93" t="s">
+        <v>298</v>
+      </c>
+      <c r="D93" t="s">
+        <v>290</v>
+      </c>
+      <c r="E93" t="s">
+        <v>299</v>
+      </c>
+      <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" t="s">
+        <v>23</v>
+      </c>
+      <c r="I93" t="s">
+        <v>24</v>
+      </c>
+      <c r="J93" t="s">
+        <v>25</v>
+      </c>
+      <c r="K93" t="s">
+        <v>26</v>
+      </c>
+      <c r="L93" t="s">
+        <v>27</v>
+      </c>
+      <c r="M93">
+        <v>1.1</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
+        <v>29</v>
+      </c>
+      <c r="P93" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q93">
+        <v>44160.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94" t="s">
+        <v>288</v>
+      </c>
+      <c r="B94" t="s">
+        <v>300</v>
+      </c>
+      <c r="D94" t="s">
+        <v>290</v>
+      </c>
+      <c r="E94" t="s">
+        <v>301</v>
+      </c>
+      <c r="F94" t="s">
+        <v>22</v>
+      </c>
+      <c r="G94" t="s">
+        <v>23</v>
+      </c>
+      <c r="I94" t="s">
+        <v>24</v>
+      </c>
+      <c r="J94" t="s">
+        <v>25</v>
+      </c>
+      <c r="K94" t="s">
+        <v>26</v>
+      </c>
+      <c r="L94" t="s">
+        <v>27</v>
+      </c>
+      <c r="M94">
+        <v>1.1</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
+        <v>29</v>
+      </c>
+      <c r="P94" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q94">
+        <v>28974.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18">
+      <c r="A95" t="s">
+        <v>288</v>
+      </c>
+      <c r="B95" t="s">
+        <v>302</v>
+      </c>
+      <c r="D95" t="s">
+        <v>290</v>
+      </c>
+      <c r="E95" t="s">
+        <v>303</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" t="s">
+        <v>23</v>
+      </c>
+      <c r="I95" t="s">
+        <v>24</v>
+      </c>
+      <c r="J95" t="s">
+        <v>25</v>
+      </c>
+      <c r="K95" t="s">
+        <v>26</v>
+      </c>
+      <c r="L95" t="s">
+        <v>27</v>
+      </c>
+      <c r="M95">
+        <v>1.1</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
+        <v>29</v>
+      </c>
+      <c r="P95" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q95">
+        <v>19775.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18">
+      <c r="A96" t="s">
+        <v>288</v>
+      </c>
+      <c r="B96" t="s">
+        <v>304</v>
+      </c>
+      <c r="D96" t="s">
+        <v>290</v>
+      </c>
+      <c r="E96" t="s">
+        <v>305</v>
+      </c>
+      <c r="F96" t="s">
+        <v>22</v>
+      </c>
+      <c r="G96" t="s">
+        <v>23</v>
+      </c>
+      <c r="I96" t="s">
+        <v>24</v>
+      </c>
+      <c r="J96" t="s">
+        <v>25</v>
+      </c>
+      <c r="K96" t="s">
+        <v>26</v>
+      </c>
+      <c r="L96" t="s">
+        <v>27</v>
+      </c>
+      <c r="M96">
+        <v>1.1</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
+        <v>29</v>
+      </c>
+      <c r="P96" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q96">
+        <v>12312.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="A97" t="s">
+        <v>288</v>
+      </c>
+      <c r="B97" t="s">
+        <v>306</v>
+      </c>
+      <c r="D97" t="s">
+        <v>290</v>
+      </c>
+      <c r="E97" t="s">
+        <v>307</v>
+      </c>
+      <c r="F97" t="s">
+        <v>22</v>
+      </c>
+      <c r="G97" t="s">
+        <v>23</v>
+      </c>
+      <c r="I97" t="s">
+        <v>24</v>
+      </c>
+      <c r="J97" t="s">
+        <v>25</v>
+      </c>
+      <c r="K97" t="s">
+        <v>26</v>
+      </c>
+      <c r="L97" t="s">
+        <v>27</v>
+      </c>
+      <c r="M97">
+        <v>1.1</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
+        <v>29</v>
+      </c>
+      <c r="P97" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q97">
+        <v>42005.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="A98" t="s">
+        <v>288</v>
+      </c>
+      <c r="B98" t="s">
+        <v>308</v>
+      </c>
+      <c r="D98" t="s">
+        <v>290</v>
+      </c>
+      <c r="E98" t="s">
+        <v>299</v>
+      </c>
+      <c r="F98" t="s">
+        <v>22</v>
+      </c>
+      <c r="G98" t="s">
+        <v>23</v>
+      </c>
+      <c r="I98" t="s">
+        <v>24</v>
+      </c>
+      <c r="J98" t="s">
+        <v>25</v>
+      </c>
+      <c r="K98" t="s">
+        <v>26</v>
+      </c>
+      <c r="L98" t="s">
+        <v>27</v>
+      </c>
+      <c r="M98">
+        <v>1.1</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
+        <v>29</v>
+      </c>
+      <c r="P98" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q98">
+        <v>3268.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18">
+      <c r="A99" t="s">
+        <v>288</v>
+      </c>
+      <c r="B99" t="s">
+        <v>309</v>
+      </c>
+      <c r="D99" t="s">
+        <v>290</v>
+      </c>
+      <c r="E99" t="s">
+        <v>310</v>
+      </c>
+      <c r="F99" t="s">
+        <v>22</v>
+      </c>
+      <c r="G99" t="s">
+        <v>23</v>
+      </c>
+      <c r="I99" t="s">
+        <v>24</v>
+      </c>
+      <c r="J99" t="s">
+        <v>25</v>
+      </c>
+      <c r="K99" t="s">
+        <v>26</v>
+      </c>
+      <c r="L99" t="s">
+        <v>27</v>
+      </c>
+      <c r="M99">
+        <v>1.1</v>
+      </c>
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99" t="s">
+        <v>29</v>
+      </c>
+      <c r="P99" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q99">
+        <v>19554.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18">
+      <c r="A100" t="s">
+        <v>288</v>
+      </c>
+      <c r="B100" t="s">
+        <v>311</v>
+      </c>
+      <c r="D100" t="s">
+        <v>290</v>
+      </c>
+      <c r="E100" t="s">
+        <v>312</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" t="s">
+        <v>23</v>
+      </c>
+      <c r="I100" t="s">
+        <v>24</v>
+      </c>
+      <c r="J100" t="s">
+        <v>25</v>
+      </c>
+      <c r="K100" t="s">
+        <v>26</v>
+      </c>
+      <c r="L100" t="s">
+        <v>27</v>
+      </c>
+      <c r="M100">
+        <v>1.1</v>
+      </c>
+      <c r="N100" t="s">
+        <v>28</v>
+      </c>
+      <c r="O100" t="s">
+        <v>29</v>
+      </c>
+      <c r="P100" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q100">
+        <v>11248.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18">
+      <c r="A101" t="s">
+        <v>288</v>
+      </c>
+      <c r="B101" t="s">
+        <v>313</v>
+      </c>
+      <c r="D101" t="s">
+        <v>290</v>
+      </c>
+      <c r="E101" t="s">
+        <v>312</v>
+      </c>
+      <c r="F101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101" t="s">
+        <v>23</v>
+      </c>
+      <c r="I101" t="s">
+        <v>24</v>
+      </c>
+      <c r="J101" t="s">
+        <v>25</v>
+      </c>
+      <c r="K101" t="s">
+        <v>26</v>
+      </c>
+      <c r="L101" t="s">
+        <v>27</v>
+      </c>
+      <c r="M101">
+        <v>1.1</v>
+      </c>
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101" t="s">
+        <v>29</v>
+      </c>
+      <c r="P101" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q101">
+        <v>3392.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18">
+      <c r="A102" t="s">
+        <v>288</v>
+      </c>
+      <c r="B102" t="s">
+        <v>314</v>
+      </c>
+      <c r="D102" t="s">
+        <v>290</v>
+      </c>
+      <c r="E102" t="s">
+        <v>315</v>
+      </c>
+      <c r="F102" t="s">
+        <v>22</v>
+      </c>
+      <c r="G102" t="s">
+        <v>23</v>
+      </c>
+      <c r="I102" t="s">
+        <v>24</v>
+      </c>
+      <c r="J102" t="s">
+        <v>25</v>
+      </c>
+      <c r="K102" t="s">
+        <v>26</v>
+      </c>
+      <c r="L102" t="s">
+        <v>27</v>
+      </c>
+      <c r="M102">
+        <v>1.1</v>
+      </c>
+      <c r="N102" t="s">
+        <v>28</v>
+      </c>
+      <c r="O102" t="s">
+        <v>29</v>
+      </c>
+      <c r="P102" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q102">
+        <v>44209.0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18">
+      <c r="A103" t="s">
+        <v>288</v>
+      </c>
+      <c r="B103" t="s">
+        <v>316</v>
+      </c>
+      <c r="D103" t="s">
+        <v>290</v>
+      </c>
+      <c r="E103" t="s">
+        <v>317</v>
+      </c>
+      <c r="F103" t="s">
+        <v>22</v>
+      </c>
+      <c r="G103" t="s">
+        <v>23</v>
+      </c>
+      <c r="I103" t="s">
+        <v>24</v>
+      </c>
+      <c r="J103" t="s">
+        <v>25</v>
+      </c>
+      <c r="K103" t="s">
+        <v>26</v>
+      </c>
+      <c r="L103" t="s">
+        <v>27</v>
+      </c>
+      <c r="M103">
+        <v>1.1</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
+        <v>29</v>
+      </c>
+      <c r="P103" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q103">
+        <v>13817.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18">
+      <c r="A104" t="s">
+        <v>288</v>
+      </c>
+      <c r="B104" t="s">
+        <v>318</v>
+      </c>
+      <c r="D104" t="s">
+        <v>290</v>
+      </c>
+      <c r="E104" t="s">
+        <v>319</v>
+      </c>
+      <c r="F104" t="s">
+        <v>22</v>
+      </c>
+      <c r="G104" t="s">
+        <v>23</v>
+      </c>
+      <c r="I104" t="s">
+        <v>24</v>
+      </c>
+      <c r="J104" t="s">
+        <v>25</v>
+      </c>
+      <c r="K104" t="s">
+        <v>26</v>
+      </c>
+      <c r="L104" t="s">
+        <v>27</v>
+      </c>
+      <c r="M104">
+        <v>1.1</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104" t="s">
+        <v>29</v>
+      </c>
+      <c r="P104" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q104">
+        <v>2830.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18">
+      <c r="A105" t="s">
+        <v>288</v>
+      </c>
+      <c r="B105" t="s">
+        <v>320</v>
+      </c>
+      <c r="D105" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" t="s">
+        <v>321</v>
+      </c>
+      <c r="F105" t="s">
+        <v>22</v>
+      </c>
+      <c r="G105" t="s">
+        <v>23</v>
+      </c>
+      <c r="I105" t="s">
+        <v>24</v>
+      </c>
+      <c r="J105" t="s">
+        <v>25</v>
+      </c>
+      <c r="K105" t="s">
+        <v>26</v>
+      </c>
+      <c r="L105" t="s">
+        <v>27</v>
+      </c>
+      <c r="M105">
+        <v>1.1</v>
+      </c>
+      <c r="N105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O105" t="s">
+        <v>29</v>
+      </c>
+      <c r="P105" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q105">
+        <v>12017.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106" t="s">
+        <v>288</v>
+      </c>
+      <c r="B106" t="s">
+        <v>322</v>
+      </c>
+      <c r="D106" t="s">
+        <v>290</v>
+      </c>
+      <c r="E106" t="s">
+        <v>323</v>
+      </c>
+      <c r="F106" t="s">
+        <v>22</v>
+      </c>
+      <c r="G106" t="s">
+        <v>23</v>
+      </c>
+      <c r="I106" t="s">
+        <v>24</v>
+      </c>
+      <c r="J106" t="s">
+        <v>25</v>
+      </c>
+      <c r="K106" t="s">
+        <v>26</v>
+      </c>
+      <c r="L106" t="s">
+        <v>27</v>
+      </c>
+      <c r="M106">
+        <v>1.1</v>
+      </c>
+      <c r="N106" t="s">
+        <v>28</v>
+      </c>
+      <c r="O106" t="s">
+        <v>29</v>
+      </c>
+      <c r="P106" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q106">
+        <v>41010.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107" t="s">
+        <v>288</v>
+      </c>
+      <c r="B107" t="s">
+        <v>324</v>
+      </c>
+      <c r="D107" t="s">
+        <v>290</v>
+      </c>
+      <c r="E107" t="s">
+        <v>325</v>
+      </c>
+      <c r="F107" t="s">
+        <v>22</v>
+      </c>
+      <c r="G107" t="s">
+        <v>23</v>
+      </c>
+      <c r="I107" t="s">
+        <v>24</v>
+      </c>
+      <c r="J107" t="s">
+        <v>25</v>
+      </c>
+      <c r="K107" t="s">
+        <v>26</v>
+      </c>
+      <c r="L107" t="s">
+        <v>27</v>
+      </c>
+      <c r="M107">
+        <v>1.1</v>
+      </c>
+      <c r="N107" t="s">
+        <v>28</v>
+      </c>
+      <c r="O107" t="s">
+        <v>29</v>
+      </c>
+      <c r="P107" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q107">
+        <v>15170.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
+      <c r="A108" t="s">
+        <v>288</v>
+      </c>
+      <c r="B108" t="s">
+        <v>326</v>
+      </c>
+      <c r="D108" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" t="s">
+        <v>327</v>
+      </c>
+      <c r="F108" t="s">
+        <v>22</v>
+      </c>
+      <c r="G108" t="s">
+        <v>23</v>
+      </c>
+      <c r="I108" t="s">
+        <v>24</v>
+      </c>
+      <c r="J108" t="s">
+        <v>25</v>
+      </c>
+      <c r="K108" t="s">
+        <v>26</v>
+      </c>
+      <c r="L108" t="s">
+        <v>27</v>
+      </c>
+      <c r="M108">
+        <v>1.1</v>
+      </c>
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
+        <v>29</v>
+      </c>
+      <c r="P108" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q108">
+        <v>6345.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109" t="s">
+        <v>288</v>
+      </c>
+      <c r="B109" t="s">
+        <v>328</v>
+      </c>
+      <c r="D109" t="s">
+        <v>290</v>
+      </c>
+      <c r="E109" t="s">
+        <v>329</v>
+      </c>
+      <c r="F109" t="s">
+        <v>22</v>
+      </c>
+      <c r="G109" t="s">
+        <v>23</v>
+      </c>
+      <c r="I109" t="s">
+        <v>24</v>
+      </c>
+      <c r="J109" t="s">
+        <v>25</v>
+      </c>
+      <c r="K109" t="s">
+        <v>26</v>
+      </c>
+      <c r="L109" t="s">
+        <v>27</v>
+      </c>
+      <c r="M109">
+        <v>1.1</v>
+      </c>
+      <c r="N109" t="s">
+        <v>28</v>
+      </c>
+      <c r="O109" t="s">
+        <v>29</v>
+      </c>
+      <c r="P109" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q109">
+        <v>44260.0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110" t="s">
+        <v>288</v>
+      </c>
+      <c r="B110" t="s">
+        <v>330</v>
+      </c>
+      <c r="D110" t="s">
+        <v>290</v>
+      </c>
+      <c r="E110" t="s">
+        <v>331</v>
+      </c>
+      <c r="F110" t="s">
+        <v>22</v>
+      </c>
+      <c r="G110" t="s">
+        <v>23</v>
+      </c>
+      <c r="I110" t="s">
+        <v>24</v>
+      </c>
+      <c r="J110" t="s">
+        <v>25</v>
+      </c>
+      <c r="K110" t="s">
+        <v>26</v>
+      </c>
+      <c r="L110" t="s">
+        <v>27</v>
+      </c>
+      <c r="M110">
+        <v>1.1</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
+        <v>29</v>
+      </c>
+      <c r="P110" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q110">
+        <v>40507.0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111" t="s">
+        <v>288</v>
+      </c>
+      <c r="B111" t="s">
+        <v>332</v>
+      </c>
+      <c r="D111" t="s">
+        <v>290</v>
+      </c>
+      <c r="E111" t="s">
+        <v>333</v>
+      </c>
+      <c r="F111" t="s">
+        <v>22</v>
+      </c>
+      <c r="G111" t="s">
+        <v>23</v>
+      </c>
+      <c r="I111" t="s">
+        <v>24</v>
+      </c>
+      <c r="J111" t="s">
+        <v>25</v>
+      </c>
+      <c r="K111" t="s">
+        <v>26</v>
+      </c>
+      <c r="L111" t="s">
+        <v>27</v>
+      </c>
+      <c r="M111">
+        <v>1.1</v>
+      </c>
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
+        <v>29</v>
+      </c>
+      <c r="P111" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q111">
+        <v>6237.0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112" t="s">
+        <v>288</v>
+      </c>
+      <c r="B112" t="s">
+        <v>334</v>
+      </c>
+      <c r="D112" t="s">
+        <v>290</v>
+      </c>
+      <c r="E112" t="s">
+        <v>335</v>
+      </c>
+      <c r="F112" t="s">
+        <v>22</v>
+      </c>
+      <c r="G112" t="s">
+        <v>23</v>
+      </c>
+      <c r="I112" t="s">
+        <v>24</v>
+      </c>
+      <c r="J112" t="s">
+        <v>25</v>
+      </c>
+      <c r="K112" t="s">
+        <v>26</v>
+      </c>
+      <c r="L112" t="s">
+        <v>27</v>
+      </c>
+      <c r="M112">
+        <v>1.1</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
+        <v>29</v>
+      </c>
+      <c r="P112" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q112">
+        <v>19502.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113" t="s">
+        <v>336</v>
+      </c>
+      <c r="D113" t="s">
+        <v>290</v>
+      </c>
+      <c r="E113" t="s">
+        <v>337</v>
+      </c>
+      <c r="F113" t="s">
+        <v>22</v>
+      </c>
+      <c r="G113" t="s">
+        <v>23</v>
+      </c>
+      <c r="I113" t="s">
+        <v>24</v>
+      </c>
+      <c r="J113" t="s">
+        <v>25</v>
+      </c>
+      <c r="K113" t="s">
+        <v>26</v>
+      </c>
+      <c r="L113" t="s">
+        <v>27</v>
+      </c>
+      <c r="M113">
+        <v>1.1</v>
+      </c>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
+        <v>29</v>
+      </c>
+      <c r="P113" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q113">
+        <v>2964.0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18">
+      <c r="A114" t="s">
+        <v>288</v>
+      </c>
+      <c r="B114" t="s">
+        <v>338</v>
+      </c>
+      <c r="D114" t="s">
+        <v>290</v>
+      </c>
+      <c r="E114" t="s">
+        <v>339</v>
+      </c>
+      <c r="F114" t="s">
+        <v>22</v>
+      </c>
+      <c r="G114" t="s">
+        <v>23</v>
+      </c>
+      <c r="I114" t="s">
+        <v>24</v>
+      </c>
+      <c r="J114" t="s">
+        <v>25</v>
+      </c>
+      <c r="K114" t="s">
+        <v>26</v>
+      </c>
+      <c r="L114" t="s">
+        <v>27</v>
+      </c>
+      <c r="M114">
+        <v>1.1</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
+        <v>29</v>
+      </c>
+      <c r="P114" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q114">
+        <v>16850.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115" t="s">
+        <v>288</v>
+      </c>
+      <c r="B115" t="s">
+        <v>340</v>
+      </c>
+      <c r="D115" t="s">
+        <v>290</v>
+      </c>
+      <c r="E115" t="s">
+        <v>341</v>
+      </c>
+      <c r="F115" t="s">
+        <v>22</v>
+      </c>
+      <c r="G115" t="s">
+        <v>23</v>
+      </c>
+      <c r="I115" t="s">
+        <v>24</v>
+      </c>
+      <c r="J115" t="s">
+        <v>25</v>
+      </c>
+      <c r="K115" t="s">
+        <v>26</v>
+      </c>
+      <c r="L115" t="s">
+        <v>27</v>
+      </c>
+      <c r="M115">
+        <v>1.1</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
+        <v>29</v>
+      </c>
+      <c r="P115" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q115">
+        <v>3482.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="A116" t="s">
+        <v>288</v>
+      </c>
+      <c r="B116" t="s">
+        <v>342</v>
+      </c>
+      <c r="D116" t="s">
+        <v>290</v>
+      </c>
+      <c r="E116" t="s">
+        <v>343</v>
+      </c>
+      <c r="F116" t="s">
+        <v>22</v>
+      </c>
+      <c r="G116" t="s">
+        <v>23</v>
+      </c>
+      <c r="I116" t="s">
+        <v>24</v>
+      </c>
+      <c r="J116" t="s">
+        <v>25</v>
+      </c>
+      <c r="K116" t="s">
+        <v>26</v>
+      </c>
+      <c r="L116" t="s">
+        <v>27</v>
+      </c>
+      <c r="M116">
+        <v>1.1</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
+        <v>29</v>
+      </c>
+      <c r="P116" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q116">
+        <v>3832.0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18">
+      <c r="A117" t="s">
+        <v>288</v>
+      </c>
+      <c r="B117" t="s">
+        <v>344</v>
+      </c>
+      <c r="D117" t="s">
+        <v>290</v>
+      </c>
+      <c r="E117" t="s">
+        <v>345</v>
+      </c>
+      <c r="F117" t="s">
+        <v>22</v>
+      </c>
+      <c r="G117" t="s">
+        <v>23</v>
+      </c>
+      <c r="I117" t="s">
+        <v>24</v>
+      </c>
+      <c r="J117" t="s">
+        <v>25</v>
+      </c>
+      <c r="K117" t="s">
+        <v>26</v>
+      </c>
+      <c r="L117" t="s">
+        <v>27</v>
+      </c>
+      <c r="M117">
+        <v>1.1</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
+        <v>29</v>
+      </c>
+      <c r="P117" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q117">
+        <v>24390.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18">
+      <c r="A118" t="s">
+        <v>288</v>
+      </c>
+      <c r="B118" t="s">
+        <v>346</v>
+      </c>
+      <c r="D118" t="s">
+        <v>290</v>
+      </c>
+      <c r="E118" t="s">
+        <v>347</v>
+      </c>
+      <c r="F118" t="s">
+        <v>22</v>
+      </c>
+      <c r="G118" t="s">
+        <v>23</v>
+      </c>
+      <c r="I118" t="s">
+        <v>24</v>
+      </c>
+      <c r="J118" t="s">
+        <v>25</v>
+      </c>
+      <c r="K118" t="s">
+        <v>26</v>
+      </c>
+      <c r="L118" t="s">
+        <v>27</v>
+      </c>
+      <c r="M118">
+        <v>1.1</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
+        <v>29</v>
+      </c>
+      <c r="P118" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q118">
+        <v>44260.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18">
+      <c r="A119" t="s">
+        <v>288</v>
+      </c>
+      <c r="B119" t="s">
+        <v>344</v>
+      </c>
+      <c r="D119" t="s">
+        <v>290</v>
+      </c>
+      <c r="E119" t="s">
+        <v>348</v>
+      </c>
+      <c r="F119" t="s">
+        <v>22</v>
+      </c>
+      <c r="G119" t="s">
+        <v>23</v>
+      </c>
+      <c r="I119" t="s">
+        <v>24</v>
+      </c>
+      <c r="J119" t="s">
+        <v>25</v>
+      </c>
+      <c r="K119" t="s">
+        <v>26</v>
+      </c>
+      <c r="L119" t="s">
+        <v>27</v>
+      </c>
+      <c r="M119">
+        <v>1.1</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
+        <v>29</v>
+      </c>
+      <c r="P119" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q119">
+        <v>25236.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18">
+      <c r="A120" t="s">
+        <v>288</v>
+      </c>
+      <c r="B120" t="s">
+        <v>349</v>
+      </c>
+      <c r="D120" t="s">
+        <v>290</v>
+      </c>
+      <c r="E120" t="s">
+        <v>350</v>
+      </c>
+      <c r="F120" t="s">
+        <v>22</v>
+      </c>
+      <c r="G120" t="s">
+        <v>23</v>
+      </c>
+      <c r="I120" t="s">
+        <v>24</v>
+      </c>
+      <c r="J120" t="s">
+        <v>25</v>
+      </c>
+      <c r="K120" t="s">
+        <v>26</v>
+      </c>
+      <c r="L120" t="s">
+        <v>27</v>
+      </c>
+      <c r="M120">
+        <v>1.1</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
+        <v>29</v>
+      </c>
+      <c r="P120" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q120">
+        <v>17470.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18">
+      <c r="A121" t="s">
+        <v>288</v>
+      </c>
+      <c r="B121" t="s">
+        <v>351</v>
+      </c>
+      <c r="D121" t="s">
+        <v>290</v>
+      </c>
+      <c r="E121" t="s">
+        <v>352</v>
+      </c>
+      <c r="F121" t="s">
+        <v>22</v>
+      </c>
+      <c r="G121" t="s">
+        <v>23</v>
+      </c>
+      <c r="I121" t="s">
+        <v>24</v>
+      </c>
+      <c r="J121" t="s">
+        <v>25</v>
+      </c>
+      <c r="K121" t="s">
+        <v>26</v>
+      </c>
+      <c r="L121" t="s">
+        <v>27</v>
+      </c>
+      <c r="M121">
+        <v>1.1</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
+        <v>29</v>
+      </c>
+      <c r="P121" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q121">
+        <v>3268.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18">
+      <c r="A122" t="s">
+        <v>288</v>
+      </c>
+      <c r="B122" t="s">
+        <v>353</v>
+      </c>
+      <c r="D122" t="s">
+        <v>290</v>
+      </c>
+      <c r="E122" t="s">
+        <v>354</v>
+      </c>
+      <c r="F122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G122" t="s">
+        <v>23</v>
+      </c>
+      <c r="I122" t="s">
+        <v>24</v>
+      </c>
+      <c r="J122" t="s">
+        <v>25</v>
+      </c>
+      <c r="K122" t="s">
+        <v>26</v>
+      </c>
+      <c r="L122" t="s">
+        <v>27</v>
+      </c>
+      <c r="M122">
+        <v>1.1</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
+        <v>29</v>
+      </c>
+      <c r="P122" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q122">
+        <v>3482.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18">
+      <c r="A123" t="s">
+        <v>288</v>
+      </c>
+      <c r="B123" t="s">
+        <v>355</v>
+      </c>
+      <c r="D123" t="s">
+        <v>290</v>
+      </c>
+      <c r="E123" t="s">
+        <v>356</v>
+      </c>
+      <c r="F123" t="s">
+        <v>22</v>
+      </c>
+      <c r="G123" t="s">
+        <v>23</v>
+      </c>
+      <c r="I123" t="s">
+        <v>24</v>
+      </c>
+      <c r="J123" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" t="s">
+        <v>26</v>
+      </c>
+      <c r="L123" t="s">
+        <v>27</v>
+      </c>
+      <c r="M123">
+        <v>1.1</v>
+      </c>
+      <c r="N123" t="s">
+        <v>28</v>
+      </c>
+      <c r="O123" t="s">
+        <v>29</v>
+      </c>
+      <c r="P123" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q123">
+        <v>44011.83</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18">
+      <c r="A124" t="s">
+        <v>288</v>
+      </c>
+      <c r="B124" t="s">
+        <v>357</v>
+      </c>
+      <c r="D124" t="s">
+        <v>290</v>
+      </c>
+      <c r="E124" t="s">
+        <v>358</v>
+      </c>
+      <c r="F124" t="s">
+        <v>22</v>
+      </c>
+      <c r="G124" t="s">
+        <v>23</v>
+      </c>
+      <c r="I124" t="s">
+        <v>24</v>
+      </c>
+      <c r="J124" t="s">
+        <v>25</v>
+      </c>
+      <c r="K124" t="s">
+        <v>26</v>
+      </c>
+      <c r="L124" t="s">
+        <v>27</v>
+      </c>
+      <c r="M124">
+        <v>1.1</v>
+      </c>
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
+        <v>29</v>
+      </c>
+      <c r="P124" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q124">
+        <v>28255.0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18">
+      <c r="A125" t="s">
+        <v>288</v>
+      </c>
+      <c r="B125" t="s">
+        <v>359</v>
+      </c>
+      <c r="D125" t="s">
+        <v>290</v>
+      </c>
+      <c r="E125" t="s">
+        <v>360</v>
+      </c>
+      <c r="F125" t="s">
+        <v>22</v>
+      </c>
+      <c r="G125" t="s">
+        <v>23</v>
+      </c>
+      <c r="I125" t="s">
+        <v>24</v>
+      </c>
+      <c r="J125" t="s">
+        <v>25</v>
+      </c>
+      <c r="K125" t="s">
+        <v>26</v>
+      </c>
+      <c r="L125" t="s">
+        <v>27</v>
+      </c>
+      <c r="M125">
+        <v>1.1</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
+        <v>29</v>
+      </c>
+      <c r="P125" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q125">
+        <v>39733.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18">
+      <c r="A126" t="s">
+        <v>288</v>
+      </c>
+      <c r="B126" t="s">
+        <v>361</v>
+      </c>
+      <c r="D126" t="s">
+        <v>290</v>
+      </c>
+      <c r="E126" t="s">
+        <v>362</v>
+      </c>
+      <c r="F126" t="s">
+        <v>22</v>
+      </c>
+      <c r="G126" t="s">
+        <v>23</v>
+      </c>
+      <c r="I126" t="s">
+        <v>24</v>
+      </c>
+      <c r="J126" t="s">
+        <v>25</v>
+      </c>
+      <c r="K126" t="s">
+        <v>26</v>
+      </c>
+      <c r="L126" t="s">
+        <v>27</v>
+      </c>
+      <c r="M126">
+        <v>1.1</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
+        <v>29</v>
+      </c>
+      <c r="P126" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q126">
+        <v>14009.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18">
+      <c r="A127" t="s">
+        <v>288</v>
+      </c>
+      <c r="B127" t="s">
+        <v>363</v>
+      </c>
+      <c r="D127" t="s">
+        <v>290</v>
+      </c>
+      <c r="E127" t="s">
+        <v>364</v>
+      </c>
+      <c r="F127" t="s">
+        <v>22</v>
+      </c>
+      <c r="G127" t="s">
+        <v>23</v>
+      </c>
+      <c r="I127" t="s">
+        <v>24</v>
+      </c>
+      <c r="J127" t="s">
+        <v>25</v>
+      </c>
+      <c r="K127" t="s">
+        <v>26</v>
+      </c>
+      <c r="L127" t="s">
+        <v>27</v>
+      </c>
+      <c r="M127">
+        <v>1.1</v>
+      </c>
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
+        <v>29</v>
+      </c>
+      <c r="P127" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q127">
+        <v>10506.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18">
+      <c r="A128" t="s">
+        <v>288</v>
+      </c>
+      <c r="B128" t="s">
+        <v>365</v>
+      </c>
+      <c r="D128" t="s">
+        <v>20</v>
+      </c>
+      <c r="E128" t="s">
+        <v>366</v>
+      </c>
+      <c r="F128" t="s">
+        <v>22</v>
+      </c>
+      <c r="G128" t="s">
+        <v>23</v>
+      </c>
+      <c r="I128" t="s">
+        <v>24</v>
+      </c>
+      <c r="J128" t="s">
+        <v>25</v>
+      </c>
+      <c r="K128" t="s">
+        <v>26</v>
+      </c>
+      <c r="L128" t="s">
+        <v>27</v>
+      </c>
+      <c r="M128">
+        <v>1.1</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
+        <v>29</v>
+      </c>
+      <c r="P128" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q128">
+        <v>13606.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18">
+      <c r="A129" t="s">
+        <v>288</v>
+      </c>
+      <c r="B129" t="s">
+        <v>367</v>
+      </c>
+      <c r="D129" t="s">
+        <v>290</v>
+      </c>
+      <c r="E129" t="s">
+        <v>368</v>
+      </c>
+      <c r="F129" t="s">
+        <v>22</v>
+      </c>
+      <c r="G129" t="s">
+        <v>23</v>
+      </c>
+      <c r="I129" t="s">
+        <v>24</v>
+      </c>
+      <c r="J129" t="s">
+        <v>25</v>
+      </c>
+      <c r="K129" t="s">
+        <v>26</v>
+      </c>
+      <c r="L129" t="s">
+        <v>27</v>
+      </c>
+      <c r="M129">
+        <v>1.1</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
+        <v>29</v>
+      </c>
+      <c r="P129" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q129">
+        <v>8468.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18">
+      <c r="A130" t="s">
+        <v>288</v>
+      </c>
+      <c r="B130" t="s">
+        <v>369</v>
+      </c>
+      <c r="D130" t="s">
+        <v>290</v>
+      </c>
+      <c r="E130" t="s">
+        <v>370</v>
+      </c>
+      <c r="F130" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130" t="s">
+        <v>23</v>
+      </c>
+      <c r="I130" t="s">
+        <v>24</v>
+      </c>
+      <c r="J130" t="s">
+        <v>25</v>
+      </c>
+      <c r="K130" t="s">
+        <v>26</v>
+      </c>
+      <c r="L130" t="s">
+        <v>27</v>
+      </c>
+      <c r="M130">
+        <v>1.1</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
+        <v>29</v>
+      </c>
+      <c r="P130" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q130">
+        <v>21257.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18">
+      <c r="A131" t="s">
+        <v>288</v>
+      </c>
+      <c r="B131" t="s">
+        <v>371</v>
+      </c>
+      <c r="D131" t="s">
+        <v>290</v>
+      </c>
+      <c r="E131" t="s">
+        <v>372</v>
+      </c>
+      <c r="F131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G131" t="s">
+        <v>23</v>
+      </c>
+      <c r="I131" t="s">
+        <v>24</v>
+      </c>
+      <c r="J131" t="s">
+        <v>25</v>
+      </c>
+      <c r="K131" t="s">
+        <v>26</v>
+      </c>
+      <c r="L131" t="s">
+        <v>27</v>
+      </c>
+      <c r="M131">
+        <v>1.1</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
+        <v>29</v>
+      </c>
+      <c r="P131" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q131">
+        <v>2651.5</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18">
+      <c r="A132" t="s">
+        <v>288</v>
+      </c>
+      <c r="B132" t="s">
+        <v>373</v>
+      </c>
+      <c r="D132" t="s">
+        <v>290</v>
+      </c>
+      <c r="E132" t="s">
+        <v>374</v>
+      </c>
+      <c r="F132" t="s">
+        <v>22</v>
+      </c>
+      <c r="G132" t="s">
+        <v>23</v>
+      </c>
+      <c r="I132" t="s">
+        <v>24</v>
+      </c>
+      <c r="J132" t="s">
+        <v>25</v>
+      </c>
+      <c r="K132" t="s">
+        <v>26</v>
+      </c>
+      <c r="L132" t="s">
+        <v>27</v>
+      </c>
+      <c r="M132">
+        <v>1.1</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
+        <v>29</v>
+      </c>
+      <c r="P132" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q132">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18">
+      <c r="A133" t="s">
+        <v>288</v>
+      </c>
+      <c r="B133" t="s">
+        <v>375</v>
+      </c>
+      <c r="D133" t="s">
+        <v>290</v>
+      </c>
+      <c r="E133" t="s">
+        <v>376</v>
+      </c>
+      <c r="F133" t="s">
+        <v>22</v>
+      </c>
+      <c r="G133" t="s">
+        <v>23</v>
+      </c>
+      <c r="I133" t="s">
+        <v>24</v>
+      </c>
+      <c r="J133" t="s">
+        <v>25</v>
+      </c>
+      <c r="K133" t="s">
+        <v>26</v>
+      </c>
+      <c r="L133" t="s">
+        <v>27</v>
+      </c>
+      <c r="M133">
+        <v>1.1</v>
+      </c>
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
+        <v>29</v>
+      </c>
+      <c r="P133" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q133">
+        <v>16508.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18">
+      <c r="A134" t="s">
+        <v>288</v>
+      </c>
+      <c r="B134" t="s">
+        <v>377</v>
+      </c>
+      <c r="D134" t="s">
+        <v>290</v>
+      </c>
+      <c r="E134" t="s">
+        <v>378</v>
+      </c>
+      <c r="F134" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134" t="s">
+        <v>23</v>
+      </c>
+      <c r="I134" t="s">
+        <v>24</v>
+      </c>
+      <c r="J134" t="s">
+        <v>25</v>
+      </c>
+      <c r="K134" t="s">
+        <v>26</v>
+      </c>
+      <c r="L134" t="s">
+        <v>27</v>
+      </c>
+      <c r="M134">
+        <v>1.1</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
+        <v>29</v>
+      </c>
+      <c r="P134" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q134">
+        <v>1174.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18">
+      <c r="A135" t="s">
+        <v>288</v>
+      </c>
+      <c r="B135" t="s">
+        <v>379</v>
+      </c>
+      <c r="D135" t="s">
+        <v>290</v>
+      </c>
+      <c r="E135" t="s">
+        <v>380</v>
+      </c>
+      <c r="F135" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135" t="s">
+        <v>23</v>
+      </c>
+      <c r="I135" t="s">
+        <v>24</v>
+      </c>
+      <c r="J135" t="s">
+        <v>25</v>
+      </c>
+      <c r="K135" t="s">
+        <v>26</v>
+      </c>
+      <c r="L135" t="s">
+        <v>27</v>
+      </c>
+      <c r="M135">
+        <v>1.1</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
+        <v>29</v>
+      </c>
+      <c r="P135" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q135">
+        <v>42943.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18">
+      <c r="A136" t="s">
+        <v>288</v>
+      </c>
+      <c r="B136" t="s">
+        <v>381</v>
+      </c>
+      <c r="D136" t="s">
+        <v>290</v>
+      </c>
+      <c r="E136" t="s">
+        <v>382</v>
+      </c>
+      <c r="F136" t="s">
+        <v>22</v>
+      </c>
+      <c r="G136" t="s">
+        <v>23</v>
+      </c>
+      <c r="I136" t="s">
+        <v>24</v>
+      </c>
+      <c r="J136" t="s">
+        <v>25</v>
+      </c>
+      <c r="K136" t="s">
+        <v>26</v>
+      </c>
+      <c r="L136" t="s">
+        <v>27</v>
+      </c>
+      <c r="M136">
+        <v>1.1</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
+        <v>29</v>
+      </c>
+      <c r="P136" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q136">
+        <v>4438.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18">
+      <c r="A137" t="s">
+        <v>288</v>
+      </c>
+      <c r="B137" t="s">
+        <v>383</v>
+      </c>
+      <c r="D137" t="s">
+        <v>290</v>
+      </c>
+      <c r="E137" t="s">
+        <v>384</v>
+      </c>
+      <c r="F137" t="s">
+        <v>22</v>
+      </c>
+      <c r="G137" t="s">
+        <v>23</v>
+      </c>
+      <c r="I137" t="s">
+        <v>24</v>
+      </c>
+      <c r="J137" t="s">
+        <v>25</v>
+      </c>
+      <c r="K137" t="s">
+        <v>26</v>
+      </c>
+      <c r="L137" t="s">
+        <v>27</v>
+      </c>
+      <c r="M137">
+        <v>1.1</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
+        <v>29</v>
+      </c>
+      <c r="P137" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q137">
+        <v>44260.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18">
+      <c r="A138" t="s">
+        <v>288</v>
+      </c>
+      <c r="B138" t="s">
+        <v>385</v>
+      </c>
+      <c r="D138" t="s">
+        <v>290</v>
+      </c>
+      <c r="E138" t="s">
+        <v>386</v>
+      </c>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" t="s">
+        <v>23</v>
+      </c>
+      <c r="I138" t="s">
+        <v>24</v>
+      </c>
+      <c r="J138" t="s">
+        <v>25</v>
+      </c>
+      <c r="K138" t="s">
+        <v>26</v>
+      </c>
+      <c r="L138" t="s">
+        <v>27</v>
+      </c>
+      <c r="M138">
+        <v>1.1</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
+        <v>29</v>
+      </c>
+      <c r="P138" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q138">
+        <v>11917.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="A139" t="s">
+        <v>288</v>
+      </c>
+      <c r="B139" t="s">
+        <v>387</v>
+      </c>
+      <c r="D139" t="s">
+        <v>290</v>
+      </c>
+      <c r="E139" t="s">
+        <v>388</v>
+      </c>
+      <c r="F139" t="s">
+        <v>22</v>
+      </c>
+      <c r="G139" t="s">
+        <v>23</v>
+      </c>
+      <c r="I139" t="s">
+        <v>24</v>
+      </c>
+      <c r="J139" t="s">
+        <v>25</v>
+      </c>
+      <c r="K139" t="s">
+        <v>26</v>
+      </c>
+      <c r="L139" t="s">
+        <v>27</v>
+      </c>
+      <c r="M139">
+        <v>1.1</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
+        <v>29</v>
+      </c>
+      <c r="P139" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q139">
+        <v>16394.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18">
+      <c r="A140" t="s">
+        <v>288</v>
+      </c>
+      <c r="B140" t="s">
+        <v>389</v>
+      </c>
+      <c r="D140" t="s">
+        <v>290</v>
+      </c>
+      <c r="E140" t="s">
+        <v>390</v>
+      </c>
+      <c r="F140" t="s">
+        <v>22</v>
+      </c>
+      <c r="G140" t="s">
+        <v>23</v>
+      </c>
+      <c r="I140" t="s">
+        <v>24</v>
+      </c>
+      <c r="J140" t="s">
+        <v>25</v>
+      </c>
+      <c r="K140" t="s">
+        <v>26</v>
+      </c>
+      <c r="L140" t="s">
+        <v>27</v>
+      </c>
+      <c r="M140">
+        <v>1.1</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
+        <v>29</v>
+      </c>
+      <c r="P140" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q140">
+        <v>12666.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18">
+      <c r="A141" t="s">
+        <v>288</v>
+      </c>
+      <c r="B141" t="s">
+        <v>391</v>
+      </c>
+      <c r="D141" t="s">
+        <v>290</v>
+      </c>
+      <c r="E141" t="s">
+        <v>392</v>
+      </c>
+      <c r="F141" t="s">
+        <v>22</v>
+      </c>
+      <c r="G141" t="s">
+        <v>23</v>
+      </c>
+      <c r="I141" t="s">
+        <v>24</v>
+      </c>
+      <c r="J141" t="s">
+        <v>25</v>
+      </c>
+      <c r="K141" t="s">
+        <v>26</v>
+      </c>
+      <c r="L141" t="s">
+        <v>27</v>
+      </c>
+      <c r="M141">
+        <v>1.1</v>
+      </c>
+      <c r="N141" t="s">
+        <v>28</v>
+      </c>
+      <c r="O141" t="s">
+        <v>29</v>
+      </c>
+      <c r="P141" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q141">
+        <v>15062.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18">
+      <c r="A142" t="s">
+        <v>288</v>
+      </c>
+      <c r="B142" t="s">
+        <v>393</v>
+      </c>
+      <c r="D142" t="s">
+        <v>290</v>
+      </c>
+      <c r="E142" t="s">
+        <v>394</v>
+      </c>
+      <c r="F142" t="s">
+        <v>22</v>
+      </c>
+      <c r="G142" t="s">
+        <v>23</v>
+      </c>
+      <c r="I142" t="s">
+        <v>24</v>
+      </c>
+      <c r="J142" t="s">
+        <v>25</v>
+      </c>
+      <c r="K142" t="s">
+        <v>26</v>
+      </c>
+      <c r="L142" t="s">
+        <v>27</v>
+      </c>
+      <c r="M142">
+        <v>1.1</v>
+      </c>
+      <c r="N142" t="s">
+        <v>28</v>
+      </c>
+      <c r="O142" t="s">
+        <v>29</v>
+      </c>
+      <c r="P142" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q142">
+        <v>18019.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:18">
+      <c r="A143" t="s">
+        <v>288</v>
+      </c>
+      <c r="B143" t="s">
+        <v>395</v>
+      </c>
+      <c r="D143" t="s">
+        <v>290</v>
+      </c>
+      <c r="E143" t="s">
+        <v>396</v>
+      </c>
+      <c r="F143" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143" t="s">
+        <v>23</v>
+      </c>
+      <c r="I143" t="s">
+        <v>24</v>
+      </c>
+      <c r="J143" t="s">
+        <v>25</v>
+      </c>
+      <c r="K143" t="s">
+        <v>26</v>
+      </c>
+      <c r="L143" t="s">
+        <v>27</v>
+      </c>
+      <c r="M143">
+        <v>1.1</v>
+      </c>
+      <c r="N143" t="s">
+        <v>28</v>
+      </c>
+      <c r="O143" t="s">
+        <v>29</v>
+      </c>
+      <c r="P143" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q143">
+        <v>23438.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:18">
+      <c r="A144" t="s">
+        <v>288</v>
+      </c>
+      <c r="B144" t="s">
+        <v>397</v>
+      </c>
+      <c r="D144" t="s">
+        <v>290</v>
+      </c>
+      <c r="E144" t="s">
+        <v>398</v>
+      </c>
+      <c r="F144" t="s">
+        <v>22</v>
+      </c>
+      <c r="G144" t="s">
+        <v>23</v>
+      </c>
+      <c r="I144" t="s">
+        <v>24</v>
+      </c>
+      <c r="J144" t="s">
+        <v>25</v>
+      </c>
+      <c r="K144" t="s">
+        <v>26</v>
+      </c>
+      <c r="L144" t="s">
+        <v>27</v>
+      </c>
+      <c r="M144">
+        <v>1.1</v>
+      </c>
+      <c r="N144" t="s">
+        <v>28</v>
+      </c>
+      <c r="O144" t="s">
+        <v>29</v>
+      </c>
+      <c r="P144" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q144">
+        <v>28259.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18">
+      <c r="A145" t="s">
+        <v>288</v>
+      </c>
+      <c r="B145" t="s">
+        <v>399</v>
+      </c>
+      <c r="D145" t="s">
+        <v>290</v>
+      </c>
+      <c r="E145" t="s">
+        <v>400</v>
+      </c>
+      <c r="F145" t="s">
+        <v>22</v>
+      </c>
+      <c r="G145" t="s">
+        <v>23</v>
+      </c>
+      <c r="I145" t="s">
+        <v>24</v>
+      </c>
+      <c r="J145" t="s">
+        <v>25</v>
+      </c>
+      <c r="K145" t="s">
+        <v>26</v>
+      </c>
+      <c r="L145" t="s">
+        <v>27</v>
+      </c>
+      <c r="M145">
+        <v>1.1</v>
+      </c>
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
+        <v>29</v>
+      </c>
+      <c r="P145" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q145">
+        <v>40855.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18">
+      <c r="A146" t="s">
+        <v>288</v>
+      </c>
+      <c r="B146" t="s">
+        <v>401</v>
+      </c>
+      <c r="D146" t="s">
+        <v>290</v>
+      </c>
+      <c r="E146" t="s">
+        <v>402</v>
+      </c>
+      <c r="F146" t="s">
+        <v>22</v>
+      </c>
+      <c r="G146" t="s">
+        <v>23</v>
+      </c>
+      <c r="I146" t="s">
+        <v>24</v>
+      </c>
+      <c r="J146" t="s">
+        <v>25</v>
+      </c>
+      <c r="K146" t="s">
+        <v>26</v>
+      </c>
+      <c r="L146" t="s">
+        <v>27</v>
+      </c>
+      <c r="M146">
+        <v>1.1</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
+        <v>29</v>
+      </c>
+      <c r="P146" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q146">
+        <v>22872.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18">
+      <c r="A147" t="s">
+        <v>288</v>
+      </c>
+      <c r="B147" t="s">
+        <v>403</v>
+      </c>
+      <c r="D147" t="s">
+        <v>290</v>
+      </c>
+      <c r="E147" t="s">
+        <v>404</v>
+      </c>
+      <c r="F147" t="s">
+        <v>22</v>
+      </c>
+      <c r="G147" t="s">
+        <v>23</v>
+      </c>
+      <c r="I147" t="s">
+        <v>24</v>
+      </c>
+      <c r="J147" t="s">
+        <v>25</v>
+      </c>
+      <c r="K147" t="s">
+        <v>26</v>
+      </c>
+      <c r="L147" t="s">
+        <v>27</v>
+      </c>
+      <c r="M147">
+        <v>1.1</v>
+      </c>
+      <c r="N147" t="s">
+        <v>28</v>
+      </c>
+      <c r="O147" t="s">
+        <v>29</v>
+      </c>
+      <c r="P147" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q147">
+        <v>10554.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18">
+      <c r="A148" t="s">
+        <v>288</v>
+      </c>
+      <c r="B148" t="s">
+        <v>405</v>
+      </c>
+      <c r="D148" t="s">
+        <v>290</v>
+      </c>
+      <c r="E148" t="s">
+        <v>406</v>
+      </c>
+      <c r="F148" t="s">
+        <v>22</v>
+      </c>
+      <c r="G148" t="s">
+        <v>23</v>
+      </c>
+      <c r="I148" t="s">
+        <v>24</v>
+      </c>
+      <c r="J148" t="s">
+        <v>25</v>
+      </c>
+      <c r="K148" t="s">
+        <v>26</v>
+      </c>
+      <c r="L148" t="s">
+        <v>27</v>
+      </c>
+      <c r="M148">
+        <v>1.1</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
+        <v>29</v>
+      </c>
+      <c r="P148" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q148">
+        <v>16363.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18">
+      <c r="A149" t="s">
+        <v>288</v>
+      </c>
+      <c r="B149" t="s">
+        <v>407</v>
+      </c>
+      <c r="D149" t="s">
+        <v>290</v>
+      </c>
+      <c r="E149" t="s">
+        <v>408</v>
+      </c>
+      <c r="F149" t="s">
+        <v>22</v>
+      </c>
+      <c r="G149" t="s">
+        <v>23</v>
+      </c>
+      <c r="I149" t="s">
+        <v>24</v>
+      </c>
+      <c r="J149" t="s">
+        <v>25</v>
+      </c>
+      <c r="K149" t="s">
+        <v>26</v>
+      </c>
+      <c r="L149" t="s">
+        <v>27</v>
+      </c>
+      <c r="M149">
+        <v>1.1</v>
+      </c>
+      <c r="N149" t="s">
+        <v>28</v>
+      </c>
+      <c r="O149" t="s">
+        <v>29</v>
+      </c>
+      <c r="P149" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q149">
+        <v>20223.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18">
+      <c r="A150" t="s">
+        <v>288</v>
+      </c>
+      <c r="B150" t="s">
+        <v>409</v>
+      </c>
+      <c r="D150" t="s">
+        <v>290</v>
+      </c>
+      <c r="E150" t="s">
+        <v>410</v>
+      </c>
+      <c r="F150" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150" t="s">
+        <v>23</v>
+      </c>
+      <c r="I150" t="s">
+        <v>24</v>
+      </c>
+      <c r="J150" t="s">
+        <v>25</v>
+      </c>
+      <c r="K150" t="s">
+        <v>26</v>
+      </c>
+      <c r="L150" t="s">
+        <v>27</v>
+      </c>
+      <c r="M150">
+        <v>1.1</v>
+      </c>
+      <c r="N150" t="s">
+        <v>28</v>
+      </c>
+      <c r="O150" t="s">
+        <v>29</v>
+      </c>
+      <c r="P150" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q150">
+        <v>33292.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18">
+      <c r="A151" t="s">
+        <v>288</v>
+      </c>
+      <c r="B151" t="s">
+        <v>411</v>
+      </c>
+      <c r="D151" t="s">
+        <v>20</v>
+      </c>
+      <c r="E151" t="s">
+        <v>412</v>
+      </c>
+      <c r="F151" t="s">
+        <v>22</v>
+      </c>
+      <c r="G151" t="s">
+        <v>23</v>
+      </c>
+      <c r="I151" t="s">
+        <v>24</v>
+      </c>
+      <c r="J151" t="s">
+        <v>25</v>
+      </c>
+      <c r="K151" t="s">
+        <v>26</v>
+      </c>
+      <c r="L151" t="s">
+        <v>27</v>
+      </c>
+      <c r="M151">
+        <v>1.1</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
+        <v>29</v>
+      </c>
+      <c r="P151" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q151">
+        <v>15157.0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18">
+      <c r="A152" t="s">
+        <v>288</v>
+      </c>
+      <c r="B152" t="s">
+        <v>413</v>
+      </c>
+      <c r="D152" t="s">
+        <v>290</v>
+      </c>
+      <c r="E152" t="s">
+        <v>414</v>
+      </c>
+      <c r="F152" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152" t="s">
+        <v>23</v>
+      </c>
+      <c r="I152" t="s">
+        <v>24</v>
+      </c>
+      <c r="J152" t="s">
+        <v>25</v>
+      </c>
+      <c r="K152" t="s">
+        <v>26</v>
+      </c>
+      <c r="L152" t="s">
+        <v>27</v>
+      </c>
+      <c r="M152">
+        <v>1.1</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
+        <v>29</v>
+      </c>
+      <c r="P152" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q152">
+        <v>12582.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18">
+      <c r="A153" t="s">
+        <v>288</v>
+      </c>
+      <c r="B153" t="s">
+        <v>415</v>
+      </c>
+      <c r="D153" t="s">
+        <v>290</v>
+      </c>
+      <c r="E153" t="s">
+        <v>299</v>
+      </c>
+      <c r="F153" t="s">
+        <v>22</v>
+      </c>
+      <c r="G153" t="s">
+        <v>23</v>
+      </c>
+      <c r="I153" t="s">
+        <v>24</v>
+      </c>
+      <c r="J153" t="s">
+        <v>25</v>
+      </c>
+      <c r="K153" t="s">
+        <v>26</v>
+      </c>
+      <c r="L153" t="s">
+        <v>27</v>
+      </c>
+      <c r="M153">
+        <v>1.1</v>
+      </c>
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
+        <v>29</v>
+      </c>
+      <c r="P153" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q153">
+        <v>16214.0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18">
+      <c r="A154" t="s">
+        <v>288</v>
+      </c>
+      <c r="B154" t="s">
+        <v>416</v>
+      </c>
+      <c r="D154" t="s">
+        <v>290</v>
+      </c>
+      <c r="E154" t="s">
+        <v>417</v>
+      </c>
+      <c r="F154" t="s">
+        <v>22</v>
+      </c>
+      <c r="G154" t="s">
+        <v>23</v>
+      </c>
+      <c r="I154" t="s">
+        <v>24</v>
+      </c>
+      <c r="J154" t="s">
+        <v>25</v>
+      </c>
+      <c r="K154" t="s">
+        <v>26</v>
+      </c>
+      <c r="L154" t="s">
+        <v>27</v>
+      </c>
+      <c r="M154">
+        <v>1.1</v>
+      </c>
+      <c r="N154" t="s">
+        <v>28</v>
+      </c>
+      <c r="O154" t="s">
+        <v>29</v>
+      </c>
+      <c r="P154" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q154">
+        <v>29853.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18">
+      <c r="A155" t="s">
+        <v>288</v>
+      </c>
+      <c r="B155" t="s">
+        <v>418</v>
+      </c>
+      <c r="D155" t="s">
+        <v>290</v>
+      </c>
+      <c r="E155" t="s">
+        <v>419</v>
+      </c>
+      <c r="F155" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155" t="s">
+        <v>23</v>
+      </c>
+      <c r="I155" t="s">
+        <v>24</v>
+      </c>
+      <c r="J155" t="s">
+        <v>25</v>
+      </c>
+      <c r="K155" t="s">
+        <v>26</v>
+      </c>
+      <c r="L155" t="s">
+        <v>27</v>
+      </c>
+      <c r="M155">
+        <v>1.1</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
+        <v>29</v>
+      </c>
+      <c r="P155" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q155">
+        <v>10143.0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18">
+      <c r="A156" t="s">
+        <v>288</v>
+      </c>
+      <c r="B156" t="s">
+        <v>420</v>
+      </c>
+      <c r="D156" t="s">
+        <v>290</v>
+      </c>
+      <c r="E156" t="s">
+        <v>421</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" t="s">
+        <v>23</v>
+      </c>
+      <c r="I156" t="s">
+        <v>24</v>
+      </c>
+      <c r="J156" t="s">
+        <v>25</v>
+      </c>
+      <c r="K156" t="s">
+        <v>26</v>
+      </c>
+      <c r="L156" t="s">
+        <v>27</v>
+      </c>
+      <c r="M156">
+        <v>1.1</v>
+      </c>
+      <c r="N156" t="s">
+        <v>28</v>
+      </c>
+      <c r="O156" t="s">
+        <v>29</v>
+      </c>
+      <c r="P156" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q156">
+        <v>11799.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18">
+      <c r="A157" t="s">
+        <v>288</v>
+      </c>
+      <c r="B157" t="s">
+        <v>422</v>
+      </c>
+      <c r="D157" t="s">
+        <v>290</v>
+      </c>
+      <c r="E157" t="s">
+        <v>423</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" t="s">
+        <v>23</v>
+      </c>
+      <c r="I157" t="s">
+        <v>24</v>
+      </c>
+      <c r="J157" t="s">
+        <v>25</v>
+      </c>
+      <c r="K157" t="s">
+        <v>26</v>
+      </c>
+      <c r="L157" t="s">
+        <v>27</v>
+      </c>
+      <c r="M157">
+        <v>1.1</v>
+      </c>
+      <c r="N157" t="s">
+        <v>28</v>
+      </c>
+      <c r="O157" t="s">
+        <v>29</v>
+      </c>
+      <c r="P157" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q157">
+        <v>7955.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:18">
+      <c r="A158" t="s">
+        <v>288</v>
+      </c>
+      <c r="B158" t="s">
+        <v>424</v>
+      </c>
+      <c r="D158" t="s">
+        <v>20</v>
+      </c>
+      <c r="E158" t="s">
+        <v>425</v>
+      </c>
+      <c r="F158" t="s">
+        <v>22</v>
+      </c>
+      <c r="G158" t="s">
+        <v>23</v>
+      </c>
+      <c r="I158" t="s">
+        <v>24</v>
+      </c>
+      <c r="J158" t="s">
+        <v>25</v>
+      </c>
+      <c r="K158" t="s">
+        <v>26</v>
+      </c>
+      <c r="L158" t="s">
+        <v>27</v>
+      </c>
+      <c r="M158">
+        <v>1.1</v>
+      </c>
+      <c r="N158" t="s">
+        <v>28</v>
+      </c>
+      <c r="O158" t="s">
+        <v>29</v>
+      </c>
+      <c r="P158" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q158">
+        <v>41570.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18">
+      <c r="A159" t="s">
+        <v>288</v>
+      </c>
+      <c r="B159" t="s">
+        <v>426</v>
+      </c>
+      <c r="D159" t="s">
+        <v>290</v>
+      </c>
+      <c r="E159" t="s">
+        <v>427</v>
+      </c>
+      <c r="F159" t="s">
+        <v>22</v>
+      </c>
+      <c r="G159" t="s">
+        <v>23</v>
+      </c>
+      <c r="I159" t="s">
+        <v>24</v>
+      </c>
+      <c r="J159" t="s">
+        <v>25</v>
+      </c>
+      <c r="K159" t="s">
+        <v>26</v>
+      </c>
+      <c r="L159" t="s">
+        <v>27</v>
+      </c>
+      <c r="M159">
+        <v>1.1</v>
+      </c>
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
+        <v>29</v>
+      </c>
+      <c r="P159" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q159">
+        <v>13795.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18">
+      <c r="A160" t="s">
+        <v>288</v>
+      </c>
+      <c r="B160" t="s">
+        <v>428</v>
+      </c>
+      <c r="D160" t="s">
+        <v>290</v>
+      </c>
+      <c r="E160" t="s">
+        <v>429</v>
+      </c>
+      <c r="F160" t="s">
+        <v>22</v>
+      </c>
+      <c r="G160" t="s">
+        <v>23</v>
+      </c>
+      <c r="I160" t="s">
+        <v>24</v>
+      </c>
+      <c r="J160" t="s">
+        <v>25</v>
+      </c>
+      <c r="K160" t="s">
+        <v>26</v>
+      </c>
+      <c r="L160" t="s">
+        <v>27</v>
+      </c>
+      <c r="M160">
+        <v>1.1</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
+        <v>29</v>
+      </c>
+      <c r="P160" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q160">
+        <v>28455.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:18">
+      <c r="A161" t="s">
+        <v>288</v>
+      </c>
+      <c r="B161" t="s">
+        <v>430</v>
+      </c>
+      <c r="D161" t="s">
+        <v>290</v>
+      </c>
+      <c r="E161" t="s">
+        <v>431</v>
+      </c>
+      <c r="F161" t="s">
+        <v>22</v>
+      </c>
+      <c r="G161" t="s">
+        <v>23</v>
+      </c>
+      <c r="I161" t="s">
+        <v>24</v>
+      </c>
+      <c r="J161" t="s">
+        <v>25</v>
+      </c>
+      <c r="K161" t="s">
+        <v>26</v>
+      </c>
+      <c r="L161" t="s">
+        <v>27</v>
+      </c>
+      <c r="M161">
+        <v>1.1</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
+        <v>29</v>
+      </c>
+      <c r="P161" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q161">
+        <v>17288.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:18">
+      <c r="A162" t="s">
+        <v>288</v>
+      </c>
+      <c r="B162" t="s">
+        <v>432</v>
+      </c>
+      <c r="D162" t="s">
+        <v>290</v>
+      </c>
+      <c r="E162" t="s">
+        <v>433</v>
+      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162" t="s">
+        <v>23</v>
+      </c>
+      <c r="I162" t="s">
+        <v>24</v>
+      </c>
+      <c r="J162" t="s">
+        <v>25</v>
+      </c>
+      <c r="K162" t="s">
+        <v>26</v>
+      </c>
+      <c r="L162" t="s">
+        <v>27</v>
+      </c>
+      <c r="M162">
+        <v>1.1</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
+        <v>29</v>
+      </c>
+      <c r="P162" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q162">
+        <v>1062.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:18">
+      <c r="A163" t="s">
+        <v>288</v>
+      </c>
+      <c r="B163" t="s">
+        <v>434</v>
+      </c>
+      <c r="D163" t="s">
+        <v>290</v>
+      </c>
+      <c r="E163" t="s">
+        <v>435</v>
+      </c>
+      <c r="F163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G163" t="s">
+        <v>23</v>
+      </c>
+      <c r="I163" t="s">
+        <v>24</v>
+      </c>
+      <c r="J163" t="s">
+        <v>25</v>
+      </c>
+      <c r="K163" t="s">
+        <v>26</v>
+      </c>
+      <c r="L163" t="s">
+        <v>27</v>
+      </c>
+      <c r="M163">
+        <v>1.1</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
+        <v>29</v>
+      </c>
+      <c r="P163" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q163">
+        <v>23874.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:18">
+      <c r="A164" t="s">
+        <v>288</v>
+      </c>
+      <c r="B164" t="s">
+        <v>436</v>
+      </c>
+      <c r="D164" t="s">
+        <v>290</v>
+      </c>
+      <c r="E164" t="s">
+        <v>437</v>
+      </c>
+      <c r="F164" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164" t="s">
+        <v>23</v>
+      </c>
+      <c r="I164" t="s">
+        <v>24</v>
+      </c>
+      <c r="J164" t="s">
+        <v>25</v>
+      </c>
+      <c r="K164" t="s">
+        <v>26</v>
+      </c>
+      <c r="L164" t="s">
+        <v>27</v>
+      </c>
+      <c r="M164">
+        <v>1.1</v>
+      </c>
+      <c r="N164" t="s">
+        <v>28</v>
+      </c>
+      <c r="O164" t="s">
+        <v>29</v>
+      </c>
+      <c r="P164" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q164">
+        <v>1062.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:18">
+      <c r="A165" t="s">
+        <v>288</v>
+      </c>
+      <c r="B165" t="s">
+        <v>438</v>
+      </c>
+      <c r="D165" t="s">
+        <v>290</v>
+      </c>
+      <c r="E165" t="s">
+        <v>439</v>
+      </c>
+      <c r="F165" t="s">
+        <v>22</v>
+      </c>
+      <c r="G165" t="s">
+        <v>23</v>
+      </c>
+      <c r="I165" t="s">
+        <v>24</v>
+      </c>
+      <c r="J165" t="s">
+        <v>25</v>
+      </c>
+      <c r="K165" t="s">
+        <v>26</v>
+      </c>
+      <c r="L165" t="s">
+        <v>27</v>
+      </c>
+      <c r="M165">
+        <v>1.1</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
+        <v>29</v>
+      </c>
+      <c r="P165" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q165">
+        <v>24078.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:18">
+      <c r="A166" t="s">
+        <v>288</v>
+      </c>
+      <c r="B166" t="s">
+        <v>440</v>
+      </c>
+      <c r="D166" t="s">
+        <v>290</v>
+      </c>
+      <c r="E166" t="s">
+        <v>441</v>
+      </c>
+      <c r="F166" t="s">
+        <v>22</v>
+      </c>
+      <c r="G166" t="s">
+        <v>23</v>
+      </c>
+      <c r="I166" t="s">
+        <v>24</v>
+      </c>
+      <c r="J166" t="s">
+        <v>25</v>
+      </c>
+      <c r="K166" t="s">
+        <v>26</v>
+      </c>
+      <c r="L166" t="s">
+        <v>27</v>
+      </c>
+      <c r="M166">
+        <v>1.1</v>
+      </c>
+      <c r="N166" t="s">
+        <v>28</v>
+      </c>
+      <c r="O166" t="s">
+        <v>29</v>
+      </c>
+      <c r="P166" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q166">
+        <v>17715.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:18">
+      <c r="A167" t="s">
+        <v>288</v>
+      </c>
+      <c r="B167" t="s">
+        <v>442</v>
+      </c>
+      <c r="D167" t="s">
+        <v>290</v>
+      </c>
+      <c r="E167" t="s">
+        <v>443</v>
+      </c>
+      <c r="F167" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167" t="s">
+        <v>23</v>
+      </c>
+      <c r="I167" t="s">
+        <v>24</v>
+      </c>
+      <c r="J167" t="s">
+        <v>25</v>
+      </c>
+      <c r="K167" t="s">
+        <v>26</v>
+      </c>
+      <c r="L167" t="s">
+        <v>27</v>
+      </c>
+      <c r="M167">
+        <v>1.1</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
+        <v>29</v>
+      </c>
+      <c r="P167" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q167">
+        <v>43698.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:18">
+      <c r="A168" t="s">
+        <v>288</v>
+      </c>
+      <c r="B168" t="s">
+        <v>444</v>
+      </c>
+      <c r="D168" t="s">
+        <v>290</v>
+      </c>
+      <c r="E168" t="s">
+        <v>445</v>
+      </c>
+      <c r="F168" t="s">
+        <v>22</v>
+      </c>
+      <c r="G168" t="s">
+        <v>23</v>
+      </c>
+      <c r="I168" t="s">
+        <v>24</v>
+      </c>
+      <c r="J168" t="s">
+        <v>25</v>
+      </c>
+      <c r="K168" t="s">
+        <v>26</v>
+      </c>
+      <c r="L168" t="s">
+        <v>27</v>
+      </c>
+      <c r="M168">
+        <v>1.1</v>
+      </c>
+      <c r="N168" t="s">
+        <v>28</v>
+      </c>
+      <c r="O168" t="s">
+        <v>29</v>
+      </c>
+      <c r="P168" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q168">
+        <v>7501.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:18">
+      <c r="A169" t="s">
+        <v>288</v>
+      </c>
+      <c r="B169" t="s">
+        <v>446</v>
+      </c>
+      <c r="D169" t="s">
+        <v>290</v>
+      </c>
+      <c r="E169" t="s">
+        <v>447</v>
+      </c>
+      <c r="F169" t="s">
+        <v>22</v>
+      </c>
+      <c r="G169" t="s">
+        <v>23</v>
+      </c>
+      <c r="I169" t="s">
+        <v>24</v>
+      </c>
+      <c r="J169" t="s">
+        <v>25</v>
+      </c>
+      <c r="K169" t="s">
+        <v>26</v>
+      </c>
+      <c r="L169" t="s">
+        <v>27</v>
+      </c>
+      <c r="M169">
+        <v>1.1</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
+        <v>29</v>
+      </c>
+      <c r="P169" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q169">
+        <v>14049.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:18">
+      <c r="A170" t="s">
+        <v>288</v>
+      </c>
+      <c r="B170" t="s">
+        <v>448</v>
+      </c>
+      <c r="D170" t="s">
+        <v>290</v>
+      </c>
+      <c r="E170" t="s">
+        <v>449</v>
+      </c>
+      <c r="F170" t="s">
+        <v>22</v>
+      </c>
+      <c r="G170" t="s">
+        <v>23</v>
+      </c>
+      <c r="I170" t="s">
+        <v>24</v>
+      </c>
+      <c r="J170" t="s">
+        <v>25</v>
+      </c>
+      <c r="K170" t="s">
+        <v>26</v>
+      </c>
+      <c r="L170" t="s">
+        <v>27</v>
+      </c>
+      <c r="M170">
+        <v>1.1</v>
+      </c>
+      <c r="N170" t="s">
+        <v>28</v>
+      </c>
+      <c r="O170" t="s">
+        <v>29</v>
+      </c>
+      <c r="P170" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q170">
+        <v>15801.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:18">
+      <c r="A171" t="s">
+        <v>288</v>
+      </c>
+      <c r="B171" t="s">
+        <v>450</v>
+      </c>
+      <c r="D171" t="s">
+        <v>290</v>
+      </c>
+      <c r="E171" t="s">
+        <v>451</v>
+      </c>
+      <c r="F171" t="s">
+        <v>22</v>
+      </c>
+      <c r="G171" t="s">
+        <v>23</v>
+      </c>
+      <c r="I171" t="s">
+        <v>24</v>
+      </c>
+      <c r="J171" t="s">
+        <v>25</v>
+      </c>
+      <c r="K171" t="s">
+        <v>26</v>
+      </c>
+      <c r="L171" t="s">
+        <v>27</v>
+      </c>
+      <c r="M171">
+        <v>1.1</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
+        <v>29</v>
+      </c>
+      <c r="P171" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q171">
+        <v>15443.0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:18">
+      <c r="A172" t="s">
+        <v>288</v>
+      </c>
+      <c r="B172" t="s">
+        <v>452</v>
+      </c>
+      <c r="D172" t="s">
+        <v>290</v>
+      </c>
+      <c r="E172" t="s">
+        <v>453</v>
+      </c>
+      <c r="F172" t="s">
+        <v>22</v>
+      </c>
+      <c r="G172" t="s">
+        <v>23</v>
+      </c>
+      <c r="I172" t="s">
+        <v>24</v>
+      </c>
+      <c r="J172" t="s">
+        <v>25</v>
+      </c>
+      <c r="K172" t="s">
+        <v>26</v>
+      </c>
+      <c r="L172" t="s">
+        <v>27</v>
+      </c>
+      <c r="M172">
+        <v>1.1</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
+        <v>29</v>
+      </c>
+      <c r="P172" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q172">
+        <v>4742.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:18">
+      <c r="A173" t="s">
+        <v>288</v>
+      </c>
+      <c r="B173" t="s">
+        <v>454</v>
+      </c>
+      <c r="D173" t="s">
+        <v>290</v>
+      </c>
+      <c r="E173" t="s">
+        <v>455</v>
+      </c>
+      <c r="F173" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173" t="s">
+        <v>23</v>
+      </c>
+      <c r="I173" t="s">
+        <v>24</v>
+      </c>
+      <c r="J173" t="s">
+        <v>25</v>
+      </c>
+      <c r="K173" t="s">
+        <v>26</v>
+      </c>
+      <c r="L173" t="s">
+        <v>27</v>
+      </c>
+      <c r="M173">
+        <v>1.1</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
+        <v>29</v>
+      </c>
+      <c r="P173" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q173">
+        <v>14813.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:18">
+      <c r="A174" t="s">
+        <v>288</v>
+      </c>
+      <c r="B174" t="s">
+        <v>456</v>
+      </c>
+      <c r="D174" t="s">
+        <v>290</v>
+      </c>
+      <c r="E174" t="s">
+        <v>457</v>
+      </c>
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174" t="s">
+        <v>23</v>
+      </c>
+      <c r="I174" t="s">
+        <v>24</v>
+      </c>
+      <c r="J174" t="s">
+        <v>25</v>
+      </c>
+      <c r="K174" t="s">
+        <v>26</v>
+      </c>
+      <c r="L174" t="s">
+        <v>27</v>
+      </c>
+      <c r="M174">
+        <v>1.1</v>
+      </c>
+      <c r="N174" t="s">
+        <v>28</v>
+      </c>
+      <c r="O174" t="s">
+        <v>29</v>
+      </c>
+      <c r="P174" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q174">
+        <v>44260.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:18">
+      <c r="A175" t="s">
+        <v>288</v>
+      </c>
+      <c r="B175" t="s">
+        <v>458</v>
+      </c>
+      <c r="D175" t="s">
+        <v>290</v>
+      </c>
+      <c r="E175" t="s">
+        <v>459</v>
+      </c>
+      <c r="F175" t="s">
+        <v>22</v>
+      </c>
+      <c r="G175" t="s">
+        <v>23</v>
+      </c>
+      <c r="I175" t="s">
+        <v>24</v>
+      </c>
+      <c r="J175" t="s">
+        <v>25</v>
+      </c>
+      <c r="K175" t="s">
+        <v>26</v>
+      </c>
+      <c r="L175" t="s">
+        <v>27</v>
+      </c>
+      <c r="M175">
+        <v>1.1</v>
+      </c>
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
+        <v>29</v>
+      </c>
+      <c r="P175" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q175">
         <v>3335.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>