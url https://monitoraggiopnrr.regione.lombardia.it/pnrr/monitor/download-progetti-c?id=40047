--- v0 (2026-05-04)
+++ v1 (2026-05-09)
@@ -104,96 +104,96 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M6C1I1.1 Case della Comunita e presa in carico della persona</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>H62C25000230006</t>
   </si>
   <si>
     <t>CASA DELLA COMUNITA DI GAZZADA SCHIANNO - VIA ROMA, 18 - GAZZADA SCHIANNO - LAVORI DI MANUTENZIONE STRAORDINARIA EDILE E IMPIANTISTICA VIA ROMA, 18 MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>GAZZADA SCHIANNO</t>
   </si>
   <si>
     <t>C42C25000160002</t>
   </si>
   <si>
     <t>CASA DELLA COMUNITA DI VIA BARONI 48 MILANO VIA BARONI 48 OPERE DI MANUTENZIONE STRAORDINARIA</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>G91B18000200002</t>
   </si>
   <si>
     <t>P.o. di gardone val trompia (bs) via papa giovanni xxiii recupero delledificio denominato vecchio ospedale per la realizzazione del centro servizi socio sanitari valtrompia</t>
   </si>
   <si>
     <t>GARDONE VAL TROMPIA</t>
   </si>
   <si>
     <t>F77H21010630002</t>
   </si>
   <si>
     <t>Casa della comunita di bormio - via agoi n. 8</t>
   </si>
   <si>
     <t>SONDRIO</t>
   </si>
   <si>
     <t>F49J21018390002</t>
   </si>
   <si>
     <t>CASA DELLA COMUNITA DI VILMINORE DI SCA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>VILMINORE DI SCALVE</t>
   </si>
   <si>
     <t>F12C21000390002</t>
   </si>
   <si>
     <t>PNNR CASA DELLA COMUNITA DI VIA NAPOLEON.</t>
   </si>
   <si>
     <t>COMO</t>
   </si>
   <si>
     <t>H47H21005370001</t>
   </si>
   <si>
     <t>VILLA MARELLI VIALE ZARA 81 RISTRUTTURA</t>
   </si>
   <si>
     <t>H42C23000240002</t>
   </si>
   <si>
     <t>PRESIDIO PINI PADIGLIONI 1 E 4*VIA IPPOCRATE 45*MANUTENZIONE STRAORDINARIA</t>
   </si>
@@ -2179,451 +2179,451 @@
       </c>
       <c r="M2">
         <v>1.1</v>
       </c>
       <c r="N2">
         <v>1.1</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
         <v>500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3">
         <v>1.1</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>470000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4">
         <v>1.1</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>60000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5">
         <v>1.1</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6">
         <v>1.1</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>815.02</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7">
         <v>1.1</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>1000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8">
         <v>1.1</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
         <v>10000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.1</v>
       </c>
       <c r="N9">
         <v>1.1</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
         <v>10000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10">
         <v>1.1</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
         <v>10000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>56</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
@@ -2632,98 +2632,98 @@
       </c>
       <c r="N11">
         <v>1.1</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>1000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12">
         <v>1.1</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>1481481.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
@@ -2779,51 +2779,51 @@
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14">
         <v>1.1</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>2092599.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
@@ -2879,251 +2879,251 @@
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16">
         <v>1.1</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17">
         <v>1.1</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
         <v>930324.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18">
         <v>1.1</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
         <v>810061.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19">
         <v>1.1</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
         <v>387918.24</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20">
         <v>1.1</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20">
         <v>37918.24</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>83</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>85</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
@@ -3229,251 +3229,251 @@
       </c>
       <c r="M23">
         <v>1.1</v>
       </c>
       <c r="N23">
         <v>1.1</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>92</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>94</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24">
         <v>1.1</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>243996.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="D25" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25">
         <v>1.1</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>97</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>99</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.1</v>
       </c>
       <c r="N26">
         <v>1.1</v>
       </c>
       <c r="O26" t="s">
         <v>29</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26">
         <v>1716421.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>100</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27">
         <v>1.1</v>
       </c>
       <c r="N27">
         <v>1.1</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
         <v>690000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
@@ -3579,201 +3579,201 @@
       </c>
       <c r="M30">
         <v>1.1</v>
       </c>
       <c r="N30">
         <v>1.1</v>
       </c>
       <c r="O30" t="s">
         <v>29</v>
       </c>
       <c r="P30" t="s">
         <v>30</v>
       </c>
       <c r="Q30">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>111</v>
       </c>
       <c r="B31" t="s">
         <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>25</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31" t="s">
         <v>27</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31">
         <v>1.1</v>
       </c>
       <c r="N31">
         <v>1.1</v>
       </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
         <v>30</v>
       </c>
       <c r="Q31">
         <v>211421.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>114</v>
       </c>
       <c r="B32" t="s">
         <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>116</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
       <c r="N32">
         <v>1.1</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
       <c r="Q32">
         <v>151127.89</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>117</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>119</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>25</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>27</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
       <c r="N33">
         <v>1.1</v>
       </c>
       <c r="O33" t="s">
         <v>29</v>
       </c>
       <c r="P33" t="s">
         <v>30</v>
       </c>
       <c r="Q33">
         <v>2097745.28</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>120</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
       <c r="D34" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>122</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>24</v>
       </c>
       <c r="I34" t="s">
         <v>25</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>27</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
@@ -4829,51 +4829,51 @@
       </c>
       <c r="M55">
         <v>1.1</v>
       </c>
       <c r="N55">
         <v>1.1</v>
       </c>
       <c r="O55" t="s">
         <v>29</v>
       </c>
       <c r="P55" t="s">
         <v>30</v>
       </c>
       <c r="Q55">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>178</v>
       </c>
       <c r="B56" t="s">
         <v>179</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E56" t="s">
         <v>180</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>25</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56" t="s">
         <v>27</v>
       </c>
       <c r="L56" t="s">
         <v>28</v>
       </c>
@@ -5029,51 +5029,51 @@
       </c>
       <c r="M59">
         <v>1.1</v>
       </c>
       <c r="N59">
         <v>1.1</v>
       </c>
       <c r="O59" t="s">
         <v>29</v>
       </c>
       <c r="P59" t="s">
         <v>30</v>
       </c>
       <c r="Q59">
         <v>2150000.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>190</v>
       </c>
       <c r="B60" t="s">
         <v>191</v>
       </c>
       <c r="D60" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E60" t="s">
         <v>192</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>25</v>
       </c>
       <c r="J60" t="s">
         <v>26</v>
       </c>
       <c r="K60" t="s">
         <v>27</v>
       </c>
       <c r="L60" t="s">
         <v>28</v>
       </c>
@@ -5329,51 +5329,51 @@
       </c>
       <c r="M65">
         <v>1.1</v>
       </c>
       <c r="N65">
         <v>1.1</v>
       </c>
       <c r="O65" t="s">
         <v>29</v>
       </c>
       <c r="P65" t="s">
         <v>30</v>
       </c>
       <c r="Q65">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>207</v>
       </c>
       <c r="B66" t="s">
         <v>208</v>
       </c>
       <c r="D66" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E66" t="s">
         <v>209</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>24</v>
       </c>
       <c r="I66" t="s">
         <v>25</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66" t="s">
         <v>27</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
@@ -5429,151 +5429,151 @@
       </c>
       <c r="M67">
         <v>1.1</v>
       </c>
       <c r="N67">
         <v>1.1</v>
       </c>
       <c r="O67" t="s">
         <v>29</v>
       </c>
       <c r="P67" t="s">
         <v>30</v>
       </c>
       <c r="Q67">
         <v>1918401.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>213</v>
       </c>
       <c r="B68" t="s">
         <v>214</v>
       </c>
       <c r="D68" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E68" t="s">
         <v>215</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68" t="s">
         <v>24</v>
       </c>
       <c r="I68" t="s">
         <v>25</v>
       </c>
       <c r="J68" t="s">
         <v>26</v>
       </c>
       <c r="K68" t="s">
         <v>27</v>
       </c>
       <c r="L68" t="s">
         <v>28</v>
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
       <c r="N68">
         <v>1.1</v>
       </c>
       <c r="O68" t="s">
         <v>29</v>
       </c>
       <c r="P68" t="s">
         <v>30</v>
       </c>
       <c r="Q68">
         <v>1114495.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>216</v>
       </c>
       <c r="B69" t="s">
         <v>217</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E69" t="s">
         <v>218</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="H69" t="s">
         <v>24</v>
       </c>
       <c r="I69" t="s">
         <v>25</v>
       </c>
       <c r="J69" t="s">
         <v>26</v>
       </c>
       <c r="K69" t="s">
         <v>27</v>
       </c>
       <c r="L69" t="s">
         <v>28</v>
       </c>
       <c r="M69">
         <v>1.1</v>
       </c>
       <c r="N69">
         <v>1.1</v>
       </c>
       <c r="O69" t="s">
         <v>29</v>
       </c>
       <c r="P69" t="s">
         <v>30</v>
       </c>
       <c r="Q69">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>219</v>
       </c>
       <c r="B70" t="s">
         <v>220</v>
       </c>
       <c r="D70" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
         <v>221</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="H70" t="s">
         <v>24</v>
       </c>
       <c r="I70" t="s">
         <v>25</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70" t="s">
         <v>27</v>
       </c>
       <c r="L70" t="s">
         <v>28</v>
       </c>
@@ -5629,51 +5629,51 @@
       </c>
       <c r="M71">
         <v>1.1</v>
       </c>
       <c r="N71">
         <v>1.1</v>
       </c>
       <c r="O71" t="s">
         <v>29</v>
       </c>
       <c r="P71" t="s">
         <v>30</v>
       </c>
       <c r="Q71">
         <v>723278.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>225</v>
       </c>
       <c r="B72" t="s">
         <v>226</v>
       </c>
       <c r="D72" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E72" t="s">
         <v>227</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72" t="s">
         <v>24</v>
       </c>
       <c r="I72" t="s">
         <v>25</v>
       </c>
       <c r="J72" t="s">
         <v>26</v>
       </c>
       <c r="K72" t="s">
         <v>27</v>
       </c>
       <c r="L72" t="s">
         <v>28</v>
       </c>
@@ -5779,51 +5779,51 @@
       </c>
       <c r="M74">
         <v>1.1</v>
       </c>
       <c r="N74">
         <v>1.1</v>
       </c>
       <c r="O74" t="s">
         <v>29</v>
       </c>
       <c r="P74" t="s">
         <v>30</v>
       </c>
       <c r="Q74">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>234</v>
       </c>
       <c r="B75" t="s">
         <v>235</v>
       </c>
       <c r="D75" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E75" t="s">
         <v>236</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>25</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75" t="s">
         <v>27</v>
       </c>
       <c r="L75" t="s">
         <v>28</v>
       </c>
@@ -6279,101 +6279,101 @@
       </c>
       <c r="M84">
         <v>1.1</v>
       </c>
       <c r="N84">
         <v>1.1</v>
       </c>
       <c r="O84" t="s">
         <v>29</v>
       </c>
       <c r="P84" t="s">
         <v>30</v>
       </c>
       <c r="Q84">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>263</v>
       </c>
       <c r="B85" t="s">
         <v>264</v>
       </c>
       <c r="D85" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E85" t="s">
         <v>265</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
         <v>25</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85" t="s">
         <v>27</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
       <c r="M85">
         <v>1.1</v>
       </c>
       <c r="N85">
         <v>1.1</v>
       </c>
       <c r="O85" t="s">
         <v>29</v>
       </c>
       <c r="P85" t="s">
         <v>30</v>
       </c>
       <c r="Q85">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>266</v>
       </c>
       <c r="B86" t="s">
         <v>267</v>
       </c>
       <c r="D86" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E86" t="s">
         <v>268</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="H86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
         <v>25</v>
       </c>
       <c r="J86" t="s">
         <v>26</v>
       </c>
       <c r="K86" t="s">
         <v>27</v>
       </c>
       <c r="L86" t="s">
         <v>28</v>
       </c>
@@ -6479,51 +6479,51 @@
       </c>
       <c r="M88">
         <v>1.1</v>
       </c>
       <c r="N88">
         <v>1.1</v>
       </c>
       <c r="O88" t="s">
         <v>29</v>
       </c>
       <c r="P88" t="s">
         <v>30</v>
       </c>
       <c r="Q88">
         <v>941000.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>274</v>
       </c>
       <c r="B89" t="s">
         <v>275</v>
       </c>
       <c r="D89" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E89" t="s">
         <v>276</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89" t="s">
         <v>24</v>
       </c>
       <c r="I89" t="s">
         <v>25</v>
       </c>
       <c r="J89" t="s">
         <v>26</v>
       </c>
       <c r="K89" t="s">
         <v>27</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
       </c>
@@ -6632,298 +6632,298 @@
       </c>
       <c r="N91">
         <v>1.1</v>
       </c>
       <c r="O91" t="s">
         <v>29</v>
       </c>
       <c r="P91" t="s">
         <v>30</v>
       </c>
       <c r="Q91">
         <v>1261481.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>281</v>
       </c>
       <c r="B92" t="s">
         <v>282</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92" t="s">
         <v>24</v>
       </c>
       <c r="I92" t="s">
         <v>25</v>
       </c>
       <c r="J92" t="s">
         <v>26</v>
       </c>
       <c r="K92" t="s">
         <v>27</v>
       </c>
       <c r="L92" t="s">
         <v>28</v>
       </c>
       <c r="M92">
         <v>1.1</v>
       </c>
       <c r="N92">
         <v>1.1</v>
       </c>
       <c r="O92" t="s">
         <v>29</v>
       </c>
       <c r="P92" t="s">
         <v>30</v>
       </c>
       <c r="Q92">
         <v>1481481.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>283</v>
       </c>
       <c r="B93" t="s">
         <v>284</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93" t="s">
         <v>24</v>
       </c>
       <c r="I93" t="s">
         <v>25</v>
       </c>
       <c r="J93" t="s">
         <v>26</v>
       </c>
       <c r="K93" t="s">
         <v>27</v>
       </c>
       <c r="L93" t="s">
         <v>28</v>
       </c>
       <c r="M93">
         <v>1.1</v>
       </c>
       <c r="N93">
         <v>1.1</v>
       </c>
       <c r="O93" t="s">
         <v>29</v>
       </c>
       <c r="P93" t="s">
         <v>30</v>
       </c>
       <c r="Q93">
         <v>1481481.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>285</v>
       </c>
       <c r="B94" t="s">
         <v>286</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="H94" t="s">
         <v>24</v>
       </c>
       <c r="I94" t="s">
         <v>25</v>
       </c>
       <c r="J94" t="s">
         <v>26</v>
       </c>
       <c r="K94" t="s">
         <v>27</v>
       </c>
       <c r="L94" t="s">
         <v>28</v>
       </c>
       <c r="M94">
         <v>1.1</v>
       </c>
       <c r="N94">
         <v>1.1</v>
       </c>
       <c r="O94" t="s">
         <v>29</v>
       </c>
       <c r="P94" t="s">
         <v>30</v>
       </c>
       <c r="Q94">
         <v>1481481.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>287</v>
       </c>
       <c r="B95" t="s">
         <v>288</v>
       </c>
       <c r="D95" t="s">
         <v>20</v>
       </c>
       <c r="E95" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="H95" t="s">
         <v>24</v>
       </c>
       <c r="I95" t="s">
         <v>25</v>
       </c>
       <c r="J95" t="s">
         <v>26</v>
       </c>
       <c r="K95" t="s">
         <v>27</v>
       </c>
       <c r="L95" t="s">
         <v>28</v>
       </c>
       <c r="M95">
         <v>1.1</v>
       </c>
       <c r="N95">
         <v>1.1</v>
       </c>
       <c r="O95" t="s">
         <v>29</v>
       </c>
       <c r="P95" t="s">
         <v>30</v>
       </c>
       <c r="Q95">
         <v>1481481.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>289</v>
       </c>
       <c r="B96" t="s">
         <v>290</v>
       </c>
       <c r="D96" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E96" t="s">
         <v>291</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="H96" t="s">
         <v>24</v>
       </c>
       <c r="I96" t="s">
         <v>25</v>
       </c>
       <c r="J96" t="s">
         <v>26</v>
       </c>
       <c r="K96" t="s">
         <v>27</v>
       </c>
       <c r="L96" t="s">
         <v>28</v>
       </c>
       <c r="M96">
         <v>1.1</v>
       </c>
       <c r="N96">
         <v>1.1</v>
       </c>
       <c r="O96" t="s">
         <v>29</v>
       </c>
       <c r="P96" t="s">
         <v>30</v>
       </c>
       <c r="Q96">
         <v>1981292.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>292</v>
       </c>
       <c r="B97" t="s">
         <v>293</v>
       </c>
       <c r="D97" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E97" t="s">
         <v>294</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="H97" t="s">
         <v>24</v>
       </c>
       <c r="I97" t="s">
         <v>25</v>
       </c>
       <c r="J97" t="s">
         <v>26</v>
       </c>
       <c r="K97" t="s">
         <v>27</v>
       </c>
       <c r="L97" t="s">
         <v>28</v>
       </c>
@@ -7079,101 +7079,101 @@
       </c>
       <c r="M100">
         <v>1.1</v>
       </c>
       <c r="N100">
         <v>1.1</v>
       </c>
       <c r="O100" t="s">
         <v>29</v>
       </c>
       <c r="P100" t="s">
         <v>30</v>
       </c>
       <c r="Q100">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>303</v>
       </c>
       <c r="B101" t="s">
         <v>115</v>
       </c>
       <c r="D101" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E101" t="s">
         <v>304</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="H101" t="s">
         <v>24</v>
       </c>
       <c r="I101" t="s">
         <v>25</v>
       </c>
       <c r="J101" t="s">
         <v>26</v>
       </c>
       <c r="K101" t="s">
         <v>27</v>
       </c>
       <c r="L101" t="s">
         <v>28</v>
       </c>
       <c r="M101">
         <v>1.1</v>
       </c>
       <c r="N101">
         <v>1.1</v>
       </c>
       <c r="O101" t="s">
         <v>29</v>
       </c>
       <c r="P101" t="s">
         <v>30</v>
       </c>
       <c r="Q101">
         <v>1800781.0</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>305</v>
       </c>
       <c r="B102" t="s">
         <v>306</v>
       </c>
       <c r="D102" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E102" t="s">
         <v>307</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="H102" t="s">
         <v>24</v>
       </c>
       <c r="I102" t="s">
         <v>25</v>
       </c>
       <c r="J102" t="s">
         <v>26</v>
       </c>
       <c r="K102" t="s">
         <v>27</v>
       </c>
       <c r="L102" t="s">
         <v>28</v>
       </c>
@@ -7879,101 +7879,101 @@
       </c>
       <c r="M116">
         <v>1.1</v>
       </c>
       <c r="N116">
         <v>1.1</v>
       </c>
       <c r="O116" t="s">
         <v>29</v>
       </c>
       <c r="P116" t="s">
         <v>30</v>
       </c>
       <c r="Q116">
         <v>1696479.0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>343</v>
       </c>
       <c r="B117" t="s">
         <v>344</v>
       </c>
       <c r="D117" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E117" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="H117" t="s">
         <v>24</v>
       </c>
       <c r="I117" t="s">
         <v>25</v>
       </c>
       <c r="J117" t="s">
         <v>26</v>
       </c>
       <c r="K117" t="s">
         <v>27</v>
       </c>
       <c r="L117" t="s">
         <v>28</v>
       </c>
       <c r="M117">
         <v>1.1</v>
       </c>
       <c r="N117">
         <v>1.1</v>
       </c>
       <c r="O117" t="s">
         <v>29</v>
       </c>
       <c r="P117" t="s">
         <v>30</v>
       </c>
       <c r="Q117">
         <v>561750.0</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
         <v>345</v>
       </c>
       <c r="B118" t="s">
         <v>346</v>
       </c>
       <c r="D118" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E118" t="s">
         <v>347</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="H118" t="s">
         <v>24</v>
       </c>
       <c r="I118" t="s">
         <v>25</v>
       </c>
       <c r="J118" t="s">
         <v>26</v>
       </c>
       <c r="K118" t="s">
         <v>27</v>
       </c>
       <c r="L118" t="s">
         <v>28</v>
       </c>
@@ -8079,51 +8079,51 @@
       </c>
       <c r="M120">
         <v>1.1</v>
       </c>
       <c r="N120">
         <v>1.1</v>
       </c>
       <c r="O120" t="s">
         <v>29</v>
       </c>
       <c r="P120" t="s">
         <v>30</v>
       </c>
       <c r="Q120">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>354</v>
       </c>
       <c r="B121" t="s">
         <v>355</v>
       </c>
       <c r="D121" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E121" t="s">
         <v>356</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="H121" t="s">
         <v>24</v>
       </c>
       <c r="I121" t="s">
         <v>25</v>
       </c>
       <c r="J121" t="s">
         <v>26</v>
       </c>
       <c r="K121" t="s">
         <v>27</v>
       </c>
       <c r="L121" t="s">
         <v>28</v>
       </c>
@@ -8179,101 +8179,101 @@
       </c>
       <c r="M122">
         <v>1.1</v>
       </c>
       <c r="N122">
         <v>1.1</v>
       </c>
       <c r="O122" t="s">
         <v>29</v>
       </c>
       <c r="P122" t="s">
         <v>30</v>
       </c>
       <c r="Q122">
         <v>1016180.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>360</v>
       </c>
       <c r="B123" t="s">
         <v>361</v>
       </c>
       <c r="D123" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E123" t="s">
         <v>362</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="H123" t="s">
         <v>24</v>
       </c>
       <c r="I123" t="s">
         <v>25</v>
       </c>
       <c r="J123" t="s">
         <v>26</v>
       </c>
       <c r="K123" t="s">
         <v>27</v>
       </c>
       <c r="L123" t="s">
         <v>28</v>
       </c>
       <c r="M123">
         <v>1.1</v>
       </c>
       <c r="N123">
         <v>1.1</v>
       </c>
       <c r="O123" t="s">
         <v>29</v>
       </c>
       <c r="P123" t="s">
         <v>30</v>
       </c>
       <c r="Q123">
         <v>509240.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>363</v>
       </c>
       <c r="B124" t="s">
         <v>364</v>
       </c>
       <c r="D124" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E124" t="s">
         <v>365</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="H124" t="s">
         <v>24</v>
       </c>
       <c r="I124" t="s">
         <v>25</v>
       </c>
       <c r="J124" t="s">
         <v>26</v>
       </c>
       <c r="K124" t="s">
         <v>27</v>
       </c>
       <c r="L124" t="s">
         <v>28</v>
       </c>
@@ -8382,51 +8382,51 @@
       </c>
       <c r="N126">
         <v>1.1</v>
       </c>
       <c r="O126" t="s">
         <v>29</v>
       </c>
       <c r="P126" t="s">
         <v>30</v>
       </c>
       <c r="Q126">
         <v>2825000.0</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>371</v>
       </c>
       <c r="B127" t="s">
         <v>372</v>
       </c>
       <c r="D127" t="s">
         <v>20</v>
       </c>
       <c r="E127" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="H127" t="s">
         <v>24</v>
       </c>
       <c r="I127" t="s">
         <v>25</v>
       </c>
       <c r="J127" t="s">
         <v>26</v>
       </c>
       <c r="K127" t="s">
         <v>27</v>
       </c>
       <c r="L127" t="s">
         <v>28</v>
       </c>
       <c r="M127">
         <v>1.1</v>
       </c>
@@ -8629,51 +8629,51 @@
       </c>
       <c r="M131">
         <v>1.1</v>
       </c>
       <c r="N131">
         <v>1.1</v>
       </c>
       <c r="O131" t="s">
         <v>29</v>
       </c>
       <c r="P131" t="s">
         <v>30</v>
       </c>
       <c r="Q131">
         <v>1142497.97</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
         <v>384</v>
       </c>
       <c r="B132" t="s">
         <v>385</v>
       </c>
       <c r="D132" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E132" t="s">
         <v>386</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="H132" t="s">
         <v>24</v>
       </c>
       <c r="I132" t="s">
         <v>25</v>
       </c>
       <c r="J132" t="s">
         <v>26</v>
       </c>
       <c r="K132" t="s">
         <v>27</v>
       </c>
       <c r="L132" t="s">
         <v>28</v>
       </c>
@@ -8729,51 +8729,51 @@
       </c>
       <c r="M133">
         <v>1.1</v>
       </c>
       <c r="N133">
         <v>1.1</v>
       </c>
       <c r="O133" t="s">
         <v>29</v>
       </c>
       <c r="P133" t="s">
         <v>30</v>
       </c>
       <c r="Q133">
         <v>1080523.55</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
         <v>389</v>
       </c>
       <c r="B134" t="s">
         <v>390</v>
       </c>
       <c r="D134" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E134" t="s">
         <v>391</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="H134" t="s">
         <v>24</v>
       </c>
       <c r="I134" t="s">
         <v>25</v>
       </c>
       <c r="J134" t="s">
         <v>26</v>
       </c>
       <c r="K134" t="s">
         <v>27</v>
       </c>
       <c r="L134" t="s">
         <v>28</v>
       </c>
@@ -8829,51 +8829,51 @@
       </c>
       <c r="M135">
         <v>1.1</v>
       </c>
       <c r="N135">
         <v>1.1</v>
       </c>
       <c r="O135" t="s">
         <v>29</v>
       </c>
       <c r="P135" t="s">
         <v>30</v>
       </c>
       <c r="Q135">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
         <v>394</v>
       </c>
       <c r="B136" t="s">
         <v>395</v>
       </c>
       <c r="D136" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E136" t="s">
         <v>396</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="H136" t="s">
         <v>24</v>
       </c>
       <c r="I136" t="s">
         <v>25</v>
       </c>
       <c r="J136" t="s">
         <v>26</v>
       </c>
       <c r="K136" t="s">
         <v>27</v>
       </c>
       <c r="L136" t="s">
         <v>28</v>
       </c>
@@ -8929,101 +8929,101 @@
       </c>
       <c r="M137">
         <v>1.1</v>
       </c>
       <c r="N137">
         <v>1.1</v>
       </c>
       <c r="O137" t="s">
         <v>29</v>
       </c>
       <c r="P137" t="s">
         <v>30</v>
       </c>
       <c r="Q137">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>400</v>
       </c>
       <c r="B138" t="s">
         <v>401</v>
       </c>
       <c r="D138" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E138" t="s">
         <v>402</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="H138" t="s">
         <v>24</v>
       </c>
       <c r="I138" t="s">
         <v>25</v>
       </c>
       <c r="J138" t="s">
         <v>26</v>
       </c>
       <c r="K138" t="s">
         <v>27</v>
       </c>
       <c r="L138" t="s">
         <v>28</v>
       </c>
       <c r="M138">
         <v>1.1</v>
       </c>
       <c r="N138">
         <v>1.1</v>
       </c>
       <c r="O138" t="s">
         <v>29</v>
       </c>
       <c r="P138" t="s">
         <v>30</v>
       </c>
       <c r="Q138">
         <v>312000.0</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>403</v>
       </c>
       <c r="B139" t="s">
         <v>404</v>
       </c>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E139" t="s">
         <v>405</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="H139" t="s">
         <v>24</v>
       </c>
       <c r="I139" t="s">
         <v>25</v>
       </c>
       <c r="J139" t="s">
         <v>26</v>
       </c>
       <c r="K139" t="s">
         <v>27</v>
       </c>
       <c r="L139" t="s">
         <v>28</v>
       </c>
@@ -9229,51 +9229,51 @@
       </c>
       <c r="M143">
         <v>1.1</v>
       </c>
       <c r="N143">
         <v>1.1</v>
       </c>
       <c r="O143" t="s">
         <v>29</v>
       </c>
       <c r="P143" t="s">
         <v>30</v>
       </c>
       <c r="Q143">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
         <v>418</v>
       </c>
       <c r="B144" t="s">
         <v>419</v>
       </c>
       <c r="D144" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E144" t="s">
         <v>420</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="H144" t="s">
         <v>24</v>
       </c>
       <c r="I144" t="s">
         <v>25</v>
       </c>
       <c r="J144" t="s">
         <v>26</v>
       </c>
       <c r="K144" t="s">
         <v>27</v>
       </c>
       <c r="L144" t="s">
         <v>28</v>
       </c>
@@ -9529,51 +9529,51 @@
       </c>
       <c r="M149">
         <v>1.1</v>
       </c>
       <c r="N149">
         <v>1.1</v>
       </c>
       <c r="O149" t="s">
         <v>29</v>
       </c>
       <c r="P149" t="s">
         <v>30</v>
       </c>
       <c r="Q149">
         <v>1404828.3</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
         <v>433</v>
       </c>
       <c r="B150" t="s">
         <v>115</v>
       </c>
       <c r="D150" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E150" t="s">
         <v>434</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="H150" t="s">
         <v>24</v>
       </c>
       <c r="I150" t="s">
         <v>25</v>
       </c>
       <c r="J150" t="s">
         <v>26</v>
       </c>
       <c r="K150" t="s">
         <v>27</v>
       </c>
       <c r="L150" t="s">
         <v>28</v>
       </c>
@@ -9879,101 +9879,101 @@
       </c>
       <c r="M156">
         <v>1.1</v>
       </c>
       <c r="N156">
         <v>1.1</v>
       </c>
       <c r="O156" t="s">
         <v>29</v>
       </c>
       <c r="P156" t="s">
         <v>30</v>
       </c>
       <c r="Q156">
         <v>1014000.0</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
         <v>450</v>
       </c>
       <c r="B157" t="s">
         <v>451</v>
       </c>
       <c r="D157" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E157" t="s">
         <v>452</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="H157" t="s">
         <v>24</v>
       </c>
       <c r="I157" t="s">
         <v>25</v>
       </c>
       <c r="J157" t="s">
         <v>26</v>
       </c>
       <c r="K157" t="s">
         <v>27</v>
       </c>
       <c r="L157" t="s">
         <v>28</v>
       </c>
       <c r="M157">
         <v>1.1</v>
       </c>
       <c r="N157">
         <v>1.1</v>
       </c>
       <c r="O157" t="s">
         <v>29</v>
       </c>
       <c r="P157" t="s">
         <v>30</v>
       </c>
       <c r="Q157">
         <v>204000.0</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
         <v>453</v>
       </c>
       <c r="B158" t="s">
         <v>454</v>
       </c>
       <c r="D158" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E158" t="s">
         <v>455</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="H158" t="s">
         <v>24</v>
       </c>
       <c r="I158" t="s">
         <v>25</v>
       </c>
       <c r="J158" t="s">
         <v>26</v>
       </c>
       <c r="K158" t="s">
         <v>27</v>
       </c>
       <c r="L158" t="s">
         <v>28</v>
       </c>
@@ -10032,198 +10032,198 @@
       </c>
       <c r="N159">
         <v>1.1</v>
       </c>
       <c r="O159" t="s">
         <v>29</v>
       </c>
       <c r="P159" t="s">
         <v>30</v>
       </c>
       <c r="Q159">
         <v>1536430.98</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
         <v>459</v>
       </c>
       <c r="B160" t="s">
         <v>460</v>
       </c>
       <c r="D160" t="s">
         <v>20</v>
       </c>
       <c r="E160" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="H160" t="s">
         <v>24</v>
       </c>
       <c r="I160" t="s">
         <v>25</v>
       </c>
       <c r="J160" t="s">
         <v>26</v>
       </c>
       <c r="K160" t="s">
         <v>27</v>
       </c>
       <c r="L160" t="s">
         <v>28</v>
       </c>
       <c r="M160">
         <v>1.1</v>
       </c>
       <c r="N160">
         <v>1.1</v>
       </c>
       <c r="O160" t="s">
         <v>29</v>
       </c>
       <c r="P160" t="s">
         <v>30</v>
       </c>
       <c r="Q160">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" t="s">
         <v>461</v>
       </c>
       <c r="B161" t="s">
         <v>462</v>
       </c>
       <c r="D161" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E161" t="s">
         <v>463</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="H161" t="s">
         <v>24</v>
       </c>
       <c r="I161" t="s">
         <v>25</v>
       </c>
       <c r="J161" t="s">
         <v>26</v>
       </c>
       <c r="K161" t="s">
         <v>27</v>
       </c>
       <c r="L161" t="s">
         <v>28</v>
       </c>
       <c r="M161">
         <v>1.1</v>
       </c>
       <c r="N161">
         <v>1.1</v>
       </c>
       <c r="O161" t="s">
         <v>29</v>
       </c>
       <c r="P161" t="s">
         <v>30</v>
       </c>
       <c r="Q161">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
         <v>464</v>
       </c>
       <c r="B162" t="s">
         <v>465</v>
       </c>
       <c r="D162" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E162" t="s">
         <v>466</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="H162" t="s">
         <v>24</v>
       </c>
       <c r="I162" t="s">
         <v>25</v>
       </c>
       <c r="J162" t="s">
         <v>26</v>
       </c>
       <c r="K162" t="s">
         <v>27</v>
       </c>
       <c r="L162" t="s">
         <v>28</v>
       </c>
       <c r="M162">
         <v>1.1</v>
       </c>
       <c r="N162">
         <v>1.1</v>
       </c>
       <c r="O162" t="s">
         <v>29</v>
       </c>
       <c r="P162" t="s">
         <v>30</v>
       </c>
       <c r="Q162">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
         <v>467</v>
       </c>
       <c r="B163" t="s">
         <v>468</v>
       </c>
       <c r="D163" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E163" t="s">
         <v>469</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="H163" t="s">
         <v>24</v>
       </c>
       <c r="I163" t="s">
         <v>25</v>
       </c>
       <c r="J163" t="s">
         <v>26</v>
       </c>
       <c r="K163" t="s">
         <v>27</v>
       </c>
       <c r="L163" t="s">
         <v>28</v>
       </c>
@@ -10279,101 +10279,101 @@
       </c>
       <c r="M164">
         <v>1.1</v>
       </c>
       <c r="N164">
         <v>1.1</v>
       </c>
       <c r="O164" t="s">
         <v>29</v>
       </c>
       <c r="P164" t="s">
         <v>30</v>
       </c>
       <c r="Q164">
         <v>1160000.0</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" t="s">
         <v>473</v>
       </c>
       <c r="B165" t="s">
         <v>474</v>
       </c>
       <c r="D165" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E165" t="s">
         <v>475</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="H165" t="s">
         <v>24</v>
       </c>
       <c r="I165" t="s">
         <v>25</v>
       </c>
       <c r="J165" t="s">
         <v>26</v>
       </c>
       <c r="K165" t="s">
         <v>27</v>
       </c>
       <c r="L165" t="s">
         <v>28</v>
       </c>
       <c r="M165">
         <v>1.1</v>
       </c>
       <c r="N165">
         <v>1.1</v>
       </c>
       <c r="O165" t="s">
         <v>29</v>
       </c>
       <c r="P165" t="s">
         <v>30</v>
       </c>
       <c r="Q165">
         <v>337500.0</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
         <v>476</v>
       </c>
       <c r="B166" t="s">
         <v>477</v>
       </c>
       <c r="D166" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E166" t="s">
         <v>478</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="H166" t="s">
         <v>24</v>
       </c>
       <c r="I166" t="s">
         <v>25</v>
       </c>
       <c r="J166" t="s">
         <v>26</v>
       </c>
       <c r="K166" t="s">
         <v>27</v>
       </c>
       <c r="L166" t="s">
         <v>28</v>
       </c>
@@ -10829,154 +10829,154 @@
       </c>
       <c r="M175">
         <v>1.1</v>
       </c>
       <c r="N175">
         <v>1.1</v>
       </c>
       <c r="O175" t="s">
         <v>29</v>
       </c>
       <c r="P175" t="s">
         <v>30</v>
       </c>
       <c r="Q175">
         <v>1474820.0</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
         <v>506</v>
       </c>
       <c r="B176" t="s">
         <v>507</v>
       </c>
       <c r="D176" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E176" t="s">
         <v>508</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="H176" t="s">
         <v>24</v>
       </c>
       <c r="I176" t="s">
         <v>25</v>
       </c>
       <c r="J176" t="s">
         <v>26</v>
       </c>
       <c r="K176" t="s">
         <v>27</v>
       </c>
       <c r="L176" t="s">
         <v>28</v>
       </c>
       <c r="M176">
         <v>1.1</v>
       </c>
       <c r="N176">
         <v>1.1</v>
       </c>
       <c r="O176" t="s">
         <v>29</v>
       </c>
       <c r="P176" t="s">
         <v>30</v>
       </c>
       <c r="Q176">
         <v>1160000.0</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" t="s">
         <v>509</v>
       </c>
       <c r="B177" t="s">
         <v>510</v>
       </c>
       <c r="D177" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E177" t="s">
         <v>265</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177" t="s">
         <v>24</v>
       </c>
       <c r="I177" t="s">
         <v>25</v>
       </c>
       <c r="J177" t="s">
         <v>26</v>
       </c>
       <c r="K177" t="s">
         <v>27</v>
       </c>
       <c r="L177" t="s">
         <v>28</v>
       </c>
       <c r="M177">
         <v>1.1</v>
       </c>
       <c r="N177">
         <v>1.1</v>
       </c>
       <c r="O177" t="s">
         <v>29</v>
       </c>
       <c r="P177" t="s">
         <v>30</v>
       </c>
       <c r="Q177">
         <v>1810000.0</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" t="s">
         <v>511</v>
       </c>
       <c r="B178" t="s">
         <v>512</v>
       </c>
       <c r="D178" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E178" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="H178" t="s">
         <v>24</v>
       </c>
       <c r="I178" t="s">
         <v>25</v>
       </c>
       <c r="J178" t="s">
         <v>26</v>
       </c>
       <c r="K178" t="s">
         <v>27</v>
       </c>
       <c r="L178" t="s">
         <v>28</v>
       </c>
       <c r="M178">
         <v>1.1</v>
       </c>
@@ -11179,251 +11179,251 @@
       </c>
       <c r="M182">
         <v>1.1</v>
       </c>
       <c r="N182">
         <v>1.1</v>
       </c>
       <c r="O182" t="s">
         <v>29</v>
       </c>
       <c r="P182" t="s">
         <v>30</v>
       </c>
       <c r="Q182">
         <v>1430000.0</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
         <v>524</v>
       </c>
       <c r="B183" t="s">
         <v>525</v>
       </c>
       <c r="D183" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E183" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="H183" t="s">
         <v>24</v>
       </c>
       <c r="I183" t="s">
         <v>25</v>
       </c>
       <c r="J183" t="s">
         <v>26</v>
       </c>
       <c r="K183" t="s">
         <v>27</v>
       </c>
       <c r="L183" t="s">
         <v>28</v>
       </c>
       <c r="M183">
         <v>1.1</v>
       </c>
       <c r="N183">
         <v>1.1</v>
       </c>
       <c r="O183" t="s">
         <v>29</v>
       </c>
       <c r="P183" t="s">
         <v>30</v>
       </c>
       <c r="Q183">
         <v>1462843.93</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" t="s">
         <v>526</v>
       </c>
       <c r="B184" t="s">
         <v>527</v>
       </c>
       <c r="D184" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E184" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="H184" t="s">
         <v>24</v>
       </c>
       <c r="I184" t="s">
         <v>25</v>
       </c>
       <c r="J184" t="s">
         <v>26</v>
       </c>
       <c r="K184" t="s">
         <v>27</v>
       </c>
       <c r="L184" t="s">
         <v>28</v>
       </c>
       <c r="M184">
         <v>1.1</v>
       </c>
       <c r="N184">
         <v>1.1</v>
       </c>
       <c r="O184" t="s">
         <v>29</v>
       </c>
       <c r="P184" t="s">
         <v>30</v>
       </c>
       <c r="Q184">
         <v>1481371.0</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" t="s">
         <v>528</v>
       </c>
       <c r="B185" t="s">
         <v>529</v>
       </c>
       <c r="D185" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E185" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="H185" t="s">
         <v>24</v>
       </c>
       <c r="I185" t="s">
         <v>25</v>
       </c>
       <c r="J185" t="s">
         <v>26</v>
       </c>
       <c r="K185" t="s">
         <v>27</v>
       </c>
       <c r="L185" t="s">
         <v>28</v>
       </c>
       <c r="M185">
         <v>1.1</v>
       </c>
       <c r="N185">
         <v>1.1</v>
       </c>
       <c r="O185" t="s">
         <v>29</v>
       </c>
       <c r="P185" t="s">
         <v>30</v>
       </c>
       <c r="Q185">
         <v>274885.0</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
         <v>530</v>
       </c>
       <c r="B186" t="s">
         <v>531</v>
       </c>
       <c r="D186" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E186" t="s">
         <v>532</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="H186" t="s">
         <v>24</v>
       </c>
       <c r="I186" t="s">
         <v>25</v>
       </c>
       <c r="J186" t="s">
         <v>26</v>
       </c>
       <c r="K186" t="s">
         <v>27</v>
       </c>
       <c r="L186" t="s">
         <v>28</v>
       </c>
       <c r="M186">
         <v>1.1</v>
       </c>
       <c r="N186">
         <v>1.1</v>
       </c>
       <c r="O186" t="s">
         <v>29</v>
       </c>
       <c r="P186" t="s">
         <v>30</v>
       </c>
       <c r="Q186">
         <v>1750000.0</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
         <v>533</v>
       </c>
       <c r="B187" t="s">
         <v>534</v>
       </c>
       <c r="D187" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E187" t="s">
         <v>535</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="H187" t="s">
         <v>24</v>
       </c>
       <c r="I187" t="s">
         <v>25</v>
       </c>
       <c r="J187" t="s">
         <v>26</v>
       </c>
       <c r="K187" t="s">
         <v>27</v>
       </c>
       <c r="L187" t="s">
         <v>28</v>
       </c>
@@ -11679,251 +11679,251 @@
       </c>
       <c r="M192">
         <v>1.1</v>
       </c>
       <c r="N192">
         <v>1.1</v>
       </c>
       <c r="O192" t="s">
         <v>29</v>
       </c>
       <c r="P192" t="s">
         <v>30</v>
       </c>
       <c r="Q192">
         <v>1244000.0</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
         <v>551</v>
       </c>
       <c r="B193" t="s">
         <v>552</v>
       </c>
       <c r="D193" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E193" t="s">
         <v>553</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="H193" t="s">
         <v>24</v>
       </c>
       <c r="I193" t="s">
         <v>25</v>
       </c>
       <c r="J193" t="s">
         <v>26</v>
       </c>
       <c r="K193" t="s">
         <v>27</v>
       </c>
       <c r="L193" t="s">
         <v>28</v>
       </c>
       <c r="M193">
         <v>1.1</v>
       </c>
       <c r="N193">
         <v>1.1</v>
       </c>
       <c r="O193" t="s">
         <v>29</v>
       </c>
       <c r="P193" t="s">
         <v>30</v>
       </c>
       <c r="Q193">
         <v>477000.0</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
         <v>554</v>
       </c>
       <c r="B194" t="s">
         <v>555</v>
       </c>
       <c r="D194" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E194" t="s">
         <v>556</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="H194" t="s">
         <v>24</v>
       </c>
       <c r="I194" t="s">
         <v>25</v>
       </c>
       <c r="J194" t="s">
         <v>26</v>
       </c>
       <c r="K194" t="s">
         <v>27</v>
       </c>
       <c r="L194" t="s">
         <v>28</v>
       </c>
       <c r="M194">
         <v>1.1</v>
       </c>
       <c r="N194">
         <v>1.1</v>
       </c>
       <c r="O194" t="s">
         <v>29</v>
       </c>
       <c r="P194" t="s">
         <v>30</v>
       </c>
       <c r="Q194">
         <v>146168.24</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
         <v>557</v>
       </c>
       <c r="B195" t="s">
         <v>558</v>
       </c>
       <c r="D195" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E195" t="s">
         <v>559</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="H195" t="s">
         <v>24</v>
       </c>
       <c r="I195" t="s">
         <v>25</v>
       </c>
       <c r="J195" t="s">
         <v>26</v>
       </c>
       <c r="K195" t="s">
         <v>27</v>
       </c>
       <c r="L195" t="s">
         <v>28</v>
       </c>
       <c r="M195">
         <v>1.1</v>
       </c>
       <c r="N195">
         <v>1.1</v>
       </c>
       <c r="O195" t="s">
         <v>29</v>
       </c>
       <c r="P195" t="s">
         <v>30</v>
       </c>
       <c r="Q195">
         <v>557590.0</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
         <v>560</v>
       </c>
       <c r="B196" t="s">
         <v>561</v>
       </c>
       <c r="D196" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E196" t="s">
         <v>562</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="H196" t="s">
         <v>24</v>
       </c>
       <c r="I196" t="s">
         <v>25</v>
       </c>
       <c r="J196" t="s">
         <v>26</v>
       </c>
       <c r="K196" t="s">
         <v>27</v>
       </c>
       <c r="L196" t="s">
         <v>28</v>
       </c>
       <c r="M196">
         <v>1.1</v>
       </c>
       <c r="N196">
         <v>1.1</v>
       </c>
       <c r="O196" t="s">
         <v>29</v>
       </c>
       <c r="P196" t="s">
         <v>30</v>
       </c>
       <c r="Q196">
         <v>368892.0</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
         <v>563</v>
       </c>
       <c r="B197" t="s">
         <v>564</v>
       </c>
       <c r="D197" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E197" t="s">
         <v>565</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="H197" t="s">
         <v>24</v>
       </c>
       <c r="I197" t="s">
         <v>25</v>
       </c>
       <c r="J197" t="s">
         <v>26</v>
       </c>
       <c r="K197" t="s">
         <v>27</v>
       </c>
       <c r="L197" t="s">
         <v>28</v>
       </c>