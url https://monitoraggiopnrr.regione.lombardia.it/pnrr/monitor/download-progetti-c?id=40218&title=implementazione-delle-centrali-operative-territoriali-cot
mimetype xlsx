--- v0 (2026-06-11)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>1.2.2</t>
   </si>
   <si>
     <t>M6C1I1.2.2 Implementazione delle Centrali operative territoriali (COT)</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>H32C24000090002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI LUINO VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI LUINO</t>
   </si>
   <si>
     <t>H32C24000100002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI SESTO CALENDE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI SESTO CALENDE</t>
   </si>
   <si>
     <t>H32C24000110002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI TRADATE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI TRADATE</t>
   </si>
   <si>
     <t>H32C24000050002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI VARESE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI VARESE</t>
   </si>
@@ -1014,110 +1014,50 @@
     <t>H42C22000620006</t>
   </si>
   <si>
     <t>IMMOBILE VIA LIVIGNO N.2A MILANO VIA LIVIGNO 2A MILANO RISTRUTTURAZIONE OPERE E IMPIANTISTICA</t>
   </si>
   <si>
     <t>E22C21001140006</t>
   </si>
   <si>
     <t>VIA AROSIO N. 2 A COLOGNO MONZESE VIA AR</t>
   </si>
   <si>
     <t>COLOGNO MONZESE</t>
   </si>
   <si>
     <t>E47H21011710006</t>
   </si>
   <si>
     <t>VIA RUGABELLA N. 4 A MILANO VIA RUGABELL</t>
   </si>
   <si>
     <t>E77H21013710006</t>
   </si>
   <si>
     <t>VIA TERENGHI N. 2 A CINISELLO B.MO VIA T</t>
-  </si>
-[...58 lines deleted...]
-    <t>ARCISATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1421,51 +1361,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R127"/>
+  <dimension ref="A1:R120"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1532,351 +1472,351 @@
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>1.2</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.2</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.2</v>
       </c>
       <c r="N4" t="s">
         <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.2</v>
       </c>
       <c r="N5" t="s">
         <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.2</v>
       </c>
       <c r="N6" t="s">
         <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6">
-        <v>0.0</v>
+        <v>72006.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.2</v>
       </c>
       <c r="N7" t="s">
         <v>29</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.2</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
@@ -3132,201 +3072,201 @@
       <c r="I34" t="s">
         <v>25</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>27</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
       <c r="M34">
         <v>1.2</v>
       </c>
       <c r="N34" t="s">
         <v>29</v>
       </c>
       <c r="O34" t="s">
         <v>30</v>
       </c>
       <c r="P34" t="s">
         <v>31</v>
       </c>
       <c r="Q34">
-        <v>0.0</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>119</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>118</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>25</v>
       </c>
       <c r="J35" t="s">
         <v>26</v>
       </c>
       <c r="K35" t="s">
         <v>27</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35">
         <v>1.2</v>
       </c>
       <c r="N35" t="s">
         <v>29</v>
       </c>
       <c r="O35" t="s">
         <v>30</v>
       </c>
       <c r="P35" t="s">
         <v>31</v>
       </c>
       <c r="Q35">
-        <v>0.0</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>121</v>
       </c>
       <c r="B36" t="s">
         <v>122</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>123</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>25</v>
       </c>
       <c r="J36" t="s">
         <v>26</v>
       </c>
       <c r="K36" t="s">
         <v>27</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
       <c r="M36">
         <v>1.2</v>
       </c>
       <c r="N36" t="s">
         <v>29</v>
       </c>
       <c r="O36" t="s">
         <v>30</v>
       </c>
       <c r="P36" t="s">
         <v>31</v>
       </c>
       <c r="Q36">
-        <v>406000.0</v>
+        <v>393296.24</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>124</v>
       </c>
       <c r="B37" t="s">
         <v>125</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>126</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37" t="s">
         <v>24</v>
       </c>
       <c r="I37" t="s">
         <v>25</v>
       </c>
       <c r="J37" t="s">
         <v>26</v>
       </c>
       <c r="K37" t="s">
         <v>27</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="M37">
         <v>1.2</v>
       </c>
       <c r="N37" t="s">
         <v>29</v>
       </c>
       <c r="O37" t="s">
         <v>30</v>
       </c>
       <c r="P37" t="s">
         <v>31</v>
       </c>
       <c r="Q37">
-        <v>180000.0</v>
+        <v>192703.76</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>127</v>
       </c>
       <c r="B38" t="s">
         <v>128</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>129</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38" t="s">
         <v>24</v>
       </c>
       <c r="I38" t="s">
@@ -3493,101 +3433,101 @@
       </c>
       <c r="M41">
         <v>1.2</v>
       </c>
       <c r="N41" t="s">
         <v>29</v>
       </c>
       <c r="O41" t="s">
         <v>30</v>
       </c>
       <c r="P41" t="s">
         <v>31</v>
       </c>
       <c r="Q41">
         <v>74000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>139</v>
       </c>
       <c r="B42" t="s">
         <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>141</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>25</v>
       </c>
       <c r="J42" t="s">
         <v>26</v>
       </c>
       <c r="K42" t="s">
         <v>27</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="M42">
         <v>1.2</v>
       </c>
       <c r="N42" t="s">
         <v>29</v>
       </c>
       <c r="O42" t="s">
         <v>30</v>
       </c>
       <c r="P42" t="s">
         <v>31</v>
       </c>
       <c r="Q42">
         <v>286581.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>142</v>
       </c>
       <c r="B43" t="s">
         <v>140</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>143</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43" t="s">
         <v>24</v>
       </c>
       <c r="I43" t="s">
         <v>25</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43" t="s">
         <v>27</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
@@ -3782,101 +3722,101 @@
       <c r="I47" t="s">
         <v>25</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>27</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
       <c r="M47">
         <v>1.2</v>
       </c>
       <c r="N47" t="s">
         <v>29</v>
       </c>
       <c r="O47" t="s">
         <v>30</v>
       </c>
       <c r="P47" t="s">
         <v>31</v>
       </c>
       <c r="Q47">
-        <v>400000.0</v>
+        <v>541197.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>154</v>
       </c>
       <c r="B48" t="s">
         <v>155</v>
       </c>
       <c r="D48" t="s">
         <v>107</v>
       </c>
       <c r="E48" t="s">
         <v>73</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
         <v>25</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48" t="s">
         <v>27</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
       <c r="M48">
         <v>1.2</v>
       </c>
       <c r="N48" t="s">
         <v>29</v>
       </c>
       <c r="O48" t="s">
         <v>30</v>
       </c>
       <c r="P48" t="s">
         <v>31</v>
       </c>
       <c r="Q48">
-        <v>149629.0</v>
+        <v>291474.91</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>156</v>
       </c>
       <c r="B49" t="s">
         <v>157</v>
       </c>
       <c r="D49" t="s">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>158</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
       <c r="I49" t="s">
@@ -3932,51 +3872,51 @@
       <c r="I50" t="s">
         <v>25</v>
       </c>
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50" t="s">
         <v>27</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
       <c r="M50">
         <v>1.2</v>
       </c>
       <c r="N50" t="s">
         <v>29</v>
       </c>
       <c r="O50" t="s">
         <v>30</v>
       </c>
       <c r="P50" t="s">
         <v>31</v>
       </c>
       <c r="Q50">
-        <v>97494.0</v>
+        <v>93390.56</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>161</v>
       </c>
       <c r="B51" t="s">
         <v>162</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>163</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
@@ -4082,101 +4022,101 @@
       <c r="I53" t="s">
         <v>25</v>
       </c>
       <c r="J53" t="s">
         <v>26</v>
       </c>
       <c r="K53" t="s">
         <v>27</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
       <c r="M53">
         <v>1.2</v>
       </c>
       <c r="N53" t="s">
         <v>29</v>
       </c>
       <c r="O53" t="s">
         <v>30</v>
       </c>
       <c r="P53" t="s">
         <v>31</v>
       </c>
       <c r="Q53">
-        <v>196010.0</v>
+        <v>83139.98</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>169</v>
       </c>
       <c r="B54" t="s">
         <v>170</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>118</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
         <v>25</v>
       </c>
       <c r="J54" t="s">
         <v>26</v>
       </c>
       <c r="K54" t="s">
         <v>27</v>
       </c>
       <c r="L54" t="s">
         <v>28</v>
       </c>
       <c r="M54">
         <v>1.2</v>
       </c>
       <c r="N54" t="s">
         <v>29</v>
       </c>
       <c r="O54" t="s">
         <v>30</v>
       </c>
       <c r="P54" t="s">
         <v>31</v>
       </c>
       <c r="Q54">
-        <v>196010.0</v>
+        <v>137927.2</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>171</v>
       </c>
       <c r="B55" t="s">
         <v>172</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>118</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
@@ -4332,101 +4272,101 @@
       <c r="I58" t="s">
         <v>25</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58" t="s">
         <v>27</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
       <c r="M58">
         <v>1.2</v>
       </c>
       <c r="N58" t="s">
         <v>29</v>
       </c>
       <c r="O58" t="s">
         <v>30</v>
       </c>
       <c r="P58" t="s">
         <v>31</v>
       </c>
       <c r="Q58">
-        <v>170000.0</v>
+        <v>80482.18</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>182</v>
       </c>
       <c r="B59" t="s">
         <v>183</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>184</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>25</v>
       </c>
       <c r="J59" t="s">
         <v>26</v>
       </c>
       <c r="K59" t="s">
         <v>27</v>
       </c>
       <c r="L59" t="s">
         <v>28</v>
       </c>
       <c r="M59">
         <v>1.2</v>
       </c>
       <c r="N59" t="s">
         <v>29</v>
       </c>
       <c r="O59" t="s">
         <v>30</v>
       </c>
       <c r="P59" t="s">
         <v>31</v>
       </c>
       <c r="Q59">
-        <v>170000.0</v>
+        <v>93200.56</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>185</v>
       </c>
       <c r="B60" t="s">
         <v>186</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>187</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
@@ -4482,51 +4422,51 @@
       <c r="I61" t="s">
         <v>25</v>
       </c>
       <c r="J61" t="s">
         <v>26</v>
       </c>
       <c r="K61" t="s">
         <v>27</v>
       </c>
       <c r="L61" t="s">
         <v>28</v>
       </c>
       <c r="M61">
         <v>1.2</v>
       </c>
       <c r="N61" t="s">
         <v>29</v>
       </c>
       <c r="O61" t="s">
         <v>30</v>
       </c>
       <c r="P61" t="s">
         <v>31</v>
       </c>
       <c r="Q61">
-        <v>206249.0</v>
+        <v>142781.33</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>190</v>
       </c>
       <c r="B62" t="s">
         <v>191</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>118</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
@@ -4732,51 +4672,51 @@
       <c r="I66" t="s">
         <v>25</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66" t="s">
         <v>27</v>
       </c>
       <c r="L66" t="s">
         <v>28</v>
       </c>
       <c r="M66">
         <v>1.2</v>
       </c>
       <c r="N66" t="s">
         <v>29</v>
       </c>
       <c r="O66" t="s">
         <v>30</v>
       </c>
       <c r="P66" t="s">
         <v>31</v>
       </c>
       <c r="Q66">
-        <v>50000.0</v>
+        <v>22109.27</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>204</v>
       </c>
       <c r="B67" t="s">
         <v>205</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>206</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67" t="s">
         <v>24</v>
       </c>
       <c r="I67" t="s">
@@ -5332,101 +5272,101 @@
       <c r="I78" t="s">
         <v>25</v>
       </c>
       <c r="J78" t="s">
         <v>26</v>
       </c>
       <c r="K78" t="s">
         <v>27</v>
       </c>
       <c r="L78" t="s">
         <v>28</v>
       </c>
       <c r="M78">
         <v>1.2</v>
       </c>
       <c r="N78" t="s">
         <v>29</v>
       </c>
       <c r="O78" t="s">
         <v>30</v>
       </c>
       <c r="P78" t="s">
         <v>31</v>
       </c>
       <c r="Q78">
-        <v>50000.0</v>
+        <v>26371.68</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>240</v>
       </c>
       <c r="B79" t="s">
         <v>241</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>242</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79" t="s">
         <v>24</v>
       </c>
       <c r="I79" t="s">
         <v>25</v>
       </c>
       <c r="J79" t="s">
         <v>26</v>
       </c>
       <c r="K79" t="s">
         <v>27</v>
       </c>
       <c r="L79" t="s">
         <v>28</v>
       </c>
       <c r="M79">
         <v>1.2</v>
       </c>
       <c r="N79" t="s">
         <v>29</v>
       </c>
       <c r="O79" t="s">
         <v>30</v>
       </c>
       <c r="P79" t="s">
         <v>31</v>
       </c>
       <c r="Q79">
-        <v>450000.0</v>
+        <v>267252.18</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>243</v>
       </c>
       <c r="B80" t="s">
         <v>244</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>245</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="H80" t="s">
         <v>24</v>
       </c>
       <c r="I80" t="s">
@@ -5532,201 +5472,201 @@
       <c r="I82" t="s">
         <v>25</v>
       </c>
       <c r="J82" t="s">
         <v>26</v>
       </c>
       <c r="K82" t="s">
         <v>27</v>
       </c>
       <c r="L82" t="s">
         <v>28</v>
       </c>
       <c r="M82">
         <v>1.2</v>
       </c>
       <c r="N82" t="s">
         <v>29</v>
       </c>
       <c r="O82" t="s">
         <v>30</v>
       </c>
       <c r="P82" t="s">
         <v>31</v>
       </c>
       <c r="Q82">
-        <v>65500.0</v>
+        <v>51369.14</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>252</v>
       </c>
       <c r="B83" t="s">
         <v>253</v>
       </c>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>254</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>24</v>
       </c>
       <c r="I83" t="s">
         <v>25</v>
       </c>
       <c r="J83" t="s">
         <v>26</v>
       </c>
       <c r="K83" t="s">
         <v>27</v>
       </c>
       <c r="L83" t="s">
         <v>28</v>
       </c>
       <c r="M83">
         <v>1.2</v>
       </c>
       <c r="N83" t="s">
         <v>29</v>
       </c>
       <c r="O83" t="s">
         <v>30</v>
       </c>
       <c r="P83" t="s">
         <v>31</v>
       </c>
       <c r="Q83">
-        <v>65500.0</v>
+        <v>50654.97</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>255</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>256</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>24</v>
       </c>
       <c r="I84" t="s">
         <v>25</v>
       </c>
       <c r="J84" t="s">
         <v>26</v>
       </c>
       <c r="K84" t="s">
         <v>27</v>
       </c>
       <c r="L84" t="s">
         <v>28</v>
       </c>
       <c r="M84">
         <v>1.2</v>
       </c>
       <c r="N84" t="s">
         <v>29</v>
       </c>
       <c r="O84" t="s">
         <v>30</v>
       </c>
       <c r="P84" t="s">
         <v>31</v>
       </c>
       <c r="Q84">
-        <v>115000.0</v>
+        <v>114771.27</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>257</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>258</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
         <v>25</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85" t="s">
         <v>27</v>
       </c>
       <c r="L85" t="s">
         <v>28</v>
       </c>
       <c r="M85">
         <v>1.2</v>
       </c>
       <c r="N85" t="s">
         <v>29</v>
       </c>
       <c r="O85" t="s">
         <v>30</v>
       </c>
       <c r="P85" t="s">
         <v>31</v>
       </c>
       <c r="Q85">
-        <v>175000.0</v>
+        <v>174749.15</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>259</v>
       </c>
       <c r="B86" t="s">
         <v>260</v>
       </c>
       <c r="D86" t="s">
         <v>107</v>
       </c>
       <c r="E86" t="s">
         <v>91</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="H86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
@@ -5882,51 +5822,51 @@
       <c r="I89" t="s">
         <v>25</v>
       </c>
       <c r="J89" t="s">
         <v>26</v>
       </c>
       <c r="K89" t="s">
         <v>27</v>
       </c>
       <c r="L89" t="s">
         <v>28</v>
       </c>
       <c r="M89">
         <v>1.2</v>
       </c>
       <c r="N89" t="s">
         <v>29</v>
       </c>
       <c r="O89" t="s">
         <v>30</v>
       </c>
       <c r="P89" t="s">
         <v>31</v>
       </c>
       <c r="Q89">
-        <v>160000.0</v>
+        <v>80730.46</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>267</v>
       </c>
       <c r="B90" t="s">
         <v>268</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>118</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>24</v>
       </c>
       <c r="I90" t="s">
@@ -6032,51 +5972,51 @@
       <c r="I92" t="s">
         <v>25</v>
       </c>
       <c r="J92" t="s">
         <v>26</v>
       </c>
       <c r="K92" t="s">
         <v>27</v>
       </c>
       <c r="L92" t="s">
         <v>28</v>
       </c>
       <c r="M92">
         <v>1.2</v>
       </c>
       <c r="N92" t="s">
         <v>29</v>
       </c>
       <c r="O92" t="s">
         <v>30</v>
       </c>
       <c r="P92" t="s">
         <v>31</v>
       </c>
       <c r="Q92">
-        <v>554203.02</v>
+        <v>939697.91</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>275</v>
       </c>
       <c r="B93" t="s">
         <v>196</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>276</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93" t="s">
         <v>24</v>
       </c>
       <c r="I93" t="s">
@@ -6182,51 +6122,51 @@
       <c r="I95" t="s">
         <v>25</v>
       </c>
       <c r="J95" t="s">
         <v>26</v>
       </c>
       <c r="K95" t="s">
         <v>27</v>
       </c>
       <c r="L95" t="s">
         <v>28</v>
       </c>
       <c r="M95">
         <v>1.2</v>
       </c>
       <c r="N95" t="s">
         <v>29</v>
       </c>
       <c r="O95" t="s">
         <v>30</v>
       </c>
       <c r="P95" t="s">
         <v>31</v>
       </c>
       <c r="Q95">
-        <v>400000.0</v>
+        <v>610000.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>282</v>
       </c>
       <c r="B96" t="s">
         <v>283</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>284</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="H96" t="s">
         <v>24</v>
       </c>
       <c r="I96" t="s">
@@ -6482,101 +6422,101 @@
       <c r="I101" t="s">
         <v>25</v>
       </c>
       <c r="J101" t="s">
         <v>26</v>
       </c>
       <c r="K101" t="s">
         <v>27</v>
       </c>
       <c r="L101" t="s">
         <v>28</v>
       </c>
       <c r="M101">
         <v>1.2</v>
       </c>
       <c r="N101" t="s">
         <v>29</v>
       </c>
       <c r="O101" t="s">
         <v>30</v>
       </c>
       <c r="P101" t="s">
         <v>31</v>
       </c>
       <c r="Q101">
-        <v>307338.0</v>
+        <v>163554.73</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>297</v>
       </c>
       <c r="B102" t="s">
         <v>273</v>
       </c>
       <c r="D102" t="s">
         <v>107</v>
       </c>
       <c r="E102" t="s">
         <v>298</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="H102" t="s">
         <v>24</v>
       </c>
       <c r="I102" t="s">
         <v>25</v>
       </c>
       <c r="J102" t="s">
         <v>26</v>
       </c>
       <c r="K102" t="s">
         <v>27</v>
       </c>
       <c r="L102" t="s">
         <v>28</v>
       </c>
       <c r="M102">
         <v>1.2</v>
       </c>
       <c r="N102" t="s">
         <v>29</v>
       </c>
       <c r="O102" t="s">
         <v>30</v>
       </c>
       <c r="P102" t="s">
         <v>31</v>
       </c>
       <c r="Q102">
-        <v>216948.12</v>
+        <v>227242.28</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>299</v>
       </c>
       <c r="B103" t="s">
         <v>273</v>
       </c>
       <c r="D103" t="s">
         <v>107</v>
       </c>
       <c r="E103" t="s">
         <v>70</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="H103" t="s">
         <v>24</v>
       </c>
       <c r="I103" t="s">
@@ -7282,51 +7222,51 @@
       <c r="I117" t="s">
         <v>25</v>
       </c>
       <c r="J117" t="s">
         <v>26</v>
       </c>
       <c r="K117" t="s">
         <v>27</v>
       </c>
       <c r="L117" t="s">
         <v>28</v>
       </c>
       <c r="M117">
         <v>1.2</v>
       </c>
       <c r="N117" t="s">
         <v>29</v>
       </c>
       <c r="O117" t="s">
         <v>30</v>
       </c>
       <c r="P117" t="s">
         <v>31</v>
       </c>
       <c r="Q117">
-        <v>307338.0</v>
+        <v>272043.84</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
         <v>327</v>
       </c>
       <c r="B118" t="s">
         <v>328</v>
       </c>
       <c r="D118" t="s">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>329</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="H118" t="s">
         <v>24</v>
       </c>
       <c r="I118" t="s">
@@ -7432,401 +7372,51 @@
       <c r="I120" t="s">
         <v>25</v>
       </c>
       <c r="J120" t="s">
         <v>26</v>
       </c>
       <c r="K120" t="s">
         <v>27</v>
       </c>
       <c r="L120" t="s">
         <v>28</v>
       </c>
       <c r="M120">
         <v>1.2</v>
       </c>
       <c r="N120" t="s">
         <v>29</v>
       </c>
       <c r="O120" t="s">
         <v>30</v>
       </c>
       <c r="P120" t="s">
         <v>31</v>
       </c>
       <c r="Q120">
-        <v>341137.0</v>
-[...349 lines deleted...]
-        <v>170000.0</v>
+        <v>264209.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">