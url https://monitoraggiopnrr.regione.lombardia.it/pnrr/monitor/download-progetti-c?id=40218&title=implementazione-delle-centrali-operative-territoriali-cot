--- v1 (2026-08-26)
+++ v2 (2026-10-24)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>1.2.2</t>
   </si>
   <si>
     <t>M6C1I1.2.2 Implementazione delle Centrali operative territoriali (COT)</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>H32C24000090002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI LUINO VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI LUINO</t>
   </si>
   <si>
     <t>H32C24000100002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI SESTO CALENDE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI SESTO CALENDE</t>
   </si>
   <si>
     <t>H32C24000110002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI TRADATE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI TRADATE</t>
   </si>
   <si>
     <t>H32C24000050002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI VARESE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI VARESE</t>
   </si>