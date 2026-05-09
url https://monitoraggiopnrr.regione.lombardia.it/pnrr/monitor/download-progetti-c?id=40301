--- v0 (2026-05-04)
+++ v1 (2026-05-09)
@@ -104,111 +104,111 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M6C1I1.3 Rafforzamento dellassistenza sanitaria intermedia e delle sue strutture (Ospedali di Comunita)</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>H62C25000220006</t>
   </si>
   <si>
     <t>OSPEDALE DI COMUNITA DI TRADATE - VIA ANGELO ZANABONI, 1 - TRADATE - LAVORI DI MANUTENZIONE STRAORDINARIA EDILE E IMPIANTISTICA VIA ANGELO ZANABONI, 1 MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA</t>
   </si>
   <si>
     <t>TRADATE</t>
   </si>
   <si>
     <t>F92C25000180002</t>
   </si>
   <si>
     <t>PRESIDIO OSPEDALIERO DI MORBEGNO VIA MORELLI 1 EFFICIENTAMENTO ENERGETICO DEL REPARTO SEDE DELLOSPEDALE DI COMUNITA DI MORBEGNO</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>MORBEGNO</t>
   </si>
   <si>
     <t>F67H21008130002</t>
   </si>
   <si>
     <t>PNRR MARIANO COMENSE ODC VIA ISONZO ADEG</t>
   </si>
   <si>
     <t>MARIANO COMENSE</t>
   </si>
   <si>
     <t>J47H22000490001</t>
   </si>
   <si>
     <t>VIA PICENO - MILANO*VIALE PICENO*INTERVENTO DI MANUTENZIONE STRAORDINARIA PER REALIZZAZIONE OSPEDALE DI COMUNITA</t>
   </si>
   <si>
     <t>C37H21011770001</t>
   </si>
   <si>
     <t>OSPEDALE DI COMUNITA - LEGNANO - SEDE.</t>
   </si>
   <si>
     <t>LEGNANO</t>
   </si>
   <si>
     <t>E55F21003540001</t>
   </si>
   <si>
     <t>MISSIONE 6C1 DEL PNRR - DGR XI/5737 DELL11/10/2021 VIA BAINSIZZA REALIZZAZIONE DI NUOVO FABBRICATO (1PFT 1SEMINTERRATO) - REALIZZAZIONE N. 20 PL DI DEGENZA</t>
   </si>
   <si>
     <t>ORZINUOVI</t>
   </si>
   <si>
     <t>I17H21009170009</t>
   </si>
   <si>
     <t>OSPEDALE DI COMUNITA PAD. 8 (CREMONA) V</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>CREMONA</t>
   </si>
   <si>
     <t>E45F21001300001</t>
   </si>
   <si>
     <t>MISSIONE 6C1 DEL PNRR - DGR XI/5737 DELL11/10/21 VIA IV NOVEMBRE N. 5 REALIZZAZIONE DI NUOVO FABBRICATO (1PFT 1SEMINTERRATO) - REALIZZAZIONE N. 20 PL DI DEGENZA</t>
   </si>
   <si>
     <t>PALAZZOLO SULLOGLIO</t>
   </si>
   <si>
     <t>E67H21009340002</t>
   </si>
   <si>
     <t>REALIZZAZIONE OSPEDALE DI COMUNITA PRES</t>
   </si>
   <si>
     <t>MANTOVA</t>
   </si>
   <si>
     <t>E67H21009320002</t>
   </si>
@@ -1158,301 +1158,301 @@
       </c>
       <c r="M3">
         <v>1.3</v>
       </c>
       <c r="N3">
         <v>1.3</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.3</v>
       </c>
       <c r="N4">
         <v>1.3</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>15000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.3</v>
       </c>
       <c r="N5">
         <v>1.3</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>10000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.3</v>
       </c>
       <c r="N6">
         <v>1.3</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>1960000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.3</v>
       </c>
       <c r="N7">
         <v>1.3</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>3191030.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.3</v>
       </c>
       <c r="N8">
         <v>1.3</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
         <v>4122025.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
@@ -1558,101 +1558,101 @@
       </c>
       <c r="M11">
         <v>1.3</v>
       </c>
       <c r="N11">
         <v>1.3</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>2631368.05</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.3</v>
       </c>
       <c r="N12">
         <v>1.3</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>150000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
@@ -1858,51 +1858,51 @@
       </c>
       <c r="M17">
         <v>1.3</v>
       </c>
       <c r="N17">
         <v>1.3</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
         <v>2610000.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
@@ -2158,51 +2158,51 @@
       </c>
       <c r="M23">
         <v>1.3</v>
       </c>
       <c r="N23">
         <v>1.3</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
         <v>1267869.12</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>89</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
         <v>91</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
@@ -2458,51 +2458,51 @@
       </c>
       <c r="M29">
         <v>1.3</v>
       </c>
       <c r="N29">
         <v>1.3</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
       <c r="Q29">
         <v>2589628.89</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E30" t="s">
         <v>109</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>27</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
@@ -2558,51 +2558,51 @@
       </c>
       <c r="M31">
         <v>1.3</v>
       </c>
       <c r="N31">
         <v>1.3</v>
       </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
         <v>30</v>
       </c>
       <c r="Q31">
         <v>3085193.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E32" t="s">
         <v>115</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
@@ -2758,51 +2758,51 @@
       </c>
       <c r="M35">
         <v>1.3</v>
       </c>
       <c r="N35">
         <v>1.3</v>
       </c>
       <c r="O35" t="s">
         <v>29</v>
       </c>
       <c r="P35" t="s">
         <v>30</v>
       </c>
       <c r="Q35">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>126</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>24</v>
       </c>
       <c r="I36" t="s">
         <v>25</v>
       </c>
       <c r="J36" t="s">
         <v>26</v>
       </c>
       <c r="K36" t="s">
         <v>27</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
@@ -3208,51 +3208,51 @@
       </c>
       <c r="M44">
         <v>1.3</v>
       </c>
       <c r="N44">
         <v>1.3</v>
       </c>
       <c r="O44" t="s">
         <v>29</v>
       </c>
       <c r="P44" t="s">
         <v>30</v>
       </c>
       <c r="Q44">
         <v>3710977.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>151</v>
       </c>
       <c r="B45" t="s">
         <v>152</v>
       </c>
       <c r="D45" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>153</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>24</v>
       </c>
       <c r="I45" t="s">
         <v>25</v>
       </c>
       <c r="J45" t="s">
         <v>26</v>
       </c>
       <c r="K45" t="s">
         <v>27</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
@@ -3308,51 +3308,51 @@
       </c>
       <c r="M46">
         <v>1.3</v>
       </c>
       <c r="N46">
         <v>1.3</v>
       </c>
       <c r="O46" t="s">
         <v>29</v>
       </c>
       <c r="P46" t="s">
         <v>30</v>
       </c>
       <c r="Q46">
         <v>3233438.75</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>157</v>
       </c>
       <c r="B47" t="s">
         <v>158</v>
       </c>
       <c r="D47" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
         <v>159</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>24</v>
       </c>
       <c r="I47" t="s">
         <v>25</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>27</v>
       </c>
       <c r="L47" t="s">
         <v>28</v>
       </c>
@@ -3508,51 +3508,51 @@
       </c>
       <c r="M50">
         <v>1.3</v>
       </c>
       <c r="N50">
         <v>1.3</v>
       </c>
       <c r="O50" t="s">
         <v>29</v>
       </c>
       <c r="P50" t="s">
         <v>30</v>
       </c>
       <c r="Q50">
         <v>2150889.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>167</v>
       </c>
       <c r="B51" t="s">
         <v>168</v>
       </c>
       <c r="D51" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E51" t="s">
         <v>169</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51" t="s">
         <v>24</v>
       </c>
       <c r="I51" t="s">
         <v>25</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51" t="s">
         <v>27</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
@@ -3858,51 +3858,51 @@
       </c>
       <c r="M57">
         <v>1.3</v>
       </c>
       <c r="N57">
         <v>1.3</v>
       </c>
       <c r="O57" t="s">
         <v>29</v>
       </c>
       <c r="P57" t="s">
         <v>30</v>
       </c>
       <c r="Q57">
         <v>2906887.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>186</v>
       </c>
       <c r="B58" t="s">
         <v>187</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E58" t="s">
         <v>188</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
         <v>25</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58" t="s">
         <v>27</v>
       </c>
       <c r="L58" t="s">
         <v>28</v>
       </c>
@@ -4058,51 +4058,51 @@
       </c>
       <c r="M61">
         <v>1.3</v>
       </c>
       <c r="N61">
         <v>1.3</v>
       </c>
       <c r="O61" t="s">
         <v>29</v>
       </c>
       <c r="P61" t="s">
         <v>30</v>
       </c>
       <c r="Q61">
         <v>6042133.12</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>198</v>
       </c>
       <c r="B62" t="s">
         <v>199</v>
       </c>
       <c r="D62" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E62" t="s">
         <v>200</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="H62" t="s">
         <v>24</v>
       </c>
       <c r="I62" t="s">
         <v>25</v>
       </c>
       <c r="J62" t="s">
         <v>26</v>
       </c>
       <c r="K62" t="s">
         <v>27</v>
       </c>
       <c r="L62" t="s">
         <v>28</v>
       </c>
@@ -4208,51 +4208,51 @@
       </c>
       <c r="M64">
         <v>1.3</v>
       </c>
       <c r="N64">
         <v>1.3</v>
       </c>
       <c r="O64" t="s">
         <v>29</v>
       </c>
       <c r="P64" t="s">
         <v>30</v>
       </c>
       <c r="Q64">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>207</v>
       </c>
       <c r="B65" t="s">
         <v>56</v>
       </c>
       <c r="D65" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E65" t="s">
         <v>208</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="H65" t="s">
         <v>24</v>
       </c>
       <c r="I65" t="s">
         <v>25</v>
       </c>
       <c r="J65" t="s">
         <v>26</v>
       </c>
       <c r="K65" t="s">
         <v>27</v>
       </c>
       <c r="L65" t="s">
         <v>28</v>
       </c>