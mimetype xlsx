--- v0 (2026-05-02)
+++ v1 (2026-05-12)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>M6C2I1.1.1 Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione)</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>J49J20000610001</t>
   </si>
   <si>
     <t>PO VITTORE BUZZI VIA VITTORE BUZZI APPARECCHIATURE ELETTROMEDICALI DEGENZA SUBINTENSIVA</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>D18I25001020001</t>
   </si>
   <si>
     <t>ADEGUAMENTO IMPIANTISTICO RIANIMAZIONE OSPEDALE DI MANERBIO RIQUALIFICAZIONE FINALIZZATA AD ACCREDITAMENTO LUNGOMELLA VALSECCHI ADEGUAMENTO IMPIANTISTICO RIANIMAZIONE OSPEDALE DI MANERBIO</t>
   </si>
   <si>
     <t>MANERBIO</t>
   </si>
   <si>
     <t>F12C24000200003</t>
   </si>
   <si>
     <t>OSPEDALE DI VOGHERA VIA VOLTURNO 14 MANUTENZIONE STRAORDIARIA</t>
   </si>
@@ -6518,51 +6518,51 @@
       </c>
       <c r="M100">
         <v>1.1</v>
       </c>
       <c r="N100" t="s">
         <v>29</v>
       </c>
       <c r="O100" t="s">
         <v>30</v>
       </c>
       <c r="P100" t="s">
         <v>31</v>
       </c>
       <c r="Q100">
         <v>3497352.22</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>242</v>
       </c>
       <c r="B101" t="s">
         <v>238</v>
       </c>
       <c r="D101" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="E101" t="s">
         <v>239</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="H101" t="s">
         <v>24</v>
       </c>
       <c r="I101" t="s">
         <v>25</v>
       </c>
       <c r="J101" t="s">
         <v>26</v>
       </c>
       <c r="K101" t="s">
         <v>27</v>
       </c>
       <c r="L101" t="s">
         <v>28</v>
       </c>
@@ -9218,51 +9218,51 @@
       </c>
       <c r="M154">
         <v>1.1</v>
       </c>
       <c r="N154" t="s">
         <v>29</v>
       </c>
       <c r="O154" t="s">
         <v>30</v>
       </c>
       <c r="P154" t="s">
         <v>31</v>
       </c>
       <c r="Q154">
         <v>1840805.37</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" t="s">
         <v>350</v>
       </c>
       <c r="B155" t="s">
         <v>238</v>
       </c>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="E155" t="s">
         <v>239</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="H155" t="s">
         <v>24</v>
       </c>
       <c r="I155" t="s">
         <v>25</v>
       </c>
       <c r="J155" t="s">
         <v>26</v>
       </c>
       <c r="K155" t="s">
         <v>27</v>
       </c>
       <c r="L155" t="s">
         <v>28</v>
       </c>