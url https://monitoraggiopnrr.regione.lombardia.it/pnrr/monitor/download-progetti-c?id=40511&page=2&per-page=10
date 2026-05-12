--- v0 (2026-05-02)
+++ v1 (2026-05-12)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>M6C2I1.1.1 Ammodernamento del parco tecnologico e digitale ospedaliero (Digitalizzazione)</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>B45F22000610006</t>
   </si>
   <si>
     <t>UOC SERVIZI INFORMATIVI E INFORMATICI CO</t>
   </si>
   <si>
     <t>RHO</t>
   </si>
   <si>
     <t>E49J22001550001</t>
   </si>
   <si>
     <t>EVOLUZIONE DELLA CARTELLA CLINICA ELETTR</t>
   </si>
   <si>
     <t>VIMERCATE</t>
   </si>
   <si>
     <t>F59J22001080001</t>
   </si>
   <si>
     <t>OSPEDALE DI SERIATE OSPEDALE DI ALZANO</t>
   </si>