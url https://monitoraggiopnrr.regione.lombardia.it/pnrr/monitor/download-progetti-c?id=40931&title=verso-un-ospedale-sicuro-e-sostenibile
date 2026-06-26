--- v0 (2026-05-01)
+++ v1 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M6C2I1.2 Verso un ospedale sicuro e sostenibile</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>D11B22000630005</t>
   </si>
   <si>
     <t>H desenzano - uffici - direzione strategica localita montecroce h desenzano - uffici - direzione strategica</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>D21B22000590005</t>
   </si>
   <si>
     <t>H gavardo - villetta valdini via gosa 74 h gavardo - villetta valdini</t>
   </si>
   <si>
     <t>GAVARDO</t>
   </si>
   <si>
     <t>E29J21011990002</t>
   </si>
   <si>
     <t>RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI VIA GARIBALDI N.81 RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI</t>
   </si>
@@ -225,50 +225,53 @@
     <t>H44E21003440001</t>
   </si>
   <si>
     <t>PADIGLIONE N.5 PIAZZA OSPEDALE MAGGIORE</t>
   </si>
   <si>
     <t>J47H21005960001</t>
   </si>
   <si>
     <t>PO SACCO VIA GB GRASSI 74 MILANO VIA GB</t>
   </si>
   <si>
     <t>J47H21005970001</t>
   </si>
   <si>
     <t>J47H21008130001</t>
   </si>
   <si>
     <t>PO SACCO VIA G.B. GRASSI 74 MILANO VIA G</t>
   </si>
   <si>
     <t>E41B21017400001</t>
   </si>
   <si>
     <t>PNRR - M6.C2 1.2 VERSO UN NUOVO OSPEDALE</t>
+  </si>
+  <si>
+    <t>Concluso</t>
   </si>
   <si>
     <t>CHIARI</t>
   </si>
   <si>
     <t>F72C21001060002</t>
   </si>
   <si>
     <t>MIGLIORAMENTO SISMICO EDIFICIO D DELLO</t>
   </si>
   <si>
     <t>GAZZANIGA</t>
   </si>
   <si>
     <t>H44E21003370001</t>
   </si>
   <si>
     <t>PADIGLIONE LABORATORI PIAZZA OSPEDALE MA</t>
   </si>
   <si>
     <t>H44E21003380001</t>
   </si>
   <si>
     <t>PADIGLIONE N.3 PIAZZA OSPEDALE MAGGIORE</t>
   </si>
@@ -1586,348 +1589,348 @@
       </c>
       <c r="M19">
         <v>1.2</v>
       </c>
       <c r="N19">
         <v>1.2</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.2</v>
       </c>
       <c r="N20">
         <v>1.2</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20">
         <v>270000.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.2</v>
       </c>
       <c r="N21">
         <v>1.2</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
         <v>2205000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
       <c r="N22">
         <v>1.2</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
         <v>4374900.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.2</v>
       </c>
       <c r="N23">
         <v>1.2</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
         <v>2799720.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.2</v>
       </c>
       <c r="N24">
         <v>1.2</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>3363500.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.2</v>
       </c>
       <c r="N25">
         <v>1.2</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>3617700.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>