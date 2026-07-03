--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -104,57 +104,60 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M6C2I1.2 Verso un ospedale sicuro e sostenibile</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>D11B22000630005</t>
   </si>
   <si>
     <t>H desenzano - uffici - direzione strategica localita montecroce h desenzano - uffici - direzione strategica</t>
+  </si>
+  <si>
+    <t>Concluso</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>D21B22000590005</t>
   </si>
   <si>
     <t>H gavardo - villetta valdini via gosa 74 h gavardo - villetta valdini</t>
   </si>
   <si>
     <t>GAVARDO</t>
   </si>
   <si>
     <t>E29J21011990002</t>
   </si>
   <si>
     <t>RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI VIA GARIBALDI N.81 RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI</t>
   </si>
   <si>
     <t>CASTIGLIONE DELLE STIVIERE</t>
   </si>
   <si>
     <t>J47H21005910001</t>
   </si>
@@ -736,1204 +739,1204 @@
       </c>
       <c r="M2">
         <v>1.2</v>
       </c>
       <c r="N2">
         <v>1.2</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
         <v>16625570.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.2</v>
       </c>
       <c r="N3">
         <v>1.2</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>2636580.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.2</v>
       </c>
       <c r="N4">
         <v>1.2</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>818400.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.2</v>
       </c>
       <c r="N5">
         <v>1.2</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>1698773.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.2</v>
       </c>
       <c r="N6">
         <v>1.2</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>7750000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.2</v>
       </c>
       <c r="N7">
         <v>1.2</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>1854000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.2</v>
       </c>
       <c r="N8">
         <v>1.2</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
         <v>2512800.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.2</v>
       </c>
       <c r="N9">
         <v>1.2</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
         <v>1180800.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.2</v>
       </c>
       <c r="N10">
         <v>1.2</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
         <v>2590000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1.2</v>
       </c>
       <c r="N11">
         <v>1.2</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>3180800.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.2</v>
       </c>
       <c r="N12">
         <v>1.2</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>5108400.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1.2</v>
       </c>
       <c r="N13">
         <v>1.2</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
         <v>720000.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1.2</v>
       </c>
       <c r="N14">
         <v>1.2</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.2</v>
       </c>
       <c r="N15">
         <v>1.2</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
         <v>2340000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.2</v>
       </c>
       <c r="N16">
         <v>1.2</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
         <v>2268000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.2</v>
       </c>
       <c r="N17">
         <v>1.2</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
         <v>6635600.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.2</v>
       </c>
       <c r="N18">
         <v>1.2</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
         <v>4258000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.2</v>
       </c>
       <c r="N19">
         <v>1.2</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20">
         <v>1.2</v>
       </c>
       <c r="N20">
         <v>1.2</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20">
         <v>270000.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>1.2</v>
       </c>
       <c r="N21">
         <v>1.2</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
         <v>2205000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
       <c r="N22">
         <v>1.2</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
         <v>4374900.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.2</v>
       </c>
       <c r="N23">
         <v>1.2</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
         <v>2799720.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.2</v>
       </c>
       <c r="N24">
         <v>1.2</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>3363500.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.2</v>
       </c>
       <c r="N25">
         <v>1.2</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>3617700.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.2</v>
       </c>