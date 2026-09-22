--- v1 (2026-07-03)
+++ v2 (2026-09-22)
@@ -104,51 +104,51 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M6C2I1.2 Verso un ospedale sicuro e sostenibile</t>
   </si>
   <si>
-    <t>13/06/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>D11B22000630005</t>
   </si>
   <si>
     <t>H desenzano - uffici - direzione strategica localita montecroce h desenzano - uffici - direzione strategica</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>D21B22000590005</t>
   </si>
   <si>
     <t>H gavardo - villetta valdini via gosa 74 h gavardo - villetta valdini</t>
   </si>
   <si>
     <t>GAVARDO</t>
   </si>
   <si>
     <t>E29J21011990002</t>
   </si>
@@ -1128,51 +1128,51 @@
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.2</v>
       </c>
       <c r="N10">
         <v>1.2</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>2590000.0</v>
+        <v>1800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
@@ -1228,51 +1228,51 @@
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.2</v>
       </c>
       <c r="N12">
         <v>1.2</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
-        <v>5108400.0</v>
+        <v>6378400.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
@@ -1378,101 +1378,101 @@
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.2</v>
       </c>
       <c r="N15">
         <v>1.2</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
-        <v>2340000.0</v>
+        <v>1860000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.2</v>
       </c>
       <c r="N16">
         <v>1.2</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
-        <v>2268000.0</v>
+        <v>2944000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>43</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
@@ -1728,51 +1728,51 @@
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
       <c r="N22">
         <v>1.2</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
-        <v>4374900.0</v>
+        <v>3698900.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">