--- v0 (2026-05-03)
+++ v1 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -104,99 +104,129 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M6C2I2.1 Rafforzamento e potenziamento della ricerca biomedica del SSN</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>G55E22001140001</t>
   </si>
   <si>
     <t>PRECISION MEDICINE IN NEURODEGENERATIVE DISEASES: FEASIBILITY STUDY ON PLASMA DIAGNOSTIC AND PROGNOSTIC MARKERS</t>
   </si>
   <si>
     <t>G55E22001130001</t>
   </si>
   <si>
     <t>Brain synchronization to treat early stage alzheimer disease - brainsync-ad</t>
   </si>
   <si>
     <t>D44E22000890006</t>
   </si>
   <si>
     <t>The etiopathological basis of gait derangement in parkinson s disease: decoding locomotor network dynamics</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
+    <t>D49J24000090006</t>
+  </si>
+  <si>
+    <t>Juvenile idiopathic aRthritis: synovial</t>
+  </si>
+  <si>
     <t>H53C22001140006</t>
   </si>
   <si>
     <t>Italian autoimmune liver disease (it-aild) clinical research network (crn)</t>
   </si>
   <si>
     <t>MONZA</t>
   </si>
   <si>
+    <t>H43C24000280006</t>
+  </si>
+  <si>
+    <t>MiCrobiota-gut-brain Axis in Resistan</t>
+  </si>
+  <si>
+    <t>C43C24000630006</t>
+  </si>
+  <si>
+    <t>G85E24000260006</t>
+  </si>
+  <si>
+    <t>Brain health assessment in cardiometabol</t>
+  </si>
+  <si>
     <t>D63C22000970006</t>
   </si>
   <si>
     <t>Evidence-based models for high impact chronic disease prevention and risk of progression management in outpatient community services and community hospitals: towards ehealth integrating stratification on individual history with predictive models of diseas</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>H43C22001270006</t>
   </si>
   <si>
     <t>H43C21000130006</t>
   </si>
   <si>
     <t>High-dose vitamin c to enhance neoadjuvant immune checkpoint therapy in mismatch repair proficientcolorectal cancer: the alfeo pilot studt</t>
+  </si>
+  <si>
+    <t>E85E24000050006</t>
+  </si>
+  <si>
+    <t>SPARROW: Seeking Preemptive Antiviral Re</t>
+  </si>
+  <si>
+    <t>G85E24000270006</t>
   </si>
   <si>
     <t>J43C22001260001</t>
   </si>
   <si>
     <t>Bipolar disorder integrative staging: incorporating the role of biomarkers into progression across stages (boarding-pass)</t>
   </si>
   <si>
     <t>C13C22001030001</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>C45E22000670007</t>
   </si>
   <si>
     <t>C49J22003930001</t>
   </si>
   <si>
     <t>B19J23000010001</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
@@ -545,51 +575,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R18"/>
+  <dimension ref="A1:R24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -806,700 +836,1000 @@
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>2.1</v>
       </c>
       <c r="N5">
         <v>2.1</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
-        <v>405580.0</v>
+        <v>373768.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>2.1</v>
       </c>
       <c r="N6">
         <v>2.1</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
-        <v>388017.51</v>
+        <v>430395.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>41</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>2.1</v>
       </c>
       <c r="N7">
         <v>2.1</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
-        <v>262000.0</v>
+        <v>388017.51</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>2.1</v>
       </c>
       <c r="N8">
         <v>2.1</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
-        <v>140000.0</v>
+        <v>268980.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>2.1</v>
       </c>
       <c r="N9">
         <v>2.1</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
-        <v>329779.0</v>
+        <v>196752.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>2.1</v>
       </c>
       <c r="N10">
         <v>2.1</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>275000.0</v>
+        <v>474750.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>2.1</v>
       </c>
       <c r="N11">
         <v>2.1</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
-        <v>225000.0</v>
+        <v>262000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>2.1</v>
       </c>
       <c r="N12">
         <v>2.1</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
-        <v>170000.0</v>
+        <v>140000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>2.1</v>
       </c>
       <c r="N13">
         <v>2.1</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
-        <v>31565.0</v>
+        <v>329779.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>2.1</v>
       </c>
       <c r="N14">
         <v>2.1</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
-        <v>397870.0</v>
+        <v>228231.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>2.1</v>
       </c>
       <c r="N15">
         <v>2.1</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
-        <v>123655.0</v>
+        <v>323325.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>2.1</v>
       </c>
       <c r="N16">
         <v>2.1</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
-        <v>337050.0</v>
+        <v>275000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
         <v>58</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>2.1</v>
       </c>
       <c r="N17">
         <v>2.1</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
-        <v>166605.0</v>
+        <v>225000.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>2.1</v>
       </c>
       <c r="N18">
         <v>2.1</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
+        <v>170000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H19" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" t="s">
+        <v>25</v>
+      </c>
+      <c r="J19" t="s">
+        <v>26</v>
+      </c>
+      <c r="K19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" t="s">
+        <v>28</v>
+      </c>
+      <c r="M19">
+        <v>2.1</v>
+      </c>
+      <c r="N19">
+        <v>2.1</v>
+      </c>
+      <c r="O19" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q19">
+        <v>21595.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" t="s">
+        <v>26</v>
+      </c>
+      <c r="K20" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" t="s">
+        <v>28</v>
+      </c>
+      <c r="M20">
+        <v>2.1</v>
+      </c>
+      <c r="N20">
+        <v>2.1</v>
+      </c>
+      <c r="O20" t="s">
+        <v>29</v>
+      </c>
+      <c r="P20" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q20">
+        <v>392037.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" t="s">
+        <v>26</v>
+      </c>
+      <c r="K21" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21" t="s">
+        <v>28</v>
+      </c>
+      <c r="M21">
+        <v>2.1</v>
+      </c>
+      <c r="N21">
+        <v>2.1</v>
+      </c>
+      <c r="O21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q21">
+        <v>123655.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" t="s">
+        <v>37</v>
+      </c>
+      <c r="F22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" t="s">
+        <v>25</v>
+      </c>
+      <c r="J22" t="s">
+        <v>26</v>
+      </c>
+      <c r="K22" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22">
+        <v>2.1</v>
+      </c>
+      <c r="N22">
+        <v>2.1</v>
+      </c>
+      <c r="O22" t="s">
+        <v>29</v>
+      </c>
+      <c r="P22" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q22">
+        <v>337050.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" t="s">
+        <v>37</v>
+      </c>
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" t="s">
+        <v>25</v>
+      </c>
+      <c r="J23" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" t="s">
+        <v>27</v>
+      </c>
+      <c r="L23" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23">
+        <v>2.1</v>
+      </c>
+      <c r="N23">
+        <v>2.1</v>
+      </c>
+      <c r="O23" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q23">
+        <v>139433.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" t="s">
+        <v>37</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K24" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24" t="s">
+        <v>28</v>
+      </c>
+      <c r="M24">
+        <v>2.1</v>
+      </c>
+      <c r="N24">
+        <v>2.1</v>
+      </c>
+      <c r="O24" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q24">
         <v>345000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>