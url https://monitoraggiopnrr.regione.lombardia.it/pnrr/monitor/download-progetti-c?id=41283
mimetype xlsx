--- v0 (2026-05-26)
+++ v1 (2026-09-21)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>2.2.A</t>
   </si>
   <si>
     <t>M6C2I2.2.A Sviluppo delle competenze tecniche-professionali, digitali e manageriali del personale del sistema sanitario. Sub-misura: borse aggiuntive in formazione di medicina generale</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>E84D23004800009</t>
   </si>
   <si>
     <t>M6c2i2.2.1_ciclo 2023/26_lombardia_030</t>
   </si>
   <si>
     <t>E84D21000100009</t>
   </si>
   <si>
     <t>CORSO DI FORMAZIONE SPECIFICA IN MEDICINA GENERALE TRIENNIO 2021-2024 CONSEGUIMENTO DEL CERTIFICATO DI FORMAZIONE SPECIFICA IN MEDICINA GENERALE NECESSARIO PER LESERCIZIO DELLATTIVIT DI MEDICO DI MEDICINA GENERALE NELLAMBITO DEL SERVIZIO SOCIOSANITARI</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>