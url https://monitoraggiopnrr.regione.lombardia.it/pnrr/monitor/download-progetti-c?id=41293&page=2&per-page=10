--- v0 (2026-06-13)
+++ v1 (2026-09-21)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>2.2.B</t>
   </si>
   <si>
     <t>M6C2I2.2.B Sviluppo delle competenze tecniche-professionali, digitali e manageriali del personale del sistema sanitario: Sub-misura: corso di formazione in infezioni ospedaliere</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>E44D23001400002</t>
   </si>
   <si>
     <t>Infezioni_ospedaliere_asst-franciacorta</t>
   </si>
   <si>
     <t>CHIARI</t>
   </si>
   <si>
     <t>C47H23001700006</t>
   </si>
   <si>
     <t>Infezioni_ospedaliere_asst-valcamonica</t>
   </si>
   <si>
     <t>ESINE</t>
   </si>
   <si>
     <t>H44D23001430006</t>
   </si>
   <si>
     <t>Infezioni_ospedaliere_ospedaleniguarda</t>
   </si>