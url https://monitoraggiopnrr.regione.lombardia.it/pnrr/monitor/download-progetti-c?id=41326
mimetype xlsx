--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -104,51 +104,51 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>2.2.D</t>
   </si>
   <si>
     <t>M6C2I2.2.D Sviluppo delle competenze tecniche-professionali, digitali e manageriali del personale del sistema sanitario. Sub-misure: contratti di formazione medico-specialistica.</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>J44D21000180007</t>
   </si>
   <si>
     <t>CONTRATTI DI FORMAZIONE MEDICO SPECIALISTICA A.A. 2020/2021 CONSEGUIMENTO DEL DIPLOMA DI SPECIALIZZAZIONE IL CORSO RIVOLTO A MEDICI ABILITATI ALLESERCIZIO DELLA PROFESSIONE. DURATA: 5 ANNI CON FREQUENZA OBBLIGATORIA ARTICOLATA SU ATTIVIT PRATICHE PRO</t>
   </si>
   <si>
     <t>J44D21000160007</t>
   </si>
   <si>
     <t>PIEVE EMANUELE</t>
   </si>
   <si>
     <t>J34D21000410007</t>
   </si>
   <si>
     <t>VARESE</t>
   </si>
   <si>
     <t>J14D21000270007</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>