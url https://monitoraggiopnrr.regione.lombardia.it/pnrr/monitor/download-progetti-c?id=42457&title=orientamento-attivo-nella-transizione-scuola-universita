--- v0 (2026-06-17)
+++ v1 (2026-08-29)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min dellUniversita e della Ricerca</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.6 Orientamento attivo nella transizione scuola-universita</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>F91I24000240006</t>
   </si>
   <si>
     <t>Universita degli Studi di Ferrara - UniF</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>OSTIGLIA</t>
   </si>
   <si>
     <t>D81I23000800006</t>
   </si>
   <si>
     <t>Universita degli Studi di Genova - UniGe</t>
   </si>
   <si>
     <t>I11I22000340006</t>
   </si>
   <si>
     <t>PERCORSI ANNUALI DI ORIENTAMENTO IN FAVORE DEGLI STUDENTI ISCRITTI A PARTIRE DAL TERZO ANNO DI SCUOLA SUPERIORE VIA MASCHERONI CORSI DI ORIENTAMENTO</t>
   </si>
@@ -868,98 +868,98 @@
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>1.6</v>
       </c>
       <c r="N3">
         <v>1.6</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
-        <v>871068.0</v>
+        <v>850256.92</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1.6</v>
       </c>
       <c r="N4">
         <v>1.6</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
-        <v>1946375.0</v>
+        <v>1934698.76</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
@@ -1714,239 +1714,239 @@
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1.6</v>
       </c>
       <c r="N21">
         <v>1.6</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
-        <v>1335365.0</v>
+        <v>1329634.37</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="D22" t="s">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1.6</v>
       </c>
       <c r="N22">
         <v>1.6</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
-        <v>85034.0</v>
+        <v>84900.43</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="D23" t="s">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>58</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.6</v>
       </c>
       <c r="N23">
         <v>1.6</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
-        <v>335495.0</v>
+        <v>341562.51</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="D24" t="s">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.6</v>
       </c>
       <c r="N24">
         <v>1.6</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
-        <v>1243528.0</v>
+        <v>1149636.33</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.6</v>
       </c>
       <c r="N25">
         <v>1.6</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
-        <v>46139.0</v>
+        <v>113658.88</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
@@ -2466,333 +2466,333 @@
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1.6</v>
       </c>
       <c r="N37">
         <v>1.6</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
-        <v>2927978.0</v>
+        <v>2911641.41</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>99</v>
       </c>
       <c r="B38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>38</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1.6</v>
       </c>
       <c r="N38">
         <v>1.6</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
-        <v>1983145.0</v>
+        <v>1972504.7</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
         <v>102</v>
       </c>
       <c r="D39" t="s">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1.6</v>
       </c>
       <c r="N39">
         <v>1.6</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
-        <v>996339.0</v>
+        <v>994623.52</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>103</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="D40" t="s">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>41</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1.6</v>
       </c>
       <c r="N40">
         <v>1.6</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
-        <v>85634.0</v>
+        <v>85634.01</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>105</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="D41" t="s">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>107</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1.6</v>
       </c>
       <c r="N41">
         <v>1.6</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
-        <v>12968.0</v>
+        <v>13217.81</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>49</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1.6</v>
       </c>
       <c r="N42">
         <v>1.6</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
-        <v>21484.0</v>
+        <v>13983.73</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>38</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1.6</v>
       </c>
       <c r="N43">
         <v>1.6</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
-        <v>175235.0</v>
+        <v>175234.68</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
@@ -2842,98 +2842,98 @@
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1.6</v>
       </c>
       <c r="N45">
         <v>1.6</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
-        <v>71201.0</v>
+        <v>48451.44</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1.6</v>
       </c>
       <c r="N46">
         <v>1.6</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
-        <v>606366.0</v>
+        <v>582001.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">