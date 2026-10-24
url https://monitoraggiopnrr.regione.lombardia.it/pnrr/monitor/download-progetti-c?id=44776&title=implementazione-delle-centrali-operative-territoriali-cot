--- v0 (2026-06-20)
+++ v1 (2026-10-24)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>1.2.2</t>
   </si>
   <si>
     <t>M6C1I1.2.2 Implementazione delle Centrali operative territoriali (COT)</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>H32C24000090002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI LUINO VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI LUINO</t>
   </si>
   <si>
     <t>H32C24000100002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI SESTO CALENDE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI SESTO CALENDE</t>
   </si>
   <si>
     <t>H32C24000110002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI TRADATE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI TRADATE</t>
   </si>
   <si>
     <t>H32C24000050002</t>
   </si>
   <si>
     <t>COT TRANSITORIA DI VARESE VIALE BORRI 57 REALIZZAZIONE COT TRANSITORIA DI VARESE</t>
   </si>
@@ -3433,101 +3433,101 @@
       </c>
       <c r="M41">
         <v>1.2</v>
       </c>
       <c r="N41" t="s">
         <v>29</v>
       </c>
       <c r="O41" t="s">
         <v>30</v>
       </c>
       <c r="P41" t="s">
         <v>31</v>
       </c>
       <c r="Q41">
         <v>74000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>139</v>
       </c>
       <c r="B42" t="s">
         <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>141</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
         <v>25</v>
       </c>
       <c r="J42" t="s">
         <v>26</v>
       </c>
       <c r="K42" t="s">
         <v>27</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="M42">
         <v>1.2</v>
       </c>
       <c r="N42" t="s">
         <v>29</v>
       </c>
       <c r="O42" t="s">
         <v>30</v>
       </c>
       <c r="P42" t="s">
         <v>31</v>
       </c>
       <c r="Q42">
         <v>286581.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>142</v>
       </c>
       <c r="B43" t="s">
         <v>140</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>143</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43" t="s">
         <v>24</v>
       </c>
       <c r="I43" t="s">
         <v>25</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43" t="s">
         <v>27</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>