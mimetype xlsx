--- v0 (2026-05-27)
+++ v1 (2026-07-14)
@@ -104,51 +104,51 @@
   <si>
     <t>1.2 Connettivita digitale inclusiva e ad alta velocita</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>PCM - DIPARTIM. TRASFORMAZIONE DIGITALE</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>3.1.4</t>
   </si>
   <si>
     <t>M1C2I3.1.4 Sanita Connessa</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>13/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>