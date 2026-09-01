--- v1 (2026-07-14)
+++ v2 (2026-09-01)
@@ -74,81 +74,81 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>B51B21007440006</t>
   </si>
   <si>
     <t>SEDI SANITARIE SUL TERRITORIO NAZIONALE SEDI SANITARIE SUL TERRITORIO NAZIONALE FORNITURA DI SERVIZI DI CONNETTIVITA A BANDA ULTRALARGA PRESSO LE STRUTTURE DEL SERVIZIO SANITARIO PUBBLICO SUL TERRITORIO ITALIANO.</t>
   </si>
   <si>
-    <t>In Corso</t>
+    <t>Concluso</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>1.2 Connettivita digitale inclusiva e ad alta velocita</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>PCM - DIPARTIM. TRASFORMAZIONE DIGITALE</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>3.1.4</t>
   </si>
   <si>
     <t>M1C2I3.1.4 Sanita Connessa</t>
   </si>
   <si>
-    <t>13/06/2026</t>
+    <t>18/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>