--- v2 (2026-09-01)
+++ v3 (2026-10-25)
@@ -104,51 +104,51 @@
   <si>
     <t>1.2 Connettivita digitale inclusiva e ad alta velocita</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>PCM - DIPARTIM. TRASFORMAZIONE DIGITALE</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>3.1.4</t>
   </si>
   <si>
     <t>M1C2I3.1.4 Sanita Connessa</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>