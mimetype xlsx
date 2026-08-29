--- v0 (2026-06-07)
+++ v1 (2026-08-29)
@@ -104,51 +104,51 @@
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>2.2BIS</t>
   </si>
   <si>
     <t>M4C2I2.2BIS Accordi di innovazione</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>B89J23000770005</t>
   </si>
   <si>
     <t>SEAMLESS-WG Tecnologie hardware e soft</t>
   </si>
   <si>
     <t>BRESCIA</t>
   </si>
   <si>
     <t>B69J23000240005</t>
   </si>
   <si>
     <t>Sviluppo di circuiti integrati. Algoritm</t>
   </si>
   <si>
     <t>TORREVECCHIA PIA</t>
   </si>
   <si>
     <t>B19J23000150005</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>