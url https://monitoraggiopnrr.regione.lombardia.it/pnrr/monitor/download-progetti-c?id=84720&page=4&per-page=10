--- v0 (2026-07-02)
+++ v1 (2026-07-03)
@@ -74,93 +74,93 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>B17H22004180001</t>
   </si>
   <si>
     <t>CHEDIH LINEA B2 SERVIZI</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>Regione Lombardia</t>
+  </si>
+  <si>
+    <t>3.4 Ricerca e Innovazione</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
+  </si>
+  <si>
+    <t>M4</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>M4C2I2.3 Potenziamento ed estensione tematica e territoriale dei centri di trasferimento tecnologico per segmenti di industria</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>B37H22007100008</t>
+  </si>
+  <si>
+    <t>EDIH4MARCHE LINEA B2 SERVIZI</t>
+  </si>
+  <si>
     <t>In Corso</t>
   </si>
   <si>
-    <t>Regione Lombardia</t>
-[...31 lines deleted...]
-  <si>
     <t>H99J25002180008</t>
   </si>
   <si>
     <t>TEXPERIENCE L ASSISTENTE CREATIVO AI PER IL TESSILE DEL FUTURO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>GRANDATE</t>
   </si>
   <si>
     <t>B87H23000910004</t>
   </si>
   <si>
     <t>ARTES 4.0 LINEA B2)</t>
   </si>
   <si>
     <t>H39J25000960008</t>
   </si>
   <si>
     <t>Applicazione dell ai a supporto dello sviluppo nuovi prodotti</t>
   </si>
   <si>
     <t>BODIO LOMNAGO</t>
   </si>
   <si>
     <t>C49H25000010001</t>
   </si>
   <si>
     <t>Implementazione del Gemello Digitale per</t>
   </si>
@@ -1453,192 +1453,192 @@
       </c>
       <c r="M2">
         <v>2.3</v>
       </c>
       <c r="N2">
         <v>2.3</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
         <v>2045821.34</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>2.3</v>
       </c>
       <c r="N3">
         <v>2.3</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
         <v>1755121.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>2.3</v>
       </c>
       <c r="N4">
         <v>2.3</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
         <v>165780.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>2.3</v>
       </c>
       <c r="N5">
         <v>2.3</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>5842503.66</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>2.3</v>
       </c>
@@ -1688,3106 +1688,3106 @@
       </c>
       <c r="M7">
         <v>2.3</v>
       </c>
       <c r="N7">
         <v>2.3</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>110000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>2.3</v>
       </c>
       <c r="N8">
         <v>2.3</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
-        <v>4532000.0</v>
+        <v>3000000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>2.3</v>
       </c>
       <c r="N9">
         <v>2.3</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
         <v>126836.6</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>2.3</v>
       </c>
       <c r="N10">
         <v>2.3</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
         <v>200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>2.3</v>
       </c>
       <c r="N11">
         <v>2.3</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>114325.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>2.3</v>
       </c>
       <c r="N12">
         <v>2.3</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>52200.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>2.3</v>
       </c>
       <c r="N13">
         <v>2.3</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
         <v>137000.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>63</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>2.3</v>
       </c>
       <c r="N14">
         <v>2.3</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>111240.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>66</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>2.3</v>
       </c>
       <c r="N15">
         <v>2.3</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
         <v>65000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>2.3</v>
       </c>
       <c r="N16">
         <v>2.3</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>31600.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>2.3</v>
       </c>
       <c r="N17">
         <v>2.3</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
         <v>108550.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>2.3</v>
       </c>
       <c r="N18">
         <v>2.3</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>152330.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>76</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>2.3</v>
       </c>
       <c r="N19">
         <v>2.3</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>23567.5</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>2.3</v>
       </c>
       <c r="N20">
         <v>2.3</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
         <v>17376.65</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>54</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>2.3</v>
       </c>
       <c r="N21">
         <v>2.3</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
         <v>199710.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>84</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>2.3</v>
       </c>
       <c r="N22">
         <v>2.3</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>172607.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>87</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>2.3</v>
       </c>
       <c r="N23">
         <v>2.3</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
         <v>199950.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>90</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>2.3</v>
       </c>
       <c r="N24">
         <v>2.3</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>71570.9</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>2.3</v>
       </c>
       <c r="N25">
         <v>2.3</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
         <v>199725.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>2.3</v>
       </c>
       <c r="N26">
         <v>2.3</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
         <v>199900.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>97</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>2.3</v>
       </c>
       <c r="N27">
         <v>2.3</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>36650.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>97</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>2.3</v>
       </c>
       <c r="N28">
         <v>2.3</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
         <v>65925.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>102</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>2.3</v>
       </c>
       <c r="N29">
         <v>2.3</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
         <v>57500.5</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>103</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>105</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>2.3</v>
       </c>
       <c r="N30">
         <v>2.3</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
         <v>54285.5</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>2.3</v>
       </c>
       <c r="N31">
         <v>2.3</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
-        <v>2646571.0</v>
+        <v>2585828.06</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>108</v>
       </c>
       <c r="B32" t="s">
         <v>109</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>110</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>2.3</v>
       </c>
       <c r="N32">
         <v>2.3</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
         <v>105085.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>111</v>
       </c>
       <c r="B33" t="s">
         <v>112</v>
       </c>
       <c r="D33" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>2.3</v>
       </c>
       <c r="N33">
         <v>2.3</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
         <v>200000.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>113</v>
       </c>
       <c r="B34" t="s">
         <v>114</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>115</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>2.3</v>
       </c>
       <c r="N34">
         <v>2.3</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
         <v>194200.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>116</v>
       </c>
       <c r="B35" t="s">
         <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>2.3</v>
       </c>
       <c r="N35">
         <v>2.3</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>89272.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>118</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="D36" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>2.3</v>
       </c>
       <c r="N36">
         <v>2.3</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
         <v>190663.52</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>2.3</v>
       </c>
       <c r="N37">
         <v>2.3</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
         <v>3889415.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38" t="s">
         <v>123</v>
       </c>
       <c r="D38" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>124</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>2.3</v>
       </c>
       <c r="N38">
         <v>2.3</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
         <v>57500.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="D39" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>54</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>2.3</v>
       </c>
       <c r="N39">
         <v>2.3</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
         <v>82600.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>127</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="D40" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>54</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>2.3</v>
       </c>
       <c r="N40">
         <v>2.3</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>226405.12</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>129</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="D41" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>131</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>2.3</v>
       </c>
       <c r="N41">
         <v>2.3</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>336205.7</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>132</v>
       </c>
       <c r="B42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.3</v>
       </c>
       <c r="N42">
         <v>2.3</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
         <v>390007.99</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>134</v>
       </c>
       <c r="B43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>54</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>2.3</v>
       </c>
       <c r="N43">
         <v>2.3</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>136</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>2.3</v>
       </c>
       <c r="N44">
         <v>2.3</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
         <v>1760000.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>138</v>
       </c>
       <c r="B45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>54</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>2.3</v>
       </c>
       <c r="N45">
         <v>2.3</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
         <v>152866.4</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="D46" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>2.3</v>
       </c>
       <c r="N46">
         <v>2.3</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
         <v>5717095.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>142</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="D47" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>2.3</v>
       </c>
       <c r="N47">
         <v>2.3</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
         <v>279804.4</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>144</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="D48" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>146</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>2.3</v>
       </c>
       <c r="N48">
         <v>2.3</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
         <v>126396.2</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>147</v>
       </c>
       <c r="B49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>149</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>2.3</v>
       </c>
       <c r="N49">
         <v>2.3</v>
       </c>
       <c r="O49" t="s">
         <v>28</v>
       </c>
       <c r="P49" t="s">
         <v>29</v>
       </c>
       <c r="Q49">
         <v>240264.2</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>150</v>
       </c>
       <c r="B50" t="s">
         <v>151</v>
       </c>
       <c r="D50" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>2.3</v>
       </c>
       <c r="N50">
         <v>2.3</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50" t="s">
         <v>29</v>
       </c>
       <c r="Q50">
         <v>48500.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>152</v>
       </c>
       <c r="B51" t="s">
         <v>153</v>
       </c>
       <c r="D51" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>66</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>2.3</v>
       </c>
       <c r="N51">
         <v>2.3</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
         <v>153500.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>154</v>
       </c>
       <c r="B52" t="s">
         <v>155</v>
       </c>
       <c r="D52" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>2.3</v>
       </c>
       <c r="N52">
         <v>2.3</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
         <v>334900.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>156</v>
       </c>
       <c r="B53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>54</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>2.3</v>
       </c>
       <c r="N53">
         <v>2.3</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53" t="s">
         <v>29</v>
       </c>
       <c r="Q53">
         <v>373600.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>158</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="D54" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>54</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>2.3</v>
       </c>
       <c r="N54">
         <v>2.3</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54" t="s">
         <v>29</v>
       </c>
       <c r="Q54">
         <v>79875.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>160</v>
       </c>
       <c r="B55" t="s">
         <v>161</v>
       </c>
       <c r="D55" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>162</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>2.3</v>
       </c>
       <c r="N55">
         <v>2.3</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
         <v>39998.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>163</v>
       </c>
       <c r="B56" t="s">
         <v>164</v>
       </c>
       <c r="D56" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>54</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>2.3</v>
       </c>
       <c r="N56">
         <v>2.3</v>
       </c>
       <c r="O56" t="s">
         <v>28</v>
       </c>
       <c r="P56" t="s">
         <v>29</v>
       </c>
       <c r="Q56">
         <v>52000.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>165</v>
       </c>
       <c r="B57" t="s">
         <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>54</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>2.3</v>
       </c>
       <c r="N57">
         <v>2.3</v>
       </c>
       <c r="O57" t="s">
         <v>28</v>
       </c>
       <c r="P57" t="s">
         <v>29</v>
       </c>
       <c r="Q57">
         <v>51500.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>167</v>
       </c>
       <c r="B58" t="s">
         <v>168</v>
       </c>
       <c r="D58" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>48</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>2.3</v>
       </c>
       <c r="N58">
         <v>2.3</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58" t="s">
         <v>29</v>
       </c>
       <c r="Q58">
         <v>45928.5</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>169</v>
       </c>
       <c r="B59" t="s">
         <v>170</v>
       </c>
       <c r="D59" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>54</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>2.3</v>
       </c>
       <c r="N59">
         <v>2.3</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59" t="s">
         <v>29</v>
       </c>
       <c r="Q59">
         <v>270642.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>171</v>
       </c>
       <c r="B60" t="s">
         <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>173</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>2.3</v>
       </c>
       <c r="N60">
         <v>2.3</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60" t="s">
         <v>29</v>
       </c>
       <c r="Q60">
         <v>38500.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>174</v>
       </c>
       <c r="B61" t="s">
         <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>176</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>2.3</v>
       </c>
       <c r="N61">
         <v>2.3</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
         <v>38520.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>177</v>
       </c>
       <c r="B62" t="s">
         <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>179</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>2.3</v>
       </c>
       <c r="N62">
         <v>2.3</v>
       </c>
       <c r="O62" t="s">
         <v>28</v>
       </c>
       <c r="P62" t="s">
         <v>29</v>
       </c>
       <c r="Q62">
         <v>37900.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>180</v>
       </c>
       <c r="B63" t="s">
         <v>181</v>
       </c>
       <c r="D63" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>182</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>2.3</v>
       </c>
       <c r="N63">
         <v>2.3</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
       <c r="P63" t="s">
         <v>29</v>
       </c>
       <c r="Q63">
         <v>286770.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>183</v>
       </c>
       <c r="B64" t="s">
         <v>184</v>
       </c>
       <c r="D64" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>54</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>2.3</v>
       </c>
       <c r="N64">
         <v>2.3</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64" t="s">
         <v>29</v>
       </c>
       <c r="Q64">
-        <v>342451.0</v>
+        <v>316014.52</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>185</v>
       </c>
       <c r="B65" t="s">
         <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>54</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>2.3</v>
       </c>
       <c r="N65">
         <v>2.3</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="P65" t="s">
         <v>29</v>
       </c>
       <c r="Q65">
         <v>59776.5</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>187</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="D66" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>2.3</v>
       </c>
       <c r="N66">
         <v>2.3</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66" t="s">
         <v>29</v>
       </c>
       <c r="Q66">
         <v>6613665.5</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67" t="s">
         <v>190</v>
       </c>
       <c r="D67" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>66</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>2.3</v>
       </c>
       <c r="N67">
         <v>2.3</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
         <v>394088.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>191</v>
       </c>
       <c r="B68" t="s">
         <v>192</v>
       </c>
       <c r="D68" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>193</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>2.3</v>
       </c>
       <c r="N68">
         <v>2.3</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
         <v>58450.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>194</v>
       </c>
       <c r="B69" t="s">
         <v>195</v>
       </c>
       <c r="D69" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>2.3</v>
       </c>
       <c r="N69">
         <v>2.3</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="P69" t="s">
         <v>29</v>
       </c>
       <c r="Q69">
         <v>196704.55</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>196</v>
       </c>
       <c r="B70" t="s">
         <v>197</v>
       </c>
       <c r="D70" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>54</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>2.3</v>
       </c>
       <c r="N70">
         <v>2.3</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
         <v>13312.5</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>198</v>
       </c>
       <c r="B71" t="s">
         <v>199</v>
       </c>
       <c r="D71" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>200</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>2.3</v>
       </c>
       <c r="N71">
         <v>2.3</v>
       </c>
       <c r="O71" t="s">
         <v>28</v>
       </c>
       <c r="P71" t="s">
         <v>29</v>
       </c>
       <c r="Q71">
         <v>397500.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>201</v>
       </c>
       <c r="B72" t="s">
         <v>202</v>
       </c>
       <c r="D72" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>203</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>2.3</v>
       </c>
       <c r="N72">
         <v>2.3</v>
       </c>
       <c r="O72" t="s">
         <v>28</v>
       </c>
       <c r="P72" t="s">
         <v>29</v>
       </c>
       <c r="Q72">
         <v>30625.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>204</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>206</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>2.3</v>
       </c>
@@ -4826,2318 +4826,2318 @@
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>2.3</v>
       </c>
       <c r="N74">
         <v>2.3</v>
       </c>
       <c r="O74" t="s">
         <v>28</v>
       </c>
       <c r="P74" t="s">
         <v>29</v>
       </c>
       <c r="Q74">
-        <v>5227544.42</v>
+        <v>4917142.68</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>209</v>
       </c>
       <c r="B75" t="s">
         <v>210</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>54</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>2.3</v>
       </c>
       <c r="N75">
         <v>2.3</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
-        <v>495039.21</v>
+        <v>425971.46</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>211</v>
       </c>
       <c r="B76" t="s">
         <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>54</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>2.3</v>
       </c>
       <c r="N76">
         <v>2.3</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76" t="s">
         <v>29</v>
       </c>
       <c r="Q76">
         <v>201618.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>213</v>
       </c>
       <c r="B77" t="s">
         <v>214</v>
       </c>
       <c r="D77" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>2.3</v>
       </c>
       <c r="N77">
         <v>2.3</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77" t="s">
         <v>29</v>
       </c>
       <c r="Q77">
         <v>79978.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>215</v>
       </c>
       <c r="B78" t="s">
         <v>216</v>
       </c>
       <c r="D78" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>217</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>2.3</v>
       </c>
       <c r="N78">
         <v>2.3</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="P78" t="s">
         <v>29</v>
       </c>
       <c r="Q78">
         <v>62424.75</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>218</v>
       </c>
       <c r="B79" t="s">
         <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>220</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>2.3</v>
       </c>
       <c r="N79">
         <v>2.3</v>
       </c>
       <c r="O79" t="s">
         <v>28</v>
       </c>
       <c r="P79" t="s">
         <v>29</v>
       </c>
       <c r="Q79">
         <v>16375.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>221</v>
       </c>
       <c r="B80" t="s">
         <v>222</v>
       </c>
       <c r="D80" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>54</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>2.3</v>
       </c>
       <c r="N80">
         <v>2.3</v>
       </c>
       <c r="O80" t="s">
         <v>28</v>
       </c>
       <c r="P80" t="s">
         <v>29</v>
       </c>
       <c r="Q80">
         <v>25857.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>223</v>
       </c>
       <c r="B81" t="s">
         <v>224</v>
       </c>
       <c r="D81" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>48</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>2.3</v>
       </c>
       <c r="N81">
         <v>2.3</v>
       </c>
       <c r="O81" t="s">
         <v>28</v>
       </c>
       <c r="P81" t="s">
         <v>29</v>
       </c>
       <c r="Q81">
         <v>34496.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>225</v>
       </c>
       <c r="B82" t="s">
         <v>226</v>
       </c>
       <c r="D82" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>227</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>2.3</v>
       </c>
       <c r="N82">
         <v>2.3</v>
       </c>
       <c r="O82" t="s">
         <v>28</v>
       </c>
       <c r="P82" t="s">
         <v>29</v>
       </c>
       <c r="Q82">
         <v>63150.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>228</v>
       </c>
       <c r="B83" t="s">
         <v>229</v>
       </c>
       <c r="D83" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>54</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>2.3</v>
       </c>
       <c r="N83">
         <v>2.3</v>
       </c>
       <c r="O83" t="s">
         <v>28</v>
       </c>
       <c r="P83" t="s">
         <v>29</v>
       </c>
       <c r="Q83">
         <v>258637.5</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>230</v>
       </c>
       <c r="B84" t="s">
         <v>231</v>
       </c>
       <c r="D84" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>2.3</v>
       </c>
       <c r="N84">
         <v>2.3</v>
       </c>
       <c r="O84" t="s">
         <v>28</v>
       </c>
       <c r="P84" t="s">
         <v>29</v>
       </c>
       <c r="Q84">
         <v>271150.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>232</v>
       </c>
       <c r="B85" t="s">
         <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>234</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>2.3</v>
       </c>
       <c r="N85">
         <v>2.3</v>
       </c>
       <c r="O85" t="s">
         <v>28</v>
       </c>
       <c r="P85" t="s">
         <v>29</v>
       </c>
       <c r="Q85">
         <v>114094.2</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>235</v>
       </c>
       <c r="B86" t="s">
         <v>236</v>
       </c>
       <c r="D86" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>35</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>2.3</v>
       </c>
       <c r="N86">
         <v>2.3</v>
       </c>
       <c r="O86" t="s">
         <v>28</v>
       </c>
       <c r="P86" t="s">
         <v>29</v>
       </c>
       <c r="Q86">
         <v>37785.3</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>237</v>
       </c>
       <c r="B87" t="s">
         <v>238</v>
       </c>
       <c r="D87" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>54</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>2.3</v>
       </c>
       <c r="N87">
         <v>2.3</v>
       </c>
       <c r="O87" t="s">
         <v>28</v>
       </c>
       <c r="P87" t="s">
         <v>29</v>
       </c>
       <c r="Q87">
         <v>122850.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>239</v>
       </c>
       <c r="B88" t="s">
         <v>240</v>
       </c>
       <c r="D88" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>54</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>2.3</v>
       </c>
       <c r="N88">
         <v>2.3</v>
       </c>
       <c r="O88" t="s">
         <v>28</v>
       </c>
       <c r="P88" t="s">
         <v>29</v>
       </c>
       <c r="Q88">
         <v>61548.2</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>241</v>
       </c>
       <c r="B89" t="s">
         <v>242</v>
       </c>
       <c r="D89" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>243</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>2.3</v>
       </c>
       <c r="N89">
         <v>2.3</v>
       </c>
       <c r="O89" t="s">
         <v>28</v>
       </c>
       <c r="P89" t="s">
         <v>29</v>
       </c>
       <c r="Q89">
         <v>53178.6</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>244</v>
       </c>
       <c r="B90" t="s">
         <v>245</v>
       </c>
       <c r="D90" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>246</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>24</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>2.3</v>
       </c>
       <c r="N90">
         <v>2.3</v>
       </c>
       <c r="O90" t="s">
         <v>28</v>
       </c>
       <c r="P90" t="s">
         <v>29</v>
       </c>
       <c r="Q90">
         <v>73296.25</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>247</v>
       </c>
       <c r="B91" t="s">
         <v>248</v>
       </c>
       <c r="D91" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>249</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>2.3</v>
       </c>
       <c r="N91">
         <v>2.3</v>
       </c>
       <c r="O91" t="s">
         <v>28</v>
       </c>
       <c r="P91" t="s">
         <v>29</v>
       </c>
       <c r="Q91">
         <v>58978.5</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>250</v>
       </c>
       <c r="B92" t="s">
         <v>251</v>
       </c>
       <c r="D92" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>252</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>24</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>2.3</v>
       </c>
       <c r="N92">
         <v>2.3</v>
       </c>
       <c r="O92" t="s">
         <v>28</v>
       </c>
       <c r="P92" t="s">
         <v>29</v>
       </c>
       <c r="Q92">
         <v>157000.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>253</v>
       </c>
       <c r="B93" t="s">
         <v>254</v>
       </c>
       <c r="D93" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>255</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>2.3</v>
       </c>
       <c r="N93">
         <v>2.3</v>
       </c>
       <c r="O93" t="s">
         <v>28</v>
       </c>
       <c r="P93" t="s">
         <v>29</v>
       </c>
       <c r="Q93">
         <v>152500.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>256</v>
       </c>
       <c r="B94" t="s">
         <v>257</v>
       </c>
       <c r="D94" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>258</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>2.3</v>
       </c>
       <c r="N94">
         <v>2.3</v>
       </c>
       <c r="O94" t="s">
         <v>28</v>
       </c>
       <c r="P94" t="s">
         <v>29</v>
       </c>
       <c r="Q94">
         <v>29350.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>259</v>
       </c>
       <c r="B95" t="s">
         <v>260</v>
       </c>
       <c r="D95" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>54</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>2.3</v>
       </c>
       <c r="N95">
         <v>2.3</v>
       </c>
       <c r="O95" t="s">
         <v>28</v>
       </c>
       <c r="P95" t="s">
         <v>29</v>
       </c>
       <c r="Q95">
         <v>278421.15</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>261</v>
       </c>
       <c r="B96" t="s">
         <v>262</v>
       </c>
       <c r="D96" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>2.3</v>
       </c>
       <c r="N96">
         <v>2.3</v>
       </c>
       <c r="O96" t="s">
         <v>28</v>
       </c>
       <c r="P96" t="s">
         <v>29</v>
       </c>
       <c r="Q96">
         <v>201650.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>263</v>
       </c>
       <c r="B97" t="s">
         <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>265</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>2.3</v>
       </c>
       <c r="N97">
         <v>2.3</v>
       </c>
       <c r="O97" t="s">
         <v>28</v>
       </c>
       <c r="P97" t="s">
         <v>29</v>
       </c>
       <c r="Q97">
         <v>179641.25</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>266</v>
       </c>
       <c r="B98" t="s">
         <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>48</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>2.3</v>
       </c>
       <c r="N98">
         <v>2.3</v>
       </c>
       <c r="O98" t="s">
         <v>28</v>
       </c>
       <c r="P98" t="s">
         <v>29</v>
       </c>
       <c r="Q98">
         <v>37425.0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>268</v>
       </c>
       <c r="B99" t="s">
         <v>269</v>
       </c>
       <c r="D99" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E99" t="s">
         <v>54</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>24</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>2.3</v>
       </c>
       <c r="N99">
         <v>2.3</v>
       </c>
       <c r="O99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
         <v>29</v>
       </c>
       <c r="Q99">
-        <v>3462700.0</v>
+        <v>3862700.0</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>270</v>
       </c>
       <c r="B100" t="s">
         <v>271</v>
       </c>
       <c r="D100" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E100" t="s">
         <v>54</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>24</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>2.3</v>
       </c>
       <c r="N100">
         <v>2.3</v>
       </c>
       <c r="O100" t="s">
         <v>28</v>
       </c>
       <c r="P100" t="s">
         <v>29</v>
       </c>
       <c r="Q100">
         <v>202932.18</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>272</v>
       </c>
       <c r="B101" t="s">
         <v>273</v>
       </c>
       <c r="D101" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>131</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>24</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>2.3</v>
       </c>
       <c r="N101">
         <v>2.3</v>
       </c>
       <c r="O101" t="s">
         <v>28</v>
       </c>
       <c r="P101" t="s">
         <v>29</v>
       </c>
       <c r="Q101">
         <v>189870.85</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>274</v>
       </c>
       <c r="B102" t="s">
         <v>275</v>
       </c>
       <c r="D102" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>276</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>2.3</v>
       </c>
       <c r="N102">
         <v>2.3</v>
       </c>
       <c r="O102" t="s">
         <v>28</v>
       </c>
       <c r="P102" t="s">
         <v>29</v>
       </c>
       <c r="Q102">
         <v>305750.0</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>277</v>
       </c>
       <c r="B103" t="s">
         <v>278</v>
       </c>
       <c r="D103" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>131</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>24</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>2.3</v>
       </c>
       <c r="N103">
         <v>2.3</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
         <v>178556.65</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>279</v>
       </c>
       <c r="B104" t="s">
         <v>280</v>
       </c>
       <c r="D104" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>54</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>2.3</v>
       </c>
       <c r="N104">
         <v>2.3</v>
       </c>
       <c r="O104" t="s">
         <v>28</v>
       </c>
       <c r="P104" t="s">
         <v>29</v>
       </c>
       <c r="Q104">
         <v>189115.0</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
         <v>281</v>
       </c>
       <c r="B105" t="s">
         <v>282</v>
       </c>
       <c r="D105" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>193</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>2.3</v>
       </c>
       <c r="N105">
         <v>2.3</v>
       </c>
       <c r="O105" t="s">
         <v>28</v>
       </c>
       <c r="P105" t="s">
         <v>29</v>
       </c>
       <c r="Q105">
         <v>84075.0</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
         <v>283</v>
       </c>
       <c r="B106" t="s">
         <v>284</v>
       </c>
       <c r="D106" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>54</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>24</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>2.3</v>
       </c>
       <c r="N106">
         <v>2.3</v>
       </c>
       <c r="O106" t="s">
         <v>28</v>
       </c>
       <c r="P106" t="s">
         <v>29</v>
       </c>
       <c r="Q106">
         <v>35120.0</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
         <v>285</v>
       </c>
       <c r="B107" t="s">
         <v>286</v>
       </c>
       <c r="D107" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>54</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>24</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>2.3</v>
       </c>
       <c r="N107">
         <v>2.3</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="P107" t="s">
         <v>29</v>
       </c>
       <c r="Q107">
         <v>189979.2</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>287</v>
       </c>
       <c r="B108" t="s">
         <v>288</v>
       </c>
       <c r="D108" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>289</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>2.3</v>
       </c>
       <c r="N108">
         <v>2.3</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="P108" t="s">
         <v>29</v>
       </c>
       <c r="Q108">
         <v>73928.25</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
         <v>290</v>
       </c>
       <c r="B109" t="s">
         <v>291</v>
       </c>
       <c r="D109" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>54</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>24</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>2.3</v>
       </c>
       <c r="N109">
         <v>2.3</v>
       </c>
       <c r="O109" t="s">
         <v>28</v>
       </c>
       <c r="P109" t="s">
         <v>29</v>
       </c>
       <c r="Q109">
-        <v>1887792.55</v>
+        <v>1757792.55</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
         <v>292</v>
       </c>
       <c r="B110" t="s">
         <v>293</v>
       </c>
       <c r="D110" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E110" t="s">
         <v>54</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>24</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>2.3</v>
       </c>
       <c r="N110">
         <v>2.3</v>
       </c>
       <c r="O110" t="s">
         <v>28</v>
       </c>
       <c r="P110" t="s">
         <v>29</v>
       </c>
       <c r="Q110">
-        <v>321445.0</v>
+        <v>271445.0</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
         <v>294</v>
       </c>
       <c r="B111" t="s">
         <v>295</v>
       </c>
       <c r="D111" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>54</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>24</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>2.3</v>
       </c>
       <c r="N111">
         <v>2.3</v>
       </c>
       <c r="O111" t="s">
         <v>28</v>
       </c>
       <c r="P111" t="s">
         <v>29</v>
       </c>
       <c r="Q111">
         <v>125500.0</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
         <v>296</v>
       </c>
       <c r="B112" t="s">
         <v>297</v>
       </c>
       <c r="D112" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>54</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>24</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>2.3</v>
       </c>
       <c r="N112">
         <v>2.3</v>
       </c>
       <c r="O112" t="s">
         <v>28</v>
       </c>
       <c r="P112" t="s">
         <v>29</v>
       </c>
       <c r="Q112">
         <v>369800.0</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
         <v>298</v>
       </c>
       <c r="B113" t="s">
         <v>299</v>
       </c>
       <c r="D113" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>76</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>24</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>2.3</v>
       </c>
       <c r="N113">
         <v>2.3</v>
       </c>
       <c r="O113" t="s">
         <v>28</v>
       </c>
       <c r="P113" t="s">
         <v>29</v>
       </c>
       <c r="Q113">
         <v>30875.0</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
         <v>300</v>
       </c>
       <c r="B114" t="s">
         <v>301</v>
       </c>
       <c r="D114" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>302</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>24</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>2.3</v>
       </c>
       <c r="N114">
         <v>2.3</v>
       </c>
       <c r="O114" t="s">
         <v>28</v>
       </c>
       <c r="P114" t="s">
         <v>29</v>
       </c>
       <c r="Q114">
         <v>108428.5</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
         <v>303</v>
       </c>
       <c r="B115" t="s">
         <v>304</v>
       </c>
       <c r="D115" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>54</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>24</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>2.3</v>
       </c>
       <c r="N115">
         <v>2.3</v>
       </c>
       <c r="O115" t="s">
         <v>28</v>
       </c>
       <c r="P115" t="s">
         <v>29</v>
       </c>
       <c r="Q115">
         <v>23600.0</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
         <v>305</v>
       </c>
       <c r="B116" t="s">
         <v>306</v>
       </c>
       <c r="D116" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>54</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>24</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>2.3</v>
       </c>
       <c r="N116">
         <v>2.3</v>
       </c>
       <c r="O116" t="s">
         <v>28</v>
       </c>
       <c r="P116" t="s">
         <v>29</v>
       </c>
       <c r="Q116">
         <v>50799.7</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>307</v>
       </c>
       <c r="B117" t="s">
         <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>309</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>2.3</v>
       </c>
       <c r="N117">
         <v>2.3</v>
       </c>
       <c r="O117" t="s">
         <v>28</v>
       </c>
       <c r="P117" t="s">
         <v>29</v>
       </c>
       <c r="Q117">
         <v>126235.0</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
         <v>310</v>
       </c>
       <c r="B118" t="s">
         <v>288</v>
       </c>
       <c r="D118" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>311</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>2.3</v>
       </c>
       <c r="N118">
         <v>2.3</v>
       </c>
       <c r="O118" t="s">
         <v>28</v>
       </c>
       <c r="P118" t="s">
         <v>29</v>
       </c>
       <c r="Q118">
         <v>66875.0</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
         <v>312</v>
       </c>
       <c r="B119" t="s">
         <v>313</v>
       </c>
       <c r="D119" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>314</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>24</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>2.3</v>
       </c>
       <c r="N119">
         <v>2.3</v>
       </c>
       <c r="O119" t="s">
         <v>28</v>
       </c>
       <c r="P119" t="s">
         <v>29</v>
       </c>
       <c r="Q119">
         <v>137000.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
         <v>315</v>
       </c>
       <c r="B120" t="s">
         <v>316</v>
       </c>
       <c r="D120" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E120" t="s">
         <v>317</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>24</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>2.3</v>
       </c>
       <c r="N120">
         <v>2.3</v>
       </c>
       <c r="O120" t="s">
         <v>28</v>
       </c>
       <c r="P120" t="s">
         <v>29</v>
       </c>
       <c r="Q120">
-        <v>238975.0</v>
+        <v>129949.45</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>318</v>
       </c>
       <c r="B121" t="s">
         <v>319</v>
       </c>
       <c r="D121" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>320</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>24</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>2.3</v>
       </c>
       <c r="N121">
         <v>2.3</v>
       </c>
       <c r="O121" t="s">
         <v>28</v>
       </c>
       <c r="P121" t="s">
         <v>29</v>
       </c>
       <c r="Q121">
-        <v>108250.0</v>
+        <v>105599.0</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
         <v>321</v>
       </c>
       <c r="B122" t="s">
         <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>54</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
         <v>24</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122">
         <v>2.3</v>
       </c>
       <c r="N122">
         <v>2.3</v>
       </c>
       <c r="O122" t="s">
         <v>28</v>
       </c>
       <c r="P122" t="s">
         <v>29</v>
       </c>
       <c r="Q122">
         <v>400000.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>323</v>
       </c>
       <c r="B123" t="s">
         <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>54</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>2.3</v>
       </c>