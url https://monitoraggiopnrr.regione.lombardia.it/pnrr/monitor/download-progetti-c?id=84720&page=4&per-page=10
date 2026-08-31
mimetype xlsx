--- v1 (2026-07-03)
+++ v2 (2026-08-31)
@@ -68,95 +68,104 @@
   <si>
     <t>MISSIONE</t>
   </si>
   <si>
     <t>COMPONENTE</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
+    <t>B87H22006620008</t>
+  </si>
+  <si>
+    <t>ARTES 5.0 LINEA B2 SERVIZI</t>
+  </si>
+  <si>
+    <t>In Corso</t>
+  </si>
+  <si>
+    <t>MILANO</t>
+  </si>
+  <si>
+    <t>3.4 Ricerca e Innovazione</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
+  </si>
+  <si>
+    <t>M4</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>M4C2I2.3 Potenziamento ed estensione tematica e territoriale dei centri di trasferimento tecnologico per segmenti di industria</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
     <t>B17H22004180001</t>
   </si>
   <si>
     <t>CHEDIH LINEA B2 SERVIZI</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
-    <t>3.4 Ricerca e Innovazione</t>
-[...22 lines deleted...]
-  <si>
     <t>B37H22007100008</t>
   </si>
   <si>
     <t>EDIH4MARCHE LINEA B2 SERVIZI</t>
   </si>
   <si>
-    <t>In Corso</t>
-[...1 lines deleted...]
-  <si>
     <t>H99J25002180008</t>
   </si>
   <si>
     <t>TEXPERIENCE L ASSISTENTE CREATIVO AI PER IL TESSILE DEL FUTURO</t>
   </si>
   <si>
     <t>GRANDATE</t>
   </si>
   <si>
     <t>B87H23000910004</t>
   </si>
   <si>
     <t>ARTES 4.0 LINEA B2)</t>
   </si>
   <si>
     <t>H39J25000960008</t>
   </si>
   <si>
     <t>Applicazione dell ai a supporto dello sviluppo nuovi prodotti</t>
   </si>
   <si>
     <t>BODIO LOMNAGO</t>
   </si>
   <si>
     <t>C49H25000010001</t>
@@ -176,53 +185,50 @@
   <si>
     <t>H29J25000030008</t>
   </si>
   <si>
     <t>MADE-PNRR25-035</t>
   </si>
   <si>
     <t>ROZZANO</t>
   </si>
   <si>
     <t>H69J25000010008</t>
   </si>
   <si>
     <t>MADE-PNRR25-003</t>
   </si>
   <si>
     <t>MARIANO COMENSE</t>
   </si>
   <si>
     <t>H49J25000050008</t>
   </si>
   <si>
     <t>MADE-PNRR25-018</t>
   </si>
   <si>
-    <t>MILANO</t>
-[...1 lines deleted...]
-  <si>
     <t>H19J25000010008</t>
   </si>
   <si>
     <t>MADE-PNRR25-022</t>
   </si>
   <si>
     <t>MAPELLO</t>
   </si>
   <si>
     <t>H39J25000080008</t>
   </si>
   <si>
     <t>MADE-PNRR25-028</t>
   </si>
   <si>
     <t>VILLONGO</t>
   </si>
   <si>
     <t>H49J25000070008</t>
   </si>
   <si>
     <t>MADE-PNRR25-032</t>
   </si>
   <si>
     <t>STEZZANO</t>
@@ -299,63 +305,57 @@
   <si>
     <t>TREMEZZINA</t>
   </si>
   <si>
     <t>H89J25000090008</t>
   </si>
   <si>
     <t>MADE-PNRR25-029</t>
   </si>
   <si>
     <t>CAPRIOLO</t>
   </si>
   <si>
     <t>H49J25000020008</t>
   </si>
   <si>
     <t>MADE-PNRR25-005</t>
   </si>
   <si>
     <t>H49J25000010008</t>
   </si>
   <si>
     <t>MADE-PNRR25-002</t>
   </si>
   <si>
-    <t>H99J25000010008</t>
-[...2 lines deleted...]
-    <t>MADE-PNRR25-010</t>
+    <t>H99J25000000008</t>
+  </si>
+  <si>
+    <t>MADE-PNRR25-009</t>
   </si>
   <si>
     <t>LISSONE</t>
-  </si>
-[...4 lines deleted...]
-    <t>MADE-PNRR25-009</t>
   </si>
   <si>
     <t>H79J25000010008</t>
   </si>
   <si>
     <t>MADE-PNRR25-006</t>
   </si>
   <si>
     <t>NOVA MILANESE</t>
   </si>
   <si>
     <t>H29J25000000008</t>
   </si>
   <si>
     <t>MADE-PNRR25-001</t>
   </si>
   <si>
     <t>COLOGNO MONZESE</t>
   </si>
   <si>
     <t>B87H22006380001</t>
   </si>
   <si>
     <t>DIHCUBE LINEA B2 SERVIZI</t>
   </si>
@@ -1442,5514 +1442,5514 @@
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>2.3</v>
       </c>
       <c r="N2">
         <v>2.3</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
-        <v>2045821.34</v>
+        <v>1564310.99</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>2.3</v>
       </c>
       <c r="N3">
         <v>2.3</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
-        <v>1755121.0</v>
+        <v>2045821.34</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>2.3</v>
       </c>
       <c r="N4">
         <v>2.3</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
-        <v>165780.0</v>
+        <v>1755121.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>2.3</v>
       </c>
       <c r="N5">
         <v>2.3</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
-        <v>5842503.66</v>
+        <v>165780.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>2.3</v>
       </c>
       <c r="N6">
         <v>2.3</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
-        <v>31250.0</v>
+        <v>5842503.66</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>2.3</v>
       </c>
       <c r="N7">
         <v>2.3</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
-        <v>110000.0</v>
+        <v>31250.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>2.3</v>
       </c>
       <c r="N8">
         <v>2.3</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
-        <v>3000000.0</v>
+        <v>110000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>2.3</v>
       </c>
       <c r="N9">
         <v>2.3</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
-        <v>126836.6</v>
+        <v>3000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>2.3</v>
       </c>
       <c r="N10">
         <v>2.3</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
-        <v>200000.0</v>
+        <v>126798.22</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>2.3</v>
       </c>
       <c r="N11">
         <v>2.3</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
-        <v>114325.0</v>
+        <v>183782.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>2.3</v>
       </c>
       <c r="N12">
         <v>2.3</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
-        <v>52200.0</v>
+        <v>114325.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>2.3</v>
       </c>
       <c r="N13">
         <v>2.3</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
-        <v>137000.0</v>
+        <v>52200.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
         <v>62</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>2.3</v>
       </c>
       <c r="N14">
         <v>2.3</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
-        <v>111240.0</v>
+        <v>137000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
         <v>65</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>2.3</v>
       </c>
       <c r="N15">
         <v>2.3</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
-        <v>65000.0</v>
+        <v>111240.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
         <v>68</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>2.3</v>
       </c>
       <c r="N16">
         <v>2.3</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
-        <v>31600.0</v>
+        <v>65000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>2.3</v>
       </c>
       <c r="N17">
         <v>2.3</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
-        <v>108550.0</v>
+        <v>31588.5</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
         <v>72</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
         <v>73</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>2.3</v>
       </c>
       <c r="N18">
         <v>2.3</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
-        <v>152330.0</v>
+        <v>108550.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>2.3</v>
       </c>
       <c r="N19">
         <v>2.3</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
-        <v>23567.5</v>
+        <v>152330.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
         <v>77</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" t="s">
         <v>78</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>2.3</v>
       </c>
       <c r="N20">
         <v>2.3</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
-        <v>17376.65</v>
+        <v>23549.5</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
         <v>80</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" t="s">
         <v>81</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>2.3</v>
       </c>
       <c r="N21">
         <v>2.3</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
-        <v>199710.0</v>
+        <v>17376.65</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>2.3</v>
       </c>
       <c r="N22">
         <v>2.3</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
-        <v>172607.0</v>
+        <v>198056.25</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" t="s">
         <v>86</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>2.3</v>
       </c>
       <c r="N23">
         <v>2.3</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
-        <v>199950.0</v>
+        <v>172607.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" t="s">
         <v>88</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" t="s">
         <v>89</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>2.3</v>
       </c>
       <c r="N24">
         <v>2.3</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
-        <v>71570.9</v>
+        <v>199467.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" t="s">
         <v>91</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" t="s">
         <v>92</v>
       </c>
-      <c r="D25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>2.3</v>
       </c>
       <c r="N25">
         <v>2.3</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
-        <v>199725.0</v>
+        <v>71570.9</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>2.3</v>
       </c>
       <c r="N26">
         <v>2.3</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
-        <v>199900.0</v>
+        <v>199725.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>2.3</v>
       </c>
       <c r="N27">
         <v>2.3</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
-        <v>36650.0</v>
+        <v>199900.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>2.3</v>
       </c>
       <c r="N28">
         <v>2.3</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
         <v>65925.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>102</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>2.3</v>
       </c>
       <c r="N29">
         <v>2.3</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
         <v>57500.5</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>103</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>105</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>2.3</v>
       </c>
       <c r="N30">
         <v>2.3</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
         <v>54285.5</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>2.3</v>
       </c>
       <c r="N31">
         <v>2.3</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
         <v>2585828.06</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>108</v>
       </c>
       <c r="B32" t="s">
         <v>109</v>
       </c>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>110</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>2.3</v>
       </c>
       <c r="N32">
         <v>2.3</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
-        <v>105085.0</v>
+        <v>105043.49</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>111</v>
       </c>
       <c r="B33" t="s">
         <v>112</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>2.3</v>
       </c>
       <c r="N33">
         <v>2.3</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
         <v>200000.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>113</v>
       </c>
       <c r="B34" t="s">
         <v>114</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>115</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>2.3</v>
       </c>
       <c r="N34">
         <v>2.3</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
-        <v>194200.0</v>
+        <v>99936.91</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>116</v>
       </c>
       <c r="B35" t="s">
         <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>2.3</v>
       </c>
       <c r="N35">
         <v>2.3</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>89272.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>118</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>2.3</v>
       </c>
       <c r="N36">
         <v>2.3</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
         <v>190663.52</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>2.3</v>
       </c>
       <c r="N37">
         <v>2.3</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
         <v>3889415.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>122</v>
       </c>
       <c r="B38" t="s">
         <v>123</v>
       </c>
       <c r="D38" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>124</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>2.3</v>
       </c>
       <c r="N38">
         <v>2.3</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
         <v>57500.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39" t="s">
         <v>126</v>
       </c>
       <c r="D39" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>2.3</v>
       </c>
       <c r="N39">
         <v>2.3</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
         <v>82600.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>127</v>
       </c>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>2.3</v>
       </c>
       <c r="N40">
         <v>2.3</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>226405.12</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>129</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>131</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>2.3</v>
       </c>
       <c r="N41">
         <v>2.3</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>336205.7</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>132</v>
       </c>
       <c r="B42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.3</v>
       </c>
       <c r="N42">
         <v>2.3</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
         <v>390007.99</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>134</v>
       </c>
       <c r="B43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
         <v>32</v>
       </c>
       <c r="E43" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>2.3</v>
       </c>
       <c r="N43">
         <v>2.3</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
-        <v>3700000.0</v>
+        <v>8407355.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>136</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>2.3</v>
       </c>
       <c r="N44">
         <v>2.3</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
         <v>1760000.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>138</v>
       </c>
       <c r="B45" t="s">
         <v>139</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>2.3</v>
       </c>
       <c r="N45">
         <v>2.3</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
         <v>152866.4</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>2.3</v>
       </c>
       <c r="N46">
         <v>2.3</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
         <v>5717095.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>142</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>2.3</v>
       </c>
       <c r="N47">
         <v>2.3</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
         <v>279804.4</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>144</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>146</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>2.3</v>
       </c>
       <c r="N48">
         <v>2.3</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
-        <v>126396.2</v>
+        <v>126306.6</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>147</v>
       </c>
       <c r="B49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>149</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>2.3</v>
       </c>
       <c r="N49">
         <v>2.3</v>
       </c>
       <c r="O49" t="s">
         <v>28</v>
       </c>
       <c r="P49" t="s">
         <v>29</v>
       </c>
       <c r="Q49">
         <v>240264.2</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>150</v>
       </c>
       <c r="B50" t="s">
         <v>151</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>2.3</v>
       </c>
       <c r="N50">
         <v>2.3</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50" t="s">
         <v>29</v>
       </c>
       <c r="Q50">
         <v>48500.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>152</v>
       </c>
       <c r="B51" t="s">
         <v>153</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E51" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>2.3</v>
       </c>
       <c r="N51">
         <v>2.3</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
-        <v>153500.0</v>
+        <v>153315.11</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>154</v>
       </c>
       <c r="B52" t="s">
         <v>155</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>2.3</v>
       </c>
       <c r="N52">
         <v>2.3</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
-        <v>334900.0</v>
+        <v>334868.27</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>156</v>
       </c>
       <c r="B53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>2.3</v>
       </c>
       <c r="N53">
         <v>2.3</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53" t="s">
         <v>29</v>
       </c>
       <c r="Q53">
-        <v>373600.0</v>
+        <v>359589.85</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>158</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>2.3</v>
       </c>
       <c r="N54">
         <v>2.3</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54" t="s">
         <v>29</v>
       </c>
       <c r="Q54">
         <v>79875.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>160</v>
       </c>
       <c r="B55" t="s">
         <v>161</v>
       </c>
       <c r="D55" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>162</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>2.3</v>
       </c>
       <c r="N55">
         <v>2.3</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
         <v>39998.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>163</v>
       </c>
       <c r="B56" t="s">
         <v>164</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>2.3</v>
       </c>
       <c r="N56">
         <v>2.3</v>
       </c>
       <c r="O56" t="s">
         <v>28</v>
       </c>
       <c r="P56" t="s">
         <v>29</v>
       </c>
       <c r="Q56">
         <v>52000.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>165</v>
       </c>
       <c r="B57" t="s">
         <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E57" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>2.3</v>
       </c>
       <c r="N57">
         <v>2.3</v>
       </c>
       <c r="O57" t="s">
         <v>28</v>
       </c>
       <c r="P57" t="s">
         <v>29</v>
       </c>
       <c r="Q57">
-        <v>51500.0</v>
+        <v>49591.74</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>167</v>
       </c>
       <c r="B58" t="s">
         <v>168</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E58" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>2.3</v>
       </c>
       <c r="N58">
         <v>2.3</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58" t="s">
         <v>29</v>
       </c>
       <c r="Q58">
-        <v>45928.5</v>
+        <v>39774.84</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>169</v>
       </c>
       <c r="B59" t="s">
         <v>170</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>2.3</v>
       </c>
       <c r="N59">
         <v>2.3</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59" t="s">
         <v>29</v>
       </c>
       <c r="Q59">
-        <v>270642.0</v>
+        <v>270636.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>171</v>
       </c>
       <c r="B60" t="s">
         <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>173</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>2.3</v>
       </c>
       <c r="N60">
         <v>2.3</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60" t="s">
         <v>29</v>
       </c>
       <c r="Q60">
         <v>38500.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>174</v>
       </c>
       <c r="B61" t="s">
         <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>176</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>2.3</v>
       </c>
       <c r="N61">
         <v>2.3</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
-        <v>38520.0</v>
+        <v>38512.8</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>177</v>
       </c>
       <c r="B62" t="s">
         <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>179</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>2.3</v>
       </c>
       <c r="N62">
         <v>2.3</v>
       </c>
       <c r="O62" t="s">
         <v>28</v>
       </c>
       <c r="P62" t="s">
         <v>29</v>
       </c>
       <c r="Q62">
-        <v>37900.0</v>
+        <v>37874.38</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>180</v>
       </c>
       <c r="B63" t="s">
         <v>181</v>
       </c>
       <c r="D63" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>182</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>2.3</v>
       </c>
       <c r="N63">
         <v>2.3</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
       <c r="P63" t="s">
         <v>29</v>
       </c>
       <c r="Q63">
         <v>286770.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>183</v>
       </c>
       <c r="B64" t="s">
         <v>184</v>
       </c>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>2.3</v>
       </c>
       <c r="N64">
         <v>2.3</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64" t="s">
         <v>29</v>
       </c>
       <c r="Q64">
         <v>316014.52</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>185</v>
       </c>
       <c r="B65" t="s">
         <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>2.3</v>
       </c>
       <c r="N65">
         <v>2.3</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="P65" t="s">
         <v>29</v>
       </c>
       <c r="Q65">
         <v>59776.5</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>187</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>2.3</v>
       </c>
       <c r="N66">
         <v>2.3</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66" t="s">
         <v>29</v>
       </c>
       <c r="Q66">
         <v>6613665.5</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>189</v>
       </c>
       <c r="B67" t="s">
         <v>190</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E67" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>2.3</v>
       </c>
       <c r="N67">
         <v>2.3</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
-        <v>394088.0</v>
+        <v>387160.46</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>191</v>
       </c>
       <c r="B68" t="s">
         <v>192</v>
       </c>
       <c r="D68" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>193</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>2.3</v>
       </c>
       <c r="N68">
         <v>2.3</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
         <v>58450.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>194</v>
       </c>
       <c r="B69" t="s">
         <v>195</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E69" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>2.3</v>
       </c>
       <c r="N69">
         <v>2.3</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="P69" t="s">
         <v>29</v>
       </c>
       <c r="Q69">
         <v>196704.55</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>196</v>
       </c>
       <c r="B70" t="s">
         <v>197</v>
       </c>
       <c r="D70" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E70" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>2.3</v>
       </c>
       <c r="N70">
         <v>2.3</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
         <v>13312.5</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>198</v>
       </c>
       <c r="B71" t="s">
         <v>199</v>
       </c>
       <c r="D71" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>200</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>2.3</v>
       </c>
       <c r="N71">
         <v>2.3</v>
       </c>
       <c r="O71" t="s">
         <v>28</v>
       </c>
       <c r="P71" t="s">
         <v>29</v>
       </c>
       <c r="Q71">
         <v>397500.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>201</v>
       </c>
       <c r="B72" t="s">
         <v>202</v>
       </c>
       <c r="D72" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>203</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72">
         <v>2.3</v>
       </c>
       <c r="N72">
         <v>2.3</v>
       </c>
       <c r="O72" t="s">
         <v>28</v>
       </c>
       <c r="P72" t="s">
         <v>29</v>
       </c>
       <c r="Q72">
         <v>30625.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>204</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>206</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>2.3</v>
       </c>
       <c r="N73">
         <v>2.3</v>
       </c>
       <c r="O73" t="s">
         <v>28</v>
       </c>
       <c r="P73" t="s">
         <v>29</v>
       </c>
       <c r="Q73">
-        <v>120000.0</v>
+        <v>95587.5</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>207</v>
       </c>
       <c r="B74" t="s">
         <v>208</v>
       </c>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>2.3</v>
       </c>
       <c r="N74">
         <v>2.3</v>
       </c>
       <c r="O74" t="s">
         <v>28</v>
       </c>
       <c r="P74" t="s">
         <v>29</v>
       </c>
       <c r="Q74">
         <v>4917142.68</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>209</v>
       </c>
       <c r="B75" t="s">
         <v>210</v>
       </c>
       <c r="D75" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>2.3</v>
       </c>
       <c r="N75">
         <v>2.3</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
         <v>425971.46</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>211</v>
       </c>
       <c r="B76" t="s">
         <v>212</v>
       </c>
       <c r="D76" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E76" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>2.3</v>
       </c>
       <c r="N76">
         <v>2.3</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76" t="s">
         <v>29</v>
       </c>
       <c r="Q76">
         <v>201618.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>213</v>
       </c>
       <c r="B77" t="s">
         <v>214</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>2.3</v>
       </c>
       <c r="N77">
         <v>2.3</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77" t="s">
         <v>29</v>
       </c>
       <c r="Q77">
         <v>79978.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>215</v>
       </c>
       <c r="B78" t="s">
         <v>216</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>217</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>2.3</v>
       </c>
       <c r="N78">
         <v>2.3</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="P78" t="s">
         <v>29</v>
       </c>
       <c r="Q78">
         <v>62424.75</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>218</v>
       </c>
       <c r="B79" t="s">
         <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E79" t="s">
         <v>220</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>2.3</v>
       </c>
       <c r="N79">
         <v>2.3</v>
       </c>
       <c r="O79" t="s">
         <v>28</v>
       </c>
       <c r="P79" t="s">
         <v>29</v>
       </c>
       <c r="Q79">
-        <v>16375.0</v>
+        <v>16374.94</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>221</v>
       </c>
       <c r="B80" t="s">
         <v>222</v>
       </c>
       <c r="D80" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E80" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>2.3</v>
       </c>
       <c r="N80">
         <v>2.3</v>
       </c>
       <c r="O80" t="s">
         <v>28</v>
       </c>
       <c r="P80" t="s">
         <v>29</v>
       </c>
       <c r="Q80">
-        <v>25857.0</v>
+        <v>25840.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>223</v>
       </c>
       <c r="B81" t="s">
         <v>224</v>
       </c>
       <c r="D81" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E81" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>2.3</v>
       </c>
       <c r="N81">
         <v>2.3</v>
       </c>
       <c r="O81" t="s">
         <v>28</v>
       </c>
       <c r="P81" t="s">
         <v>29</v>
       </c>
       <c r="Q81">
-        <v>34496.0</v>
+        <v>34316.26</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>225</v>
       </c>
       <c r="B82" t="s">
         <v>226</v>
       </c>
       <c r="D82" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>227</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>2.3</v>
       </c>
       <c r="N82">
         <v>2.3</v>
       </c>
       <c r="O82" t="s">
         <v>28</v>
       </c>
       <c r="P82" t="s">
         <v>29</v>
       </c>
       <c r="Q82">
         <v>63150.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>228</v>
       </c>
       <c r="B83" t="s">
         <v>229</v>
       </c>
       <c r="D83" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E83" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>2.3</v>
       </c>
       <c r="N83">
         <v>2.3</v>
       </c>
       <c r="O83" t="s">
         <v>28</v>
       </c>
       <c r="P83" t="s">
         <v>29</v>
       </c>
       <c r="Q83">
         <v>258637.5</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>230</v>
       </c>
       <c r="B84" t="s">
         <v>231</v>
       </c>
       <c r="D84" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>2.3</v>
       </c>
       <c r="N84">
         <v>2.3</v>
       </c>
       <c r="O84" t="s">
         <v>28</v>
       </c>
       <c r="P84" t="s">
         <v>29</v>
       </c>
       <c r="Q84">
         <v>271150.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>232</v>
       </c>
       <c r="B85" t="s">
         <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E85" t="s">
         <v>234</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>2.3</v>
       </c>
       <c r="N85">
         <v>2.3</v>
       </c>
       <c r="O85" t="s">
         <v>28</v>
       </c>
       <c r="P85" t="s">
         <v>29</v>
       </c>
       <c r="Q85">
         <v>114094.2</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>235</v>
       </c>
       <c r="B86" t="s">
         <v>236</v>
       </c>
       <c r="D86" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E86" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>2.3</v>
       </c>
       <c r="N86">
         <v>2.3</v>
       </c>
       <c r="O86" t="s">
         <v>28</v>
       </c>
       <c r="P86" t="s">
         <v>29</v>
       </c>
       <c r="Q86">
         <v>37785.3</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>237</v>
       </c>
       <c r="B87" t="s">
         <v>238</v>
       </c>
       <c r="D87" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>2.3</v>
       </c>
       <c r="N87">
         <v>2.3</v>
       </c>
       <c r="O87" t="s">
         <v>28</v>
       </c>
       <c r="P87" t="s">
         <v>29</v>
       </c>
       <c r="Q87">
         <v>122850.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>239</v>
       </c>
       <c r="B88" t="s">
         <v>240</v>
       </c>
       <c r="D88" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E88" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>2.3</v>
       </c>
       <c r="N88">
         <v>2.3</v>
       </c>
       <c r="O88" t="s">
         <v>28</v>
       </c>
       <c r="P88" t="s">
         <v>29</v>
       </c>
       <c r="Q88">
         <v>61548.2</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>241</v>
       </c>
       <c r="B89" t="s">
         <v>242</v>
       </c>
       <c r="D89" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>243</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>2.3</v>
       </c>
       <c r="N89">
         <v>2.3</v>
       </c>
       <c r="O89" t="s">
         <v>28</v>
       </c>
       <c r="P89" t="s">
         <v>29</v>
       </c>
       <c r="Q89">
-        <v>53178.6</v>
+        <v>52579.2</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>244</v>
       </c>
       <c r="B90" t="s">
         <v>245</v>
       </c>
       <c r="D90" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>246</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>24</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>2.3</v>
       </c>
       <c r="N90">
         <v>2.3</v>
       </c>
       <c r="O90" t="s">
         <v>28</v>
       </c>
       <c r="P90" t="s">
         <v>29</v>
       </c>
       <c r="Q90">
         <v>73296.25</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>247</v>
       </c>
       <c r="B91" t="s">
         <v>248</v>
       </c>
       <c r="D91" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E91" t="s">
         <v>249</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>2.3</v>
       </c>
       <c r="N91">
         <v>2.3</v>
       </c>
       <c r="O91" t="s">
         <v>28</v>
       </c>
       <c r="P91" t="s">
         <v>29</v>
       </c>
       <c r="Q91">
-        <v>58978.5</v>
+        <v>58954.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>250</v>
       </c>
       <c r="B92" t="s">
         <v>251</v>
       </c>
       <c r="D92" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>252</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>24</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>2.3</v>
       </c>
       <c r="N92">
         <v>2.3</v>
       </c>
       <c r="O92" t="s">
         <v>28</v>
       </c>
       <c r="P92" t="s">
         <v>29</v>
       </c>
       <c r="Q92">
         <v>157000.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>253</v>
       </c>
       <c r="B93" t="s">
         <v>254</v>
       </c>
       <c r="D93" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>255</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>2.3</v>
       </c>
       <c r="N93">
         <v>2.3</v>
       </c>
       <c r="O93" t="s">
         <v>28</v>
       </c>
       <c r="P93" t="s">
         <v>29</v>
       </c>
       <c r="Q93">
         <v>152500.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>256</v>
       </c>
       <c r="B94" t="s">
         <v>257</v>
       </c>
       <c r="D94" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>258</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>2.3</v>
       </c>
       <c r="N94">
         <v>2.3</v>
       </c>
       <c r="O94" t="s">
         <v>28</v>
       </c>
       <c r="P94" t="s">
         <v>29</v>
       </c>
       <c r="Q94">
         <v>29350.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>259</v>
       </c>
       <c r="B95" t="s">
         <v>260</v>
       </c>
       <c r="D95" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E95" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>2.3</v>
       </c>
       <c r="N95">
         <v>2.3</v>
       </c>
       <c r="O95" t="s">
         <v>28</v>
       </c>
       <c r="P95" t="s">
         <v>29</v>
       </c>
       <c r="Q95">
         <v>278421.15</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>261</v>
       </c>
       <c r="B96" t="s">
         <v>262</v>
       </c>
       <c r="D96" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E96" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>2.3</v>
       </c>
       <c r="N96">
         <v>2.3</v>
       </c>
       <c r="O96" t="s">
         <v>28</v>
       </c>
       <c r="P96" t="s">
         <v>29</v>
       </c>
       <c r="Q96">
-        <v>201650.0</v>
+        <v>201510.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>263</v>
       </c>
       <c r="B97" t="s">
         <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>265</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>2.3</v>
       </c>
       <c r="N97">
         <v>2.3</v>
       </c>
       <c r="O97" t="s">
         <v>28</v>
       </c>
       <c r="P97" t="s">
         <v>29</v>
       </c>
       <c r="Q97">
         <v>179641.25</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>266</v>
       </c>
       <c r="B98" t="s">
         <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E98" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>2.3</v>
       </c>
       <c r="N98">
         <v>2.3</v>
       </c>
       <c r="O98" t="s">
         <v>28</v>
       </c>
       <c r="P98" t="s">
         <v>29</v>
       </c>
       <c r="Q98">
         <v>37425.0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>268</v>
       </c>
       <c r="B99" t="s">
         <v>269</v>
       </c>
       <c r="D99" t="s">
         <v>32</v>
       </c>
       <c r="E99" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>24</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>2.3</v>
       </c>
       <c r="N99">
         <v>2.3</v>
       </c>
       <c r="O99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
         <v>29</v>
       </c>
       <c r="Q99">
         <v>3862700.0</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>270</v>
       </c>
       <c r="B100" t="s">
         <v>271</v>
       </c>
       <c r="D100" t="s">
         <v>32</v>
       </c>
       <c r="E100" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>24</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>2.3</v>
       </c>
       <c r="N100">
         <v>2.3</v>
       </c>
       <c r="O100" t="s">
         <v>28</v>
       </c>
       <c r="P100" t="s">
         <v>29</v>
       </c>
       <c r="Q100">
         <v>202932.18</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>272</v>
       </c>
       <c r="B101" t="s">
         <v>273</v>
       </c>
       <c r="D101" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E101" t="s">
         <v>131</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>24</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>2.3</v>
       </c>
       <c r="N101">
         <v>2.3</v>
       </c>
       <c r="O101" t="s">
         <v>28</v>
       </c>
       <c r="P101" t="s">
         <v>29</v>
       </c>
       <c r="Q101">
         <v>189870.85</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>274</v>
       </c>
       <c r="B102" t="s">
         <v>275</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E102" t="s">
         <v>276</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>2.3</v>
       </c>
       <c r="N102">
         <v>2.3</v>
       </c>
       <c r="O102" t="s">
         <v>28</v>
       </c>
       <c r="P102" t="s">
         <v>29</v>
       </c>
       <c r="Q102">
         <v>305750.0</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>277</v>
       </c>
       <c r="B103" t="s">
         <v>278</v>
       </c>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>131</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>24</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>2.3</v>
       </c>
       <c r="N103">
         <v>2.3</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
-        <v>178556.65</v>
+        <v>176413.74</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>279</v>
       </c>
       <c r="B104" t="s">
         <v>280</v>
       </c>
       <c r="D104" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E104" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>2.3</v>
       </c>
       <c r="N104">
         <v>2.3</v>
       </c>
       <c r="O104" t="s">
         <v>28</v>
       </c>
       <c r="P104" t="s">
         <v>29</v>
       </c>
       <c r="Q104">
-        <v>189115.0</v>
+        <v>188966.8</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
         <v>281</v>
       </c>
       <c r="B105" t="s">
         <v>282</v>
       </c>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E105" t="s">
         <v>193</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>2.3</v>
       </c>
       <c r="N105">
         <v>2.3</v>
       </c>
       <c r="O105" t="s">
         <v>28</v>
       </c>
       <c r="P105" t="s">
         <v>29</v>
       </c>
       <c r="Q105">
         <v>84075.0</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
         <v>283</v>
       </c>
       <c r="B106" t="s">
         <v>284</v>
       </c>
       <c r="D106" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E106" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>24</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>2.3</v>
       </c>
       <c r="N106">
         <v>2.3</v>
       </c>
       <c r="O106" t="s">
         <v>28</v>
       </c>
       <c r="P106" t="s">
         <v>29</v>
       </c>
       <c r="Q106">
         <v>35120.0</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
         <v>285</v>
       </c>
       <c r="B107" t="s">
         <v>286</v>
       </c>
       <c r="D107" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E107" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>24</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>2.3</v>
       </c>
       <c r="N107">
         <v>2.3</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="P107" t="s">
         <v>29</v>
       </c>
       <c r="Q107">
         <v>189979.2</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>287</v>
       </c>
       <c r="B108" t="s">
         <v>288</v>
       </c>
       <c r="D108" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>289</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>2.3</v>
       </c>
       <c r="N108">
         <v>2.3</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="P108" t="s">
         <v>29</v>
       </c>
       <c r="Q108">
         <v>73928.25</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
         <v>290</v>
       </c>
       <c r="B109" t="s">
         <v>291</v>
       </c>
       <c r="D109" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>24</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>2.3</v>
       </c>
       <c r="N109">
         <v>2.3</v>
       </c>
       <c r="O109" t="s">
         <v>28</v>
       </c>
       <c r="P109" t="s">
         <v>29</v>
       </c>
       <c r="Q109">
         <v>1757792.55</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
         <v>292</v>
       </c>
       <c r="B110" t="s">
         <v>293</v>
       </c>
       <c r="D110" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E110" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>24</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>2.3</v>
       </c>
       <c r="N110">
         <v>2.3</v>
       </c>
       <c r="O110" t="s">
         <v>28</v>
       </c>
       <c r="P110" t="s">
         <v>29</v>
       </c>
       <c r="Q110">
         <v>271445.0</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
         <v>294</v>
       </c>
       <c r="B111" t="s">
         <v>295</v>
       </c>
       <c r="D111" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E111" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>24</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>2.3</v>
       </c>
       <c r="N111">
         <v>2.3</v>
       </c>
       <c r="O111" t="s">
         <v>28</v>
       </c>
       <c r="P111" t="s">
         <v>29</v>
       </c>
       <c r="Q111">
         <v>125500.0</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
         <v>296</v>
       </c>
       <c r="B112" t="s">
         <v>297</v>
       </c>
       <c r="D112" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E112" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F112" t="s">
         <v>22</v>
       </c>
       <c r="G112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>24</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112">
         <v>2.3</v>
       </c>
       <c r="N112">
         <v>2.3</v>
       </c>
       <c r="O112" t="s">
         <v>28</v>
       </c>
       <c r="P112" t="s">
         <v>29</v>
       </c>
       <c r="Q112">
-        <v>369800.0</v>
+        <v>369162.5</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
         <v>298</v>
       </c>
       <c r="B113" t="s">
         <v>299</v>
       </c>
       <c r="D113" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>24</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>2.3</v>
       </c>
       <c r="N113">
         <v>2.3</v>
       </c>
       <c r="O113" t="s">
         <v>28</v>
       </c>
       <c r="P113" t="s">
         <v>29</v>
       </c>
       <c r="Q113">
-        <v>30875.0</v>
+        <v>30874.75</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
         <v>300</v>
       </c>
       <c r="B114" t="s">
         <v>301</v>
       </c>
       <c r="D114" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E114" t="s">
         <v>302</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
       <c r="G114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>24</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114">
         <v>2.3</v>
       </c>
       <c r="N114">
         <v>2.3</v>
       </c>
       <c r="O114" t="s">
         <v>28</v>
       </c>
       <c r="P114" t="s">
         <v>29</v>
       </c>
       <c r="Q114">
         <v>108428.5</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
         <v>303</v>
       </c>
       <c r="B115" t="s">
         <v>304</v>
       </c>
       <c r="D115" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>24</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>2.3</v>
       </c>
       <c r="N115">
         <v>2.3</v>
       </c>
       <c r="O115" t="s">
         <v>28</v>
       </c>
       <c r="P115" t="s">
         <v>29</v>
       </c>
       <c r="Q115">
         <v>23600.0</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
         <v>305</v>
       </c>
       <c r="B116" t="s">
         <v>306</v>
       </c>
       <c r="D116" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E116" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>24</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116">
         <v>2.3</v>
       </c>
       <c r="N116">
         <v>2.3</v>
       </c>
       <c r="O116" t="s">
         <v>28</v>
       </c>
       <c r="P116" t="s">
         <v>29</v>
       </c>
       <c r="Q116">
         <v>50799.7</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>307</v>
       </c>
       <c r="B117" t="s">
         <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>309</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>2.3</v>
       </c>
       <c r="N117">
         <v>2.3</v>
       </c>
       <c r="O117" t="s">
         <v>28</v>
       </c>
       <c r="P117" t="s">
         <v>29</v>
       </c>
       <c r="Q117">
-        <v>126235.0</v>
+        <v>122632.93</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
         <v>310</v>
       </c>
       <c r="B118" t="s">
         <v>288</v>
       </c>
       <c r="D118" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>311</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118">
         <v>2.3</v>
       </c>
       <c r="N118">
         <v>2.3</v>
       </c>
       <c r="O118" t="s">
         <v>28</v>
       </c>
       <c r="P118" t="s">
         <v>29</v>
       </c>
       <c r="Q118">
         <v>66875.0</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
         <v>312</v>
       </c>
       <c r="B119" t="s">
         <v>313</v>
       </c>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>314</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>24</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>2.3</v>
       </c>
@@ -6999,148 +6999,148 @@
       </c>
       <c r="M120">
         <v>2.3</v>
       </c>
       <c r="N120">
         <v>2.3</v>
       </c>
       <c r="O120" t="s">
         <v>28</v>
       </c>
       <c r="P120" t="s">
         <v>29</v>
       </c>
       <c r="Q120">
         <v>129949.45</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>318</v>
       </c>
       <c r="B121" t="s">
         <v>319</v>
       </c>
       <c r="D121" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E121" t="s">
         <v>320</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>24</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>2.3</v>
       </c>
       <c r="N121">
         <v>2.3</v>
       </c>
       <c r="O121" t="s">
         <v>28</v>
       </c>
       <c r="P121" t="s">
         <v>29</v>
       </c>
       <c r="Q121">
         <v>105599.0</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
         <v>321</v>
       </c>
       <c r="B122" t="s">
         <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E122" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F122" t="s">
         <v>22</v>
       </c>
       <c r="G122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
         <v>24</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122">
         <v>2.3</v>
       </c>
       <c r="N122">
         <v>2.3</v>
       </c>
       <c r="O122" t="s">
         <v>28</v>
       </c>
       <c r="P122" t="s">
         <v>29</v>
       </c>
       <c r="Q122">
         <v>400000.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>323</v>
       </c>
       <c r="B123" t="s">
         <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E123" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>2.3</v>
       </c>
       <c r="N123">
         <v>2.3</v>
       </c>