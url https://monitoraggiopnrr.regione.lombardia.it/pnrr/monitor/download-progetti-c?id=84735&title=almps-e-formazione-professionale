--- v0 (2026-05-16)
+++ v1 (2026-08-26)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Istruzione, Formazione e Lavoro</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero del Lavoro e Politiche Sociali</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>R1.1</t>
   </si>
   <si>
     <t>M5C1R1.1 ALMPs e formazione professionale</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>E82E22000310006</t>
   </si>
   <si>
     <t>ATTUAZIONE PROGRAMMA GARANZIA DI OCCUPABILITA DEI LAVORATORI - GOL XXX SERVIZI AL LAVORO E ALLA FORMAZIONE PER LINSERIMENTO LAVORATIVO XXX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -572,101 +572,101 @@
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2">
-        <v>142089600.0</v>
+        <v>105110190.75</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3">
-        <v>436832838.49</v>
+        <v>473812247.74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">