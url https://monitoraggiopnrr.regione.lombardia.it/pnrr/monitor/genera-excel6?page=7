--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Report Monitoraggio" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1221">
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo speso</t>
   </si>
   <si>
     <t>Titolo progetto</t>
   </si>
   <si>
     <t>Sintesi progetto</t>
   </si>
   <si>
     <t>Fase realizzativa</t>
   </si>
   <si>
     <t>Aggiudicazione - fine prevista</t>
   </si>
   <si>
     <t>Aggiudicazione - fine effettiva</t>
   </si>
   <si>
     <t>Stipula contratto - fine prevista</t>
   </si>
   <si>
@@ -317,3227 +317,3275 @@
   <si>
     <t>26/10/2021</t>
   </si>
   <si>
     <t>22/07/2022</t>
   </si>
   <si>
     <t>25/12/2021</t>
   </si>
   <si>
     <t>B75H20000090002</t>
   </si>
   <si>
     <t>Pulizia materiale accumulato nellalveo e nelle griglie del torrente</t>
   </si>
   <si>
     <t>TORRENTI COBELLO RE E FA*TORRENTI COBELLO RE E FA*PULIZIA MATERIALE ACCUMULATO NELLALVEO E NELLE GRIGLIE DEI TORRENTI</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
+  </si>
+  <si>
+    <t>B77H20015900002</t>
+  </si>
+  <si>
+    <t>Intervento su strade di accesso alle malghe danneggiate e recupero alberi caduti a seguito dellevento</t>
+  </si>
+  <si>
+    <t>STRADE AGRO-SILVO-PASTORALI PER LE LOCALITA CAMPADELLI-FERONE*LOCALITA MONTANE*STRADE DI ACCESSO ALLE MALGHE DANNEGGIATE E RECUPERO ALBERI CADUTI A SEGUITO DELLEVENTO OTT.2018</t>
+  </si>
+  <si>
+    <t>05/11/2021</t>
+  </si>
+  <si>
+    <t>14/05/2021</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>27/11/2023</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>B77H20022940002</t>
+  </si>
+  <si>
+    <t>Interventi di bonifica forestale in soprassuoli boschivi danneggiati da tempesta vaia in valle di pegherolo nel comune di piazzatorre sistemazione dei boschi abbattuti</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA*VALLE DI PEGHEROLO*INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN VALLE DI PEGHEROLO NEL COMUNE DI PIAZZATORRE - SISTEMAZIONE D</t>
+  </si>
+  <si>
+    <t>11/11/2021</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>17/09/2022</t>
+  </si>
+  <si>
+    <t>08/11/2022</t>
+  </si>
+  <si>
+    <t>B83H19001570001</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA VERSANTI VIA SERATA M</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA VERSANTI*VIA SERATA*MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO TEMPESTA VAIA OTTOBRE 2018</t>
+  </si>
+  <si>
+    <t>04/12/2020</t>
+  </si>
+  <si>
+    <t>29/12/2020</t>
+  </si>
+  <si>
+    <t>22/01/2021</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>B83H20000380001</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE VERSANTE DI CAPTAZIONE SORG</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE VERSANTE DI CAPTAZIONE SORGENTE A SERVIZIO ACQUEDOTTO COMUNALE DANNEGGIATA A SEGUITO TEMPESTA VAIA OTTOBRE 2018*MEZZENO*SISTEMAZIONE VERSANTE DI CAPTAZIONE SORGENTE A SERVIZIO ACQUEDOTTO COMUNALE DANNEGGIATA A SEGUITO TEMPESTA VAIA OTTOBRE 20</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>25/09/2021</t>
+  </si>
+  <si>
+    <t>28/09/2021</t>
+  </si>
+  <si>
+    <t>11/10/2021</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>B87H20000210004</t>
+  </si>
+  <si>
+    <t>STRADA AGROSILVOPASTORALE LOCALIT PEZZA</t>
+  </si>
+  <si>
+    <t>STRADA AGROSILVOPASTORALE LOCALITA PEZZA - SERRA - CORNO*LOCALITA SERRA*RIPRISTINO TRACCIATO VIARIO E SMOTTAMENTI FRANAMENTI LUNGO IL TRACCIATO</t>
+  </si>
+  <si>
+    <t>23/12/2020</t>
+  </si>
+  <si>
+    <t>28/01/2021</t>
+  </si>
+  <si>
+    <t>B93H19000900004</t>
+  </si>
+  <si>
+    <t>STRADA BRENO S.MARIA LOCALITA LE F</t>
+  </si>
+  <si>
+    <t>STRADA BRENO - S.MARIA*LOCALITA LE FONTANE *SOVRALZO E PROLUNGAMENTO BARRIERA PARAMASSI IN LOCALITA LE FONTANE</t>
+  </si>
+  <si>
+    <t>31/07/2020</t>
+  </si>
+  <si>
+    <t>06/04/2021</t>
+  </si>
+  <si>
+    <t>06/05/2021</t>
+  </si>
+  <si>
+    <t>30/04/2021</t>
+  </si>
+  <si>
+    <t>B93H19000920002</t>
+  </si>
+  <si>
+    <t>FIUMI ADDA E FRODOLFO FRAZIONE S. LUCIA</t>
+  </si>
+  <si>
+    <t>FIUMI ADDA E FRODOLFO*FRAZIONE S. LUCIA*INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA</t>
+  </si>
+  <si>
+    <t>04/05/2021</t>
+  </si>
+  <si>
+    <t>16/05/2021</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>29/11/2021</t>
+  </si>
+  <si>
+    <t>B95H19000190001</t>
+  </si>
+  <si>
+    <t>FIUMI ADDA E FRODOLFO FRAZIONE S.LUCIA I</t>
+  </si>
+  <si>
+    <t>FIUMI ADDA E FRODOLFO*FRAZIONE S.LUCIA*INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>B95H19000200001</t>
+  </si>
+  <si>
+    <t>VERSANTE A MONTE STRADA TIOLADRAZZA ALT</t>
+  </si>
+  <si>
+    <t>VERSANTE A MONTE STRADA TIOLA-DRAZZA ALTA*LOCALITA TIOLA-DRAZZA ALTA*INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>B95H19000210001</t>
+  </si>
+  <si>
+    <t>VERSANTE A MONTE STRADA TIOLADRAZZA BAS</t>
+  </si>
+  <si>
+    <t>VERSANTE A MONTE STRADA TIOLA-DRAZZA BASSA*LOCALITA TIOLA-DRAZZA BASSA*INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA BASSA</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>30/06/2024</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>07/04/2024</t>
+  </si>
+  <si>
+    <t>B95H19000220001</t>
+  </si>
+  <si>
+    <t>VERSANTE LOCALITA MASSANIGA LOCALITA M</t>
+  </si>
+  <si>
+    <t>VERSANTE LOCALITA MASSANIGA*LOCALITA MASSANIGA*INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCALITA MASSANIGA</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>B97H20013580001</t>
+  </si>
+  <si>
+    <t>Sistemazione versante e ripristino rete acquedottistica</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE DI STRAMAZZANO RETE ACQUEDOTTO LOCALITA STRAMAZZANO*VIA STRAMAZZANO*SISTEMAZIONE VERSANTE CON RIPRISTINO RETE ACQUEDOTTO E STRADA</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
+    <t>C13D21001710001</t>
+  </si>
+  <si>
+    <t>Ripristini forestali e consolidamenti di versante in boschi danneggiati da calamit naturali (tempesta vaia) in localit ecolo valle di mezzo</t>
+  </si>
+  <si>
+    <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA) IN LOCALITA ECOLO - VALLE DI MEZZO*ECOLO - VALLE DI MEZZO*RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATU</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>11/07/2022</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>C13D21001720001</t>
+  </si>
+  <si>
+    <t>Ripristini forestali e consolidamenti di versante in boschi danneggiati da calamit naturali (tempesta vaia) in localit valsorda ruch</t>
+  </si>
+  <si>
+    <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA) IN LOCALITA VALSORDA-RUCH*LOCALITA VALSORDA-RUCH*RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEM</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>C13H18000120002</t>
+  </si>
+  <si>
+    <t>Ripristino funzionalit valletta gardati</t>
+  </si>
+  <si>
+    <t>TOMBOTTO E STRADA IL LOC GARDATI*VIA GARDATI*RIPRISTINO FUNZIONALITA TOMBOTTO E RELATIVA VALLETTA CON SISTEMAZIONE FONDO STRADALE</t>
+  </si>
+  <si>
+    <t>29/09/2020</t>
+  </si>
+  <si>
+    <t>10/11/2020</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>C16F20000010002</t>
+  </si>
+  <si>
+    <t>Ripristino copertura</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA RIPARAZIONE DANNI ALLA COPERTURA DELLA MALGA CAMPEI CAUSATI DALLEVENTO ATMOSFERICO DELLOTTOBRE 2018*VIA LOCALITA CAMPEI*MANUTENZIONE STRAORDINARIA</t>
+  </si>
+  <si>
+    <t>04/08/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>C17H20003250002</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEDE STRADALE SISTEMAZIONE VIABILITA RIDEFINIZIONE ALVEO RIPRISTINO COPERTURA</t>
+  </si>
+  <si>
+    <t>TOMBOTTO VALLE DI ZARETO- VIABILITA E RIDEFINIZIONE ALVEO VALLE DI SERRAMANDO-RIPRISTINO SEDE STRADALE LOC. VARIE-MALGA ZERLE RIPRISTINO COPERTURA-MALGA PIAN DELLA PIETRA RIPRISTINO COPERTURA- STRADA COMUNALE DI CARNARISSO RIPRISTINO SEDE STRADALE*VIA TE</t>
+  </si>
+  <si>
+    <t>10/05/2021</t>
+  </si>
+  <si>
+    <t>C22B23000080001</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7 - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7*VIA VARARO SNC*REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>C23H18000100002</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA PENDIO A LATO DELLA S</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA PENDIO A LATO DELLA SP8*VIA VARARO SNC*SI TRATTA DELLA REGIMAZIONE ACQUE METEORICHE E MESSA IN SICUREZZA DEL PENDIO</t>
+  </si>
+  <si>
+    <t>26/09/2020</t>
+  </si>
+  <si>
+    <t>28/09/2020</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>29/11/2020</t>
+  </si>
+  <si>
+    <t>02/03/2021</t>
+  </si>
+  <si>
+    <t>C24J18000070002</t>
+  </si>
+  <si>
+    <t>Bosco in loc. valpaghera localit valpaghera interventi di asportazione del legname schiantato in localit valpaghera pulizia del bosco e rimboschimento. si prevede di intervenire come di seguito descritto: allestimento nelle aree in cui e possibile di</t>
+  </si>
+  <si>
+    <t>BOSCO IN LOC. VALPAGHERA*LOCALITA VALPAGHERA*INTERVENTI DI ASPORTAZIONE DEL LEGNAME SCHIANTATO IN LOCALITA VALPAGHERA PULIZIA DEL BOSCO E RIMBOSCHIMENTO</t>
+  </si>
+  <si>
+    <t>16/07/2021</t>
+  </si>
+  <si>
+    <t>04/09/2021</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>04/08/2021</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>C27D18000250002</t>
+  </si>
+  <si>
+    <t>TORRENTE PALOBBIA COMUNE DI CETO INTERVE</t>
+  </si>
+  <si>
+    <t>TORRENTE PALOBBIA*COMUNE DI CETO*INTERVENTI DI PULIZIA DELLALVEO DEL TORRENTE PALOBBIA CON RIFACIMENTO DEI PONTI MINORI LUNGO IL CORSO DACQUA</t>
+  </si>
+  <si>
+    <t>16/09/2020</t>
+  </si>
+  <si>
+    <t>21/10/2020</t>
+  </si>
+  <si>
+    <t>06/10/2020</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>05/05/2022</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>C27H21000900002</t>
+  </si>
+  <si>
+    <t>RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL</t>
+  </si>
+  <si>
+    <t>RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL TORRENTE SAN GIULIO E CONSOLIDAMENTO DEI VERSANTI CON TECNICHE DI INGEGNERIA NATURALISTICA*VIA PIANELLA SNC*RIMOZIONE ALBERI E CONSOLIDAMENTO PENDII</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>05/02/2022</t>
+  </si>
+  <si>
+    <t>C28B21000020002</t>
+  </si>
+  <si>
+    <t>LOCALITA MOLINO DELLA VALLE MESSA IN</t>
+  </si>
+  <si>
+    <t>LOCALITA MOLINO DELLA VALLE - MESSA IN SICUREZZA SP8*VIA PER VARARO*REALIZZAZIONE DI UN VALLO A MONTE DELLA S.P.8 FORMATO DA MURATURA IN C.A. CON BARRIERA PARAMASSI</t>
+  </si>
+  <si>
+    <t>13/09/2021</t>
+  </si>
+  <si>
+    <t>24/09/2021</t>
+  </si>
+  <si>
+    <t>04/10/2021</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>C29J18000180002</t>
+  </si>
+  <si>
+    <t>STRADA RURALE DI COLLEGAMENTO ALLA MALGA</t>
+  </si>
+  <si>
+    <t>STRADA RURALE DI COLLEGAMENTO ALLA MALGA LISTINO*LOCALITA LISTINO*INTERVENTI DI RIPRISTINO CON ASPORTAZIONE MATERIALE FRANATO E CONSOLIDAMENTO DEI VERSANTI LUNGO LA STRADA DI COLLEGAMENTO ALLA MALGA LISTINO</t>
+  </si>
+  <si>
+    <t>09/08/2021</t>
+  </si>
+  <si>
+    <t>06/08/2021</t>
+  </si>
+  <si>
+    <t>14/09/2021</t>
+  </si>
+  <si>
+    <t>24/08/2021</t>
+  </si>
+  <si>
+    <t>07/09/2021</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>06/11/2021</t>
+  </si>
+  <si>
+    <t>C29J18000190002</t>
+  </si>
+  <si>
+    <t>Strada rurale di collegamento alla malga dois localit dois interventi di ripristino con asportazione materiale franato consolidamento dei versanti e sostituzione tubazione acquedotto danneggiata lungo la strada di collegamento alla malga dois. si preve</t>
+  </si>
+  <si>
+    <t>STRADA RURALE DI COLLEGAMENTO ALLA MALGA DOIS*LOCALITA DOIS*INTERVENTI DI RIPRISTINO CON ASPORTAZIONE MATERIALE FRANATO CONSOLIDAMENTO DEI VERSANTI E SOSTITUZIONE TUBAZIONE ACQUEDOTTO DANNEGGIATA LUNGO LA STRADA DI COLLEGAMENTO ALLA MALGA DOIS</t>
+  </si>
+  <si>
+    <t>08/08/2021</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>C29J18000200002</t>
+  </si>
+  <si>
+    <t>Ripristino della viabilit agrosilvopastorale comunale mediante la rimozione di materiale franato sistemazione muri di sostegno e consolidamento pendii. si prevede di intervenire come di seguito descritto: pulizia del materiale franato che occupa la se</t>
+  </si>
+  <si>
+    <t>VIABILITA AGRO-SILVO-PASTORALE - V.A.S.P.*VIABILITA AGRO SILVO PASTORALE COMUNALE*RIPRISTINO DELLA VIABILITA AGRO-SILVO-PASTORALE COMUNALE MEDIANTE LA RIMOZIONE DI MATERIALE FRANATO SISTEMAZIONE MURI DI SOSTEGNO E CONSOLIDAMENTO PENDII</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>C33H20000270002</t>
+  </si>
+  <si>
+    <t>ORDINANZA 558/2018 ART 12 PIANO DI INTERVENTI PER IL RECUPERO ALBERI ABBATTUTI DA TEMPESTA VAIA INTERVENTO DI RIPRISTINO BOSCHI DANNEGGIATI E SISTEMAZIONE VASP VIA LOCALITA VARIE RECUPERO PIANTE ABBATTUTE E SISTEMAZIONE DELLA RETE VASP</t>
+  </si>
+  <si>
+    <t>ORDINANZA 558/2018 ART 12 PIANO DI INTERVENTI PER IL RECUPERO ALBERI ABBATTUTI DA TEMPESTA VAIA INTERVENTO DI RIPRISTINO BOSCHI DANNEGGIATI E SISTEMAZIONE VASP*VIA LOCALITA VARIE*RECUPERO PIANTE ABBATTUTE E SISTEMAZIONE DELLA RETE VASP</t>
+  </si>
+  <si>
+    <t>28/06/2021</t>
+  </si>
+  <si>
+    <t>23/07/2021</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>27/10/2021</t>
+  </si>
+  <si>
+    <t>C35H21000060001</t>
+  </si>
+  <si>
+    <t>RIPRISTINO E DIFESA SPONDALE DEL TORRENT</t>
+  </si>
+  <si>
+    <t>TORRENTE MOLGORA*VIA CARLO PORTA*INTERVENTI DI RIPRISTINO E DIFESA SPONDALE</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>17/11/2021</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>C35H21000100002</t>
+  </si>
+  <si>
+    <t>Sistemazione di strade forestali sistemazione di frane e dissesti taglio e rimozione della vegetazione schiantata</t>
+  </si>
+  <si>
+    <t>AREE BOSCATE IN TERRITORIO DELCOMUNE DI BOVEGNO*VIA DIVERSI*TAGLIO E RIMOZIONE DELLE PIANTE ABBATTUTE DALLA TEMPESTA VAIA SISTEMAZIONE VIABILITO VASP SISTEMAZIONI IDRAULICO FORESTALI</t>
+  </si>
+  <si>
+    <t>01/10/2021</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>C37H21001310002</t>
+  </si>
+  <si>
+    <t>RIPRISTINO BOSCHI RECUPERO PIANTE ABBATTUTE</t>
+  </si>
+  <si>
+    <t>ORDINANZA 558/2018 ART 12 PIANO DI INTERVENTI PER IL RECUPERO ALBERI ABBATTUTI DA TEMPESTA VAIA INTERVENTO DI RIPRISTINO BOSCHI DANNEGGIATI*VIA LOCALITA VARIE*RECUPERO PIANTE ABBATTUTE</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>C37H21001320002</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>C37H21001550001</t>
+  </si>
+  <si>
+    <t>Sistemazione dei danni residui da tempesta vaia nel comune di marmentino (bs) sistemazione schianti/ sistemazione frana regimazione acqua val delle mele</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DEI DANNI RESIDUI DA TEMPESTA VAIA NEL COMUNE DI MARMENTINO (BS)*VIA SNC*INTERVENTO DI SISTEMAZIONE DI UN VERSANTE DI FRANA ABBINATO A RIPRISTINO DEI BOSCHI DOPO I DANNI DA TEMPESTA VAIA</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>C43H19000480004</t>
+  </si>
+  <si>
+    <t>VARIE VIA ACQUABONE OPERE DI INGEGNERIA</t>
+  </si>
+  <si>
+    <t>VARIE*VIA ACQUABONE*OPERE DI INGEGNERIA NATURALISTICA CON PLIFICATA IN LEGNO RIPROFILATURA E INERBIMENTO DELLA SCARTPATA FRANATA A VALLE DELLA STRADA</t>
+  </si>
+  <si>
+    <t>23/11/2020</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>09/06/2021</t>
+  </si>
+  <si>
+    <t>C55D20000000006</t>
+  </si>
+  <si>
+    <t>TEMPESTA VAIA 2018 INTERVENTI STRAORDINARI SULLA PARTICELLA FORESTALE N. 4 SISTEMAZIONE DEI BOSCHI ABBATTUTI.</t>
+  </si>
+  <si>
+    <t>TEMPESTA VAIA 2018 - INTERVENTI STRAORDINARI SULLA PARTICELLA FORESTALE N. 4*VIA COMUNE DI CASTIONE DELLA PRESOLANA - PARTICELLA FORESTALE N. 4*TAGLIO SRAMATURA ALLESTIMENTO ED ESBOSCO DEI SOGGETTI ARBOREI SRADICATI E SCHIANTATI DAL VENTO</t>
+  </si>
+  <si>
+    <t>19/10/2021</t>
+  </si>
+  <si>
+    <t>07/11/2021</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>C57H20000410002</t>
+  </si>
+  <si>
+    <t>VIA MONTE PORA KM 3 250 VIA MONTE PORA KM 3 250 INTERVENTO INTEGRATIVO DI MESSA IN SICUREZZA A SEGUITO EVENTO METEO 29/10/2018</t>
+  </si>
+  <si>
+    <t>VIA MONTE PORA KM 3 250*VIA MONTE PORA KM 3 250*INTERVENTO INTEGRATIVO DI MESSA IN SICUREZZA A SEGUITO EVENTO METEO 29/10/2018</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>25/12/2022</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>C67H21001490002</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>C75B18001830002</t>
+  </si>
+  <si>
+    <t>Installazione di pompe per evitare che il sottopasso di via rizzi che conduce al comune di passirano si allaghi.</t>
+  </si>
+  <si>
+    <t>INSTALLAZIONE DI POMPE PER EVITARE CHE IL SOTTOPASSO DI VIA RIZZI SI ALLAGHI*VIA RIZZI*INTERVENTI ANCHE STRUTTURALI PER LA RIDUZIONE DEL RISCHIO RESIDUO NELLE AREE COLPITE DAGLI INTERVENTI CALAMITOSI</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>C77H21000850002</t>
+  </si>
+  <si>
+    <t>Lavori di messa in sicurezza strada 5 vie pradecolo e messa in sicurezza scarpata nei pressi del ponticello di via xx settembre frazione trezzino</t>
+  </si>
+  <si>
+    <t>VIA PER PRADECOLO E VIA XX SETTEMBRE*VIA PER PRADECOLO*LAVORI DI MESSA IN SICUREZZA STRADA 5 VIE-PRADECOLO CONSOLIDAMENTO E MESSA IN SICUREZZA SCARPATA NEI PRESSI DEL PONTICELLO DI VIA XX SETTEMBRE - FRAZIONE TREZZINO</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>07/08/2022</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>C79G18000120004</t>
+  </si>
+  <si>
+    <t>RIFACIMENTO DELLA COPERTURA DEGLI ALLOGGI COMUANLI</t>
+  </si>
+  <si>
+    <t>ALLOGGI COMUNALI VIA S. BENEDETTO*VIA S. BENEDETTO 22*RIFACIMENTO COPERTURA ALLOGGI COMUNALI DI VIA S. BENEDETTO</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>C85H19000130002</t>
+  </si>
+  <si>
+    <t>Messa in sicurezza e ripristino argine</t>
+  </si>
+  <si>
+    <t>STRADA CARPENE E STRADA SAN MARTINO*VIA CARPENE E VIA SAN MARTINO*SISTEMAZIONE FRANA SU SEDE STRADALE</t>
+  </si>
+  <si>
+    <t>02/11/2021</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>C85H19000140002</t>
+  </si>
+  <si>
+    <t>Rimozione e ripiantumazione alberi sradicati</t>
+  </si>
+  <si>
+    <t>BOSCO*VIA PARTICELLE FORESTALI*RIMOZIONE ALBERI SRADICATI E RIPIANTUMAZIONE DI NUOVI</t>
+  </si>
+  <si>
+    <t>30/01/2022</t>
+  </si>
+  <si>
+    <t>24/12/2021</t>
+  </si>
+  <si>
+    <t>C87H21000720002</t>
+  </si>
+  <si>
+    <t>TORRENTE VERSA LOC. SAN ZENO E LOC. DIVE</t>
+  </si>
+  <si>
+    <t>TORRENTE VERSA*LOC. SAN ZENO E LOC. DIVERSE LUNGO LASTA DEL TORRENTE*LAVORI DI SISTEMAZIONE IDRAULICA MEDIANTE RIPRISTINO DELLA SEZIONE DI DEFLUSSO E DELLE OPERE DANNEGGIATE E CONSOLIDAMENTO DELLE SPONDE DEL TORRENTE VERSA IN COMUNE DI STRADELLA</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>15/11/2022</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>D13H19000960004</t>
+  </si>
+  <si>
+    <t>Razionalizzazione del deflusso superficiale di versante e convogliamento a valle evitando dispersioni. eventuale necessit di demolizione e rimozione di manufatti in condizioni di equilibrio precario o gi crollati per un efficace ripristino del drenaggio</t>
+  </si>
+  <si>
+    <t>TORRENTE BORRA*VIA ROVINATA*PROGETTAZIONE DEFINITIVA ED ESECUZIONE DEI LAVORI DI RAZIONALIZZAZIONE DEL DEFLUSSO SUPERFICIALE DI VERSANTE</t>
+  </si>
+  <si>
+    <t>31/01/2021</t>
+  </si>
+  <si>
+    <t>22/03/2021</t>
+  </si>
+  <si>
+    <t>01/02/2021</t>
+  </si>
+  <si>
+    <t>31/03/2021</t>
+  </si>
+  <si>
+    <t>31/05/2021</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>D31D18000510002</t>
+  </si>
+  <si>
+    <t>RECUPERO AREE BOSCHIVE DANNEGGIATE VARIE</t>
+  </si>
+  <si>
+    <t>RECUPERO AREE BOSCHIVE DANNEGGIATE*VARIE*RECUPERO AREE BOSCHIVE DANNEGGIATE</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>12/11/2022</t>
+  </si>
+  <si>
+    <t>11/06/2022</t>
+  </si>
+  <si>
+    <t>D35J19000520002</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE FRONTE FRANA CON PROTEZIONE ALVEO TORRENTE POJAADAME</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE FRONTE FRANA CON PROTEZIONE ALVEO TORRENTE POJA-ADAME*VIA LOC. POJA*SISTEMAZIONE FRONTE FRANA CON PROTEZIONE ALVEO TORRENTE POJA-ADAME</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>D37H18002370002</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE IDROGEOLOGICA STRADE MUSNA</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE IDROGEOLOGICA STRADE MUSNA-MALGA CORTI PINETA - DOS DEL CURU CAMPEGGIO - MALGA CORTI GASGIOLA - DOSSO FISSO*VARIE STRADE*SISTEMAZIONE IDROGEOLOGICA DEI DANNI CAUSATI DAL MALTEMPO</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>D47H21001270001</t>
+  </si>
+  <si>
+    <t>Interventi di bonifica forestale in soprassuoli boschivi danneggiati da tempesta vaia in loc. baita grassi e il pizzo in comune di branzi sistemazione boschi abbattuti</t>
+  </si>
+  <si>
+    <t>SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA BAITA GRASSI E IN LOCALITA IL PIZZO IN COMUNE DI BRANZI*LOCALITA BAITA GRASSI E LOCALITA IL PIZZO*INTERVENTI DI BONIFICA FORESTALE MEDIANTE TAGLIO ALLESTIMENTO ED ESBOSCO DI PIANTE DANNEGG</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>D67H21002080001</t>
+  </si>
+  <si>
+    <t>Interventi di bonifica forestale in soprassuoli boschivi danneggiati da tempesta vaia in loc. crap de la corna in comune di carona sistemazione boschi abbattuti</t>
+  </si>
+  <si>
+    <t>SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA CRAP DE LA CORNA IN COMUNE DI CARONA*CRAP DE LA CORNA*INTERVENTI DI BONIFICA FORESTALE MEDIANTE TAGLIO ALLESTIMENTO ED ESBOSCO DI PIANTE DANNEGGIATE</t>
+  </si>
+  <si>
+    <t>22/11/2021</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>D77H19002560002</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO STRADA INTERESSATA DA DIS</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO (CO) - INTERVENTO A.*VIA DOLO*MESSA IN SICUREZZA STRADA COMUNALE</t>
+  </si>
+  <si>
+    <t>06/07/2020</t>
+  </si>
+  <si>
+    <t>17/07/2020</t>
+  </si>
+  <si>
+    <t>20/07/2020</t>
+  </si>
+  <si>
+    <t>02/08/2021</t>
+  </si>
+  <si>
+    <t>20/07/2021</t>
+  </si>
+  <si>
+    <t>D83B20000040001</t>
+  </si>
+  <si>
+    <t>BOSCHI DANNEGGIATI DA TEMPESTA VAIA IN L</t>
+  </si>
+  <si>
+    <t>BOSCHI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA PICCARELLI CORNELLO E MEZZENO*LOCALITA PICCARELLI CORNELLO E MEZZENO*INTERVENTI DI BONIFICA FORESTALE MEDIANTE TAGLIO ALLESTIMENTO IN CONDIZIONI DI SICUREZZA ED ESBOSCO DI PIANTE DANNEGGIATE</t>
+  </si>
+  <si>
+    <t>23/10/2020</t>
+  </si>
+  <si>
+    <t>26/10/2020</t>
+  </si>
+  <si>
+    <t>02/09/2021</t>
+  </si>
+  <si>
+    <t>30/06/2021</t>
+  </si>
+  <si>
+    <t>D83H19001180001</t>
+  </si>
+  <si>
+    <t>Ripristino delle arginature e del fondo alveo</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI REGIMAZIONE IDRAULICA E CONSOLIDAMENTO SPONDE LUNGO IL CANALE DELLA MASSAIA *RAVA - CANALE DELLA MASSAIA*RIPRISTINO DELLE ARGINATURE E DEL FONDO ALVEO.</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>D83H19001190001</t>
+  </si>
+  <si>
+    <t>Ripristino delle arginature e scogliere esistenti</t>
+  </si>
+  <si>
+    <t>TORRENTE STABINA IN LOCALITA BESEGNA : RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI .*LOCALITA BESEGNA*RIPRISTINO DELLE ARGINATURE E DELLE SCOGLIERE ESISTENTI.</t>
+  </si>
+  <si>
+    <t>24/12/2020</t>
+  </si>
+  <si>
+    <t>16/06/2021</t>
+  </si>
+  <si>
+    <t>14/07/2021</t>
+  </si>
+  <si>
+    <t>29/10/2021</t>
+  </si>
+  <si>
+    <t>D85H21000120001</t>
+  </si>
+  <si>
+    <t>Ripristino delle arginature e scogliere esistenti stabilizzazione fondo alveo</t>
+  </si>
+  <si>
+    <t>RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO IN LOCALITA BESEGNA.*LOCALITA BESEGNA*LAVORI DI RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO TORRENTE STABINA IN LOCALITA BESEGNA.</t>
+  </si>
+  <si>
+    <t>17/06/2021</t>
+  </si>
+  <si>
+    <t>10/01/2022</t>
+  </si>
+  <si>
+    <t>D87H20000310002</t>
+  </si>
+  <si>
+    <t>Rifacimento di porzione di muro di sostegno del sentiero comunale</t>
+  </si>
+  <si>
+    <t>SENTIERO COMUNALE VIA REGINA*VIA REGINA*RIFACIMENTO DI PORZIONE DI MURO DI SOSTEGNO DEL SENTIERO COMUNALE</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>20/08/2022</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>D95H21000180002</t>
+  </si>
+  <si>
+    <t>TORRENTE FRODOLFO ASTA FRODOLFO OPERE DI</t>
+  </si>
+  <si>
+    <t>TORRENTE FRODOLFO*ASTA FRODOLFO*OPERE DI LAMINAZIONE E TRATTENUTA - SVASO E SISTEMAZIONE OPERE ESISTENTI</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>10/06/2023</t>
+  </si>
+  <si>
+    <t>D97H21001490002</t>
+  </si>
+  <si>
+    <t>RIPRISTINO E CONSOLIDAMENTO VIABILIT ST</t>
+  </si>
+  <si>
+    <t>RIPRISTINO E CONSOLIDAMENTO VIABILITA STRADE COMUNALI E STRUTTURE DANNEGGIATE DAGLI EVENTI METEOROLOGICI VERIFICATISI NEL MESE DI OTTOBRE 2018*VIA DELLA CROSIA PIAZZA DELLA POSTA STRADA DELLA ROCCA LOC. S. EUSEBIO: AREA CHIESA LOC COSTA*CONSOLIDAMENT</t>
+  </si>
+  <si>
+    <t>12/10/2021</t>
+  </si>
+  <si>
+    <t>27/01/2024</t>
+  </si>
+  <si>
+    <t>E13H19000570001</t>
+  </si>
+  <si>
+    <t>TORRENTE ROVINA TORRENTE ROVINA INTERVEN</t>
+  </si>
+  <si>
+    <t>TORRENTE ROVINA*TORRENTE ROVINA*INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI</t>
+  </si>
+  <si>
+    <t>15/07/2021</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>E15H21000070001</t>
+  </si>
+  <si>
+    <t>Difese spondali: eliminazione depositi e rimozione alberature in alveo</t>
+  </si>
+  <si>
+    <t>DIFESE SPONDALI ELIMINAZIONE DEPOSITI E RIMOZIONE ALBERATURE IN ALVEO*VIA NAPOLI E CAPANNO*SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE DELLE ALBERATURE IN ALVEO</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>E15H21000140001</t>
+  </si>
+  <si>
+    <t>TORRENTE ROVINA*TORRENTE ROVINA*INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI - 2 LOTTO</t>
+  </si>
+  <si>
+    <t>11/08/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>E17B16000210005</t>
+  </si>
+  <si>
+    <t>ROGGIA VECCHIA VIA VENETO E CADORNA LAVO</t>
+  </si>
+  <si>
+    <t>ROGGIA VECCHIA*VIA VENETO E CADORNA*LAVORI DI RIQUALIFICAZIONE FLUVIALE E MITIGAZIONE DEL RISCHIO IDRAULICO LUNGO LA ROGGIA VECCHIA</t>
+  </si>
+  <si>
+    <t>14/12/2020</t>
+  </si>
+  <si>
+    <t>16/12/2020</t>
+  </si>
+  <si>
+    <t>24/02/2021</t>
+  </si>
+  <si>
+    <t>15/04/2021</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>E17H21000130001</t>
+  </si>
+  <si>
+    <t>STRADA DI EMERGENZA S.ANTONIO S.CATERI</t>
+  </si>
+  <si>
+    <t>STRADA DI EMERGENZA S.ANTONIO - S.CATERINA*LOCALITA S.ANTONIO - S.CATERINA*MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS - SANTA CATERINA E SEGUITO DELLEVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>E23H18000220005</t>
+  </si>
+  <si>
+    <t>VALLE CONTRA RIFACIMENTO ARGINI SIA IN</t>
+  </si>
+  <si>
+    <t>VALLE CONTRA - RIFACIMENTO ARGINI SIA IN DESTRA CHE SINISTRA OROGRAFICA RISAGOMAZIONE ALVEO. RIFACIMENTO SPALLE DEL PONTE E RIFACIMENTO STRUTTURALE DELLO STESSO*VIA STRADA ALZAIA*RIFACIMENTO ARGINI</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>03/06/2021</t>
+  </si>
+  <si>
+    <t>E23H19000900002</t>
+  </si>
+  <si>
+    <t>Interventi di svaso e sistemazione opere arginali esistenti sul torrente margatta in comune di teglio</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE OPERE ARGINALI ESISTENTI SUL TORRENTE MARGATTA IN COMUNE DI TEGLIO*TORRENTE MARGATTA* INTERVENTI DI SVASO E SISTEMAZIONE OPERE ARGINALI ESISTENTI SUL TORRENTE MARGATTA</t>
+  </si>
+  <si>
+    <t>09/10/2020</t>
+  </si>
+  <si>
+    <t>09/11/2020</t>
+  </si>
+  <si>
+    <t>07/06/2021</t>
+  </si>
+  <si>
+    <t>E25H21000060002</t>
+  </si>
+  <si>
+    <t>Ripristino sezione idraulica rio luria e brignolo e luria mediante rimozione sedimenti piante ripristino argini e sponde danneggiate.</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEZIONE IDRAULICA RIO LURIA - BRIGNOLO E LURIA*VIA STRADE PROVINCIALI E CENTRI ABITATI*FORMAZIONE DIFESE SPONDALI RIPRISTINO ARGINI E RIMOZIONE MATERIE IN ALVEO CON TAGLIO PIANTE</t>
+  </si>
+  <si>
+    <t>07/02/2022</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>E25H21000070001</t>
+  </si>
+  <si>
+    <t>DIFESE SPONDALI ELIMINAZIONE DEPOSITI E RIMOZIONE ALBERATURE IN ALVEO*VIA S.P. EX 234 MULINO SAN MAURIZIO*SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE DELLE ALBERATURE IN ALVEO</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>E29J21001400002</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DI ZONE CON SCHIANTI DIFFUSI E LOCALIZZATI CON ELICOTTERO - VERSANTE DX ADDA LOCALITA BOLLONE E VAL ROGNA</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DI ZONE CON SCHIANTI  DIFFUSI E LOCALIZZATI  CON ELICOTTERO*VERSANTE DX ADDA LOCALITA BOLLONE E VAL ROGNA*L.R. 31/2008 - ART. 24 - ESERCIZIO 2018 -</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>E35D18000540006</t>
+  </si>
+  <si>
+    <t>RIPIANTUMAZIONE AREE BOSCATE DELLA RISERVA NATURALE FONTANILE BRANCALEONE</t>
+  </si>
+  <si>
+    <t>RISERVA NATURALE FONTANILE BRANCALEONE*BRANCALEONE*RIPIANTUMAZIONE AREE BOSCATE</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>E35H21000030002</t>
+  </si>
+  <si>
+    <t>Ripristino sezione idraulica torrente scuropasso mediante rimozione sedimenti piante e ripristino argini e sponde danneggiate.</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEZIONE IDRAULICA TORRENTE SCUROPASSO*VIA STRADE PROVINCIALI E CENTRI ABITATI*FORMAZIONE DIFESE SPONDALI E RIMOZIONE MATERIE IN ALVEO CON TAGLIO PIANTE</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>E45H21000090001</t>
+  </si>
+  <si>
+    <t>DIFESE SPONDALI ELIMINAZIONE DEPOSITI E RIMOZIONE ALBERATURE IN ALVEO*VIA EX SP ANTICA CREMONESE*SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE DELLE ALBERATURE IN ALVEO</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>E45H21000100001</t>
+  </si>
+  <si>
+    <t>DIFESE SPONDALI ELIMINAZIONE DEPOSITI E RIMOZIONE ALBERATURE IN ALVEO*VIA S.P. 126 FRAZIONE ZORLESCO*SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE DELLE ALBERATURE IN ALVEO</t>
+  </si>
+  <si>
+    <t>08/09/2021</t>
+  </si>
+  <si>
+    <t>20/12/2021</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>03/05/2022</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>E53H19000690003</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEZIONE IDRAULICA RIO BRIGNOLO LURIA MEDIANTE RIMOZIONE SEDIMENTI PIANTE E RIPRISTINO OPERE DANNEGGIATE</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEZIONE IDRAULICA RIO BRIGNOLO - LURIA MEDIANTE LA RIMOZIONE DI SEDIMENTI PIANTE E RIPRISTINO OPERE DANNEGGIATE*LOC. LAZZARETTO*RIMOZIONE E TAGLIO PIANTE RIMOZIONE ACCUMULI DI MATERIALE INERTE E CONSOLIDAMENTO SPONDE</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>15/12/2020</t>
+  </si>
+  <si>
+    <t>03/11/2020</t>
+  </si>
+  <si>
+    <t>E57H21001780002</t>
+  </si>
+  <si>
+    <t>VERSANTE A MONTE DELLA STRADA CHE PORTA ALLA LOCALITA PUNT DI RESEG. DISBOSCAMENTO CON TAGLIO DI ALBERI E VEGETAZIONE SULLAREA ADIACENTE ALLA FRANA. CONSOLIDAMENTO E MESSA IN SICUREZZA DEL VERSANTE FRANOSO MEDIANTE IL RAFFORZAMENTO CORTICALE DELLA SCARP</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE SMOTTAMENTI FRANOSI INTERESSANTI STRADA COMUNALE PER LA LOCALITA PUNT DI RESEG *VIA PUNT DI RESIG*SISTEMAZIONE SMOTTAMENTI FRANOSI INTERESSANTI STRADA COMUNALE PER LA LOCALITA PUNT DI RESEG</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>E65H20000120002</t>
+  </si>
+  <si>
+    <t>Ripristino rete idrografica</t>
+  </si>
+  <si>
+    <t>TORRENTE RILE DI MONTESCANO*VIA MONTESCANO*LAVORI DI PULIZIA RETTIFICA DELLALVEO E CONSOLIDAMENTO DELLE SPONDE CON REGOLAZIONE DEGLI AFFLUENTI NEL TRATTO MEDIO SUPERIORE</t>
+  </si>
+  <si>
+    <t>26/07/2021</t>
+  </si>
+  <si>
+    <t>31/08/2021</t>
+  </si>
+  <si>
+    <t>E67H21001350002</t>
+  </si>
+  <si>
+    <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEI FOSSI MOLINAZZO E CAPPELLAZZO</t>
+  </si>
+  <si>
+    <t>RIO CAPPELLAZZO RIO MOLINAZZO*VIA PIANAZZA*PULIZIA E RETTIFICA DEGLI ALVEI CONSOLIDAMENTO SPONDALE REALIZZAZIONE DI BRIGLIE</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>07/06/2022</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>E69J21001870002</t>
+  </si>
+  <si>
+    <t>FORESTE DANNEGGIATE DALLA TEMPESTA VAIA DEL 29-30 OTTOBRE 2019 - VERSANTE DX ADDA LOCALITA VAL DI SACCO - RECUPERO BOSCO DANNEGGIATO</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI ESBOSCO CON ELICOTTERO DEL MATERIALE LEGNOSO*VERSANTE DX ADDA LOCALITA VAL DI SACCO*FORESTE DANNEGGIATE DA TEMPESTA VAIA DEL 29 E 30 OTTOBRE 2018</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>E73H19000890002</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DEI DANNI CAUSATI DAGLI SCH</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DEI DANNI CAUSATI DAGLI SCHIANTI ALLE VIABILITA AGROSILVOPASTORALI S014052_00006_2 RONCALE-LA PIANA E S014052_00010_1 VIA ZOBOLI E STRADA COMUNALE DELLA VALFONTANA*VAL FONTANA*RIFACIMENTO DEI MURI DI SOSTEGNO RIMOZIONE DI MASSI E MATERIALE</t>
+  </si>
+  <si>
+    <t>02/12/2020</t>
+  </si>
+  <si>
+    <t>28/12/2020</t>
+  </si>
+  <si>
+    <t>29/03/2021</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>27/06/2021</t>
+  </si>
+  <si>
+    <t>E73H19000900002</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE SAZZOBRIOTTI STRADA COM</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE SAZZO-BRIOTTI*STRADA COMUNALE DA SAZZO A BRIOTTI*COMPLETAMENTO DELLINTERVENTO DI RIPRISTINO DELLA STRADA SAZZO-BRIOTTI DA EFFETTUARSI TRAMITE IL CONSOLIDAMENTO DEL MURO DI SOSTEGNO DELLA SEDE STRADALE IN LOCALITA SALIGHERA E FONTANIVA E L</t>
+  </si>
+  <si>
+    <t>07/12/2020</t>
+  </si>
+  <si>
+    <t>27/05/2021</t>
+  </si>
+  <si>
+    <t>E73H19000910002</t>
+  </si>
+  <si>
+    <t>Interventi di svaso e sistemazione delle opere idrauliche esistenti nonch taglio piante e rimozione essenze arboree presenti in alveo fiume adda tratto a monte dello sbocco del torrente malgina in comune di teglio sino alla briglia selettiva posta a val</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA DALLO SBOCCO DEL TORRENTE MALGINA SINO ALLA BRIGLIA SELETTIVA POSTA A VALLE DELLA PASSERELLA DEL GACC*FIUME ADDA*IN</t>
+  </si>
+  <si>
+    <t>18/06/2021</t>
+  </si>
+  <si>
+    <t>12/05/2021</t>
+  </si>
+  <si>
+    <t>E77G21000000001</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SISTEMAZIONE FORESTALE DEL</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SISTEMAZIONE FORESTALE DELLA VAL MALGA A FRONTE DEI DANNI DELLA TEMPESTA VAIA DEL 2018*VAL MALGA*INTERVENTI DI SISTEMAZIONE FORESTALE DELLA VAL MALGA A FRONTE DEI DANNI DELLA TEMPESTA VAIA DEL 2018</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>13/11/2023</t>
+  </si>
+  <si>
+    <t>E79J21002050002</t>
+  </si>
+  <si>
+    <t>FORESTE DANNEGGIATE DALLA TEMPESTA VAIA DEL 29-30 OTTOBRE 2019 - VERSANTE DX ADDA LOCALITA MARTINOL - ARLATE - RECUPERO BOSCO DANNEGGIATO</t>
+  </si>
+  <si>
+    <t>RECUPERO BOSCO DANNEGGIATO MEDIANTE ESBOSCO MANUALE*VERSANTE DX ADDA LOCALITA MARTINOL - ARLATE*FORESTE DANNEGGIATE DA TEMPESTA VAIA DEL 29 E 30 OTTOBRE 2018</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>E79J21002070002</t>
+  </si>
+  <si>
+    <t>FORESTE DANNEGGIATE DALLA TEMPESTA VAIA DEL 29-30 OTTOBRE 2019  - VERSANTE DX ADDA LOCALITA DOVERE - RECUPERO BOSCO DANNEGGIATO</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONI DI ZONE CON SCHIANTI DIFFUSI E LOCALIZZATI CON LUTILIZZO DI ELICOTTERO*VERSANTE DX ADDA LOCALITA DOVERE*L.R. 31/2008 - ART. 24 - ESERCIZIO 2018 -</t>
+  </si>
+  <si>
+    <t>ESECUZIONE LAVORI</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>E83H20000130002</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DANNI EVENTI CALAMITOSI OTT</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO*ZONE DIVERSE DEL TERRITORIO*SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>23/03/2021</t>
+  </si>
+  <si>
+    <t>E95H21000020002</t>
+  </si>
+  <si>
+    <t>Ripristino sezione idraulica torrente versa mediante rimozione sedimenti piante e ripristino opere danneggiate.</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA*VIA STRADE PROVINCIALI E CENTRI ABITATI*FORMAZIONE DIFESE SPONDALI E RIMOZIONE MATERIE IN ALVEO CON TAGLIO PIANTE</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>F13H19001460002</t>
+  </si>
+  <si>
+    <t>TORRENTI TORCHIONE LIVRIO PRESIO E BOC</t>
+  </si>
+  <si>
+    <t>TORRENTI TORCHIONE LIVRIO PRESIO E BOCCO*TORRENTI VARI*INTERVENTI DI SVASO E SISTEMAZIONI DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO DEI TORRENTI TORCHIONE LIVRIO PRESIO E BOCCO NEI COMUNI DI A</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>26/01/2021</t>
+  </si>
+  <si>
+    <t>F17H20005750002</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO DEI VERSANTI IN FRANA MED</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA DI BARRIERA PARAMASSI LUNGO LA STRADA GANNA-MONDONICO*STRADA GANNA-MONDONICO*CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA DI BARRIERA PARAMASSI LU</t>
+  </si>
+  <si>
+    <t>18/12/2021</t>
+  </si>
+  <si>
+    <t>04/05/2022</t>
+  </si>
+  <si>
+    <t>05/03/2022</t>
+  </si>
+  <si>
+    <t>F17H21001950002</t>
+  </si>
+  <si>
+    <t>Consolidamento dei versanti in frana mediante taglio piante instabili e posa di barriera paramassi lungo la strada gannaboarezzo</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA DI BARRIERA PARAMASSI LUNG LA STRADA GANNA-BOAREZZO*STRADA GANNA-BOAREZZO*CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA DI BARRIERA PARAMASSI LUNG</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>02/07/2022</t>
+  </si>
+  <si>
+    <t>F33H18000270002</t>
+  </si>
+  <si>
+    <t>Bonifica del versante a monte dei fabbricati esistenti con legature/ chiodature dei massi instabili e rimozione della vegetazione pericolante messa in opera di pannelli in aderenza alle pareti rocciose. realizzazione di nuove barriere paramassi</t>
+  </si>
+  <si>
+    <t>PIANO DEGLI INTERVENTI URGENTI DI CUI ALLO.C.D.P.C. 588/2018 - EVENTI DAL 27 AL 30 OTTOBRE 2018 - VERSANTE IN LOC. PONTE DELACQUA IN MEZZOLDO - (BG)*VIA PONTE DELLACQUA*BONIFICA DEL VERSANTE A MONTE DEI FABBRICATI ESISTENTI CON LEGATURE CHIODATURE</t>
+  </si>
+  <si>
+    <t>20/04/2021</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>F33H18000290002</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZ</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA LUNGO TRATTI DELLA STRADA IN LOCALITA VALLE TERZERA - MEZZOLDO*VIA LOCALITA TERZERA*LAVORI DI RIPRISTINO E MESSA IN SICUREZZA LUNGO TRATTI DELLA STRADA IN LOCALITA VALLE TERZERA</t>
+  </si>
+  <si>
+    <t>01/12/2020</t>
+  </si>
+  <si>
+    <t>12/07/2021</t>
+  </si>
+  <si>
+    <t>F35H21000330002</t>
+  </si>
+  <si>
+    <t>Bonifica del versante a monte dei fabbricati esistenti con legature/ chiodature dei massi instabili e rimozione della vegetazione pericolante messa in opera di pannelli in aderenza alle pareti rocciose realizzazione di nuove barriere paramassi</t>
+  </si>
+  <si>
+    <t>VERSANTI IN LOCALITA PONTE DELLACQUA*LOCALITA PONTE DELLACQUA*REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>22/10/2021</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>F35H21000340002</t>
+  </si>
+  <si>
+    <t>STRADA VALLE TERZERA STRADA VALLE TERZER</t>
+  </si>
+  <si>
+    <t>STRADA VALLE TERZERA*STRADA VALLE TERZERA*LAVORI DI MESSA IN SICUREZZA DELLA STRADA IN LOCALITA VALLE TERZERA</t>
+  </si>
+  <si>
+    <t>21/10/2021</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>F37H21002070002</t>
+  </si>
+  <si>
+    <t>Bova e lambro alveo e sponde: sistemazione briglie su torrente lambrone e alla foce del torrente bova</t>
+  </si>
+  <si>
+    <t>TORRENTE LAMBRONE TORRENTE BOVA*VIA HAYEZ SNC*SISTEMAZIONE BRIGLIE SUL TORRENTE LAMBRONE E ALLA CONFLUENZA DEL TORRENTE BOVA</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>F52J15000010001</t>
+  </si>
+  <si>
+    <t>LAVORI DI SISTEMAZIONE IDRAULICA VALLE D</t>
+  </si>
+  <si>
+    <t>LAVORI DI MESSA IN SICUREZZA E SISTEMAZIONE IDRAULICA VALLE DEL RIGU*TORRENTE VALLE DEL RIGU*LAVORI DI REGIMAZIONE IDRAULICA MEDIANTE LA FORMAZIONE DI BRIGLIE IN ALVEO E FORMAZIONE DI SCOGLIERA PER LA PROTEZIONE DELLA SPONDA</t>
+  </si>
+  <si>
+    <t>02/07/2020</t>
+  </si>
+  <si>
+    <t>02/09/2020</t>
+  </si>
+  <si>
+    <t>07/07/2020</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>F55H21000200001</t>
+  </si>
+  <si>
+    <t>LAVORI DI MESSA IN SICUREZZA VALLE DE</t>
+  </si>
+  <si>
+    <t>LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO - CARAMONDI - LOTTO 2*VALLE DEL MOLINO - LOC. CARAMONDI*I LAVORI PREVEDONO LA REGIMAZIONE DI UN TRATTO DELLA VALLE DEL MOLINO MEDIANTE LA FORMAZIONE DI SPONDE E SOGLIE E LA RIPROFILATURA ED ANCORAGGIO DEL VERS</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>F63H19001120002</t>
+  </si>
+  <si>
+    <t>FIUME ADDA FIUME ADDA INTERVENTI DI SVAS</t>
+  </si>
+  <si>
+    <t>FIUME ADDA*FIUME ADDA*INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE IN ALVEO FIUME ADDA DALLO SBOCCO DEL TORRENTE MADRASCO COMUNE COLORINA SINO ALLO SBOCCO DEL TORRENTE MALGINA COMUNE CAST</t>
+  </si>
+  <si>
+    <t>F73H18000370002</t>
+  </si>
+  <si>
+    <t>Sistemazioni spondale delle valli coinvolte nella colata detritica</t>
+  </si>
+  <si>
+    <t>FOSSADONE (BG137) DEI FONDI (BG138) VALLE DI PANTENO (PANTENO1E2) VALLE DI PALATE(PALATE1) VALLE LATERALI AL FOSSADONE (FOSSADONE1 2 E 3) VALLE EX CASERMA (BG-END47) VALLETTE VERSANTE PURA E S. FELICE (BG-END1-15) VALLE DEL FERRO ALTA (FERRO1)*VAR</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>01/09/2021</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>F73H19001070002</t>
+  </si>
+  <si>
+    <t>LN1452020558SO081TRESIVIOSOLOC. F</t>
+  </si>
+  <si>
+    <t>BOSCHI COMUNALI*TERRITORIO COMUNALE*BONIFICA SOPRASSUOLI MEDIANTE ESBOSCO (BLONDIN VERRICELLI ELICOTTERO) DI PARTE DELLA MASSA LEGNOSA A TERRA. MESSA IN SICUREZZA VERSANTI SISTEMAZIONE CEPPAIE A TERRA E MASSI SMOSSI. RISOLUZIONE PICCOLI DISSESTI (NICCH</t>
+  </si>
+  <si>
+    <t>19/03/2021</t>
+  </si>
+  <si>
+    <t>17/04/2021</t>
+  </si>
+  <si>
+    <t>30/11/2021</t>
+  </si>
+  <si>
+    <t>F73H19001090002</t>
+  </si>
+  <si>
+    <t>Interventi di svaso e sistemazione delle opere arginali esistenti sul torrente cervio in comune di cedrasco</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE ARGINALI ESISTENTI SUL TORRENTE CERVIO IN COMUNE DI CEDRASCO.*TORRENTE CERVIO*SVASO PARTE TERMINALE DEL TORRENTE CERVIO RICOSTRUZIONE TRATTO DI ARGINE IN DESTRA OROGRAFICA .</t>
+  </si>
+  <si>
+    <t>25/08/2020</t>
+  </si>
+  <si>
+    <t>01/09/2020</t>
+  </si>
+  <si>
+    <t>F75F21002370002</t>
+  </si>
+  <si>
+    <t>BAGOLINO - VIA CIMITERO - OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITA DI ACCESSO AL CENTRO ABITATO</t>
+  </si>
+  <si>
+    <t>RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILITA&amp; 768 BAGOLINO - VIA CIMITERO - OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITA DI ACCESSO AL CENTRO ABITATO*VIA CIMITERO*OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITA DI ACCE</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
+    <t>F77H19004460002</t>
+  </si>
+  <si>
+    <t>VIABILIT COMUNALE TERRITORIO COMUNALE</t>
+  </si>
+  <si>
+    <t>VIABILITA COMUNALE - TERRITORIO COMUNALE*TERRITORIO COMUNALE*MESSA IN SICUREZZA VIABILITA STRADALE MEDIANTE SISTEMAZIONE DI MURI PAVIMENTAZIONE STRADALE E PARAPETTI. MESSA IN SICUREZZA CORPO FRANA IN LOC. CAVE.</t>
+  </si>
+  <si>
+    <t>29/09/2021</t>
+  </si>
+  <si>
+    <t>F77H20000080002</t>
+  </si>
+  <si>
+    <t>Rifacimento muri di sostegno a monte e a valle della viabilit e sostizione dei guardrail</t>
+  </si>
+  <si>
+    <t>PROGETTO DI ADEGUAMENTO E MESSA IN SICUREZZA STRADA COMUNALE DI CERRETO BASSO*VIA CERRETO BASSO*RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE ELLA STRADA E POSA BARRIERE DI SICUREZZA</t>
+  </si>
+  <si>
+    <t>25/09/2020</t>
+  </si>
+  <si>
+    <t>24/03/2021</t>
+  </si>
+  <si>
+    <t>F77H21001590002</t>
+  </si>
+  <si>
+    <t>Interventi di messa in sicurezza viabilit silvo pastoreale</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI MESSA IN SCUREZZA VIABILITA SILVO PASTORALE*VIA STRADE VARIE*INTERVENTI DI MESSA IN SCUREZZA VIABILITA SILVO PASTORALE</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>F77J20000010002</t>
+  </si>
+  <si>
+    <t>Opere di consolidamento dei versanti e posa di reti paramassi</t>
+  </si>
+  <si>
+    <t>PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI E POSA DI RETI PARAMASSI LOC. CERRETO - RICCOMASSIMO*VIA CERRETO - RICCOMASSIMO*PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI E POSA DI RETI PARAMASSI LOC. CERRETO - RICCOMASSIMO</t>
+  </si>
+  <si>
+    <t>09/08/2022</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>23/01/2023</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>F77J20000020002</t>
+  </si>
+  <si>
+    <t>PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI LOC. CERRETO BASSO*VIA CERRETO BASSO*PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI LOC. CERRETO BASSO</t>
+  </si>
+  <si>
+    <t>22/08/2021</t>
+  </si>
+  <si>
+    <t>F77J20000030002</t>
+  </si>
+  <si>
+    <t>Opere di consolidamento dei versanti di regimazione idraulica e posa di reti paramassi</t>
+  </si>
+  <si>
+    <t>PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI ED EVENTUALE POSA DI RETI PARAMASSI LOC. TORRENTE SANGUINERA FIUME CAFFARO FIUME VAIA TORRENTE LEVRAS RIM*LOVALITA SANGUINERA - LEVRAS - VAIA*PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI ED EVENTUA</t>
+  </si>
+  <si>
+    <t>F77J20000040002</t>
+  </si>
+  <si>
+    <t>PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI CON EVENTUALE POSA DI RETI PARAMASSI LOC. VALLE DORIZZO*LOC. VALLEDORIZZO*PROGETTO DI OPERE DI CONSOLIDAMENTO DEI VERSANTI CON EVENTUALE POSA DI RETI PARAMASSI LOC. VALLE DORIZZO</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>F79J21002170002</t>
+  </si>
+  <si>
+    <t>Messa in sicurezza versante boscato a monte strada provinciale sp 669 (loc ponte prada)</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA VERSANTE BOSCATO A MONTE STRADA PROVINCIALE SP 669 (LOC PONTE PRADA)*VIA S.P. 669 - LOC. PRADA*MESSA IN SICUREZZA VERSANTE BOSCATO A MONTE STRADA PROVINCIALE SP 669 (LOC PONTE PRADA)</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>F79J21002180002</t>
+  </si>
+  <si>
+    <t>Interventi di elimininazione del rischio residuo in versanto boscati a monte di infrastrutture viarie (ex sp669) e abitazioni</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI ELIMININAZIONE DEL RISCHIO RESIDUO IN VERSANTO BOSCATI A MONTE DI INFRASTRUTTURE VIARIE (EX SP669) E ABITAZIONI*VIA EX SP 669 - VIA PRADA - S. GIORGIO*INTERVENTI DI ELIMININAZIONE DEL RISCHIO RESIDUO IN VERSANTO BOSCATI A MONTE DI INFRASTRUT</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>F83H19003620002</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA MEDIANTE RIMOZIONE SEDIMENTI PIANTE E RIPRISTINO OPERE DANNEGGIATE</t>
+  </si>
+  <si>
+    <t>TORRENTE VERSA*ALVEO TORRENTE VERSA*RIPRISTINO SEZIONE IDRAULICA DEL TORRENTE VERSA MEDIANTE RIMOZIONE SEDIMENTI PIANTE E RIPRISTINO OPERE DANNEGGIATE</t>
+  </si>
+  <si>
+    <t>27/12/2020</t>
+  </si>
+  <si>
+    <t>25/01/2021</t>
+  </si>
+  <si>
+    <t>07/05/2021</t>
+  </si>
+  <si>
+    <t>G15H21000100002</t>
+  </si>
+  <si>
+    <t>Sistemazione dei boschi abbattuti( 250.000) e sistemazione strade forestali di accesso ( 120.000) gravi danni alle strade interne alle aree interamente distrutte in particolare strade valledescolina pontesaviorebratta e tassuamalga casentia</t>
+  </si>
+  <si>
+    <t>LOCALITA*FABREZZA*BONIFICA SCHIANTI E RIPRISTINO VIABILITA DI SERVIZIO</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>G17H20000150002</t>
+  </si>
+  <si>
+    <t>Intervento di messa in sicurezza della viabilit di collegamento al centro urbano mediante rifacimento di intera porzione di muri in ca che sostengono e si svilupano sopra la viabilit di via pineta e che connettono alcune residenze e strutture ricettive</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE VIA PINETA*VIA PINETA*INTERVENTO DI MESSA IN SICUREZZA VIABILITA DI COLLEGAMENTO AL CENTRO URBANO</t>
+  </si>
+  <si>
+    <t>06/09/2021</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>G17H21001130002</t>
+  </si>
+  <si>
+    <t>BONIFICA DANNI DELLA TEMPESTA VAIA NEL TERRITORIO DEL COMUNE DI TEMU-SISTEMAZIONE DEI BOSCHI ABBATTUTI E SISTEMAZIONE STRADE FORESTALI DI ACCESSO - DANNI ALLA VIABILITA SIA SUL VERSANTE DELLA VAL DAVIO CHE A MONTE DI VILLA DALLEGNO, DOVE SONO CONCENTRATI</t>
+  </si>
+  <si>
+    <t>DANNI DELLA TEMPESTA VAIA*LOCALITA VAL DAVIO-VALLE APERTA*BONIFICA</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>24/05/2024</t>
+  </si>
+  <si>
+    <t>G27H21001510002</t>
+  </si>
+  <si>
+    <t>Bonifica danni della tempesta vaia nel territorio del comune di paisco loveno sistemazione boschi abbattuti e sistemazione strade forestali daccesso</t>
+  </si>
+  <si>
+    <t>DANNI DELLA TEMPESTA VAIA*LOCALITA VAL DI SCALA*BONIFICA</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>G27H21001530002</t>
+  </si>
+  <si>
+    <t>BONIFICA DANNI DELLA TEMPESTA VAIA NEL TERRITORIO DEL COMUNE DI SELLERO - SISTEMAZIONE DEI BOSCHI ABBATTUTI E SISTEMAZIONE STRADE FORESTALI DI ACCESSO</t>
+  </si>
+  <si>
+    <t>DANNI DELLA TEMPESTA VAIA*TAMBIONE-PIAN PAGHERA*BONIFICA</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>G35D18000610003</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA COPERTURA FAB</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA COPERTURA FABBRICATI COMUNALI MALGA PIAZZE E SISTEMAZIONE AREE PERTINENZIALI*MALGA PIAZZE DI VAGHEZZA*MANUTENZIONE STRAORDINARIA COPERTURA FABBRICATI COMUNALI MALGA PIAZZE E SISTEMAZIONE AREE PERTINENZIALI</t>
+  </si>
+  <si>
+    <t>20/11/2021</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>G35H21000130002</t>
+  </si>
+  <si>
+    <t>Sistemazione dei boschi abbattuti ( 24.000) e sistemazione strade forestali di accesso ( 48.000) schianti concentrati in localit desneur con danneggiamento della strada daccesso (cevomusnadesneurandovaia)</t>
+  </si>
+  <si>
+    <t>LOCALITA*MUSNA*BONIFICA SCHIANTI E RIPRISTINO VIABILITA DI SERVIZIO</t>
+  </si>
+  <si>
+    <t>17/01/2022</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>G43H20000070002</t>
+  </si>
+  <si>
+    <t>TORRENTE PETTOLA VIA ALLE FONTI INTERVEN</t>
+  </si>
+  <si>
+    <t>TORRENTE PETTOLA*VIA ALLE FONTI*INTERVENTO DI REGIMAZIONE DELLE ACQUE SUL TERRENTE PETTOLA</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>G47H21001180002</t>
+  </si>
+  <si>
+    <t>BONIFICA DANNI DELLA TEMPESTA VAIA NEL TERRITORIO DEL COMUNE DI BERZO DEMO - SISTEMAZIONE DEI BOSCHI ABBATTUTI E SISTEMAZIONE STRADE FORESTALI DI ACCESSO</t>
+  </si>
+  <si>
+    <t>DANNI DELLA TEMPESTA VAIA*LOCALITA FORNO DALLIONE*BONIFICA</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>G47H21001210002</t>
+  </si>
+  <si>
+    <t>Bonifica danni della tempesta vaia nel territorio del comune di ono s.pietro: sistemazione dei boschi abbattuti e sistemazione strade forestali di accesso.</t>
+  </si>
+  <si>
+    <t>DANNI DELLA TEMPESTA VAIA*LOCALITA PLEMORT*BONIFICA</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>G48B21000110002</t>
+  </si>
+  <si>
+    <t>STABILIZZAZIONE SPONDE E SOGLIE DI FONDO</t>
+  </si>
+  <si>
+    <t>STABILIZZAZIONE SPONDE E SOGLIE DI FONDO ALVEO TORRENTE PETTOLA*VIA VIALE ALLE FONTI*STABILIZZAZIONE SPONDE E SOGLIE DI FONDO ALVEO TORRENTE PETTOLA</t>
+  </si>
+  <si>
+    <t>30/08/2021</t>
+  </si>
+  <si>
+    <t>12/09/2021</t>
+  </si>
+  <si>
+    <t>G49J19001230001</t>
+  </si>
+  <si>
+    <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI MARONE COLONNO NUOVO SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TEGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
+  </si>
+  <si>
+    <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI MARONE*COLONNO NUOVO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TEGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>10/08/2024</t>
+  </si>
+  <si>
+    <t>G53H19000850002</t>
+  </si>
+  <si>
+    <t>Interventi di svaso e sistemazioni delle opere idrauliche esistenti nonch taglio piante e rimozione essenze arboree presenti in alveo fiume adda da foce lago di como in comune di colico sino alla foce del torrente masino in comune di ardenno</t>
+  </si>
+  <si>
+    <t>FIUME ADDA*CORSO FIUME ADDA*INTERVENTI DI SVASO E SISTEMAZIONI DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO DA FOCE LAGO DI COMO IN COMUNE DI COLICO SINO ALLA FOCE DEL TORRENTE MASINO IN COMUNE DI AR</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>30/10/2022</t>
+  </si>
+  <si>
+    <t>G55H20000280002</t>
+  </si>
+  <si>
+    <t>VERSANTI IN LOC. CORNA*LOC. CORNA*LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>G57H18001980002</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO STRADALE CON MESSA IN SICUREZZA DEL TRANSITO. REALIZZAZIONE DI SISTEMI DI CONTENIMENTO DELLE TERRE. RIQUALIFICAZIONE DEL SOTTOSTANTE VERSANTE COLLINARE E RIPRISTINO DEL SISTEMA DI DRENAGGIO DELLE ACQUE.</t>
+  </si>
+  <si>
+    <t>SMOTTAMENTO SOTTOSTRADA INCROCIO VIA BRIONE CON VIA BAVIC*VIA BRIONE/BAVIC*FORMAZIONE DI MICROPALI VERTIVALI E INCLINATI COSTRUZIONE DI OPERE IN CEMENTO ARMATO.</t>
+  </si>
+  <si>
+    <t>28/02/2021</t>
+  </si>
+  <si>
+    <t>G57H20000390001</t>
+  </si>
+  <si>
+    <t>PONTE TRENTO TRIESTE MESSA IN SICUREZZ</t>
+  </si>
+  <si>
+    <t>PONTE TRENTO TRIESTE - MESSA IN SICUREZZA DELLE CONDOTTE OGGI APPOGGIATE LUNGO IL MARCIAPIEDE DEL MANUFATTO E ADEGUAMENTO DELLA VIABILITA CICLOPEDONALE DI ACCESSO E DI TRANSITO*PONTE TRENTO TRIESTE*OPERE PER IL RIPRISTINO DEFINITIVO DEL SERVIZIO DI FOGN</t>
+  </si>
+  <si>
+    <t>25/05/2021</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>22/06/2021</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>G57H21001870002</t>
+  </si>
+  <si>
+    <t>Consolidamento dei versanti in frana lungo la valle del torrente dovrana dalla localit argentera al confine comunale con lavena ponte tresa</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO DEI VERSANTI IN FRANA LUNGO LA VALLE DEL TORRENTE DOVRANA DALLA LOCALITA ARGENTERA AI CONFINE COMUNALE CON LAVENA PONTE TRESA*DALLA LOC. ARGENTERA FINO A VIA VALLE*CONSOLIDAMENTO DEI VERSANTI CON OPERE IN ALVEO E DIFESE SPONDALI</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>G64H20001020003</t>
+  </si>
+  <si>
+    <t>TORRENTE DAFUS LOCALITA VALLE DAFUS REG</t>
+  </si>
+  <si>
+    <t>TORRENTE DAFUS*LOCALITA VALLE DAFUS*REGIMAZIONE</t>
+  </si>
+  <si>
+    <t>01/04/2021</t>
+  </si>
+  <si>
+    <t>26/04/2021</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>13/08/2022</t>
+  </si>
+  <si>
+    <t>G65H21000170002</t>
+  </si>
+  <si>
+    <t>Sistemazione dei boschi abbattuti ( 200.000) e sistemazione strade forestali di accesso( 200.000) larea schiantata localizzata principalmente in localit volano in destra al torrente tredenus e la viabilit daccesso risulta gravemente compromessa (st</t>
+  </si>
+  <si>
+    <t>LOCALITA*VOLANO*BONIFICA SCHIANTI E RIPRISTINO VIABILITA DI SERVIZIO</t>
+  </si>
+  <si>
+    <t>07/12/2021</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>04/10/2025</t>
+  </si>
+  <si>
+    <t>G65H21000180002</t>
+  </si>
+  <si>
+    <t>Sistemazione dei boschi abbattuti ( 300.000) e sistemazione strade forestali di accesso ( 240.000) tutta la zona schiantata gravita sulla strada paspardozumellacolomb e sulle diramazioni per pusolo e pradalb che sono state gravemente danneggiate</t>
+  </si>
+  <si>
+    <t>LOCALITA*ZUMELLA*BONIFICA SCHIANTI E RIPRISTINO VIABILITA DI SERVIZIO</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>G65H21000190002</t>
+  </si>
+  <si>
+    <t>Intervento di messa in sicurezza versante e ripristino argine torrente grigna in destra orografica a valle del ponte in ferro</t>
+  </si>
+  <si>
+    <t>TORRENTE GRIGNA*LOCALITA SESA*REGIMAZIONE</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>G67H21001600002</t>
+  </si>
+  <si>
+    <t>Bonifica di boschi abbattiti dalla tempesta vaia nella foresta regionale val grigna nella mp 51gr sistemazione di boschi abbattuti ove occorre sistemazione del suolo ed eventuale reimpianto localizzato</t>
+  </si>
+  <si>
+    <t>BONIFICA DI BOSCHI ABBATTITI DALLA TEMPESTA VAIA NELLA FORESTA REGIONALE VAL GRIGNA NELLA MP 51GR*VALLE GRIGNA - VERSANTE DESTRO -MP 51GR*BONIFICA DI BOSCHI ABBATTITI DALLA TEMPESTA VAIA NELLA FORESTA REGIONALE VAL GRIGNA NELLA MP 51GR</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>G73H19000950002</t>
+  </si>
+  <si>
+    <t>Taglio delle piante e rimozione del materiale legnoso mediante elicottero e sistemazione in loco delle ceppaie</t>
+  </si>
+  <si>
+    <t>VERSANTE BOSCHIVO TRA PRATO MASLINO - VIGNONE *SENTIERO PRATO MASLINO-VIGNONE-PRATI DI GAGGIO*TAGLIO PIANTE PERICOLANTI E RIMOZIONE SCHIANTI E MATERIALE LEGNOSO A RIPRISTINO SENTIERI INTERROTI</t>
+  </si>
+  <si>
+    <t>30/10/2020</t>
+  </si>
+  <si>
+    <t>19/10/2020</t>
+  </si>
+  <si>
+    <t>16/11/2020</t>
+  </si>
+  <si>
+    <t>17/11/2020</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>G73H20000120002</t>
+  </si>
+  <si>
+    <t>RIVO FINILETTI LOCALIT FINILETTI CONSOL</t>
+  </si>
+  <si>
+    <t>RIVO FINILETTI*LOCALITA FINILETTI*CONSOLIDAMENTO SPONDE NATURALI RIM TRATTI ALVEO ARGINI ARTIFICIALI E RISOLUZIONE DRENAGGIO ACQUE DI RUSCELLAMENTO (RIVO FINILETTI E BACINO AFFERENTE)</t>
+  </si>
+  <si>
+    <t>15/08/2020</t>
+  </si>
+  <si>
+    <t>23/07/2020</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>08/08/2020</t>
+  </si>
+  <si>
+    <t>16/02/2021</t>
+  </si>
+  <si>
+    <t>28/11/2020</t>
+  </si>
+  <si>
+    <t>G77H21001010002</t>
+  </si>
+  <si>
+    <t>BONIFICA DANNI DELLA TEMPESTA VAIA NEL TERRITORIO DEL COMUNE DI BRENO - SISTEMAZIONE BOSCHI ABBATTUTI E STRADE FORESTALI DI ACCESSO</t>
+  </si>
+  <si>
+    <t>DANNI DELLA TEMPESTA VAIA*LOCALITA COGOLO-VAJUGA-BAZENA-DEGNA-PIAN DASTRIO-EMPLAS*BONIFICA</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>03/09/2025</t>
+  </si>
+  <si>
+    <t>G77H21001020002</t>
+  </si>
+  <si>
+    <t>BONIFICA DANNI DELLA TEMPESTA VAIA NELLA PROPRIETA DEL COMUNE DI MALEGNO - BONIFICA DEL BOSCO E RIPRISTINO DELLA PISTA FORESTALE DACCESSO</t>
+  </si>
+  <si>
+    <t>DANNI DELLA TEMPESTA VAIA*LOCALITA VAJUGA*BONIFICA</t>
+  </si>
+  <si>
+    <t>G87H20001970002</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE DI MEZZENASCO-SAN GERVASO*STRADA COMUNALE MEZZENASCO-SAN GERVASO*MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
+  </si>
+  <si>
+    <t>14/02/2022</t>
+  </si>
+  <si>
+    <t>G87H21001340002</t>
+  </si>
+  <si>
+    <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO DI URIA</t>
+  </si>
+  <si>
+    <t>FOSSO URIA*LOC.SAN PAOLO - LOC.CAFABBRI*INTERVENTO DI RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO URIA TRA LA LOCALITA SAN PAOLO E LOCALITA CA FABBRI A SEGUITO DI DISSESTO DELLE AREE DI UN TRATTO DI FOSSO</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>G89J19000790001</t>
+  </si>
+  <si>
+    <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI SULZANO DOSSO BRUGO SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TEGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
+  </si>
+  <si>
+    <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI SULZANO*DOSSO BRUGO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TEGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>H17H20004250002</t>
+  </si>
+  <si>
+    <t>Pulizia della vasca di laminazione e ripristino opere di difesa idraulica sul torrente narcanello</t>
+  </si>
+  <si>
+    <t>TORRENTE NARCANELLO*LOC. SOZZINE*OPERE DI PULIZIA VASCHE DI LAMINAZIONE E RISPRISTINO OPERE DI DIFESA IDRAULICA TORRENTE NARCANELLO</t>
+  </si>
+  <si>
+    <t>08/07/2021</t>
+  </si>
+  <si>
+    <t>20/08/2021</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>H35D19000150004</t>
+  </si>
+  <si>
+    <t>PARCO COMUNALE VIA UMBERTO I RIQUALIFICA</t>
+  </si>
+  <si>
+    <t>PARCO COMUNALE*VIA UMBERTO I*RIQUALIFICAZIONE PARCO COMUNALE</t>
+  </si>
+  <si>
+    <t>09/04/2020</t>
+  </si>
+  <si>
+    <t>30/06/2020</t>
+  </si>
+  <si>
+    <t>20/06/2020</t>
+  </si>
+  <si>
+    <t>05/11/2020</t>
+  </si>
+  <si>
+    <t>12/09/2020</t>
+  </si>
+  <si>
+    <t>H43E19000300001</t>
+  </si>
+  <si>
+    <t>CONDOTTA IDRICA VENDULLO VIA VENDULLO RI</t>
+  </si>
+  <si>
+    <t>CONDOTTA IDRICA VENDULLO*VIA VENDULLO*RIPRISTINO FUNZIONALITA</t>
+  </si>
+  <si>
+    <t>22/10/2020</t>
+  </si>
+  <si>
+    <t>21/05/2021</t>
+  </si>
+  <si>
+    <t>H43H19000610001</t>
+  </si>
+  <si>
+    <t>OPERE DI REGIMAZIONE IDRAULICA TORRENTE</t>
+  </si>
+  <si>
+    <t>OPERE DI REGIMAZIONE IDRAULICA TORRENTE BITTO*LOCALITA GEROLA*RIPRISTINO CONSOLIDAMENTO E MANUTENZIONE OPERE DI REGIMAZIONE IDRAULICA</t>
+  </si>
+  <si>
+    <t>22/12/2020</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>H43H19000770001</t>
+  </si>
+  <si>
+    <t>Opere di stabilizzazione delle n.2 nicchie di frana con opere di ingegneria naturalistica e recupero alberi in alveo sponsa sx.</t>
+  </si>
+  <si>
+    <t>VALLE GRANDE*VALLE GRANDE*STABILIZZAZIONE NICCHIE DI FRANA E RECUPERO ALBERI</t>
+  </si>
+  <si>
+    <t>26/11/2021</t>
+  </si>
+  <si>
+    <t>H43H19000780001</t>
+  </si>
+  <si>
+    <t>Ripristino soglie in alveo rimozione e stabilizzazione massi movimentati dalla colata</t>
+  </si>
+  <si>
+    <t>VALLE SCURA*VALLE SCURA*STABILIZZAZIONE SCALZAMENTI E SOGLIE</t>
+  </si>
+  <si>
+    <t>01/06/2020</t>
+  </si>
+  <si>
+    <t>H47H19002150001</t>
+  </si>
+  <si>
+    <t>VIABILITA AGROSILVOPASTORALE SUL TERR</t>
+  </si>
+  <si>
+    <t>VIABILITA AGRO-SILVO-PASTORALE SUL TERRITORIO COMUNALE*TERRITORIO COMUNALE*RIPRISTINO E SISTEMAZIONE FONDO STRADALE REGIMAZIONE ACQUE</t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>18/11/2021</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>H47H19002520001</t>
+  </si>
+  <si>
+    <t>Sistemazione versante e strada vendullogatti</t>
+  </si>
+  <si>
+    <t>STRADA VENDULLO-GATTI*VIA VENDULLO-GATTI*SISTEMAZIONE VERSANTE E STRADA</t>
+  </si>
+  <si>
+    <t>27/11/2020</t>
+  </si>
+  <si>
+    <t>H47H20004330006</t>
+  </si>
+  <si>
+    <t>ULTERIORI SISTEMAZIONI DELLE STRADE ELENCATE: 1) STRADA PER DOSSO MATTONE: GRAVE DISSESTO SEDE STRADALE 2) STRADA DELLA SELVA: GRAVE EROSIONE 3) STRADA DEI GAGITT: GRAVE EROSIONE 4) STRADA PER ENCO: CADUTA ALBERI E ROTTURA PROTEZIONI STRADALI. TUTTI I</t>
+  </si>
+  <si>
+    <t>STRADA PER DOSSO MATTONE - STRADA DELLA SELVA - STRADA DEI GAGITT - STRADA PER ENCO*VIA VARIE - VEDI OGGETTO*RIFACIMENTO PIANO VIABILE E POSA PROTEZIONI</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>H47H21000870002</t>
+  </si>
+  <si>
+    <t>PONTE MORENGO E FONTANINO DELLA CANDIDA</t>
+  </si>
+  <si>
+    <t>PONTE MORENGO E FONTANINO DELLA CANDIDA*LOC. PONTE MORENGO E FONTANINO CANDIDA*SISTEMAZIONE IDRAULICO FORESTALE</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>H55H18000440002</t>
+  </si>
+  <si>
+    <t>VIA MIRALAGO VIA MIRALAGO BONIFICA DEL</t>
+  </si>
+  <si>
+    <t>VIA MIRALAGO*VIA MIRALAGO*- BONIFICA DEL VERSANTE A MONTE DELLA STRADA ESISTENTE CON LEGATURE/ CHIODATURE DEI MASSI INSTABILI E RIMOZIONE DELLA VEGETAZIONE PERICOLANTE - MESSA IN OPERA DI PANNELLI IN ADERENZA ALLE PARETI ROCCIOSE - REALIZZAZIONE DI NUO</t>
+  </si>
+  <si>
+    <t>24/10/2021</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>16/04/2022</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>H56B20000030002</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA DEL VERSANTE A MONTE</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA DEL VERSANTE A MONTE DELLA VIA MIRALAGO*VIA MIRALAGO*INTERVENTI PER LA MESSA IN SICUREZZA DEL VERSANTE A MONTE DELLA VIA MIRALAGO</t>
+  </si>
+  <si>
+    <t>29/01/2021</t>
+  </si>
+  <si>
+    <t>H63H19000990001</t>
+  </si>
+  <si>
+    <t>LAVORI DI BONIFICA E MESSA IN SICUREZZA</t>
+  </si>
+  <si>
+    <t>LAVORI DI BONIFICA E MESSA IN SICUREZZA A MONTE DEL CENTRO ABITATO*LOC. MISOI*BONIFICA DEL VERSANTE E RIMOZIONE DELLE PIANTE PERICOLOSE - REALIZZAZIONE DI NUOVE BARRIERE PARAMASSI A PROTEZIONE DEL CENTRO ABITATO</t>
+  </si>
+  <si>
+    <t>09/09/2021</t>
+  </si>
+  <si>
+    <t>H63H19001000001</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RIMOZIONE DI MATERIALE DET</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RIMOZIONE DI MATERIALE DETRITICO E RIPRISTINO DEI CORSI DACQUA - BONIFICA DEL VERSANTE A MONTE DEI FABBRICATI ESISTENTI CON DEMOLIZIONE DI MASSI INSTABILI - REALIZZAZIONE DI RILEVATO IN TERRA ARMATE*LOCALITA PETA*MESSA IN SICUREZZA DEI VERS</t>
+  </si>
+  <si>
+    <t>27/01/2021</t>
+  </si>
+  <si>
+    <t>H65H18000480001</t>
+  </si>
+  <si>
+    <t>RIMOZIONE DEL MATERIALE DETRITICO E RIPRISTINO DI TRATTI DEI CORSI DACQUA ESISTENTI BONIFICA DEL VERSANTE A MONTE DEI FABBRICATI ESISTENTI CON LDEMOLIZIONE DEI MASSI INSTABILI REALIZZAZIONE DI UN RILEVATO IN TERRE ARMATE ALLA BASE DEL VERSANTE A P</t>
+  </si>
+  <si>
+    <t>LOCALITA PETA*LOCALITA PETA*RIMOZIONE DEL MATERIALE DETRITICO RIPRISTINO DEI CORSI DACQUA ESISTENTI BONIFICA A MONTE DEI FABBRICATI ESISTENTI REALIZZAZIONE DI UN RILEVATO IN TERRE ARMATE</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>08/01/2026</t>
+  </si>
+  <si>
+    <t>H65H18000490001</t>
+  </si>
+  <si>
+    <t>Strada caronaval carisole: rimozione del materiale detritico trasportato a causa delle intense precipitazioni e ripristino del fondo stradale interessato da fenomeni di erosione rifacimento delle opere di raccolta delle acque meteoriche (canalette trasv</t>
+  </si>
+  <si>
+    <t>STRADA CARONA CARISOLE - STRADA CARONA LAGO DEL DIAVOLO FREGABOLGIA - LOCALITA PAGLIARI*STRADA CARONA CARISOLE - STRADA CARONA LAGO DEL DIAVOLO FREGABOLGIA - LOCALITA PAGLIARI*RIMOZIONE DEL MATERIALE DETRITICO RIFACIMENTO OPERE DI RACCOLTA ACQUE METEORICH</t>
+  </si>
+  <si>
+    <t>19/05/2021</t>
+  </si>
+  <si>
+    <t>28/05/2021</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>H65H18000500001</t>
+  </si>
+  <si>
+    <t>Bonifica del versante e rimozione delle piante pericolose realizzazione di nuove barriere paramassi a protezione del centro abitato</t>
+  </si>
+  <si>
+    <t>LOCALITA MISOI*LOCALITA MISOI*BONIFICA DEL VERSANTE E RIMOZIONE DELLE PIANTE PERICOLOSE REALIZZAZIONE DI NUOVE BARRIERE PARAMASSI A PROTEZIONE DEL CENTRO ABITATO</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>H73H19000800002</t>
+  </si>
+  <si>
+    <t>AREA BOSCATA TRA LE FRAZIONI DI MOSSINI</t>
+  </si>
+  <si>
+    <t>AREA BOSCATA TRA LE FRAZIONI DI MOSSINI ED ARQUINO*STRADA MOSSINI ARQUINO*CURE COLTURALI DEL BOSCO E CONSOLIDAMENTO DEL VERSANTE</t>
+  </si>
+  <si>
+    <t>04/09/2020</t>
+  </si>
+  <si>
+    <t>13/07/2021</t>
+  </si>
+  <si>
+    <t>21/02/2021</t>
+  </si>
+  <si>
+    <t>H83H19000810001</t>
+  </si>
+  <si>
+    <t>Sistemazione delle strade di montagna lavori di recupero degli schianti taglio piante instabili/pericolanti e bonifica dei soprassuoli danneggiati. ripristino dei collegamenti viari quali strade vasp sentieri e mulattiere</t>
+  </si>
+  <si>
+    <t>BOSCHI E STRADE DI MONTAGNA*DAVAGLIONE NESAROLO SCESSA BEDOLA*SISTEMAZIONE STRADE DI MONTAGNA RECUPERO SCHIANTI E TAGLIO PIANTE INSTABILI</t>
+  </si>
+  <si>
+    <t>03/02/2021</t>
+  </si>
+  <si>
+    <t>23/06/2021</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>H83H19000820001</t>
+  </si>
+  <si>
+    <t>Sistemazione delle strade di montagna lavori di recupero degli schianti taglio piante instabili/pericolanti e bonifica dei soprassuoli danneggiati. ripristino delle aree urbanizzate</t>
+  </si>
+  <si>
+    <t>BOSCHI E STRADE DI MONTAGNA*CARNALE- DOSSO FOPPA*SISTEMAZIONE STRDE DI MONTAGNA RECUPERO SCHIANTI RIPRISTINO AREE</t>
+  </si>
+  <si>
+    <t>H85H21000180002</t>
+  </si>
+  <si>
+    <t>Taglio piante e rimozione essenze arboree presenti in alveo e sistemazione delle opere arginali esistenti sul torrente davaglione in localit mulino di ca zoia e localit varie del comune di montagna in valtellina</t>
+  </si>
+  <si>
+    <t>TORRENTE DAVAGLIONE*VIA VARIE LOCALITA*TAGLIO PIANTE E SISTEMAZIONI OPERE ARGINALI</t>
+  </si>
+  <si>
+    <t>27/09/2021</t>
+  </si>
+  <si>
+    <t>19/11/2021</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>19/02/2022</t>
+  </si>
+  <si>
+    <t>H87H20000130002</t>
+  </si>
+  <si>
+    <t>STUDI GEOLOGICI DELLE AREE INTERESSATE DAL DISTACCO DEI MASSI E RFEALIZZAZIONE DI OPERE DI DIFESA DELLA STRADA E ABITAZIONI SOTTOSTANTI</t>
+  </si>
+  <si>
+    <t>STRADA DI COLLEGAMENTO AI PIANI RESINELLI*VIA RESINELLI*PROGETTAZIONE OPERE DI DIFESA E RELATIVO STUDIO GEOLOGICO DELLE AREE INTERESSATE DAL DISTACCO DEI MASSI E REALIZZAZIONE DI OPERE DI DIFESA DELLA STRADA E ABITAZIONI SOTTOSTANTI</t>
+  </si>
+  <si>
+    <t>I18C19000170002</t>
+  </si>
+  <si>
+    <t>RECUPERO E RIFUNZIONALIZZAZIONE VECCHIA</t>
+  </si>
+  <si>
+    <t>EX SEGHERIA STADOLINA*VIA VALLARO N. 1*RECUPERO E RIFUNZIONALIZZAZIONE VECCHIA SEGHERIA IN LOCALITA VALLARO - FRAZIONE STADOLINA - LOTTO 2 (RIFACIMENTO E MESSA IN SICUREZZA COPERTURA)</t>
+  </si>
+  <si>
+    <t>28/11/2021</t>
+  </si>
+  <si>
+    <t>I65H20000050002</t>
+  </si>
+  <si>
+    <t>Ripristino sezione idraulica torrente ghiaia di borgoratto mediante rimozione sedimenti piante e ripristino opere danneggiate</t>
+  </si>
+  <si>
+    <t>TORRENTE GHIAIA DI BORGORATTO E GHIAIA DI MONTALTO*TORRENTE GHIAIA DI BORGORATTO E GHIAIA DI MONTALTO*SISTEMAZIONE IDRAULICA DEL TORRENTE GHIAIA DI BORGORATTO E GHIAIA DI MONTALTO MEDIANTE RIMOZIONE DI SEDIMENTO E RIPRISTINO OPERE DANNEGGIATE</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>I65J20000000002</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA SEDE STRADALE E VERSA</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA SEDE STRADALE E VERSANTI RIPRISTINO PROTEZIONI E BARRIERE STRADALI LUNGO LA STRADA VASP DELLA ZUMELLA NEL COMUNE DI PASPARDO (BS)*VIA STRADA VASP ZUMELLA*MESSA IN SICUREZZA STRADA VASP</t>
+  </si>
+  <si>
+    <t>06/11/2020</t>
+  </si>
+  <si>
+    <t>I67H20002400002</t>
+  </si>
+  <si>
+    <t>Ricostruzione muro di sostegno stradale</t>
+  </si>
+  <si>
+    <t>RICOSTRUZIONE TRATTI DI MURATURA STRADA RONCO-DOVERIO*STRADA RONCO-DOVERIO*RICOSTRUZIONE TRATTI DI MURATURA STRADA RONCO-DOVERIO</t>
+  </si>
+  <si>
+    <t>I67H20002410005</t>
+  </si>
+  <si>
+    <t>Pulitura e riapertura strada</t>
+  </si>
+  <si>
+    <t>STRADA VASP S. ANTONIO - MALGA CASAZZA*VASP S. ANTONIO - MALGA CASAZZA*INTERVENTO MANUTENZIONE STRAORDINARIA PULITURA E RIAPERTURA STRADA</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>I67H20002420005</t>
+  </si>
+  <si>
+    <t>Pulitura e interventi di ripristino della viabilit</t>
+  </si>
+  <si>
+    <t>INTERVENTI RIPRISTINO VIABILITA PISOGNETO-DOSCALVO-BARBIONE*VASP PISOGNETO-DOSCALVO-BARBIONE*INTERVENTI RIPRISTINO VIABILITA PISOGNETO-DOSCALVO-BARBIONE</t>
+  </si>
+  <si>
+    <t>25/01/2023</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>I67H20002430005</t>
+  </si>
+  <si>
+    <t>VASP MALGA CASAZZA - MALGA BONDONE. INTERVENTI DI RIPRISTINO VIABILITA.*VASP MALGA CASAZZA - MALGA BONDONE*VASP MALGA CASAZZA - MALGA BONDONE. INTERVENTI DI RIPRISTINO VIABILITA.</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>15/11/2021</t>
+  </si>
+  <si>
+    <t>04/11/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>I67H20002440005</t>
+  </si>
+  <si>
+    <t>Pulitura e ripristino viablit</t>
+  </si>
+  <si>
+    <t>VASP SS. 39 - BAREC. INTERVENTO RIPRISTINO VIABILITA*VASP SS. 39 - BAREC*VASP SS. 39 - BAREC. INTERVENTO RIPRISTINO VIABILITA</t>
+  </si>
+  <si>
+    <t>11/08/2021</t>
+  </si>
+  <si>
+    <t>I68C20000100005</t>
+  </si>
+  <si>
+    <t>Ricostruzione manto di copertura in lamiere</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RIFACIMENTO MANTO DI COPERTURA TETTI ALPEGGIO MALGA BARBIONE*LOC. BARBIONE*INTERVENTO DI RIFACIMENTO MANTO DI COPERTURA TETTI ALPEGGIO MALGA BARBIONE</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>10/10/2021</t>
+  </si>
+  <si>
+    <t>I73H20000050002</t>
+  </si>
+  <si>
+    <t>Strada di collegamento alla localit collepedrino bonifica del versante a monte della strada esistente con legature/ chiodature dei massi instabili e rimozione della vegetazione pericolante messa in opera di pannelli in aderenza alle pareti rocciose</t>
+  </si>
+  <si>
+    <t>VERSANTE A MONTE DI VIA COLLEPEDRINO*VIA COLLEPEDRINO*MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
+  </si>
+  <si>
+    <t>20/06/2021</t>
+  </si>
+  <si>
+    <t>30/05/2021</t>
+  </si>
+  <si>
+    <t>19/04/2021</t>
+  </si>
+  <si>
+    <t>I76B20000090002</t>
+  </si>
+  <si>
+    <t>Localit secchia realizzazione di opere di regimazione idraulica e vasche di laminazione delle portate finalizzate al trattenimento del trasporto solido mobilizzato negli alvei ed al rilascio graduale delle acque meteoriche nelle opere di raccolta re</t>
+  </si>
+  <si>
+    <t>LOC. SECCHIA*VIA SECCHIA*LAVORI DI CONVOGLIAMENTO DELLE ACQUE IN LOCALITA SECCHIA</t>
+  </si>
+  <si>
+    <t>17/05/2021</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>14/08/2021</t>
+  </si>
+  <si>
+    <t>I76B20000100002</t>
+  </si>
+  <si>
+    <t>Localit gromlongo realizzazione di opere di regimazione idraulica e vasche di laminazione delle portate finalizzate al trattenimento del trasporto solido mobilizzato negli alvei ed al rilascio graduale delle acque meteoriche nelle opere di raccolta</t>
+  </si>
+  <si>
+    <t>LOC. GROMLONGO*VIA GROMLONGO*OPERE DI REGIMAZIONE IDRAULICA IN LOCALITA GROMLONGO</t>
+  </si>
+  <si>
+    <t>26/03/2021</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>I77H18002130002</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA DI ALCUNI MASSI IN PR</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA DI ALCUNI MASSI IN PRECARIO STATO DEQUILIBRIO E RIPRISTINO BARRIERA STRADALE DANNEGGIATA DALLA CADUTA DEGLI ALBERI IN VIA MONTE SECCO*VIA MONTE SECCO*MESSA IN SICUREZZA DI ALCUNI MASSI IN PRECARIO STATO DEQUILIBRIO E RIPRISTINO BARRIE</t>
+  </si>
+  <si>
+    <t>24/08/2020</t>
+  </si>
+  <si>
+    <t>14/09/2020</t>
+  </si>
+  <si>
+    <t>08/09/2020</t>
+  </si>
+  <si>
+    <t>20/10/2020</t>
+  </si>
+  <si>
+    <t>10/06/2021</t>
+  </si>
+  <si>
+    <t>I77H18002140002</t>
+  </si>
+  <si>
+    <t>TAGLIO ALBERI PERICOLANTI MESSA IN SIC</t>
+  </si>
+  <si>
+    <t>TAGLIO ALBERI PERICOLANTI MESSA IN SICUREZZA MASSI IN PRECARIO STATO DEQUILIBRIO  E RIFACIMENTO MURATURE IN PIETRAME IN LOCALITA MARINONI*VIA PREDA E GEROSA*TAGLIO ALBERI PERICOLANTI MESSA IN SICUREZZA MASSI IN PRECARIO STATO DEQUILIBRIO  E RIFACIME</t>
+  </si>
+  <si>
+    <t>25/07/2020</t>
+  </si>
+  <si>
+    <t>20/08/2020</t>
+  </si>
+  <si>
+    <t>13/01/2021</t>
+  </si>
+  <si>
+    <t>I77H18002150002</t>
+  </si>
+  <si>
+    <t>TAGLIO ALBERI PERICOLANTI MESSA IN SICUREZZA MASSI IN PRECARIO STATO DEQUILIBRIO  E RIFACIMENTO MURATURE IN PIETRAME IN LOCALITA ALBARETI*LOCALITA ALBARETI*TAGLIO ALBERI PERICOLANTI MESSA IN SICUREZZA MASSI IN PRECARIO STATO DEQUILIBRIO  E RIFACIMEN</t>
+  </si>
+  <si>
+    <t>08/10/2020</t>
+  </si>
+  <si>
+    <t>15/10/2020</t>
+  </si>
+  <si>
+    <t>I77H18002160002</t>
+  </si>
+  <si>
+    <t>TAGLIO ALBERI PERICOLANTI E RECUPERO CON</t>
+  </si>
+  <si>
+    <t>TAGLIO ALBERI PERICOLANTI E RECUPERO CON LELICOTTERO MESSA IN SICUREZZA MASSI IN PRECARIO STATO DEQUILIBRIO IN LOCALITA ERFANI - RUCH (CERETE)*LOCALITA ERFANI - RUCH (CERETE)*TAGLIO ALBERI PERICOLANTI E RECUPERO CON LELICOTTERO MESSA IN SICUREZZA MAS</t>
+  </si>
+  <si>
+    <t>I77H18002170002</t>
+  </si>
+  <si>
+    <t>TAGLIO ALBERI PERICOLANTI E RECUPERO CON LELICOTTERO MESSA IN SICUREZZA MASSI IN PRECARIO STATO DEQUILIBRIO  E RIFACIMENTO MURATURE IN PIETRAME.*LOC. MARCHETTA*TAGLIO ALBERI PERICOLANTI E RECUPERO CON LELICOTTERO MESSA IN SICUREZZA MASSI IN PRECARIO</t>
+  </si>
+  <si>
+    <t>10/09/2020</t>
+  </si>
+  <si>
+    <t>11/09/2020</t>
+  </si>
+  <si>
+    <t>I93H20000000002</t>
+  </si>
+  <si>
+    <t>Ripristino scarpate alveo con sistemazione strada</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE VIA PARTIGIANI INCROCIO VIA BOTTA*VIA PARTIGIANI*RIPRISTINO SCARPATA E ALVEO CON SISTEMAZIONE STRADA COMUNALE</t>
+  </si>
+  <si>
+    <t>21/01/2021</t>
+  </si>
+  <si>
+    <t>15/01/2021</t>
+  </si>
+  <si>
+    <t>12/01/2021</t>
+  </si>
+  <si>
+    <t>I97H21001220002</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO DEL VERSANTE MONTANO SIA A VALLE CHE A MONTE DELLA SEDE VIARIA FORMAZIONE DI SCOGLIERE E MURI PER IL SOSTEGNO DELLA STRADA RICOSTITUZIONE DEL PIANO VIARIO FRANATO E REGIMAZIONE DELLE ACQUE 100 METRI PRIMA DI QUANTO RIPARATO NEL 2018</t>
+  </si>
+  <si>
+    <t>STRADA COMUNALE DI COLLEGAMENTO TRA I MONTI DI DOSSO DEL LIRO E DI PEGLIO LOC. VAL ROTTA.*STRADA AI MONTI*MESSA INSICUREZZA DEL VERSANTE MONTANO FRANATO E RIPRISTINO DELLA CARREGGIATA STRADALE DANNEGGIATA</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>J13D20001210001</t>
+  </si>
+  <si>
+    <t>Taglio esbosco ripristino tratti franati carreggiata</t>
+  </si>
+  <si>
+    <t>VIABILITA AGRO SILVO PASTORALE*FRAZIONE VALLE DESCOLINA -BOAZZO*RECUPERO VIABILITA AGRO-SILVO-PASTORALE DANNEGGIATA DALLA TEMPESTA VAIA</t>
+  </si>
+  <si>
     <t>30/12/2021</t>
   </si>
   <si>
-    <t>09/01/2023</t>
-[...3172 lines deleted...]
-  <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>J16B20000170001</t>
   </si>
   <si>
     <t>VERSANTE STRADA COMUNALE VALLERASEGA ST</t>
   </si>
   <si>
     <t>VERSANTE STRADA COMUNALE VALLE-RASEGA*STRADA VALLE-RASEGA*MESSA IN SICUREZZA VERSANTE A SEGUITO DELLA TEMPESTA VAIA 2018 - COMPLETAMENTO OPERE 1 LOTTO PIANO 2019- POSA BARRIERE PARAMASSI</t>
   </si>
   <si>
     <t>03/12/2020</t>
   </si>
   <si>
     <t>25/12/2020</t>
   </si>
   <si>
     <t>12/08/2021</t>
   </si>
   <si>
     <t>J17H20001680001</t>
@@ -3567,50 +3615,53 @@
     <t>STRADA VALLE (VALLE STRAGGINI)*STRADA VALLE*INTERVENTO DI MESSA IN SICUREZZA A SEGUITO DEGLI EVENTI CALAMITOSI DEL 31.10.2018 DANNEGGIAMENTI IN STRADA COMUNALE STRADA VALLE (VALLE STRAGGINI) INCLUSI I FOSSI PERTINENZIALI ED IL PROSPICENTE RILE STRAGG</t>
   </si>
   <si>
     <t>30/04/2022</t>
   </si>
   <si>
     <t>J27H21001170002</t>
   </si>
   <si>
     <t>RIPRISTINO PIANO VIABILE E PERTINENZE</t>
   </si>
   <si>
     <t>INTERVENTO DI MESSA IN SICUREZZA A SEGUITO DI EVENTO CALAMITOSO DEL 31.10.2018. DANNEGGIAMENTI IN STRADA COMUNALE DELLA CAMARA E PERTINENZE.*STRADA COMUNALE DELLA CAMARA*INTERVENTO DI MESSA IN SICUREZZA A SEGUITO DI EVENTO CALAMITOSO DEL 31.10.2018. DANNE</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>J33H19001450002</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA E RIPRISTINO DELLE AR</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA E RIPRISTINO DELLE AREE IN LOCALITA FONTANILE.*VIA FONTANILE*MESSA IN SICUREZZA E RIPRISTINO DELLE AREE IN LOCALITA FONTANILE.</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
   </si>
   <si>
     <t>J35H21000320002</t>
   </si>
   <si>
     <t>LOCALITA FONTANILE FIUME BREMBO LOCAL</t>
   </si>
   <si>
     <t>LOCALITA FONTANILE - FIUME BREMBO*LOCALITA FONTANILE - FIUME BREMBO*LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>J48C19000120002</t>
   </si>
   <si>
     <t>VASP (VIABILITA AGROSILVOPASTORALE) T</t>
   </si>
   <si>
     <t>VASP (VIABILITA AGRO-SILVO-PASTORALE) TRATTO DI PISTA TAGLIAFUOCO LOCALITA FONTANILI*VASP (VIABILITA AGRO-SILVO-PASTORALE) TRATTO DI PISTA TAGLIAFUOCO LOCALITA FONTANILI*RIPRISTINO SICUREZZA STRADALE MEDIANTE RIFACIMENTO DEL FONDO REGIMAZIONE DELLE A</t>
   </si>
@@ -3971,51 +4022,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O196"/>
+  <dimension ref="A1:O200"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4507,2004 +4558,2004 @@
       <c r="B12">
         <v>323668.73</v>
       </c>
       <c r="C12" t="s">
         <v>97</v>
       </c>
       <c r="D12" t="s">
         <v>98</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>99</v>
       </c>
       <c r="G12" t="s">
         <v>99</v>
       </c>
       <c r="H12" t="s">
         <v>100</v>
       </c>
       <c r="I12" t="s">
         <v>100</v>
       </c>
       <c r="J12" t="s">
+        <v>54</v>
+      </c>
+      <c r="K12" t="s">
+        <v>54</v>
+      </c>
+      <c r="L12" t="s">
         <v>101</v>
       </c>
-      <c r="K12" t="s">
+      <c r="M12" t="s">
         <v>101</v>
       </c>
-      <c r="L12" t="s">
+      <c r="N12" t="s">
         <v>102</v>
       </c>
-      <c r="M12" t="s">
+      <c r="O12" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B13">
         <v>267385.39</v>
       </c>
       <c r="C13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13" t="s">
         <v>71</v>
       </c>
       <c r="H13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J13" t="s">
         <v>107</v>
       </c>
-      <c r="I13" t="s">
+      <c r="K13" t="s">
         <v>107</v>
       </c>
-      <c r="J13" t="s">
+      <c r="L13" t="s">
         <v>108</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>109</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>110</v>
       </c>
-      <c r="N13" t="s">
+      <c r="O13" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>349946.82</v>
       </c>
       <c r="C14" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I14" t="s">
         <v>61</v>
       </c>
       <c r="J14" t="s">
+        <v>116</v>
+      </c>
+      <c r="K14" t="s">
+        <v>116</v>
+      </c>
+      <c r="L14" t="s">
         <v>117</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>118</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>119</v>
       </c>
-      <c r="N14" t="s">
+      <c r="O14" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B15">
         <v>996579.9</v>
       </c>
       <c r="C15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" t="s">
         <v>123</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
         <v>124</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" t="s">
+        <v>124</v>
+      </c>
+      <c r="H15" t="s">
         <v>125</v>
       </c>
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>125</v>
       </c>
-      <c r="H15" t="s">
+      <c r="J15" t="s">
         <v>126</v>
       </c>
-      <c r="I15" t="s">
+      <c r="K15" t="s">
         <v>126</v>
       </c>
-      <c r="J15" t="s">
+      <c r="L15" t="s">
         <v>127</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>128</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
         <v>129</v>
       </c>
-      <c r="N15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B16">
         <v>78166.52</v>
       </c>
       <c r="C16" t="s">
+        <v>131</v>
+      </c>
+      <c r="D16" t="s">
         <v>132</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
         <v>133</v>
       </c>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>134</v>
       </c>
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>135</v>
       </c>
-      <c r="H16" t="s">
+      <c r="I16" t="s">
+        <v>135</v>
+      </c>
+      <c r="J16" t="s">
         <v>136</v>
       </c>
-      <c r="I16" t="s">
+      <c r="K16" t="s">
         <v>136</v>
       </c>
-      <c r="J16" t="s">
+      <c r="L16" t="s">
+        <v>129</v>
+      </c>
+      <c r="M16" t="s">
         <v>137</v>
       </c>
-      <c r="K16" t="s">
-[...5 lines deleted...]
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>138</v>
       </c>
-      <c r="N16" t="s">
+      <c r="O16" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B17">
         <v>19700.86</v>
       </c>
       <c r="C17" t="s">
+        <v>141</v>
+      </c>
+      <c r="D17" t="s">
         <v>142</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
         <v>143</v>
       </c>
-      <c r="E17" t="s">
-[...2 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" t="s">
+        <v>143</v>
+      </c>
+      <c r="H17" t="s">
+        <v>125</v>
+      </c>
+      <c r="I17" t="s">
+        <v>125</v>
+      </c>
+      <c r="J17" t="s">
+        <v>125</v>
+      </c>
+      <c r="K17" t="s">
+        <v>125</v>
+      </c>
+      <c r="L17" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" t="s">
         <v>144</v>
       </c>
-      <c r="G17" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O17" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>48533.33</v>
       </c>
       <c r="C18" t="s">
+        <v>146</v>
+      </c>
+      <c r="D18" t="s">
         <v>147</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
         <v>148</v>
       </c>
-      <c r="E18" t="s">
-[...2 lines deleted...]
-      <c r="F18" t="s">
+      <c r="G18" t="s">
+        <v>148</v>
+      </c>
+      <c r="H18" t="s">
+        <v>148</v>
+      </c>
+      <c r="I18" t="s">
+        <v>148</v>
+      </c>
+      <c r="J18" t="s">
         <v>149</v>
       </c>
-      <c r="G18" t="s">
+      <c r="K18" t="s">
         <v>149</v>
       </c>
-      <c r="H18" t="s">
-[...5 lines deleted...]
-      <c r="J18" t="s">
+      <c r="L18" t="s">
         <v>150</v>
       </c>
-      <c r="K18" t="s">
+      <c r="M18" t="s">
         <v>150</v>
       </c>
-      <c r="L18" t="s">
+      <c r="N18" t="s">
         <v>151</v>
       </c>
-      <c r="M18" t="s">
+      <c r="O18" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B19">
         <v>723111.79</v>
       </c>
       <c r="C19" t="s">
+        <v>153</v>
+      </c>
+      <c r="D19" t="s">
         <v>154</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
         <v>155</v>
       </c>
-      <c r="E19" t="s">
-[...2 lines deleted...]
-      <c r="F19" t="s">
+      <c r="G19" t="s">
+        <v>155</v>
+      </c>
+      <c r="H19" t="s">
         <v>156</v>
       </c>
-      <c r="G19" t="s">
+      <c r="I19" t="s">
         <v>156</v>
       </c>
-      <c r="H19" t="s">
+      <c r="J19" t="s">
+        <v>107</v>
+      </c>
+      <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
         <v>157</v>
       </c>
-      <c r="I19" t="s">
+      <c r="M19" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>158</v>
       </c>
       <c r="N19" t="s">
         <v>56</v>
       </c>
       <c r="O19" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B20">
         <v>309896.64</v>
       </c>
       <c r="C20" t="s">
+        <v>160</v>
+      </c>
+      <c r="D20" t="s">
         <v>161</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
         <v>162</v>
       </c>
-      <c r="E20" t="s">
-[...2 lines deleted...]
-      <c r="F20" t="s">
+      <c r="G20" t="s">
+        <v>162</v>
+      </c>
+      <c r="H20" t="s">
         <v>163</v>
       </c>
-      <c r="G20" t="s">
+      <c r="I20" t="s">
         <v>163</v>
       </c>
-      <c r="H20" t="s">
+      <c r="J20" t="s">
         <v>164</v>
       </c>
-      <c r="I20" t="s">
+      <c r="K20" t="s">
         <v>164</v>
       </c>
-      <c r="J20" t="s">
+      <c r="L20" t="s">
         <v>165</v>
       </c>
-      <c r="K20" t="s">
-[...2 lines deleted...]
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>166</v>
       </c>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
         <v>167</v>
       </c>
-      <c r="N20" t="s">
+      <c r="O20" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>723962.92</v>
       </c>
       <c r="C21" t="s">
+        <v>170</v>
+      </c>
+      <c r="D21" t="s">
         <v>171</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
         <v>172</v>
       </c>
-      <c r="E21" t="s">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+      <c r="G21" t="s">
+        <v>172</v>
+      </c>
+      <c r="H21" t="s">
         <v>173</v>
       </c>
-      <c r="G21" t="s">
+      <c r="I21" t="s">
         <v>173</v>
       </c>
-      <c r="H21" t="s">
+      <c r="J21" t="s">
+        <v>164</v>
+      </c>
+      <c r="K21" t="s">
+        <v>164</v>
+      </c>
+      <c r="L21" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" t="s">
+        <v>166</v>
+      </c>
+      <c r="N21" t="s">
         <v>174</v>
       </c>
-      <c r="I21" t="s">
+      <c r="O21" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B22">
         <v>1384047.81</v>
       </c>
       <c r="C22" t="s">
+        <v>176</v>
+      </c>
+      <c r="D22" t="s">
         <v>177</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
         <v>178</v>
       </c>
-      <c r="E22" t="s">
-[...2 lines deleted...]
-      <c r="F22" t="s">
+      <c r="G22" t="s">
         <v>179</v>
       </c>
-      <c r="G22" t="s">
+      <c r="H22" t="s">
         <v>180</v>
       </c>
-      <c r="H22" t="s">
+      <c r="I22" t="s">
+        <v>180</v>
+      </c>
+      <c r="J22" t="s">
         <v>181</v>
       </c>
-      <c r="I22" t="s">
+      <c r="K22" t="s">
         <v>181</v>
       </c>
-      <c r="J22" t="s">
+      <c r="L22" t="s">
         <v>182</v>
       </c>
-      <c r="K22" t="s">
-[...2 lines deleted...]
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>183</v>
       </c>
-      <c r="M22" t="s">
+      <c r="N22" t="s">
+        <v>127</v>
+      </c>
+      <c r="O22" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>1641734.75</v>
       </c>
       <c r="C23" t="s">
+        <v>186</v>
+      </c>
+      <c r="D23" t="s">
         <v>187</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
         <v>188</v>
       </c>
-      <c r="E23" t="s">
-[...2 lines deleted...]
-      <c r="F23" t="s">
+      <c r="G23" t="s">
+        <v>188</v>
+      </c>
+      <c r="H23" t="s">
         <v>189</v>
       </c>
-      <c r="G23" t="s">
+      <c r="I23" t="s">
         <v>189</v>
       </c>
-      <c r="H23" t="s">
+      <c r="J23" t="s">
         <v>190</v>
       </c>
-      <c r="I23" t="s">
+      <c r="K23" t="s">
         <v>190</v>
       </c>
-      <c r="J23" t="s">
+      <c r="L23" t="s">
+        <v>182</v>
+      </c>
+      <c r="M23" t="s">
         <v>191</v>
       </c>
-      <c r="K23" t="s">
-[...5 lines deleted...]
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>192</v>
       </c>
-      <c r="N23" t="s">
+      <c r="O23" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B24">
         <v>65788.81</v>
       </c>
       <c r="C24" t="s">
+        <v>195</v>
+      </c>
+      <c r="D24" t="s">
         <v>196</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
         <v>197</v>
       </c>
-      <c r="E24" t="s">
-[...2 lines deleted...]
-      <c r="F24" t="s">
+      <c r="G24" t="s">
+        <v>197</v>
+      </c>
+      <c r="H24" t="s">
         <v>198</v>
       </c>
-      <c r="G24" t="s">
+      <c r="I24" t="s">
         <v>198</v>
       </c>
-      <c r="H24" t="s">
+      <c r="J24" t="s">
         <v>199</v>
       </c>
-      <c r="I24" t="s">
-[...2 lines deleted...]
-      <c r="J24" t="s">
+      <c r="K24" t="s">
         <v>200</v>
       </c>
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>201</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
+        <v>201</v>
+      </c>
+      <c r="N24" t="s">
         <v>202</v>
       </c>
-      <c r="M24" t="s">
+      <c r="O24" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>51411.37</v>
       </c>
       <c r="C25" t="s">
+        <v>204</v>
+      </c>
+      <c r="D25" t="s">
         <v>205</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
         <v>206</v>
       </c>
-      <c r="E25" t="s">
-[...2 lines deleted...]
-      <c r="F25" t="s">
+      <c r="G25" t="s">
+        <v>206</v>
+      </c>
+      <c r="H25" t="s">
         <v>207</v>
       </c>
-      <c r="G25" t="s">
+      <c r="I25" t="s">
         <v>207</v>
       </c>
-      <c r="H25" t="s">
+      <c r="J25" t="s">
         <v>208</v>
       </c>
-      <c r="I25" t="s">
+      <c r="K25" t="s">
         <v>208</v>
       </c>
-      <c r="J25" t="s">
+      <c r="L25" t="s">
         <v>209</v>
       </c>
-      <c r="K25" t="s">
+      <c r="M25" t="s">
         <v>209</v>
       </c>
-      <c r="L25" t="s">
+      <c r="N25" t="s">
         <v>210</v>
       </c>
-      <c r="M25" t="s">
-[...2 lines deleted...]
-      <c r="N25" t="s">
+      <c r="O25" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>111781.86</v>
       </c>
       <c r="C26" t="s">
+        <v>213</v>
+      </c>
+      <c r="D26" t="s">
         <v>214</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
         <v>215</v>
       </c>
-      <c r="E26" t="s">
-[...2 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G26" t="s">
+        <v>215</v>
+      </c>
+      <c r="H26" t="s">
         <v>216</v>
       </c>
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>216</v>
       </c>
-      <c r="H26" t="s">
+      <c r="J26" t="s">
         <v>217</v>
       </c>
-      <c r="I26" t="s">
+      <c r="K26" t="s">
         <v>217</v>
       </c>
-      <c r="J26" t="s">
+      <c r="L26" t="s">
+        <v>211</v>
+      </c>
+      <c r="M26" t="s">
+        <v>211</v>
+      </c>
+      <c r="N26" t="s">
         <v>218</v>
       </c>
-      <c r="K26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O26" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B27">
         <v>34490.65</v>
       </c>
       <c r="C27" t="s">
+        <v>220</v>
+      </c>
+      <c r="D27" t="s">
         <v>221</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
         <v>222</v>
       </c>
-      <c r="E27" t="s">
-[...2 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G27" t="s">
+        <v>222</v>
+      </c>
+      <c r="H27" t="s">
+        <v>222</v>
+      </c>
+      <c r="I27" t="s">
+        <v>222</v>
+      </c>
+      <c r="J27" t="s">
         <v>223</v>
       </c>
-      <c r="G27" t="s">
+      <c r="K27" t="s">
         <v>223</v>
       </c>
-      <c r="H27" t="s">
-[...5 lines deleted...]
-      <c r="J27" t="s">
+      <c r="L27" t="s">
         <v>224</v>
       </c>
-      <c r="K27" t="s">
+      <c r="M27" t="s">
         <v>224</v>
       </c>
-      <c r="L27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N27" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="O27" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>54729.0</v>
       </c>
       <c r="C28" t="s">
+        <v>226</v>
+      </c>
+      <c r="D28" t="s">
         <v>227</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
         <v>228</v>
       </c>
-      <c r="E28" t="s">
-[...2 lines deleted...]
-      <c r="F28" t="s">
+      <c r="G28" t="s">
+        <v>228</v>
+      </c>
+      <c r="H28" t="s">
+        <v>228</v>
+      </c>
+      <c r="I28" t="s">
+        <v>228</v>
+      </c>
+      <c r="J28" t="s">
+        <v>228</v>
+      </c>
+      <c r="K28" t="s">
+        <v>228</v>
+      </c>
+      <c r="L28" t="s">
         <v>229</v>
       </c>
-      <c r="G28" t="s">
-[...14 lines deleted...]
-      <c r="L28" t="s">
+      <c r="M28" t="s">
         <v>230</v>
       </c>
-      <c r="M28" t="s">
+      <c r="N28" t="s">
         <v>231</v>
       </c>
-      <c r="N28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O28" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B29">
         <v>115278.06</v>
       </c>
       <c r="C29" t="s">
+        <v>233</v>
+      </c>
+      <c r="D29" t="s">
         <v>234</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>236</v>
+        <v>86</v>
       </c>
       <c r="G29" t="s">
-        <v>236</v>
+        <v>86</v>
       </c>
       <c r="H29" t="s">
-        <v>236</v>
+        <v>86</v>
       </c>
       <c r="I29" t="s">
-        <v>236</v>
+        <v>86</v>
       </c>
       <c r="J29" t="s">
         <v>86</v>
       </c>
       <c r="K29" t="s">
         <v>86</v>
       </c>
       <c r="L29" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="M29" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="N29" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="O29" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B30">
         <v>176419.18</v>
       </c>
       <c r="C30" t="s">
+        <v>237</v>
+      </c>
+      <c r="D30" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="J30" t="s">
+        <v>239</v>
+      </c>
+      <c r="K30" t="s">
+        <v>239</v>
+      </c>
+      <c r="N30" t="s">
         <v>240</v>
       </c>
-      <c r="K30" t="s">
+      <c r="O30" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
+        <v>241</v>
+      </c>
+      <c r="B31">
+        <v>31262.86</v>
+      </c>
+      <c r="C31" t="s">
         <v>242</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>243</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
         <v>244</v>
       </c>
-      <c r="E31" t="s">
-[...2 lines deleted...]
-      <c r="F31" t="s">
+      <c r="G31" t="s">
+        <v>244</v>
+      </c>
+      <c r="H31" t="s">
         <v>245</v>
       </c>
-      <c r="G31" t="s">
+      <c r="I31" t="s">
         <v>245</v>
       </c>
-      <c r="H31" t="s">
+      <c r="J31" t="s">
         <v>246</v>
       </c>
-      <c r="I31" t="s">
+      <c r="K31" t="s">
         <v>246</v>
       </c>
-      <c r="J31" t="s">
+      <c r="L31" t="s">
+        <v>149</v>
+      </c>
+      <c r="M31" t="s">
+        <v>149</v>
+      </c>
+      <c r="N31" t="s">
         <v>247</v>
       </c>
-      <c r="K31" t="s">
-[...8 lines deleted...]
-      <c r="N31" t="s">
+      <c r="O31" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
+        <v>249</v>
+      </c>
+      <c r="B32">
+        <v>784033.43</v>
+      </c>
+      <c r="C32" t="s">
         <v>250</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>251</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
         <v>252</v>
       </c>
-      <c r="E32" t="s">
-[...2 lines deleted...]
-      <c r="F32" t="s">
+      <c r="G32" t="s">
+        <v>252</v>
+      </c>
+      <c r="H32" t="s">
         <v>253</v>
       </c>
-      <c r="G32" t="s">
-[...2 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>254</v>
       </c>
-      <c r="I32" t="s">
+      <c r="J32" t="s">
         <v>255</v>
       </c>
-      <c r="J32" t="s">
+      <c r="K32" t="s">
+        <v>255</v>
+      </c>
+      <c r="L32" t="s">
         <v>256</v>
       </c>
-      <c r="K32" t="s">
-[...2 lines deleted...]
-      <c r="L32" t="s">
+      <c r="M32" t="s">
         <v>257</v>
       </c>
-      <c r="M32" t="s">
+      <c r="N32" t="s">
         <v>258</v>
       </c>
-      <c r="N32" t="s">
+      <c r="O32" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B33">
         <v>640989.2</v>
       </c>
       <c r="C33" t="s">
+        <v>261</v>
+      </c>
+      <c r="D33" t="s">
         <v>262</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>244</v>
+      </c>
+      <c r="G33" t="s">
         <v>263</v>
       </c>
-      <c r="E33" t="s">
-[...5 lines deleted...]
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="I33" t="s">
         <v>69</v>
       </c>
       <c r="J33" t="s">
+        <v>265</v>
+      </c>
+      <c r="K33" t="s">
+        <v>265</v>
+      </c>
+      <c r="L33" t="s">
         <v>266</v>
       </c>
-      <c r="K33" t="s">
-[...2 lines deleted...]
-      <c r="L33" t="s">
+      <c r="M33" t="s">
+        <v>172</v>
+      </c>
+      <c r="N33" t="s">
         <v>267</v>
       </c>
-      <c r="M33" t="s">
-[...2 lines deleted...]
-      <c r="N33" t="s">
+      <c r="O33" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B34">
         <v>129488.04</v>
       </c>
       <c r="C34" t="s">
+        <v>270</v>
+      </c>
+      <c r="D34" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
       <c r="G34" t="s">
         <v>62</v>
       </c>
       <c r="H34" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I34" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="J34" t="s">
+        <v>272</v>
+      </c>
+      <c r="K34" t="s">
+        <v>272</v>
+      </c>
+      <c r="L34" t="s">
         <v>273</v>
       </c>
-      <c r="K34" t="s">
+      <c r="M34" t="s">
         <v>273</v>
       </c>
-      <c r="L34" t="s">
+      <c r="N34" t="s">
         <v>274</v>
       </c>
-      <c r="M34" t="s">
+      <c r="O34" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B35">
         <v>165287.94</v>
       </c>
       <c r="C35" t="s">
+        <v>276</v>
+      </c>
+      <c r="D35" t="s">
         <v>277</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
         <v>278</v>
       </c>
-      <c r="E35" t="s">
-[...2 lines deleted...]
-      <c r="F35" t="s">
+      <c r="G35" t="s">
+        <v>278</v>
+      </c>
+      <c r="H35" t="s">
         <v>279</v>
       </c>
-      <c r="G35" t="s">
+      <c r="I35" t="s">
         <v>279</v>
       </c>
-      <c r="H35" t="s">
+      <c r="J35" t="s">
         <v>280</v>
       </c>
-      <c r="I35" t="s">
+      <c r="K35" t="s">
         <v>280</v>
       </c>
-      <c r="J35" t="s">
+      <c r="L35" t="s">
+        <v>108</v>
+      </c>
+      <c r="M35" t="s">
         <v>281</v>
       </c>
-      <c r="K35" t="s">
-[...5 lines deleted...]
-      <c r="M35" t="s">
+      <c r="N35" t="s">
         <v>282</v>
       </c>
-      <c r="N35" t="s">
+      <c r="O35" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B36">
         <v>49228.51</v>
       </c>
       <c r="C36" t="s">
+        <v>285</v>
+      </c>
+      <c r="D36" t="s">
         <v>286</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
         <v>287</v>
       </c>
-      <c r="E36" t="s">
-[...2 lines deleted...]
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>288</v>
       </c>
-      <c r="G36" t="s">
+      <c r="H36" t="s">
         <v>289</v>
       </c>
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>290</v>
       </c>
-      <c r="I36" t="s">
+      <c r="J36" t="s">
         <v>291</v>
       </c>
-      <c r="J36" t="s">
+      <c r="K36" t="s">
+        <v>291</v>
+      </c>
+      <c r="L36" t="s">
         <v>292</v>
       </c>
-      <c r="K36" t="s">
+      <c r="M36" t="s">
         <v>292</v>
       </c>
-      <c r="L36" t="s">
+      <c r="N36" t="s">
         <v>293</v>
       </c>
-      <c r="M36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O36" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
+        <v>294</v>
+      </c>
+      <c r="B37">
+        <v>227544.05</v>
+      </c>
+      <c r="C37" t="s">
         <v>295</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>296</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
         <v>297</v>
       </c>
-      <c r="E37" t="s">
-[...2 lines deleted...]
-      <c r="F37" t="s">
+      <c r="G37" t="s">
+        <v>288</v>
+      </c>
+      <c r="H37" t="s">
         <v>298</v>
       </c>
-      <c r="G37" t="s">
-[...2 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
+        <v>254</v>
+      </c>
+      <c r="J37" t="s">
+        <v>133</v>
+      </c>
+      <c r="K37" t="s">
         <v>299</v>
       </c>
-      <c r="I37" t="s">
-[...5 lines deleted...]
-      <c r="K37" t="s">
+      <c r="L37" t="s">
         <v>300</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>301</v>
       </c>
-      <c r="M37" t="s">
+      <c r="N37" t="s">
         <v>302</v>
       </c>
-      <c r="N37" t="s">
+      <c r="O37" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B38">
         <v>751098.46</v>
       </c>
       <c r="C38" t="s">
+        <v>305</v>
+      </c>
+      <c r="D38" t="s">
         <v>306</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>298</v>
+      </c>
+      <c r="G38" t="s">
+        <v>298</v>
+      </c>
+      <c r="H38" t="s">
+        <v>133</v>
+      </c>
+      <c r="I38" t="s">
+        <v>299</v>
+      </c>
+      <c r="J38" t="s">
+        <v>299</v>
+      </c>
+      <c r="K38" t="s">
+        <v>299</v>
+      </c>
+      <c r="L38" t="s">
         <v>307</v>
       </c>
-      <c r="E38" t="s">
-[...20 lines deleted...]
-      <c r="L38" t="s">
+      <c r="M38" t="s">
         <v>308</v>
       </c>
-      <c r="M38" t="s">
+      <c r="N38" t="s">
         <v>309</v>
       </c>
-      <c r="N38" t="s">
+      <c r="O38" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B39">
         <v>132212.66</v>
       </c>
       <c r="C39" t="s">
+        <v>312</v>
+      </c>
+      <c r="D39" t="s">
         <v>313</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
         <v>314</v>
       </c>
-      <c r="E39" t="s">
-[...2 lines deleted...]
-      <c r="F39" t="s">
+      <c r="G39" t="s">
+        <v>314</v>
+      </c>
+      <c r="H39" t="s">
         <v>315</v>
       </c>
-      <c r="G39" t="s">
+      <c r="I39" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="J39" t="s">
         <v>87</v>
       </c>
       <c r="K39" t="s">
         <v>87</v>
       </c>
       <c r="L39" t="s">
+        <v>316</v>
+      </c>
+      <c r="M39" t="s">
+        <v>316</v>
+      </c>
+      <c r="N39" t="s">
         <v>317</v>
       </c>
-      <c r="M39" t="s">
-[...2 lines deleted...]
-      <c r="N39" t="s">
+      <c r="O39" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B40">
         <v>204463.28</v>
       </c>
       <c r="C40" t="s">
+        <v>320</v>
+      </c>
+      <c r="D40" t="s">
         <v>321</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
         <v>322</v>
       </c>
-      <c r="E40" t="s">
-[...2 lines deleted...]
-      <c r="F40" t="s">
+      <c r="G40" t="s">
+        <v>322</v>
+      </c>
+      <c r="H40" t="s">
+        <v>135</v>
+      </c>
+      <c r="I40" t="s">
+        <v>135</v>
+      </c>
+      <c r="J40" t="s">
         <v>323</v>
       </c>
-      <c r="G40" t="s">
+      <c r="K40" t="s">
         <v>323</v>
       </c>
-      <c r="H40" t="s">
-[...5 lines deleted...]
-      <c r="J40" t="s">
+      <c r="L40" t="s">
         <v>324</v>
       </c>
-      <c r="K40" t="s">
+      <c r="M40" t="s">
         <v>324</v>
       </c>
-      <c r="L40" t="s">
+      <c r="N40" t="s">
         <v>325</v>
       </c>
-      <c r="M40" t="s">
-[...2 lines deleted...]
-      <c r="N40" t="s">
+      <c r="O40" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B41">
         <v>126809.6</v>
       </c>
       <c r="C41" t="s">
+        <v>328</v>
+      </c>
+      <c r="D41" t="s">
         <v>329</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
         <v>330</v>
       </c>
-      <c r="E41" t="s">
-[...2 lines deleted...]
-      <c r="F41" t="s">
+      <c r="G41" t="s">
+        <v>330</v>
+      </c>
+      <c r="H41" t="s">
+        <v>318</v>
+      </c>
+      <c r="I41" t="s">
+        <v>318</v>
+      </c>
+      <c r="J41" t="s">
         <v>331</v>
       </c>
-      <c r="G41" t="s">
+      <c r="K41" t="s">
         <v>331</v>
       </c>
-      <c r="H41" t="s">
-[...5 lines deleted...]
-      <c r="J41" t="s">
+      <c r="L41" t="s">
         <v>332</v>
       </c>
-      <c r="K41" t="s">
+      <c r="M41" t="s">
         <v>332</v>
       </c>
-      <c r="L41" t="s">
+      <c r="N41" t="s">
         <v>333</v>
       </c>
-      <c r="M41" t="s">
+      <c r="O41" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B42">
         <v>57801.9</v>
       </c>
       <c r="C42" t="s">
+        <v>335</v>
+      </c>
+      <c r="D42" t="s">
         <v>336</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
         <v>337</v>
       </c>
-      <c r="E42" t="s">
-[...2 lines deleted...]
-      <c r="F42" t="s">
+      <c r="G42" t="s">
+        <v>337</v>
+      </c>
+      <c r="H42" t="s">
         <v>338</v>
       </c>
-      <c r="G42" t="s">
+      <c r="I42" t="s">
         <v>338</v>
       </c>
-      <c r="H42" t="s">
+      <c r="J42" t="s">
         <v>339</v>
       </c>
-      <c r="I42" t="s">
+      <c r="K42" t="s">
         <v>339</v>
       </c>
-      <c r="J42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L42" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="M42" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="N42" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="O42" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B43">
         <v>27897.98</v>
       </c>
       <c r="C43" t="s">
+        <v>335</v>
+      </c>
+      <c r="D43" t="s">
         <v>336</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
         <v>337</v>
       </c>
-      <c r="E43" t="s">
-[...2 lines deleted...]
-      <c r="F43" t="s">
+      <c r="G43" t="s">
+        <v>337</v>
+      </c>
+      <c r="H43" t="s">
         <v>338</v>
       </c>
-      <c r="G43" t="s">
+      <c r="I43" t="s">
         <v>338</v>
       </c>
-      <c r="H43" t="s">
+      <c r="J43" t="s">
         <v>339</v>
       </c>
-      <c r="I43" t="s">
+      <c r="K43" t="s">
         <v>339</v>
       </c>
-      <c r="J43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L43" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="M43" t="s">
-        <v>274</v>
+        <v>341</v>
       </c>
       <c r="N43" t="s">
         <v>342</v>
       </c>
       <c r="O43" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>343</v>
       </c>
       <c r="B44">
         <v>98730.78</v>
       </c>
       <c r="C44" t="s">
         <v>344</v>
       </c>
       <c r="D44" t="s">
         <v>345</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G44" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="H44" t="s">
         <v>346</v>
       </c>
       <c r="I44" t="s">
         <v>347</v>
       </c>
       <c r="J44" t="s">
         <v>348</v>
       </c>
       <c r="K44" t="s">
         <v>348</v>
       </c>
       <c r="L44" t="s">
         <v>347</v>
       </c>
       <c r="M44" t="s">
         <v>347</v>
       </c>
       <c r="N44" t="s">
         <v>349</v>
       </c>
       <c r="O44" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>351</v>
       </c>
       <c r="B45">
         <v>245458.26</v>
       </c>
       <c r="C45" t="s">
         <v>352</v>
       </c>
       <c r="D45" t="s">
         <v>353</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>354</v>
       </c>
       <c r="G45" t="s">
         <v>354</v>
       </c>
       <c r="H45" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I45" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J45" t="s">
         <v>354</v>
       </c>
       <c r="K45" t="s">
         <v>354</v>
       </c>
       <c r="L45" t="s">
         <v>355</v>
       </c>
       <c r="M45" t="s">
         <v>355</v>
       </c>
       <c r="N45" t="s">
         <v>356</v>
       </c>
       <c r="O45" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>357</v>
       </c>
       <c r="B46">
         <v>23897.66</v>
       </c>
       <c r="C46" t="s">
         <v>358</v>
       </c>
       <c r="D46" t="s">
         <v>359</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>360</v>
       </c>
       <c r="G46" t="s">
         <v>360</v>
       </c>
       <c r="H46" t="s">
         <v>361</v>
       </c>
       <c r="I46" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J46" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="K46" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="L46" t="s">
         <v>362</v>
       </c>
       <c r="M46" t="s">
         <v>362</v>
       </c>
       <c r="N46" t="s">
         <v>363</v>
       </c>
       <c r="O46" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>365</v>
       </c>
       <c r="B47">
         <v>48393.54</v>
       </c>
       <c r="C47" t="s">
         <v>366</v>
       </c>
       <c r="D47" t="s">
         <v>367</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>368</v>
       </c>
       <c r="G47" t="s">
         <v>368</v>
       </c>
       <c r="H47" t="s">
         <v>369</v>
       </c>
       <c r="I47" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="J47" t="s">
         <v>370</v>
       </c>
       <c r="K47" t="s">
         <v>370</v>
       </c>
       <c r="L47" t="s">
         <v>371</v>
       </c>
       <c r="M47" t="s">
         <v>371</v>
       </c>
       <c r="N47" t="s">
         <v>372</v>
       </c>
       <c r="O47" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>374</v>
       </c>
       <c r="B48">
         <v>79995.31</v>
       </c>
       <c r="C48" t="s">
+        <v>335</v>
+      </c>
+      <c r="D48" t="s">
         <v>336</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
+        <v>18</v>
+      </c>
+      <c r="F48" t="s">
         <v>337</v>
       </c>
-      <c r="E48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="H48" t="s">
         <v>99</v>
       </c>
       <c r="I48" t="s">
         <v>99</v>
       </c>
       <c r="J48" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="K48" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="L48" t="s">
         <v>375</v>
       </c>
       <c r="M48" t="s">
         <v>375</v>
       </c>
       <c r="N48" t="s">
         <v>376</v>
       </c>
       <c r="O48" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>377</v>
       </c>
       <c r="B49">
         <v>279034.96</v>
       </c>
       <c r="C49" t="s">
         <v>378</v>
       </c>
       <c r="D49" t="s">
         <v>379</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>32</v>
       </c>
       <c r="G49" t="s">
         <v>32</v>
       </c>
       <c r="H49" t="s">
         <v>32</v>
       </c>
       <c r="I49" t="s">
         <v>32</v>
       </c>
       <c r="J49" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="K49" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="L49" t="s">
         <v>380</v>
       </c>
       <c r="M49" t="s">
         <v>380</v>
       </c>
       <c r="N49" t="s">
         <v>381</v>
       </c>
       <c r="O49" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>382</v>
       </c>
       <c r="B50">
         <v>168799.86</v>
       </c>
       <c r="C50" t="s">
         <v>383</v>
       </c>
       <c r="D50" t="s">
         <v>384</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="G50" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="H50" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="I50" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="J50" t="s">
         <v>36</v>
       </c>
       <c r="K50" t="s">
         <v>36</v>
       </c>
       <c r="L50" t="s">
         <v>385</v>
       </c>
       <c r="M50" t="s">
         <v>385</v>
       </c>
       <c r="N50" t="s">
         <v>386</v>
       </c>
       <c r="O50" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>388</v>
       </c>
       <c r="B51">
         <v>276900.75</v>
       </c>
       <c r="C51" t="s">
         <v>389</v>
       </c>
       <c r="D51" t="s">
         <v>390</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>391</v>
       </c>
       <c r="G51" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H51" t="s">
         <v>392</v>
       </c>
       <c r="I51" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J51" t="s">
         <v>393</v>
       </c>
       <c r="K51" t="s">
         <v>393</v>
       </c>
       <c r="L51" t="s">
         <v>394</v>
       </c>
       <c r="M51" t="s">
         <v>394</v>
       </c>
       <c r="N51" t="s">
         <v>395</v>
       </c>
       <c r="O51" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>396</v>
       </c>
       <c r="B52">
-        <v>62275.48</v>
+        <v>61825.48</v>
       </c>
       <c r="C52" t="s">
         <v>397</v>
       </c>
       <c r="D52" t="s">
         <v>398</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J52" t="s">
         <v>399</v>
       </c>
       <c r="K52" t="s">
         <v>399</v>
       </c>
       <c r="L52" t="s">
         <v>400</v>
       </c>
       <c r="M52" t="s">
         <v>400</v>
       </c>
       <c r="N52" t="s">
         <v>401</v>
       </c>
       <c r="O52" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>402</v>
       </c>
       <c r="B53">
         <v>38794.5</v>
       </c>
       <c r="C53" t="s">
         <v>403</v>
       </c>
       <c r="D53" t="s">
         <v>404</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G53" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H53" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I53" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J53" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="K53" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="L53" t="s">
         <v>405</v>
       </c>
       <c r="M53" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="N53" t="s">
         <v>95</v>
       </c>
       <c r="O53" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>407</v>
       </c>
       <c r="B54">
         <v>245059.48</v>
       </c>
       <c r="C54" t="s">
         <v>408</v>
       </c>
       <c r="D54" t="s">
         <v>409</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G54" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H54" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="I54" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="J54" t="s">
         <v>410</v>
       </c>
       <c r="K54" t="s">
         <v>410</v>
       </c>
       <c r="L54" t="s">
         <v>411</v>
       </c>
       <c r="M54" t="s">
         <v>411</v>
       </c>
       <c r="N54" t="s">
         <v>412</v>
       </c>
       <c r="O54" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>414</v>
       </c>
       <c r="B55">
@@ -6610,57 +6661,57 @@
       <c r="D57" t="s">
         <v>434</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>435</v>
       </c>
       <c r="G57" t="s">
         <v>436</v>
       </c>
       <c r="H57" t="s">
         <v>437</v>
       </c>
       <c r="I57" t="s">
         <v>436</v>
       </c>
       <c r="J57" t="s">
         <v>438</v>
       </c>
       <c r="K57" t="s">
         <v>439</v>
       </c>
       <c r="L57" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M57" t="s">
         <v>440</v>
       </c>
       <c r="N57" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="O57" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>442</v>
       </c>
       <c r="B58">
         <v>52302.2</v>
       </c>
       <c r="C58" t="s">
         <v>443</v>
       </c>
       <c r="D58" t="s">
         <v>444</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>426</v>
       </c>
       <c r="G58" t="s">
@@ -6695,57 +6746,57 @@
       <c r="A59" t="s">
         <v>450</v>
       </c>
       <c r="B59">
         <v>118248.85</v>
       </c>
       <c r="C59" t="s">
         <v>451</v>
       </c>
       <c r="D59" t="s">
         <v>452</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>453</v>
       </c>
       <c r="G59" t="s">
         <v>453</v>
       </c>
       <c r="H59" t="s">
         <v>454</v>
       </c>
       <c r="I59" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="J59" t="s">
         <v>454</v>
       </c>
       <c r="K59" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="L59" t="s">
         <v>455</v>
       </c>
       <c r="M59" t="s">
         <v>455</v>
       </c>
       <c r="N59" t="s">
         <v>456</v>
       </c>
       <c r="O59" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>457</v>
       </c>
       <c r="B60">
         <v>147916.82</v>
       </c>
       <c r="C60" t="s">
         <v>458</v>
       </c>
       <c r="D60" t="s">
@@ -6827,107 +6878,107 @@
       </c>
       <c r="N61" t="s">
         <v>470</v>
       </c>
       <c r="O61" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>471</v>
       </c>
       <c r="B62">
         <v>77004.57</v>
       </c>
       <c r="C62" t="s">
         <v>472</v>
       </c>
       <c r="D62" t="s">
         <v>473</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="G62" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="H62" t="s">
         <v>474</v>
       </c>
       <c r="I62" t="s">
         <v>474</v>
       </c>
       <c r="J62" t="s">
         <v>475</v>
       </c>
       <c r="K62" t="s">
         <v>475</v>
       </c>
       <c r="L62" t="s">
         <v>476</v>
       </c>
       <c r="M62" t="s">
         <v>476</v>
       </c>
       <c r="N62" t="s">
         <v>477</v>
       </c>
       <c r="O62" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
         <v>478</v>
       </c>
       <c r="B63">
         <v>71242.94</v>
       </c>
       <c r="C63" t="s">
         <v>479</v>
       </c>
       <c r="D63" t="s">
         <v>480</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>422</v>
       </c>
       <c r="G63" t="s">
         <v>422</v>
       </c>
       <c r="H63" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I63" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="J63" t="s">
         <v>422</v>
       </c>
       <c r="K63" t="s">
         <v>422</v>
       </c>
       <c r="L63" t="s">
         <v>481</v>
       </c>
       <c r="M63" t="s">
         <v>481</v>
       </c>
       <c r="N63" t="s">
         <v>481</v>
       </c>
       <c r="O63" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
         <v>482</v>
       </c>
       <c r="B64">
@@ -6974,54 +7025,54 @@
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
         <v>489</v>
       </c>
       <c r="B65">
         <v>233236.95</v>
       </c>
       <c r="C65" t="s">
         <v>490</v>
       </c>
       <c r="D65" t="s">
         <v>491</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>492</v>
       </c>
       <c r="G65" t="s">
         <v>492</v>
       </c>
       <c r="H65" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="I65" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="J65" t="s">
         <v>55</v>
       </c>
       <c r="K65" t="s">
         <v>55</v>
       </c>
       <c r="L65" t="s">
         <v>493</v>
       </c>
       <c r="M65" t="s">
         <v>493</v>
       </c>
       <c r="N65" t="s">
         <v>488</v>
       </c>
       <c r="O65" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
         <v>494</v>
       </c>
       <c r="B66">
@@ -7042,192 +7093,192 @@
       <c r="G66" t="s">
         <v>497</v>
       </c>
       <c r="H66" t="s">
         <v>497</v>
       </c>
       <c r="I66" t="s">
         <v>497</v>
       </c>
       <c r="J66" t="s">
         <v>498</v>
       </c>
       <c r="K66" t="s">
         <v>499</v>
       </c>
       <c r="L66" t="s">
         <v>500</v>
       </c>
       <c r="M66" t="s">
         <v>500</v>
       </c>
       <c r="N66" t="s">
         <v>427</v>
       </c>
       <c r="O66" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
         <v>501</v>
       </c>
       <c r="B67">
         <v>916877.64</v>
       </c>
       <c r="C67" t="s">
         <v>502</v>
       </c>
       <c r="D67" t="s">
         <v>503</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>504</v>
       </c>
       <c r="G67" t="s">
         <v>504</v>
       </c>
       <c r="H67" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="I67" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J67" t="s">
         <v>505</v>
       </c>
       <c r="K67" t="s">
         <v>505</v>
       </c>
       <c r="L67" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M67" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N67" t="s">
         <v>506</v>
       </c>
       <c r="O67" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
         <v>507</v>
       </c>
       <c r="B68">
         <v>98129.69</v>
       </c>
       <c r="C68" t="s">
         <v>508</v>
       </c>
       <c r="D68" t="s">
         <v>509</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G68" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="H68" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="I68" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J68" t="s">
         <v>510</v>
       </c>
       <c r="K68" t="s">
         <v>510</v>
       </c>
       <c r="L68" t="s">
         <v>511</v>
       </c>
       <c r="M68" t="s">
         <v>511</v>
       </c>
       <c r="N68" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="O68" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
         <v>512</v>
       </c>
       <c r="B69">
         <v>599821.43</v>
       </c>
       <c r="C69" t="s">
         <v>513</v>
       </c>
       <c r="D69" t="s">
         <v>514</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>492</v>
       </c>
       <c r="G69" t="s">
         <v>492</v>
       </c>
       <c r="H69" t="s">
         <v>88</v>
       </c>
       <c r="I69" t="s">
         <v>88</v>
       </c>
       <c r="J69" t="s">
         <v>515</v>
       </c>
       <c r="K69" t="s">
         <v>515</v>
       </c>
       <c r="L69" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M69" t="s">
         <v>516</v>
       </c>
       <c r="N69" t="s">
         <v>517</v>
       </c>
       <c r="O69" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
         <v>518</v>
       </c>
       <c r="B70">
         <v>45127.31</v>
       </c>
       <c r="C70" t="s">
         <v>519</v>
       </c>
       <c r="D70" t="s">
         <v>520</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="F70" t="s">
         <v>399</v>
       </c>
       <c r="G70" t="s">
         <v>399</v>
       </c>
       <c r="H70" t="s">
@@ -7268,5803 +7319,5919 @@
       <c r="D71" t="s">
         <v>524</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>525</v>
       </c>
       <c r="G71" t="s">
         <v>525</v>
       </c>
       <c r="H71" t="s">
         <v>526</v>
       </c>
       <c r="I71" t="s">
         <v>526</v>
       </c>
       <c r="J71" t="s">
         <v>527</v>
       </c>
       <c r="K71" t="s">
         <v>527</v>
       </c>
       <c r="L71" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M71" t="s">
         <v>528</v>
       </c>
       <c r="N71" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="O71" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
         <v>530</v>
       </c>
       <c r="B72">
-        <v>1247490.29</v>
+        <v>1236215.77</v>
       </c>
       <c r="C72" t="s">
         <v>531</v>
       </c>
       <c r="D72" t="s">
         <v>532</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
         <v>533</v>
       </c>
       <c r="G72" t="s">
         <v>534</v>
       </c>
       <c r="H72" t="s">
         <v>535</v>
       </c>
       <c r="I72" t="s">
         <v>535</v>
       </c>
       <c r="J72" t="s">
         <v>536</v>
       </c>
       <c r="K72" t="s">
         <v>536</v>
       </c>
       <c r="L72" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M72" t="s">
         <v>537</v>
       </c>
       <c r="N72" t="s">
         <v>538</v>
       </c>
       <c r="O72" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
         <v>540</v>
       </c>
       <c r="B73">
         <v>1636953.0</v>
       </c>
       <c r="C73" t="s">
         <v>541</v>
       </c>
       <c r="D73" t="s">
         <v>542</v>
       </c>
       <c r="E73" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" t="s">
         <v>543</v>
       </c>
-      <c r="F73" t="s">
+      <c r="G73" t="s">
         <v>544</v>
       </c>
-      <c r="G73" t="s">
+      <c r="H73" t="s">
         <v>545</v>
       </c>
-      <c r="H73" t="s">
+      <c r="I73" t="s">
         <v>546</v>
       </c>
-      <c r="I73" t="s">
+      <c r="J73" t="s">
         <v>547</v>
       </c>
-      <c r="J73" t="s">
+      <c r="K73" t="s">
         <v>548</v>
       </c>
-      <c r="K73" t="s">
+      <c r="L73" t="s">
         <v>549</v>
       </c>
-      <c r="L73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N73" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B74">
         <v>119343.74</v>
       </c>
       <c r="C74" t="s">
+        <v>551</v>
+      </c>
+      <c r="D74" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74" t="s">
         <v>28</v>
       </c>
       <c r="H74" t="s">
         <v>52</v>
       </c>
       <c r="I74" t="s">
         <v>52</v>
       </c>
       <c r="J74" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="K74" t="s">
         <v>28</v>
       </c>
       <c r="L74" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="M74" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="N74" t="s">
         <v>420</v>
       </c>
       <c r="O74" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B75">
         <v>164296.58</v>
       </c>
       <c r="C75" t="s">
+        <v>556</v>
+      </c>
+      <c r="D75" t="s">
         <v>557</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" t="s">
         <v>558</v>
       </c>
-      <c r="E75" t="s">
-[...2 lines deleted...]
-      <c r="F75" t="s">
+      <c r="G75" t="s">
+        <v>558</v>
+      </c>
+      <c r="H75" t="s">
         <v>559</v>
       </c>
-      <c r="G75" t="s">
+      <c r="I75" t="s">
         <v>559</v>
       </c>
-      <c r="H75" t="s">
+      <c r="J75" t="s">
+        <v>559</v>
+      </c>
+      <c r="K75" t="s">
+        <v>559</v>
+      </c>
+      <c r="L75" t="s">
+        <v>288</v>
+      </c>
+      <c r="M75" t="s">
+        <v>288</v>
+      </c>
+      <c r="N75" t="s">
         <v>560</v>
       </c>
-      <c r="I75" t="s">
+      <c r="O75" t="s">
         <v>560</v>
-      </c>
-[...16 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
+        <v>561</v>
+      </c>
+      <c r="B76">
+        <v>203266.78</v>
+      </c>
+      <c r="C76" t="s">
         <v>562</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>563</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" t="s">
         <v>564</v>
       </c>
-      <c r="E76" t="s">
-[...2 lines deleted...]
-      <c r="F76" t="s">
+      <c r="G76" t="s">
+        <v>564</v>
+      </c>
+      <c r="H76" t="s">
         <v>565</v>
       </c>
-      <c r="G76" t="s">
+      <c r="I76" t="s">
         <v>565</v>
       </c>
-      <c r="H76" t="s">
+      <c r="J76" t="s">
+        <v>268</v>
+      </c>
+      <c r="K76" t="s">
+        <v>268</v>
+      </c>
+      <c r="L76" t="s">
         <v>566</v>
       </c>
-      <c r="I76" t="s">
+      <c r="M76" t="s">
         <v>566</v>
       </c>
-      <c r="J76" t="s">
-[...5 lines deleted...]
-      <c r="L76" t="s">
+      <c r="N76" t="s">
         <v>567</v>
       </c>
-      <c r="M76" t="s">
+      <c r="O76" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B77">
         <v>41896.28</v>
       </c>
       <c r="C77" t="s">
         <v>519</v>
       </c>
       <c r="D77" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="G77" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="H77" t="s">
         <v>400</v>
       </c>
       <c r="I77" t="s">
         <v>400</v>
       </c>
       <c r="J77" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="K77" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="L77" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="M77" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="N77" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="O77" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B78">
         <v>0.0</v>
       </c>
       <c r="C78" t="s">
+        <v>572</v>
+      </c>
+      <c r="D78" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
       <c r="J78" t="s">
+        <v>574</v>
+      </c>
+      <c r="K78" t="s">
+        <v>574</v>
+      </c>
+      <c r="N78" t="s">
         <v>575</v>
       </c>
-      <c r="K78" t="s">
+      <c r="O78" t="s">
         <v>575</v>
-      </c>
-[...4 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B79">
         <v>61774.39</v>
       </c>
       <c r="C79" t="s">
+        <v>577</v>
+      </c>
+      <c r="D79" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>86</v>
       </c>
       <c r="G79" t="s">
         <v>86</v>
       </c>
       <c r="H79" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="I79" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="J79" t="s">
         <v>245</v>
       </c>
       <c r="K79" t="s">
         <v>245</v>
       </c>
       <c r="L79" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="M79" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="N79" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="O79" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
+        <v>580</v>
+      </c>
+      <c r="B80">
+        <v>148439.05</v>
+      </c>
+      <c r="C80" t="s">
         <v>581</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>582</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" t="s">
+        <v>323</v>
+      </c>
+      <c r="G80" t="s">
+        <v>323</v>
+      </c>
+      <c r="H80" t="s">
         <v>583</v>
       </c>
-      <c r="E80" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I80" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="J80" t="s">
         <v>99</v>
       </c>
       <c r="K80" t="s">
         <v>99</v>
       </c>
       <c r="L80" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="M80" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="N80" t="s">
         <v>522</v>
       </c>
       <c r="O80" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B81">
         <v>95446.99</v>
       </c>
       <c r="C81" t="s">
         <v>519</v>
       </c>
       <c r="D81" t="s">
+        <v>586</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81" t="s">
+        <v>272</v>
+      </c>
+      <c r="G81" t="s">
+        <v>272</v>
+      </c>
+      <c r="H81" t="s">
+        <v>339</v>
+      </c>
+      <c r="I81" t="s">
+        <v>339</v>
+      </c>
+      <c r="J81" t="s">
         <v>587</v>
       </c>
-      <c r="E81" t="s">
-[...14 lines deleted...]
-      <c r="J81" t="s">
+      <c r="K81" t="s">
+        <v>587</v>
+      </c>
+      <c r="L81" t="s">
         <v>588</v>
       </c>
-      <c r="K81" t="s">
+      <c r="M81" t="s">
         <v>588</v>
       </c>
-      <c r="L81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N81" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="O81" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B82">
         <v>136614.51</v>
       </c>
       <c r="C82" t="s">
         <v>519</v>
       </c>
       <c r="D82" t="s">
+        <v>590</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" t="s">
         <v>591</v>
       </c>
-      <c r="E82" t="s">
-[...2 lines deleted...]
-      <c r="F82" t="s">
+      <c r="G82" t="s">
+        <v>272</v>
+      </c>
+      <c r="H82" t="s">
         <v>592</v>
       </c>
-      <c r="G82" t="s">
-[...2 lines deleted...]
-      <c r="H82" t="s">
+      <c r="I82" t="s">
+        <v>592</v>
+      </c>
+      <c r="J82" t="s">
         <v>593</v>
       </c>
-      <c r="I82" t="s">
+      <c r="K82" t="s">
         <v>593</v>
       </c>
-      <c r="J82" t="s">
+      <c r="L82" t="s">
+        <v>228</v>
+      </c>
+      <c r="M82" t="s">
+        <v>228</v>
+      </c>
+      <c r="N82" t="s">
         <v>594</v>
       </c>
-      <c r="K82" t="s">
-[...8 lines deleted...]
-      <c r="N82" t="s">
+      <c r="O82" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B83">
         <v>48771.38</v>
       </c>
       <c r="C83" t="s">
+        <v>597</v>
+      </c>
+      <c r="D83" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>70</v>
       </c>
       <c r="G83" t="s">
         <v>70</v>
       </c>
       <c r="H83" t="s">
+        <v>599</v>
+      </c>
+      <c r="I83" t="s">
         <v>600</v>
       </c>
-      <c r="I83" t="s">
+      <c r="J83" t="s">
         <v>601</v>
       </c>
-      <c r="J83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K83" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="L83" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="M83" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="N83" t="s">
+        <v>599</v>
+      </c>
+      <c r="O83" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B84">
         <v>37958.65</v>
       </c>
       <c r="C84" t="s">
+        <v>603</v>
+      </c>
+      <c r="D84" t="s">
         <v>604</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G84" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="H84" t="s">
         <v>61</v>
       </c>
       <c r="I84" t="s">
         <v>61</v>
       </c>
       <c r="J84" t="s">
         <v>410</v>
       </c>
       <c r="K84" t="s">
         <v>410</v>
       </c>
       <c r="L84" t="s">
         <v>385</v>
       </c>
       <c r="M84" t="s">
         <v>385</v>
       </c>
       <c r="N84" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="O84" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B85">
         <v>48000.0</v>
       </c>
       <c r="C85" t="s">
+        <v>607</v>
+      </c>
+      <c r="D85" t="s">
         <v>608</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" t="s">
         <v>609</v>
       </c>
-      <c r="E85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G85" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="H85" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="I85" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="J85" t="s">
         <v>469</v>
       </c>
       <c r="K85" t="s">
         <v>469</v>
       </c>
       <c r="L85" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="M85" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="N85" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="O85" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B86">
         <v>79000.03</v>
       </c>
       <c r="C86" t="s">
+        <v>612</v>
+      </c>
+      <c r="D86" t="s">
         <v>613</v>
       </c>
-      <c r="D86" t="s">
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" t="s">
         <v>614</v>
       </c>
-      <c r="E86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="H86" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="I86" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="J86" t="s">
         <v>406</v>
       </c>
       <c r="K86" t="s">
         <v>406</v>
       </c>
       <c r="L86" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="M86" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="N86" t="s">
         <v>100</v>
       </c>
       <c r="O86" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
+        <v>617</v>
+      </c>
+      <c r="B87">
+        <v>112174.0</v>
+      </c>
+      <c r="C87" t="s">
         <v>618</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>619</v>
       </c>
-      <c r="D87" t="s">
+      <c r="E87" t="s">
+        <v>44</v>
+      </c>
+      <c r="J87" t="s">
+        <v>139</v>
+      </c>
+      <c r="K87" t="s">
+        <v>139</v>
+      </c>
+      <c r="N87" t="s">
         <v>620</v>
       </c>
-      <c r="E87" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O87" t="s">
-        <v>174</v>
+        <v>620</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
+        <v>621</v>
+      </c>
+      <c r="B88">
+        <v>240434.06</v>
+      </c>
+      <c r="C88" t="s">
+        <v>622</v>
+      </c>
+      <c r="D88" t="s">
+        <v>623</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" t="s">
+        <v>624</v>
+      </c>
+      <c r="G88" t="s">
+        <v>624</v>
+      </c>
+      <c r="H88" t="s">
+        <v>625</v>
+      </c>
+      <c r="I88" t="s">
+        <v>625</v>
+      </c>
+      <c r="J88" t="s">
         <v>626</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="K88" t="s">
+        <v>626</v>
+      </c>
+      <c r="L88" t="s">
         <v>627</v>
       </c>
-      <c r="D88" t="s">
+      <c r="M88" t="s">
+        <v>627</v>
+      </c>
+      <c r="N88" t="s">
         <v>628</v>
       </c>
-      <c r="E88" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O88" t="s">
-        <v>630</v>
+        <v>173</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
+        <v>629</v>
+      </c>
+      <c r="B89">
+        <v>196460.79</v>
+      </c>
+      <c r="C89" t="s">
+        <v>630</v>
+      </c>
+      <c r="D89" t="s">
         <v>631</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" t="s">
+        <v>70</v>
+      </c>
+      <c r="G89" t="s">
+        <v>70</v>
+      </c>
+      <c r="H89" t="s">
         <v>632</v>
       </c>
-      <c r="D89" t="s">
+      <c r="I89" t="s">
+        <v>632</v>
+      </c>
+      <c r="J89" t="s">
+        <v>70</v>
+      </c>
+      <c r="K89" t="s">
+        <v>70</v>
+      </c>
+      <c r="L89" t="s">
+        <v>515</v>
+      </c>
+      <c r="M89" t="s">
+        <v>515</v>
+      </c>
+      <c r="N89" t="s">
         <v>633</v>
       </c>
-      <c r="E89" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O89" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
+        <v>634</v>
+      </c>
+      <c r="B90">
+        <v>176150.87</v>
+      </c>
+      <c r="C90" t="s">
+        <v>635</v>
+      </c>
+      <c r="D90" t="s">
         <v>636</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90" t="s">
+        <v>533</v>
+      </c>
+      <c r="G90" t="s">
+        <v>533</v>
+      </c>
+      <c r="H90" t="s">
+        <v>144</v>
+      </c>
+      <c r="I90" t="s">
+        <v>144</v>
+      </c>
+      <c r="J90" t="s">
+        <v>29</v>
+      </c>
+      <c r="K90" t="s">
+        <v>29</v>
+      </c>
+      <c r="L90" t="s">
         <v>637</v>
       </c>
-      <c r="D90" t="s">
+      <c r="M90" t="s">
+        <v>637</v>
+      </c>
+      <c r="N90" t="s">
         <v>638</v>
       </c>
-      <c r="E90" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O90" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
+        <v>639</v>
+      </c>
+      <c r="B91">
+        <v>1097564.45</v>
+      </c>
+      <c r="C91" t="s">
+        <v>640</v>
+      </c>
+      <c r="D91" t="s">
         <v>641</v>
       </c>
-      <c r="B91">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" t="s">
+        <v>330</v>
+      </c>
+      <c r="G91" t="s">
+        <v>92</v>
+      </c>
+      <c r="H91" t="s">
+        <v>453</v>
+      </c>
+      <c r="I91" t="s">
+        <v>453</v>
+      </c>
+      <c r="J91" t="s">
+        <v>56</v>
+      </c>
+      <c r="K91" t="s">
+        <v>56</v>
+      </c>
+      <c r="L91" t="s">
+        <v>256</v>
+      </c>
+      <c r="M91" t="s">
         <v>642</v>
       </c>
-      <c r="D91" t="s">
+      <c r="N91" t="s">
+        <v>258</v>
+      </c>
+      <c r="O91" t="s">
         <v>643</v>
-      </c>
-[...31 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
+        <v>644</v>
+      </c>
+      <c r="B92">
+        <v>196623.72</v>
+      </c>
+      <c r="C92" t="s">
+        <v>645</v>
+      </c>
+      <c r="D92" t="s">
         <v>646</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="E92" t="s">
+        <v>44</v>
+      </c>
+      <c r="J92" t="s">
         <v>647</v>
       </c>
-      <c r="D92" t="s">
+      <c r="K92" t="s">
+        <v>647</v>
+      </c>
+      <c r="N92" t="s">
         <v>648</v>
       </c>
-      <c r="E92" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O92" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
+        <v>649</v>
+      </c>
+      <c r="B93">
+        <v>86403.75</v>
+      </c>
+      <c r="C93" t="s">
+        <v>650</v>
+      </c>
+      <c r="D93" t="s">
+        <v>651</v>
+      </c>
+      <c r="E93" t="s">
         <v>652</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="J93" t="s">
         <v>653</v>
       </c>
-      <c r="D93" t="s">
+      <c r="K93" t="s">
+        <v>653</v>
+      </c>
+      <c r="N93" t="s">
         <v>654</v>
       </c>
-      <c r="E93" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O93" t="s">
-        <v>208</v>
+        <v>654</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
+        <v>655</v>
+      </c>
+      <c r="B94">
+        <v>135988.89</v>
+      </c>
+      <c r="C94" t="s">
+        <v>656</v>
+      </c>
+      <c r="D94" t="s">
         <v>657</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" t="s">
+        <v>600</v>
+      </c>
+      <c r="G94" t="s">
+        <v>600</v>
+      </c>
+      <c r="H94" t="s">
+        <v>51</v>
+      </c>
+      <c r="I94" t="s">
+        <v>51</v>
+      </c>
+      <c r="J94" t="s">
+        <v>600</v>
+      </c>
+      <c r="K94" t="s">
+        <v>534</v>
+      </c>
+      <c r="L94" t="s">
         <v>658</v>
       </c>
-      <c r="D94" t="s">
+      <c r="M94" t="s">
+        <v>658</v>
+      </c>
+      <c r="N94" t="s">
         <v>659</v>
       </c>
-      <c r="E94" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O94" t="s">
-        <v>662</v>
+        <v>460</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
+        <v>660</v>
+      </c>
+      <c r="B95">
+        <v>196334.77</v>
+      </c>
+      <c r="C95" t="s">
+        <v>661</v>
+      </c>
+      <c r="D95" t="s">
+        <v>662</v>
+      </c>
+      <c r="E95" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95" t="s">
+        <v>323</v>
+      </c>
+      <c r="G95" t="s">
+        <v>323</v>
+      </c>
+      <c r="H95" t="s">
         <v>663</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="I95" t="s">
+        <v>663</v>
+      </c>
+      <c r="J95" t="s">
+        <v>99</v>
+      </c>
+      <c r="K95" t="s">
+        <v>99</v>
+      </c>
+      <c r="L95" t="s">
         <v>664</v>
       </c>
-      <c r="D95" t="s">
+      <c r="M95" t="s">
+        <v>664</v>
+      </c>
+      <c r="N95" t="s">
         <v>665</v>
       </c>
-      <c r="E95" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O95" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
+        <v>666</v>
+      </c>
+      <c r="B96">
+        <v>270910.33</v>
+      </c>
+      <c r="C96" t="s">
+        <v>667</v>
+      </c>
+      <c r="D96" t="s">
         <v>668</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96" t="s">
         <v>669</v>
       </c>
-      <c r="D96" t="s">
+      <c r="G96" t="s">
+        <v>669</v>
+      </c>
+      <c r="H96" t="s">
+        <v>125</v>
+      </c>
+      <c r="I96" t="s">
+        <v>125</v>
+      </c>
+      <c r="J96" t="s">
         <v>670</v>
       </c>
-      <c r="E96" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K96" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="L96" t="s">
-        <v>672</v>
+        <v>207</v>
       </c>
       <c r="M96" t="s">
-        <v>672</v>
+        <v>207</v>
       </c>
       <c r="N96" t="s">
-        <v>671</v>
+        <v>207</v>
       </c>
       <c r="O96" t="s">
-        <v>671</v>
+        <v>207</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
+        <v>671</v>
+      </c>
+      <c r="B97">
+        <v>95107.51</v>
+      </c>
+      <c r="C97" t="s">
+        <v>672</v>
+      </c>
+      <c r="D97" t="s">
         <v>673</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="E97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97" t="s">
+        <v>62</v>
+      </c>
+      <c r="G97" t="s">
+        <v>62</v>
+      </c>
+      <c r="H97" t="s">
+        <v>317</v>
+      </c>
+      <c r="I97" t="s">
+        <v>317</v>
+      </c>
+      <c r="J97" t="s">
+        <v>71</v>
+      </c>
+      <c r="K97" t="s">
+        <v>71</v>
+      </c>
+      <c r="L97" t="s">
         <v>674</v>
       </c>
-      <c r="D97" t="s">
+      <c r="M97" t="s">
         <v>675</v>
       </c>
-      <c r="E97" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N97" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="O97" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
+        <v>677</v>
+      </c>
+      <c r="B98">
+        <v>99130.49</v>
+      </c>
+      <c r="C98" t="s">
         <v>678</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>679</v>
       </c>
-      <c r="D98" t="s">
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" t="s">
+        <v>62</v>
+      </c>
+      <c r="G98" t="s">
+        <v>62</v>
+      </c>
+      <c r="H98" t="s">
+        <v>317</v>
+      </c>
+      <c r="I98" t="s">
+        <v>317</v>
+      </c>
+      <c r="J98" t="s">
+        <v>318</v>
+      </c>
+      <c r="K98" t="s">
+        <v>318</v>
+      </c>
+      <c r="L98" t="s">
         <v>680</v>
       </c>
-      <c r="E98" t="s">
-[...2 lines deleted...]
-      <c r="F98" t="s">
+      <c r="M98" t="s">
+        <v>680</v>
+      </c>
+      <c r="N98" t="s">
         <v>681</v>
       </c>
-      <c r="G98" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O98" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
+        <v>682</v>
+      </c>
+      <c r="B99">
+        <v>147411.08</v>
+      </c>
+      <c r="C99" t="s">
+        <v>683</v>
+      </c>
+      <c r="D99" t="s">
         <v>684</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="E99" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99" t="s">
+        <v>534</v>
+      </c>
+      <c r="G99" t="s">
+        <v>534</v>
+      </c>
+      <c r="H99" t="s">
+        <v>125</v>
+      </c>
+      <c r="I99" t="s">
+        <v>125</v>
+      </c>
+      <c r="J99" t="s">
         <v>685</v>
       </c>
-      <c r="D99" t="s">
+      <c r="K99" t="s">
+        <v>685</v>
+      </c>
+      <c r="L99" t="s">
         <v>686</v>
       </c>
-      <c r="E99" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M99" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="N99" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="O99" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
+        <v>687</v>
+      </c>
+      <c r="B100">
+        <v>93529.61</v>
+      </c>
+      <c r="C100" t="s">
+        <v>688</v>
+      </c>
+      <c r="D100" t="s">
         <v>689</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="E100" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" t="s">
+        <v>23</v>
+      </c>
+      <c r="G100" t="s">
+        <v>23</v>
+      </c>
+      <c r="H100" t="s">
+        <v>22</v>
+      </c>
+      <c r="I100" t="s">
+        <v>22</v>
+      </c>
+      <c r="J100" t="s">
         <v>690</v>
       </c>
-      <c r="D100" t="s">
+      <c r="K100" t="s">
+        <v>690</v>
+      </c>
+      <c r="L100" t="s">
         <v>691</v>
       </c>
-      <c r="E100" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M100" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="N100" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="O100" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
+        <v>692</v>
+      </c>
+      <c r="B101">
+        <v>549050.66</v>
+      </c>
+      <c r="C101" t="s">
+        <v>693</v>
+      </c>
+      <c r="D101" t="s">
+        <v>694</v>
+      </c>
+      <c r="E101" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" t="s">
+        <v>695</v>
+      </c>
+      <c r="G101" t="s">
+        <v>695</v>
+      </c>
+      <c r="H101" t="s">
+        <v>360</v>
+      </c>
+      <c r="I101" t="s">
+        <v>360</v>
+      </c>
+      <c r="J101" t="s">
         <v>696</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="K101" t="s">
+        <v>696</v>
+      </c>
+      <c r="L101" t="s">
         <v>697</v>
       </c>
-      <c r="D101" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M101" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="N101" t="s">
-        <v>602</v>
+        <v>696</v>
       </c>
       <c r="O101" t="s">
-        <v>223</v>
+        <v>696</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="B102">
-        <v>981062.01</v>
+        <v>49775.62</v>
       </c>
       <c r="C102" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="D102" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
-        <v>706</v>
+        <v>289</v>
       </c>
       <c r="G102" t="s">
-        <v>706</v>
+        <v>289</v>
       </c>
       <c r="H102" t="s">
-        <v>319</v>
+        <v>135</v>
       </c>
       <c r="I102" t="s">
-        <v>319</v>
+        <v>135</v>
       </c>
       <c r="J102" t="s">
-        <v>319</v>
+        <v>701</v>
       </c>
       <c r="K102" t="s">
-        <v>319</v>
+        <v>701</v>
       </c>
       <c r="L102" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="M102" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="N102" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="O102" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="B103">
-        <v>231459.87</v>
+        <v>48434.87</v>
       </c>
       <c r="C103" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="D103" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
-        <v>189</v>
+        <v>706</v>
       </c>
       <c r="G103" t="s">
-        <v>189</v>
+        <v>706</v>
       </c>
       <c r="H103" t="s">
-        <v>189</v>
+        <v>707</v>
       </c>
       <c r="I103" t="s">
-        <v>189</v>
+        <v>707</v>
       </c>
       <c r="J103" t="s">
-        <v>145</v>
+        <v>375</v>
       </c>
       <c r="K103" t="s">
-        <v>145</v>
+        <v>375</v>
       </c>
       <c r="L103" t="s">
-        <v>189</v>
+        <v>708</v>
       </c>
       <c r="M103" t="s">
-        <v>189</v>
+        <v>708</v>
       </c>
       <c r="N103" t="s">
-        <v>55</v>
+        <v>709</v>
       </c>
       <c r="O103" t="s">
-        <v>189</v>
+        <v>709</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
+        <v>710</v>
+      </c>
+      <c r="B104">
+        <v>173423.0</v>
+      </c>
+      <c r="C104" t="s">
+        <v>711</v>
+      </c>
+      <c r="D104" t="s">
+        <v>712</v>
+      </c>
+      <c r="E104" t="s">
+        <v>18</v>
+      </c>
+      <c r="F104" t="s">
+        <v>713</v>
+      </c>
+      <c r="G104" t="s">
+        <v>713</v>
+      </c>
+      <c r="H104" t="s">
         <v>714</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="I104" t="s">
+        <v>714</v>
+      </c>
+      <c r="J104" t="s">
         <v>715</v>
       </c>
-      <c r="D104" t="s">
+      <c r="K104" t="s">
+        <v>715</v>
+      </c>
+      <c r="L104" t="s">
         <v>716</v>
       </c>
-      <c r="E104" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M104" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="N104" t="s">
-        <v>720</v>
+        <v>601</v>
       </c>
       <c r="O104" t="s">
-        <v>720</v>
+        <v>222</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
+        <v>717</v>
+      </c>
+      <c r="B105">
+        <v>981062.01</v>
+      </c>
+      <c r="C105" t="s">
+        <v>718</v>
+      </c>
+      <c r="D105" t="s">
+        <v>719</v>
+      </c>
+      <c r="E105" t="s">
+        <v>18</v>
+      </c>
+      <c r="F105" t="s">
+        <v>720</v>
+      </c>
+      <c r="G105" t="s">
+        <v>720</v>
+      </c>
+      <c r="H105" t="s">
+        <v>318</v>
+      </c>
+      <c r="I105" t="s">
+        <v>318</v>
+      </c>
+      <c r="J105" t="s">
+        <v>318</v>
+      </c>
+      <c r="K105" t="s">
+        <v>318</v>
+      </c>
+      <c r="L105" t="s">
         <v>721</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="M105" t="s">
         <v>722</v>
       </c>
-      <c r="D105" t="s">
+      <c r="N105" t="s">
         <v>723</v>
       </c>
-      <c r="E105" t="s">
-[...2 lines deleted...]
-      <c r="F105" t="s">
+      <c r="O105" t="s">
         <v>724</v>
-      </c>
-[...25 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
+        <v>725</v>
+      </c>
+      <c r="B106">
+        <v>231459.87</v>
+      </c>
+      <c r="C106" t="s">
+        <v>726</v>
+      </c>
+      <c r="D106" t="s">
         <v>727</v>
       </c>
-      <c r="B106">
-[...7 lines deleted...]
-      </c>
       <c r="E106" t="s">
         <v>18</v>
       </c>
       <c r="F106" t="s">
-        <v>730</v>
+        <v>188</v>
       </c>
       <c r="G106" t="s">
-        <v>730</v>
+        <v>188</v>
       </c>
       <c r="H106" t="s">
-        <v>731</v>
+        <v>188</v>
       </c>
       <c r="I106" t="s">
-        <v>731</v>
+        <v>188</v>
       </c>
       <c r="J106" t="s">
-        <v>700</v>
+        <v>144</v>
       </c>
       <c r="K106" t="s">
-        <v>700</v>
+        <v>144</v>
       </c>
       <c r="L106" t="s">
-        <v>560</v>
+        <v>188</v>
       </c>
       <c r="M106" t="s">
-        <v>560</v>
+        <v>188</v>
       </c>
       <c r="N106" t="s">
-        <v>676</v>
+        <v>55</v>
       </c>
       <c r="O106" t="s">
-        <v>474</v>
+        <v>188</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
+        <v>728</v>
+      </c>
+      <c r="B107">
+        <v>97212.4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>729</v>
+      </c>
+      <c r="D107" t="s">
+        <v>730</v>
+      </c>
+      <c r="E107" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107" t="s">
+        <v>731</v>
+      </c>
+      <c r="G107" t="s">
+        <v>731</v>
+      </c>
+      <c r="H107" t="s">
+        <v>731</v>
+      </c>
+      <c r="I107" t="s">
+        <v>731</v>
+      </c>
+      <c r="J107" t="s">
         <v>732</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="K107" t="s">
+        <v>732</v>
+      </c>
+      <c r="L107" t="s">
+        <v>594</v>
+      </c>
+      <c r="M107" t="s">
+        <v>594</v>
+      </c>
+      <c r="N107" t="s">
         <v>733</v>
       </c>
-      <c r="D107" t="s">
-[...12 lines deleted...]
-        <v>736</v>
+      <c r="O107" t="s">
+        <v>733</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
+        <v>734</v>
+      </c>
+      <c r="B108">
+        <v>313353.12</v>
+      </c>
+      <c r="C108" t="s">
+        <v>735</v>
+      </c>
+      <c r="D108" t="s">
+        <v>736</v>
+      </c>
+      <c r="E108" t="s">
+        <v>18</v>
+      </c>
+      <c r="F108" t="s">
         <v>737</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="G108" t="s">
+        <v>737</v>
+      </c>
+      <c r="H108" t="s">
         <v>738</v>
       </c>
-      <c r="D108" t="s">
+      <c r="I108" t="s">
+        <v>737</v>
+      </c>
+      <c r="J108" t="s">
+        <v>421</v>
+      </c>
+      <c r="K108" t="s">
+        <v>421</v>
+      </c>
+      <c r="L108" t="s">
         <v>739</v>
       </c>
-      <c r="E108" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M108" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
       <c r="N108" t="s">
-        <v>36</v>
+        <v>158</v>
       </c>
       <c r="O108" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
+        <v>740</v>
+      </c>
+      <c r="B109">
+        <v>52379.31</v>
+      </c>
+      <c r="C109" t="s">
         <v>741</v>
       </c>
-      <c r="B109">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>742</v>
       </c>
-      <c r="D109" t="s">
+      <c r="E109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F109" t="s">
         <v>743</v>
       </c>
-      <c r="E109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G109" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="H109" t="s">
         <v>744</v>
       </c>
       <c r="I109" t="s">
         <v>744</v>
       </c>
       <c r="J109" t="s">
-        <v>223</v>
+        <v>714</v>
       </c>
       <c r="K109" t="s">
-        <v>223</v>
+        <v>714</v>
       </c>
       <c r="L109" t="s">
-        <v>671</v>
+        <v>559</v>
       </c>
       <c r="M109" t="s">
-        <v>671</v>
+        <v>559</v>
       </c>
       <c r="N109" t="s">
-        <v>745</v>
+        <v>690</v>
       </c>
       <c r="O109" t="s">
-        <v>745</v>
+        <v>474</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
+        <v>745</v>
+      </c>
+      <c r="B110">
+        <v>114478.54</v>
+      </c>
+      <c r="C110" t="s">
         <v>746</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>747</v>
       </c>
-      <c r="D110" t="s">
+      <c r="E110" t="s">
+        <v>652</v>
+      </c>
+      <c r="J110" t="s">
         <v>748</v>
       </c>
-      <c r="E110" t="s">
-[...2 lines deleted...]
-      <c r="F110" t="s">
+      <c r="K110" t="s">
+        <v>748</v>
+      </c>
+      <c r="N110" t="s">
         <v>749</v>
-      </c>
-[...25 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
+        <v>750</v>
+      </c>
+      <c r="B111">
+        <v>145792.4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>751</v>
+      </c>
+      <c r="D111" t="s">
+        <v>752</v>
+      </c>
+      <c r="E111" t="s">
+        <v>18</v>
+      </c>
+      <c r="F111" t="s">
         <v>753</v>
       </c>
-      <c r="B111">
-[...13 lines deleted...]
-      </c>
       <c r="G111" t="s">
-        <v>54</v>
+        <v>753</v>
       </c>
       <c r="H111" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="I111" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="J111" t="s">
-        <v>757</v>
+        <v>56</v>
       </c>
       <c r="K111" t="s">
-        <v>757</v>
+        <v>56</v>
       </c>
       <c r="L111" t="s">
-        <v>758</v>
+        <v>274</v>
       </c>
       <c r="M111" t="s">
-        <v>758</v>
+        <v>274</v>
       </c>
       <c r="N111" t="s">
-        <v>759</v>
+        <v>36</v>
       </c>
       <c r="O111" t="s">
-        <v>759</v>
+        <v>274</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="B112">
-        <v>91538.72</v>
+        <v>49679.43</v>
       </c>
       <c r="C112" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D112" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
-        <v>253</v>
+        <v>757</v>
       </c>
       <c r="G112" t="s">
-        <v>253</v>
+        <v>757</v>
       </c>
       <c r="H112" t="s">
-        <v>60</v>
+        <v>757</v>
       </c>
       <c r="I112" t="s">
-        <v>60</v>
+        <v>757</v>
       </c>
       <c r="J112" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="K112" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="L112" t="s">
-        <v>340</v>
+        <v>685</v>
       </c>
       <c r="M112" t="s">
-        <v>340</v>
+        <v>685</v>
       </c>
       <c r="N112" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="O112" t="s">
-        <v>116</v>
+        <v>758</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
+        <v>759</v>
+      </c>
+      <c r="B113">
+        <v>175705.69</v>
+      </c>
+      <c r="C113" t="s">
+        <v>760</v>
+      </c>
+      <c r="D113" t="s">
+        <v>761</v>
+      </c>
+      <c r="E113" t="s">
+        <v>18</v>
+      </c>
+      <c r="F113" t="s">
+        <v>762</v>
+      </c>
+      <c r="G113" t="s">
+        <v>762</v>
+      </c>
+      <c r="H113" t="s">
         <v>763</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="I113" t="s">
+        <v>763</v>
+      </c>
+      <c r="J113" t="s">
+        <v>166</v>
+      </c>
+      <c r="K113" t="s">
+        <v>166</v>
+      </c>
+      <c r="L113" t="s">
         <v>764</v>
       </c>
-      <c r="D113" t="s">
+      <c r="M113" t="s">
+        <v>764</v>
+      </c>
+      <c r="N113" t="s">
         <v>765</v>
       </c>
-      <c r="E113" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O113" t="s">
-        <v>182</v>
+        <v>765</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
         <v>766</v>
       </c>
       <c r="B114">
-        <v>152765.7</v>
+        <v>283425.94</v>
       </c>
       <c r="C114" t="s">
-        <v>754</v>
+        <v>767</v>
       </c>
       <c r="D114" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E114" t="s">
         <v>18</v>
       </c>
       <c r="F114" t="s">
-        <v>672</v>
+        <v>54</v>
       </c>
       <c r="G114" t="s">
-        <v>672</v>
+        <v>54</v>
       </c>
       <c r="H114" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="I114" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="J114" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="K114" t="s">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="L114" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="M114" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="N114" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="O114" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B115">
-        <v>31795.05</v>
+        <v>91538.72</v>
       </c>
       <c r="C115" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="D115" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="E115" t="s">
-        <v>543</v>
+        <v>18</v>
       </c>
       <c r="F115" t="s">
-        <v>773</v>
+        <v>252</v>
       </c>
       <c r="G115" t="s">
-        <v>773</v>
+        <v>252</v>
       </c>
       <c r="H115" t="s">
-        <v>774</v>
+        <v>60</v>
       </c>
       <c r="I115" t="s">
-        <v>774</v>
+        <v>60</v>
       </c>
       <c r="J115" t="s">
+        <v>32</v>
+      </c>
+      <c r="K115" t="s">
+        <v>32</v>
+      </c>
+      <c r="L115" t="s">
+        <v>339</v>
+      </c>
+      <c r="M115" t="s">
+        <v>339</v>
+      </c>
+      <c r="N115" t="s">
         <v>775</v>
       </c>
-      <c r="K115" t="s">
-[...6 lines deleted...]
-        <v>776</v>
+      <c r="O115" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
+        <v>776</v>
+      </c>
+      <c r="B116">
+        <v>314418.54</v>
+      </c>
+      <c r="C116" t="s">
         <v>777</v>
       </c>
-      <c r="B116">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>778</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" t="s">
         <v>18</v>
       </c>
       <c r="F116" t="s">
-        <v>749</v>
+        <v>54</v>
       </c>
       <c r="G116" t="s">
-        <v>749</v>
+        <v>54</v>
       </c>
       <c r="H116" t="s">
-        <v>750</v>
+        <v>525</v>
       </c>
       <c r="I116" t="s">
-        <v>750</v>
+        <v>525</v>
       </c>
       <c r="J116" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="K116" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="L116" t="s">
-        <v>781</v>
+        <v>181</v>
       </c>
       <c r="M116" t="s">
-        <v>781</v>
+        <v>181</v>
       </c>
       <c r="N116" t="s">
-        <v>782</v>
+        <v>181</v>
       </c>
       <c r="O116" t="s">
-        <v>782</v>
+        <v>181</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B117">
-        <v>197813.72</v>
+        <v>152765.7</v>
       </c>
       <c r="C117" t="s">
-        <v>784</v>
+        <v>767</v>
       </c>
       <c r="D117" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="E117" t="s">
         <v>18</v>
       </c>
       <c r="F117" t="s">
-        <v>786</v>
+        <v>686</v>
       </c>
       <c r="G117" t="s">
-        <v>786</v>
+        <v>686</v>
       </c>
       <c r="H117" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="I117" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="J117" t="s">
-        <v>126</v>
+        <v>770</v>
       </c>
       <c r="K117" t="s">
-        <v>126</v>
+        <v>770</v>
       </c>
       <c r="L117" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="M117" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="N117" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="O117" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="B118">
-        <v>364307.49</v>
+        <v>31795.05</v>
       </c>
       <c r="C118" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="D118" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="E118" t="s">
-        <v>18</v>
+        <v>652</v>
       </c>
       <c r="F118" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="G118" t="s">
-        <v>687</v>
+        <v>786</v>
       </c>
       <c r="H118" t="s">
-        <v>399</v>
+        <v>787</v>
       </c>
       <c r="I118" t="s">
-        <v>399</v>
+        <v>787</v>
       </c>
       <c r="J118" t="s">
-        <v>453</v>
+        <v>788</v>
       </c>
       <c r="K118" t="s">
-        <v>453</v>
+        <v>788</v>
       </c>
       <c r="L118" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>549</v>
       </c>
       <c r="N118" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>749</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
+        <v>789</v>
+      </c>
+      <c r="B119">
+        <v>116494.39</v>
+      </c>
+      <c r="C119" t="s">
+        <v>790</v>
+      </c>
+      <c r="D119" t="s">
+        <v>791</v>
+      </c>
+      <c r="E119" t="s">
+        <v>18</v>
+      </c>
+      <c r="F119" t="s">
+        <v>762</v>
+      </c>
+      <c r="G119" t="s">
+        <v>762</v>
+      </c>
+      <c r="H119" t="s">
+        <v>763</v>
+      </c>
+      <c r="I119" t="s">
+        <v>763</v>
+      </c>
+      <c r="J119" t="s">
+        <v>648</v>
+      </c>
+      <c r="K119" t="s">
+        <v>648</v>
+      </c>
+      <c r="L119" t="s">
+        <v>792</v>
+      </c>
+      <c r="M119" t="s">
+        <v>792</v>
+      </c>
+      <c r="N119" t="s">
         <v>793</v>
       </c>
-      <c r="B119">
-[...37 lines deleted...]
-      </c>
       <c r="O119" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="B120">
-        <v>233529.69</v>
+        <v>197813.72</v>
       </c>
       <c r="C120" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="D120" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="E120" t="s">
-        <v>44</v>
+        <v>18</v>
+      </c>
+      <c r="F120" t="s">
+        <v>797</v>
+      </c>
+      <c r="G120" t="s">
+        <v>797</v>
+      </c>
+      <c r="H120" t="s">
+        <v>798</v>
+      </c>
+      <c r="I120" t="s">
+        <v>798</v>
       </c>
       <c r="J120" t="s">
-        <v>803</v>
+        <v>125</v>
       </c>
       <c r="K120" t="s">
-        <v>803</v>
+        <v>125</v>
+      </c>
+      <c r="L120" t="s">
+        <v>799</v>
+      </c>
+      <c r="M120" t="s">
+        <v>799</v>
       </c>
       <c r="N120" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="O120" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="B121">
-        <v>273814.29</v>
+        <v>364307.49</v>
       </c>
       <c r="C121" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="D121" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="E121" t="s">
-        <v>543</v>
+        <v>18</v>
       </c>
       <c r="F121" t="s">
-        <v>799</v>
+        <v>701</v>
       </c>
       <c r="G121" t="s">
-        <v>799</v>
+        <v>701</v>
       </c>
       <c r="H121" t="s">
-        <v>808</v>
+        <v>399</v>
       </c>
       <c r="I121" t="s">
-        <v>808</v>
+        <v>399</v>
       </c>
       <c r="J121" t="s">
-        <v>427</v>
+        <v>453</v>
       </c>
       <c r="K121" t="s">
-        <v>809</v>
+        <v>453</v>
       </c>
       <c r="L121" t="s">
-        <v>550</v>
+        <v>605</v>
+      </c>
+      <c r="M121" t="s">
+        <v>498</v>
       </c>
       <c r="N121" t="s">
-        <v>550</v>
+        <v>605</v>
+      </c>
+      <c r="O121" t="s">
+        <v>803</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
+        <v>804</v>
+      </c>
+      <c r="B122">
+        <v>303979.8</v>
+      </c>
+      <c r="C122" t="s">
+        <v>805</v>
+      </c>
+      <c r="D122" t="s">
+        <v>806</v>
+      </c>
+      <c r="E122" t="s">
+        <v>18</v>
+      </c>
+      <c r="F122" t="s">
+        <v>151</v>
+      </c>
+      <c r="G122" t="s">
+        <v>151</v>
+      </c>
+      <c r="H122" t="s">
+        <v>151</v>
+      </c>
+      <c r="I122" t="s">
+        <v>151</v>
+      </c>
+      <c r="J122" t="s">
+        <v>807</v>
+      </c>
+      <c r="K122" t="s">
+        <v>807</v>
+      </c>
+      <c r="L122" t="s">
+        <v>808</v>
+      </c>
+      <c r="M122" t="s">
+        <v>808</v>
+      </c>
+      <c r="N122" t="s">
+        <v>809</v>
+      </c>
+      <c r="O122" t="s">
         <v>810</v>
-      </c>
-[...22 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="B123">
-        <v>113908.83</v>
+        <v>233529.69</v>
       </c>
       <c r="C123" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="D123" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="E123" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>820</v>
+        <v>44</v>
       </c>
       <c r="J123" t="s">
-        <v>159</v>
+        <v>814</v>
       </c>
       <c r="K123" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>814</v>
       </c>
       <c r="N123" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="O123" t="s">
-        <v>617</v>
+        <v>815</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="B124">
-        <v>70042.63</v>
+        <v>273814.29</v>
       </c>
       <c r="C124" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="D124" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="E124" t="s">
-        <v>18</v>
+        <v>652</v>
       </c>
       <c r="F124" t="s">
-        <v>651</v>
+        <v>810</v>
       </c>
       <c r="G124" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="H124" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="I124" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="J124" t="s">
-        <v>826</v>
+        <v>427</v>
       </c>
       <c r="K124" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="L124" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>549</v>
       </c>
       <c r="N124" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>549</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="B125">
-        <v>166563.49</v>
+        <v>391266.04</v>
       </c>
       <c r="C125" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="D125" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E125" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="J125" t="s">
-        <v>225</v>
+        <v>824</v>
       </c>
       <c r="K125" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>824</v>
       </c>
       <c r="N125" t="s">
-        <v>236</v>
+        <v>825</v>
       </c>
       <c r="O125" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="B126">
-        <v>59033.84</v>
+        <v>113908.83</v>
       </c>
       <c r="C126" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="D126" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="E126" t="s">
-        <v>44</v>
+        <v>18</v>
+      </c>
+      <c r="F126" t="s">
+        <v>829</v>
+      </c>
+      <c r="G126" t="s">
+        <v>829</v>
+      </c>
+      <c r="H126" t="s">
+        <v>830</v>
+      </c>
+      <c r="I126" t="s">
+        <v>830</v>
       </c>
       <c r="J126" t="s">
-        <v>835</v>
+        <v>158</v>
       </c>
       <c r="K126" t="s">
-        <v>527</v>
+        <v>158</v>
+      </c>
+      <c r="L126" t="s">
+        <v>39</v>
+      </c>
+      <c r="M126" t="s">
+        <v>39</v>
       </c>
       <c r="N126" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="O126" t="s">
-        <v>836</v>
+        <v>616</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="B127">
-        <v>54112.9</v>
+        <v>70042.63</v>
       </c>
       <c r="C127" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="D127" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E127" t="s">
         <v>18</v>
       </c>
       <c r="F127" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="G127" t="s">
-        <v>683</v>
+        <v>835</v>
       </c>
       <c r="H127" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="I127" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="J127" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="K127" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="L127" t="s">
-        <v>842</v>
+        <v>616</v>
       </c>
       <c r="M127" t="s">
-        <v>842</v>
+        <v>616</v>
       </c>
       <c r="N127" t="s">
-        <v>842</v>
+        <v>616</v>
       </c>
       <c r="O127" t="s">
-        <v>842</v>
+        <v>616</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="B128">
-        <v>214187.65</v>
+        <v>166563.49</v>
       </c>
       <c r="C128" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="D128" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
-        <v>846</v>
+        <v>669</v>
       </c>
       <c r="G128" t="s">
-        <v>291</v>
+        <v>669</v>
       </c>
       <c r="H128" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="I128" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="J128" t="s">
-        <v>315</v>
+        <v>224</v>
       </c>
       <c r="K128" t="s">
-        <v>93</v>
+        <v>840</v>
       </c>
       <c r="L128" t="s">
-        <v>230</v>
+        <v>135</v>
       </c>
       <c r="M128" t="s">
-        <v>209</v>
+        <v>135</v>
       </c>
       <c r="N128" t="s">
-        <v>847</v>
+        <v>235</v>
       </c>
       <c r="O128" t="s">
-        <v>78</v>
+        <v>841</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="B129">
-        <v>18594.83</v>
+        <v>59033.84</v>
       </c>
       <c r="C129" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="D129" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="E129" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>281</v>
+        <v>44</v>
       </c>
       <c r="J129" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="K129" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>852</v>
+        <v>527</v>
       </c>
       <c r="N129" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="O129" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="B130">
-        <v>173885.6</v>
+        <v>54112.9</v>
       </c>
       <c r="C130" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="D130" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
-        <v>857</v>
+        <v>697</v>
       </c>
       <c r="G130" t="s">
-        <v>857</v>
+        <v>697</v>
       </c>
       <c r="H130" t="s">
-        <v>461</v>
+        <v>850</v>
       </c>
       <c r="I130" t="s">
-        <v>461</v>
+        <v>850</v>
       </c>
       <c r="J130" t="s">
-        <v>622</v>
+        <v>851</v>
       </c>
       <c r="K130" t="s">
-        <v>622</v>
+        <v>851</v>
       </c>
       <c r="L130" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="M130" t="s">
-        <v>461</v>
+        <v>852</v>
       </c>
       <c r="N130" t="s">
-        <v>426</v>
+        <v>852</v>
       </c>
       <c r="O130" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B131">
-        <v>367062.61</v>
+        <v>214187.65</v>
       </c>
       <c r="C131" t="s">
-        <v>679</v>
+        <v>854</v>
       </c>
       <c r="D131" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
-        <v>360</v>
+        <v>856</v>
       </c>
       <c r="G131" t="s">
-        <v>360</v>
+        <v>290</v>
       </c>
       <c r="H131" t="s">
-        <v>488</v>
+        <v>133</v>
       </c>
       <c r="I131" t="s">
-        <v>488</v>
+        <v>135</v>
       </c>
       <c r="J131" t="s">
-        <v>488</v>
+        <v>314</v>
       </c>
       <c r="K131" t="s">
-        <v>488</v>
+        <v>93</v>
       </c>
       <c r="L131" t="s">
-        <v>862</v>
+        <v>229</v>
       </c>
       <c r="M131" t="s">
-        <v>863</v>
+        <v>208</v>
       </c>
       <c r="N131" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
       <c r="O131" t="s">
-        <v>841</v>
+        <v>78</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="B132">
-        <v>170000.0</v>
+        <v>18594.83</v>
       </c>
       <c r="C132" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="D132" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="E132" t="s">
         <v>18</v>
       </c>
       <c r="F132" t="s">
-        <v>554</v>
+        <v>280</v>
       </c>
       <c r="G132" t="s">
-        <v>28</v>
+        <v>280</v>
       </c>
       <c r="H132" t="s">
-        <v>868</v>
+        <v>280</v>
       </c>
       <c r="I132" t="s">
-        <v>189</v>
+        <v>280</v>
       </c>
       <c r="J132" t="s">
-        <v>28</v>
+        <v>861</v>
       </c>
       <c r="K132" t="s">
-        <v>554</v>
+        <v>861</v>
       </c>
       <c r="L132" t="s">
-        <v>666</v>
+        <v>862</v>
       </c>
       <c r="M132" t="s">
-        <v>39</v>
+        <v>862</v>
       </c>
       <c r="N132" t="s">
-        <v>152</v>
+        <v>863</v>
       </c>
       <c r="O132" t="s">
-        <v>216</v>
+        <v>863</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
+        <v>864</v>
+      </c>
+      <c r="B133">
+        <v>173885.6</v>
+      </c>
+      <c r="C133" t="s">
+        <v>865</v>
+      </c>
+      <c r="D133" t="s">
+        <v>866</v>
+      </c>
+      <c r="E133" t="s">
+        <v>18</v>
+      </c>
+      <c r="F133" t="s">
+        <v>867</v>
+      </c>
+      <c r="G133" t="s">
+        <v>867</v>
+      </c>
+      <c r="H133" t="s">
+        <v>461</v>
+      </c>
+      <c r="I133" t="s">
+        <v>461</v>
+      </c>
+      <c r="J133" t="s">
+        <v>625</v>
+      </c>
+      <c r="K133" t="s">
+        <v>625</v>
+      </c>
+      <c r="L133" t="s">
+        <v>868</v>
+      </c>
+      <c r="M133" t="s">
+        <v>461</v>
+      </c>
+      <c r="N133" t="s">
+        <v>426</v>
+      </c>
+      <c r="O133" t="s">
         <v>869</v>
-      </c>
-[...40 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="B134">
-        <v>200000.0</v>
+        <v>367062.61</v>
       </c>
       <c r="C134" t="s">
-        <v>878</v>
+        <v>693</v>
       </c>
       <c r="D134" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
       <c r="E134" t="s">
         <v>18</v>
       </c>
       <c r="F134" t="s">
-        <v>426</v>
+        <v>360</v>
       </c>
       <c r="G134" t="s">
-        <v>694</v>
+        <v>360</v>
       </c>
       <c r="H134" t="s">
-        <v>130</v>
+        <v>488</v>
       </c>
       <c r="I134" t="s">
-        <v>880</v>
+        <v>488</v>
       </c>
       <c r="J134" t="s">
-        <v>694</v>
+        <v>488</v>
       </c>
       <c r="K134" t="s">
-        <v>881</v>
+        <v>488</v>
       </c>
       <c r="L134" t="s">
-        <v>259</v>
+        <v>872</v>
       </c>
       <c r="M134" t="s">
-        <v>780</v>
+        <v>873</v>
       </c>
       <c r="N134" t="s">
-        <v>259</v>
+        <v>874</v>
       </c>
       <c r="O134" t="s">
-        <v>882</v>
+        <v>851</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>883</v>
+        <v>875</v>
       </c>
       <c r="B135">
-        <v>708823.58</v>
+        <v>170000.0</v>
       </c>
       <c r="C135" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="D135" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="E135" t="s">
         <v>18</v>
       </c>
       <c r="F135" t="s">
-        <v>886</v>
+        <v>553</v>
       </c>
       <c r="G135" t="s">
-        <v>886</v>
+        <v>28</v>
       </c>
       <c r="H135" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
       <c r="I135" t="s">
-        <v>887</v>
+        <v>188</v>
       </c>
       <c r="J135" t="s">
-        <v>888</v>
+        <v>28</v>
       </c>
       <c r="K135" t="s">
-        <v>356</v>
+        <v>553</v>
       </c>
       <c r="L135" t="s">
-        <v>889</v>
+        <v>680</v>
       </c>
       <c r="M135" t="s">
-        <v>889</v>
+        <v>39</v>
       </c>
       <c r="N135" t="s">
-        <v>326</v>
+        <v>151</v>
       </c>
       <c r="O135" t="s">
-        <v>890</v>
+        <v>215</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>891</v>
+        <v>879</v>
       </c>
       <c r="B136">
-        <v>124961.67</v>
+        <v>290399.26</v>
       </c>
       <c r="C136" t="s">
-        <v>892</v>
+        <v>880</v>
       </c>
       <c r="D136" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="E136" t="s">
         <v>18</v>
       </c>
       <c r="F136" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="G136" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="H136" t="s">
-        <v>825</v>
+        <v>883</v>
       </c>
       <c r="I136" t="s">
-        <v>521</v>
+        <v>883</v>
       </c>
       <c r="J136" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="K136" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="L136" t="s">
-        <v>896</v>
+        <v>885</v>
+      </c>
+      <c r="M136" t="s">
+        <v>885</v>
       </c>
       <c r="N136" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
       <c r="O136" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>898</v>
+        <v>887</v>
       </c>
       <c r="B137">
-        <v>525916.59</v>
+        <v>200000.0</v>
       </c>
       <c r="C137" t="s">
-        <v>899</v>
+        <v>888</v>
       </c>
       <c r="D137" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="E137" t="s">
         <v>18</v>
       </c>
       <c r="F137" t="s">
-        <v>376</v>
+        <v>426</v>
       </c>
       <c r="G137" t="s">
-        <v>376</v>
+        <v>708</v>
       </c>
       <c r="H137" t="s">
-        <v>411</v>
+        <v>129</v>
       </c>
       <c r="I137" t="s">
-        <v>411</v>
+        <v>890</v>
       </c>
       <c r="J137" t="s">
-        <v>427</v>
+        <v>708</v>
       </c>
       <c r="K137" t="s">
-        <v>445</v>
+        <v>891</v>
       </c>
       <c r="L137" t="s">
-        <v>901</v>
+        <v>258</v>
       </c>
       <c r="M137" t="s">
-        <v>901</v>
+        <v>648</v>
       </c>
       <c r="N137" t="s">
-        <v>283</v>
+        <v>258</v>
       </c>
       <c r="O137" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="B138">
-        <v>799987.25</v>
+        <v>708823.58</v>
       </c>
       <c r="C138" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="D138" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
       <c r="E138" t="s">
         <v>18</v>
       </c>
       <c r="F138" t="s">
-        <v>174</v>
+        <v>896</v>
       </c>
       <c r="G138" t="s">
-        <v>174</v>
+        <v>896</v>
       </c>
       <c r="H138" t="s">
-        <v>164</v>
+        <v>897</v>
       </c>
       <c r="I138" t="s">
-        <v>164</v>
+        <v>897</v>
       </c>
       <c r="J138" t="s">
-        <v>118</v>
+        <v>898</v>
       </c>
       <c r="K138" t="s">
-        <v>118</v>
+        <v>356</v>
       </c>
       <c r="L138" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="M138" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="N138" t="s">
-        <v>906</v>
+        <v>325</v>
       </c>
       <c r="O138" t="s">
-        <v>906</v>
+        <v>900</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" t="s">
+        <v>901</v>
+      </c>
+      <c r="B139">
+        <v>124961.67</v>
+      </c>
+      <c r="C139" t="s">
+        <v>902</v>
+      </c>
+      <c r="D139" t="s">
+        <v>903</v>
+      </c>
+      <c r="E139" t="s">
+        <v>18</v>
+      </c>
+      <c r="F139" t="s">
+        <v>904</v>
+      </c>
+      <c r="G139" t="s">
+        <v>904</v>
+      </c>
+      <c r="H139" t="s">
+        <v>835</v>
+      </c>
+      <c r="I139" t="s">
+        <v>521</v>
+      </c>
+      <c r="J139" t="s">
+        <v>905</v>
+      </c>
+      <c r="K139" t="s">
+        <v>905</v>
+      </c>
+      <c r="L139" t="s">
+        <v>906</v>
+      </c>
+      <c r="N139" t="s">
         <v>907</v>
       </c>
-      <c r="B139">
-[...37 lines deleted...]
-      </c>
       <c r="O139" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="B140">
-        <v>28708.6</v>
+        <v>525916.59</v>
       </c>
       <c r="C140" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="D140" t="s">
-        <v>916</v>
+        <v>910</v>
       </c>
       <c r="E140" t="s">
         <v>18</v>
       </c>
       <c r="F140" t="s">
-        <v>917</v>
+        <v>376</v>
       </c>
       <c r="G140" t="s">
-        <v>918</v>
+        <v>376</v>
       </c>
       <c r="H140" t="s">
-        <v>919</v>
+        <v>411</v>
       </c>
       <c r="I140" t="s">
-        <v>919</v>
+        <v>411</v>
       </c>
       <c r="J140" t="s">
-        <v>920</v>
+        <v>427</v>
       </c>
       <c r="K140" t="s">
-        <v>920</v>
+        <v>445</v>
       </c>
       <c r="L140" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="M140" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="N140" t="s">
-        <v>477</v>
+        <v>282</v>
       </c>
       <c r="O140" t="s">
-        <v>477</v>
+        <v>912</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
       <c r="B141">
-        <v>44503.6</v>
+        <v>799987.25</v>
       </c>
       <c r="C141" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="D141" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="E141" t="s">
         <v>18</v>
       </c>
       <c r="F141" t="s">
-        <v>925</v>
+        <v>173</v>
       </c>
       <c r="G141" t="s">
-        <v>926</v>
+        <v>173</v>
       </c>
       <c r="H141" t="s">
-        <v>927</v>
+        <v>163</v>
       </c>
       <c r="I141" t="s">
-        <v>928</v>
+        <v>163</v>
       </c>
       <c r="J141" t="s">
-        <v>917</v>
+        <v>117</v>
       </c>
       <c r="K141" t="s">
-        <v>917</v>
+        <v>117</v>
       </c>
       <c r="L141" t="s">
-        <v>145</v>
+        <v>916</v>
       </c>
       <c r="M141" t="s">
-        <v>929</v>
+        <v>916</v>
       </c>
       <c r="N141" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="O141" t="s">
-        <v>930</v>
+        <v>916</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>931</v>
+        <v>917</v>
       </c>
       <c r="B142">
-        <v>93846.38</v>
+        <v>63440.0</v>
       </c>
       <c r="C142" t="s">
-        <v>932</v>
+        <v>918</v>
       </c>
       <c r="D142" t="s">
-        <v>933</v>
+        <v>919</v>
       </c>
       <c r="E142" t="s">
-        <v>44</v>
+        <v>18</v>
+      </c>
+      <c r="F142" t="s">
+        <v>920</v>
+      </c>
+      <c r="G142" t="s">
+        <v>920</v>
+      </c>
+      <c r="H142" t="s">
+        <v>921</v>
+      </c>
+      <c r="I142" t="s">
+        <v>921</v>
       </c>
       <c r="J142" t="s">
-        <v>230</v>
+        <v>54</v>
       </c>
       <c r="K142" t="s">
-        <v>230</v>
+        <v>54</v>
+      </c>
+      <c r="L142" t="s">
+        <v>429</v>
+      </c>
+      <c r="M142" t="s">
+        <v>922</v>
       </c>
       <c r="N142" t="s">
-        <v>436</v>
+        <v>923</v>
       </c>
       <c r="O142" t="s">
-        <v>436</v>
+        <v>922</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
-        <v>934</v>
+        <v>924</v>
       </c>
       <c r="B143">
-        <v>148707.53</v>
+        <v>28708.6</v>
       </c>
       <c r="C143" t="s">
-        <v>58</v>
+        <v>925</v>
       </c>
       <c r="D143" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
-        <v>319</v>
+        <v>927</v>
       </c>
       <c r="G143" t="s">
-        <v>134</v>
+        <v>928</v>
       </c>
       <c r="H143" t="s">
-        <v>687</v>
+        <v>929</v>
       </c>
       <c r="I143" t="s">
-        <v>682</v>
+        <v>929</v>
       </c>
       <c r="J143" t="s">
-        <v>107</v>
+        <v>930</v>
       </c>
       <c r="K143" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
       <c r="L143" t="s">
-        <v>94</v>
+        <v>931</v>
       </c>
       <c r="M143" t="s">
-        <v>182</v>
+        <v>931</v>
       </c>
       <c r="N143" t="s">
-        <v>275</v>
+        <v>477</v>
       </c>
       <c r="O143" t="s">
-        <v>606</v>
+        <v>477</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" t="s">
+        <v>932</v>
+      </c>
+      <c r="B144">
+        <v>44503.6</v>
+      </c>
+      <c r="C144" t="s">
+        <v>933</v>
+      </c>
+      <c r="D144" t="s">
+        <v>934</v>
+      </c>
+      <c r="E144" t="s">
+        <v>18</v>
+      </c>
+      <c r="F144" t="s">
+        <v>935</v>
+      </c>
+      <c r="G144" t="s">
+        <v>936</v>
+      </c>
+      <c r="H144" t="s">
         <v>937</v>
       </c>
-      <c r="B144">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="I144" t="s">
         <v>938</v>
       </c>
-      <c r="D144" t="s">
+      <c r="J144" t="s">
+        <v>927</v>
+      </c>
+      <c r="K144" t="s">
+        <v>927</v>
+      </c>
+      <c r="L144" t="s">
+        <v>144</v>
+      </c>
+      <c r="M144" t="s">
         <v>939</v>
       </c>
-      <c r="E144" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N144" t="s">
-        <v>858</v>
+        <v>930</v>
       </c>
       <c r="O144" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" t="s">
         <v>941</v>
       </c>
       <c r="B145">
-        <v>51999.58</v>
+        <v>385232.69</v>
       </c>
       <c r="C145" t="s">
         <v>942</v>
       </c>
       <c r="D145" t="s">
         <v>943</v>
       </c>
       <c r="E145" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>281</v>
+        <v>44</v>
       </c>
       <c r="J145" t="s">
-        <v>944</v>
+        <v>427</v>
       </c>
       <c r="K145" t="s">
         <v>944</v>
       </c>
-      <c r="L145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N145" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
       <c r="O145" t="s">
-        <v>184</v>
+        <v>945</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B146">
-        <v>49406.3</v>
+        <v>93846.38</v>
       </c>
       <c r="C146" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="D146" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E146" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>949</v>
+        <v>44</v>
       </c>
       <c r="J146" t="s">
-        <v>950</v>
+        <v>229</v>
       </c>
       <c r="K146" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        <v>951</v>
+        <v>229</v>
       </c>
       <c r="N146" t="s">
-        <v>288</v>
+        <v>436</v>
       </c>
       <c r="O146" t="s">
-        <v>208</v>
+        <v>436</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="B147">
-        <v>86647.12</v>
+        <v>148707.53</v>
       </c>
       <c r="C147" t="s">
-        <v>953</v>
+        <v>58</v>
       </c>
       <c r="D147" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="E147" t="s">
         <v>18</v>
       </c>
       <c r="F147" t="s">
-        <v>955</v>
+        <v>318</v>
       </c>
       <c r="G147" t="s">
-        <v>955</v>
+        <v>133</v>
       </c>
       <c r="H147" t="s">
-        <v>956</v>
+        <v>701</v>
       </c>
       <c r="I147" t="s">
-        <v>956</v>
+        <v>696</v>
       </c>
       <c r="J147" t="s">
-        <v>957</v>
+        <v>106</v>
       </c>
       <c r="K147" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
       <c r="L147" t="s">
-        <v>958</v>
+        <v>94</v>
       </c>
       <c r="M147" t="s">
-        <v>958</v>
+        <v>181</v>
       </c>
       <c r="N147" t="s">
-        <v>959</v>
+        <v>274</v>
       </c>
       <c r="O147" t="s">
-        <v>959</v>
+        <v>605</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="B148">
-        <v>139484.43</v>
+        <v>78889.65</v>
       </c>
       <c r="C148" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
       <c r="D148" t="s">
-        <v>962</v>
+        <v>954</v>
       </c>
       <c r="E148" t="s">
         <v>18</v>
       </c>
       <c r="F148" t="s">
-        <v>927</v>
+        <v>488</v>
       </c>
       <c r="G148" t="s">
-        <v>927</v>
+        <v>488</v>
       </c>
       <c r="H148" t="s">
-        <v>963</v>
+        <v>488</v>
       </c>
       <c r="I148" t="s">
-        <v>963</v>
+        <v>488</v>
       </c>
       <c r="J148" t="s">
-        <v>917</v>
+        <v>158</v>
       </c>
       <c r="K148" t="s">
-        <v>917</v>
+        <v>522</v>
       </c>
       <c r="L148" t="s">
-        <v>949</v>
+        <v>273</v>
       </c>
       <c r="M148" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="N148" t="s">
-        <v>964</v>
+        <v>868</v>
       </c>
       <c r="O148" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" t="s">
-        <v>965</v>
+        <v>956</v>
       </c>
       <c r="B149">
-        <v>200464.36</v>
+        <v>51999.58</v>
       </c>
       <c r="C149" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="D149" t="s">
-        <v>967</v>
+        <v>958</v>
       </c>
       <c r="E149" t="s">
         <v>18</v>
       </c>
       <c r="F149" t="s">
-        <v>629</v>
+        <v>183</v>
       </c>
       <c r="G149" t="s">
-        <v>629</v>
+        <v>183</v>
       </c>
       <c r="H149" t="s">
-        <v>968</v>
+        <v>280</v>
       </c>
       <c r="I149" t="s">
-        <v>968</v>
+        <v>280</v>
       </c>
       <c r="J149" t="s">
-        <v>87</v>
+        <v>959</v>
       </c>
       <c r="K149" t="s">
-        <v>87</v>
+        <v>959</v>
       </c>
       <c r="L149" t="s">
-        <v>969</v>
+        <v>862</v>
       </c>
       <c r="M149" t="s">
-        <v>969</v>
+        <v>862</v>
       </c>
       <c r="N149" t="s">
-        <v>319</v>
+        <v>183</v>
       </c>
       <c r="O149" t="s">
-        <v>319</v>
+        <v>183</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
-        <v>970</v>
+        <v>960</v>
       </c>
       <c r="B150">
-        <v>80000.0</v>
+        <v>49406.3</v>
       </c>
       <c r="C150" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="D150" t="s">
-        <v>972</v>
+        <v>962</v>
       </c>
       <c r="E150" t="s">
         <v>18</v>
       </c>
       <c r="F150" t="s">
-        <v>426</v>
+        <v>963</v>
       </c>
       <c r="G150" t="s">
-        <v>973</v>
+        <v>963</v>
       </c>
       <c r="H150" t="s">
-        <v>426</v>
+        <v>964</v>
       </c>
       <c r="I150" t="s">
-        <v>973</v>
+        <v>964</v>
       </c>
       <c r="J150" t="s">
-        <v>28</v>
+        <v>965</v>
       </c>
       <c r="K150" t="s">
-        <v>51</v>
+        <v>965</v>
       </c>
       <c r="L150" t="s">
-        <v>159</v>
+        <v>966</v>
       </c>
       <c r="M150" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="N150" t="s">
-        <v>426</v>
+        <v>287</v>
       </c>
       <c r="O150" t="s">
-        <v>973</v>
+        <v>207</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" t="s">
+        <v>967</v>
+      </c>
+      <c r="B151">
+        <v>86647.12</v>
+      </c>
+      <c r="C151" t="s">
+        <v>968</v>
+      </c>
+      <c r="D151" t="s">
+        <v>969</v>
+      </c>
+      <c r="E151" t="s">
+        <v>18</v>
+      </c>
+      <c r="F151" t="s">
+        <v>970</v>
+      </c>
+      <c r="G151" t="s">
+        <v>970</v>
+      </c>
+      <c r="H151" t="s">
+        <v>971</v>
+      </c>
+      <c r="I151" t="s">
+        <v>971</v>
+      </c>
+      <c r="J151" t="s">
+        <v>972</v>
+      </c>
+      <c r="K151" t="s">
+        <v>972</v>
+      </c>
+      <c r="L151" t="s">
+        <v>973</v>
+      </c>
+      <c r="M151" t="s">
+        <v>973</v>
+      </c>
+      <c r="N151" t="s">
         <v>974</v>
       </c>
-      <c r="B151">
-[...37 lines deleted...]
-      </c>
       <c r="O151" t="s">
-        <v>116</v>
+        <v>974</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" t="s">
+        <v>975</v>
+      </c>
+      <c r="B152">
+        <v>139484.43</v>
+      </c>
+      <c r="C152" t="s">
+        <v>976</v>
+      </c>
+      <c r="D152" t="s">
+        <v>977</v>
+      </c>
+      <c r="E152" t="s">
+        <v>18</v>
+      </c>
+      <c r="F152" t="s">
+        <v>937</v>
+      </c>
+      <c r="G152" t="s">
+        <v>937</v>
+      </c>
+      <c r="H152" t="s">
         <v>978</v>
       </c>
-      <c r="B152">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="I152" t="s">
+        <v>978</v>
+      </c>
+      <c r="J152" t="s">
+        <v>927</v>
+      </c>
+      <c r="K152" t="s">
+        <v>927</v>
+      </c>
+      <c r="L152" t="s">
+        <v>964</v>
+      </c>
+      <c r="M152" t="s">
+        <v>964</v>
+      </c>
+      <c r="N152" t="s">
         <v>979</v>
       </c>
-      <c r="D152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O152" t="s">
-        <v>740</v>
+        <v>979</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="B153">
-        <v>165476.23</v>
+        <v>200464.36</v>
       </c>
       <c r="C153" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="D153" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="E153" t="s">
         <v>18</v>
       </c>
       <c r="F153" t="s">
-        <v>364</v>
+        <v>632</v>
       </c>
       <c r="G153" t="s">
-        <v>364</v>
+        <v>632</v>
       </c>
       <c r="H153" t="s">
-        <v>364</v>
+        <v>983</v>
       </c>
       <c r="I153" t="s">
-        <v>364</v>
+        <v>983</v>
       </c>
       <c r="J153" t="s">
-        <v>988</v>
+        <v>87</v>
       </c>
       <c r="K153" t="s">
-        <v>988</v>
+        <v>87</v>
       </c>
       <c r="L153" t="s">
-        <v>364</v>
+        <v>984</v>
       </c>
       <c r="M153" t="s">
-        <v>364</v>
+        <v>984</v>
       </c>
       <c r="N153" t="s">
-        <v>364</v>
+        <v>318</v>
       </c>
       <c r="O153" t="s">
-        <v>364</v>
+        <v>318</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="B154">
-        <v>27283.3</v>
+        <v>80000.0</v>
       </c>
       <c r="C154" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="D154" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="E154" t="s">
         <v>18</v>
       </c>
       <c r="F154" t="s">
-        <v>317</v>
+        <v>426</v>
       </c>
       <c r="G154" t="s">
-        <v>317</v>
+        <v>988</v>
       </c>
       <c r="H154" t="s">
-        <v>317</v>
+        <v>426</v>
       </c>
       <c r="I154" t="s">
-        <v>317</v>
+        <v>988</v>
       </c>
       <c r="J154" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="K154" t="s">
-        <v>317</v>
+        <v>51</v>
       </c>
       <c r="L154" t="s">
-        <v>992</v>
+        <v>158</v>
       </c>
       <c r="M154" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="N154" t="s">
-        <v>94</v>
+        <v>426</v>
       </c>
       <c r="O154" t="s">
-        <v>94</v>
+        <v>988</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="B155">
-        <v>162060.63</v>
+        <v>1281232.47</v>
       </c>
       <c r="C155" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="D155" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
       <c r="F155" t="s">
-        <v>488</v>
+        <v>426</v>
       </c>
       <c r="G155" t="s">
-        <v>488</v>
+        <v>115</v>
       </c>
       <c r="H155" t="s">
-        <v>339</v>
+        <v>426</v>
       </c>
       <c r="I155" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="J155" t="s">
-        <v>413</v>
+        <v>992</v>
       </c>
       <c r="K155" t="s">
-        <v>616</v>
+        <v>992</v>
       </c>
       <c r="L155" t="s">
-        <v>996</v>
+        <v>426</v>
       </c>
       <c r="M155" t="s">
-        <v>997</v>
+        <v>115</v>
       </c>
       <c r="N155" t="s">
-        <v>996</v>
+        <v>426</v>
       </c>
       <c r="O155" t="s">
-        <v>998</v>
+        <v>115</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" t="s">
+        <v>993</v>
+      </c>
+      <c r="B156">
+        <v>204920.85</v>
+      </c>
+      <c r="C156" t="s">
+        <v>994</v>
+      </c>
+      <c r="D156" t="s">
+        <v>995</v>
+      </c>
+      <c r="E156" t="s">
+        <v>18</v>
+      </c>
+      <c r="F156" t="s">
+        <v>996</v>
+      </c>
+      <c r="G156" t="s">
+        <v>996</v>
+      </c>
+      <c r="H156" t="s">
+        <v>997</v>
+      </c>
+      <c r="I156" t="s">
+        <v>997</v>
+      </c>
+      <c r="J156" t="s">
+        <v>492</v>
+      </c>
+      <c r="K156" t="s">
+        <v>492</v>
+      </c>
+      <c r="L156" t="s">
+        <v>998</v>
+      </c>
+      <c r="M156" t="s">
+        <v>998</v>
+      </c>
+      <c r="N156" t="s">
         <v>999</v>
       </c>
-      <c r="B156">
-[...37 lines deleted...]
-      </c>
       <c r="O156" t="s">
-        <v>1005</v>
+        <v>753</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" t="s">
-        <v>1006</v>
+        <v>1000</v>
       </c>
       <c r="B157">
-        <v>258341.24</v>
+        <v>165476.23</v>
       </c>
       <c r="C157" t="s">
-        <v>1007</v>
+        <v>1001</v>
       </c>
       <c r="D157" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="E157" t="s">
         <v>18</v>
       </c>
       <c r="F157" t="s">
-        <v>144</v>
+        <v>364</v>
       </c>
       <c r="G157" t="s">
-        <v>144</v>
+        <v>364</v>
       </c>
       <c r="H157" t="s">
-        <v>126</v>
+        <v>364</v>
       </c>
       <c r="I157" t="s">
-        <v>126</v>
+        <v>364</v>
       </c>
       <c r="J157" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="K157" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="L157" t="s">
-        <v>525</v>
+        <v>364</v>
       </c>
       <c r="M157" t="s">
-        <v>525</v>
+        <v>364</v>
       </c>
       <c r="N157" t="s">
-        <v>78</v>
+        <v>364</v>
       </c>
       <c r="O157" t="s">
-        <v>78</v>
+        <v>364</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="B158">
-        <v>238584.34</v>
+        <v>27283.3</v>
       </c>
       <c r="C158" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="D158" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="E158" t="s">
         <v>18</v>
       </c>
       <c r="F158" t="s">
-        <v>601</v>
+        <v>316</v>
       </c>
       <c r="G158" t="s">
-        <v>601</v>
+        <v>316</v>
       </c>
       <c r="H158" t="s">
-        <v>126</v>
+        <v>316</v>
       </c>
       <c r="I158" t="s">
-        <v>126</v>
+        <v>316</v>
       </c>
       <c r="J158" t="s">
-        <v>671</v>
+        <v>316</v>
       </c>
       <c r="K158" t="s">
-        <v>671</v>
+        <v>316</v>
       </c>
       <c r="L158" t="s">
-        <v>340</v>
+        <v>1007</v>
       </c>
       <c r="M158" t="s">
-        <v>340</v>
+        <v>1007</v>
       </c>
       <c r="N158" t="s">
-        <v>469</v>
+        <v>94</v>
       </c>
       <c r="O158" t="s">
-        <v>1013</v>
+        <v>94</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="B159">
-        <v>210157.54</v>
+        <v>162060.63</v>
       </c>
       <c r="C159" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="D159" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
-        <v>601</v>
+        <v>488</v>
       </c>
       <c r="G159" t="s">
-        <v>601</v>
+        <v>488</v>
       </c>
       <c r="H159" t="s">
-        <v>126</v>
+        <v>338</v>
       </c>
       <c r="I159" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="J159" t="s">
-        <v>1017</v>
+        <v>413</v>
       </c>
       <c r="K159" t="s">
-        <v>1017</v>
+        <v>615</v>
       </c>
       <c r="L159" t="s">
-        <v>894</v>
+        <v>1011</v>
       </c>
       <c r="M159" t="s">
-        <v>894</v>
+        <v>1012</v>
       </c>
       <c r="N159" t="s">
-        <v>671</v>
+        <v>1011</v>
       </c>
       <c r="O159" t="s">
-        <v>292</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B160">
+        <v>870120.25</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E160" t="s">
+        <v>18</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H160" t="s">
+        <v>984</v>
+      </c>
+      <c r="I160" t="s">
+        <v>984</v>
+      </c>
+      <c r="J160" t="s">
+        <v>360</v>
+      </c>
+      <c r="K160" t="s">
+        <v>360</v>
+      </c>
+      <c r="L160" t="s">
         <v>1018</v>
       </c>
-      <c r="B160">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="M160" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N160" t="s">
         <v>1019</v>
       </c>
-      <c r="D160" t="s">
+      <c r="O160" t="s">
         <v>1020</v>
-      </c>
-[...31 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B161">
+        <v>258341.24</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D161" t="s">
         <v>1023</v>
       </c>
-      <c r="B161">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="E161" t="s">
+        <v>18</v>
+      </c>
+      <c r="F161" t="s">
+        <v>143</v>
+      </c>
+      <c r="G161" t="s">
+        <v>143</v>
+      </c>
+      <c r="H161" t="s">
+        <v>125</v>
+      </c>
+      <c r="I161" t="s">
+        <v>125</v>
+      </c>
+      <c r="J161" t="s">
         <v>1024</v>
       </c>
-      <c r="D161" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K161" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="L161" t="s">
-        <v>1028</v>
+        <v>525</v>
       </c>
       <c r="M161" t="s">
-        <v>1028</v>
+        <v>525</v>
       </c>
       <c r="N161" t="s">
-        <v>1029</v>
+        <v>78</v>
       </c>
       <c r="O161" t="s">
-        <v>1029</v>
+        <v>78</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="B162">
-        <v>543717.68</v>
+        <v>238584.34</v>
       </c>
       <c r="C162" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="D162" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="E162" t="s">
         <v>18</v>
       </c>
       <c r="F162" t="s">
-        <v>331</v>
+        <v>600</v>
       </c>
       <c r="G162" t="s">
-        <v>331</v>
+        <v>600</v>
       </c>
       <c r="H162" t="s">
-        <v>319</v>
+        <v>125</v>
       </c>
       <c r="I162" t="s">
-        <v>319</v>
+        <v>125</v>
       </c>
       <c r="J162" t="s">
-        <v>319</v>
+        <v>685</v>
       </c>
       <c r="K162" t="s">
-        <v>319</v>
+        <v>685</v>
       </c>
       <c r="L162" t="s">
-        <v>1033</v>
+        <v>339</v>
       </c>
       <c r="M162" t="s">
-        <v>1033</v>
+        <v>339</v>
       </c>
       <c r="N162" t="s">
-        <v>181</v>
+        <v>469</v>
       </c>
       <c r="O162" t="s">
-        <v>181</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="B163">
-        <v>171925.97</v>
+        <v>210157.54</v>
       </c>
       <c r="C163" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="D163" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="E163" t="s">
         <v>18</v>
       </c>
       <c r="F163" t="s">
-        <v>1037</v>
+        <v>600</v>
       </c>
       <c r="G163" t="s">
-        <v>1037</v>
+        <v>600</v>
       </c>
       <c r="H163" t="s">
-        <v>246</v>
+        <v>125</v>
       </c>
       <c r="I163" t="s">
-        <v>246</v>
+        <v>125</v>
       </c>
       <c r="J163" t="s">
-        <v>354</v>
+        <v>1032</v>
       </c>
       <c r="K163" t="s">
-        <v>354</v>
+        <v>1032</v>
       </c>
       <c r="L163" t="s">
-        <v>1038</v>
+        <v>904</v>
       </c>
       <c r="M163" t="s">
-        <v>1038</v>
+        <v>904</v>
       </c>
       <c r="N163" t="s">
-        <v>1039</v>
+        <v>685</v>
       </c>
       <c r="O163" t="s">
-        <v>964</v>
+        <v>291</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="B164">
-        <v>218039.28</v>
+        <v>3019880.07</v>
       </c>
       <c r="C164" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="D164" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="E164" t="s">
         <v>18</v>
       </c>
       <c r="F164" t="s">
-        <v>144</v>
+        <v>701</v>
       </c>
       <c r="G164" t="s">
-        <v>144</v>
+        <v>701</v>
       </c>
       <c r="H164" t="s">
-        <v>1043</v>
+        <v>318</v>
       </c>
       <c r="I164" t="s">
-        <v>1043</v>
+        <v>318</v>
       </c>
       <c r="J164" t="s">
-        <v>1044</v>
+        <v>318</v>
       </c>
       <c r="K164" t="s">
-        <v>1044</v>
+        <v>318</v>
       </c>
       <c r="L164" t="s">
-        <v>1045</v>
+        <v>300</v>
       </c>
       <c r="M164" t="s">
-        <v>1045</v>
+        <v>1036</v>
       </c>
       <c r="N164" t="s">
-        <v>1046</v>
+        <v>300</v>
       </c>
       <c r="O164" t="s">
-        <v>1046</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" t="s">
-        <v>1047</v>
+        <v>1038</v>
       </c>
       <c r="B165">
-        <v>240415.14</v>
+        <v>527447.97</v>
       </c>
       <c r="C165" t="s">
-        <v>1048</v>
+        <v>1039</v>
       </c>
       <c r="D165" t="s">
-        <v>1049</v>
+        <v>1040</v>
       </c>
       <c r="E165" t="s">
         <v>18</v>
       </c>
       <c r="F165" t="s">
-        <v>485</v>
+        <v>155</v>
       </c>
       <c r="G165" t="s">
-        <v>485</v>
+        <v>155</v>
       </c>
       <c r="H165" t="s">
-        <v>145</v>
+        <v>1041</v>
       </c>
       <c r="I165" t="s">
-        <v>145</v>
+        <v>1041</v>
       </c>
       <c r="J165" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L165" t="s">
         <v>1043</v>
       </c>
-      <c r="K165" t="s">
+      <c r="M165" t="s">
         <v>1043</v>
       </c>
-      <c r="L165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N165" t="s">
-        <v>617</v>
+        <v>1044</v>
       </c>
       <c r="O165" t="s">
-        <v>617</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="B166">
-        <v>48690.02</v>
+        <v>543717.68</v>
       </c>
       <c r="C166" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="D166" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="E166" t="s">
         <v>18</v>
       </c>
       <c r="F166" t="s">
-        <v>1053</v>
+        <v>330</v>
       </c>
       <c r="G166" t="s">
-        <v>1053</v>
+        <v>330</v>
       </c>
       <c r="H166" t="s">
-        <v>1054</v>
+        <v>318</v>
       </c>
       <c r="I166" t="s">
-        <v>1054</v>
+        <v>318</v>
       </c>
       <c r="J166" t="s">
-        <v>61</v>
+        <v>318</v>
       </c>
       <c r="K166" t="s">
-        <v>61</v>
+        <v>318</v>
       </c>
       <c r="L166" t="s">
-        <v>1055</v>
+        <v>1048</v>
       </c>
       <c r="M166" t="s">
-        <v>1055</v>
+        <v>1048</v>
       </c>
       <c r="N166" t="s">
-        <v>1056</v>
+        <v>180</v>
       </c>
       <c r="O166" t="s">
-        <v>1056</v>
+        <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" t="s">
-        <v>1057</v>
+        <v>1049</v>
       </c>
       <c r="B167">
-        <v>174354.26</v>
+        <v>171925.97</v>
       </c>
       <c r="C167" t="s">
-        <v>1058</v>
+        <v>1050</v>
       </c>
       <c r="D167" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="E167" t="s">
         <v>18</v>
       </c>
       <c r="F167" t="s">
-        <v>51</v>
+        <v>1052</v>
       </c>
       <c r="G167" t="s">
-        <v>51</v>
+        <v>1052</v>
       </c>
       <c r="H167" t="s">
-        <v>786</v>
+        <v>245</v>
       </c>
       <c r="I167" t="s">
-        <v>144</v>
+        <v>245</v>
       </c>
       <c r="J167" t="s">
-        <v>622</v>
+        <v>354</v>
       </c>
       <c r="K167" t="s">
-        <v>622</v>
+        <v>354</v>
       </c>
       <c r="L167" t="s">
-        <v>137</v>
+        <v>1053</v>
       </c>
       <c r="M167" t="s">
-        <v>61</v>
+        <v>1053</v>
       </c>
       <c r="N167" t="s">
-        <v>831</v>
+        <v>1054</v>
       </c>
       <c r="O167" t="s">
-        <v>332</v>
+        <v>979</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B168">
+        <v>218039.28</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E168" t="s">
+        <v>18</v>
+      </c>
+      <c r="F168" t="s">
+        <v>143</v>
+      </c>
+      <c r="G168" t="s">
+        <v>143</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L168" t="s">
         <v>1060</v>
       </c>
-      <c r="B168">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="M168" t="s">
+        <v>1060</v>
+      </c>
+      <c r="N168" t="s">
         <v>1061</v>
       </c>
-      <c r="D168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O168" t="s">
-        <v>973</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B169">
+        <v>240415.14</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D169" t="s">
         <v>1064</v>
       </c>
-      <c r="B169">
-[...7 lines deleted...]
-      </c>
       <c r="E169" t="s">
         <v>18</v>
       </c>
       <c r="F169" t="s">
-        <v>134</v>
+        <v>485</v>
       </c>
       <c r="G169" t="s">
-        <v>56</v>
+        <v>485</v>
       </c>
       <c r="H169" t="s">
-        <v>1067</v>
+        <v>144</v>
       </c>
       <c r="I169" t="s">
-        <v>682</v>
+        <v>144</v>
       </c>
       <c r="J169" t="s">
-        <v>682</v>
+        <v>1058</v>
       </c>
       <c r="K169" t="s">
-        <v>682</v>
+        <v>1058</v>
       </c>
       <c r="L169" t="s">
-        <v>682</v>
+        <v>385</v>
       </c>
       <c r="M169" t="s">
-        <v>825</v>
+        <v>385</v>
       </c>
       <c r="N169" t="s">
-        <v>682</v>
+        <v>616</v>
       </c>
       <c r="O169" t="s">
-        <v>1068</v>
+        <v>616</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B170">
+        <v>48690.02</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E170" t="s">
+        <v>18</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H170" t="s">
         <v>1069</v>
       </c>
-      <c r="B170">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="I170" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J170" t="s">
+        <v>61</v>
+      </c>
+      <c r="K170" t="s">
+        <v>61</v>
+      </c>
+      <c r="L170" t="s">
         <v>1070</v>
       </c>
-      <c r="D170" t="s">
+      <c r="M170" t="s">
+        <v>1070</v>
+      </c>
+      <c r="N170" t="s">
         <v>1071</v>
       </c>
-      <c r="E170" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O170" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B171">
+        <v>174354.26</v>
+      </c>
+      <c r="C171" t="s">
         <v>1073</v>
       </c>
-      <c r="B171">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="D171" t="s">
         <v>1074</v>
       </c>
-      <c r="D171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E171" t="s">
         <v>18</v>
       </c>
       <c r="F171" t="s">
-        <v>323</v>
+        <v>51</v>
       </c>
       <c r="G171" t="s">
-        <v>323</v>
+        <v>51</v>
       </c>
       <c r="H171" t="s">
-        <v>134</v>
+        <v>797</v>
       </c>
       <c r="I171" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="J171" t="s">
-        <v>1067</v>
+        <v>625</v>
       </c>
       <c r="K171" t="s">
-        <v>1067</v>
+        <v>625</v>
       </c>
       <c r="L171" t="s">
-        <v>428</v>
+        <v>136</v>
       </c>
       <c r="M171" t="s">
-        <v>428</v>
+        <v>61</v>
       </c>
       <c r="N171" t="s">
-        <v>672</v>
+        <v>841</v>
       </c>
       <c r="O171" t="s">
-        <v>208</v>
+        <v>331</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B172">
+        <v>96061.22</v>
+      </c>
+      <c r="C172" t="s">
         <v>1076</v>
       </c>
-      <c r="B172">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
         <v>1077</v>
       </c>
-      <c r="D172" t="s">
+      <c r="E172" t="s">
+        <v>18</v>
+      </c>
+      <c r="F172" t="s">
+        <v>753</v>
+      </c>
+      <c r="G172" t="s">
+        <v>753</v>
+      </c>
+      <c r="H172" t="s">
+        <v>133</v>
+      </c>
+      <c r="I172" t="s">
+        <v>133</v>
+      </c>
+      <c r="J172" t="s">
+        <v>753</v>
+      </c>
+      <c r="K172" t="s">
+        <v>753</v>
+      </c>
+      <c r="L172" t="s">
+        <v>426</v>
+      </c>
+      <c r="M172" t="s">
+        <v>338</v>
+      </c>
+      <c r="N172" t="s">
         <v>1078</v>
       </c>
-      <c r="E172" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O172" t="s">
-        <v>488</v>
+        <v>988</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B173">
+        <v>195644.21</v>
+      </c>
+      <c r="C173" t="s">
         <v>1080</v>
       </c>
-      <c r="B173">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="D173" t="s">
         <v>1081</v>
       </c>
-      <c r="D173" t="s">
+      <c r="E173" t="s">
+        <v>18</v>
+      </c>
+      <c r="F173" t="s">
+        <v>133</v>
+      </c>
+      <c r="G173" t="s">
+        <v>56</v>
+      </c>
+      <c r="H173" t="s">
         <v>1082</v>
       </c>
-      <c r="E173" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I173" t="s">
-        <v>796</v>
+        <v>696</v>
       </c>
       <c r="J173" t="s">
-        <v>1067</v>
+        <v>696</v>
       </c>
       <c r="K173" t="s">
-        <v>1067</v>
+        <v>696</v>
       </c>
       <c r="L173" t="s">
+        <v>696</v>
+      </c>
+      <c r="M173" t="s">
+        <v>835</v>
+      </c>
+      <c r="N173" t="s">
+        <v>696</v>
+      </c>
+      <c r="O173" t="s">
         <v>1083</v>
-      </c>
-[...7 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B174">
+        <v>43804.79</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D174" t="s">
         <v>1086</v>
       </c>
-      <c r="B174">
-[...5 lines deleted...]
-      <c r="D174" t="s">
+      <c r="E174" t="s">
+        <v>18</v>
+      </c>
+      <c r="F174" t="s">
+        <v>69</v>
+      </c>
+      <c r="G174" t="s">
+        <v>69</v>
+      </c>
+      <c r="H174" t="s">
+        <v>69</v>
+      </c>
+      <c r="I174" t="s">
+        <v>69</v>
+      </c>
+      <c r="J174" t="s">
+        <v>69</v>
+      </c>
+      <c r="K174" t="s">
+        <v>69</v>
+      </c>
+      <c r="L174" t="s">
+        <v>559</v>
+      </c>
+      <c r="M174" t="s">
         <v>1087</v>
       </c>
-      <c r="E174" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N174" t="s">
-        <v>350</v>
+        <v>559</v>
       </c>
       <c r="O174" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="B175">
-        <v>21337.8</v>
+        <v>50258.69</v>
       </c>
       <c r="C175" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="D175" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="E175" t="s">
         <v>18</v>
       </c>
       <c r="F175" t="s">
-        <v>1095</v>
+        <v>322</v>
       </c>
       <c r="G175" t="s">
-        <v>1095</v>
+        <v>322</v>
       </c>
       <c r="H175" t="s">
-        <v>1089</v>
+        <v>133</v>
       </c>
       <c r="I175" t="s">
-        <v>1089</v>
+        <v>133</v>
       </c>
       <c r="J175" t="s">
-        <v>338</v>
+        <v>1082</v>
       </c>
       <c r="K175" t="s">
-        <v>338</v>
+        <v>1082</v>
       </c>
       <c r="L175" t="s">
-        <v>973</v>
+        <v>428</v>
       </c>
       <c r="M175" t="s">
-        <v>973</v>
+        <v>428</v>
       </c>
       <c r="N175" t="s">
-        <v>1063</v>
+        <v>686</v>
       </c>
       <c r="O175" t="s">
-        <v>973</v>
+        <v>207</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="B176">
-        <v>50000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C176" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="D176" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E176" t="s">
         <v>18</v>
       </c>
       <c r="F176" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="G176" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="H176" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="I176" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="J176" t="s">
-        <v>323</v>
+        <v>1082</v>
       </c>
       <c r="K176" t="s">
-        <v>323</v>
+        <v>1082</v>
       </c>
       <c r="L176" t="s">
-        <v>1099</v>
+        <v>998</v>
       </c>
       <c r="M176" t="s">
-        <v>1099</v>
+        <v>998</v>
       </c>
       <c r="N176" t="s">
-        <v>1100</v>
+        <v>316</v>
       </c>
       <c r="O176" t="s">
-        <v>706</v>
+        <v>488</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="B177">
-        <v>186481.37</v>
+        <v>33138.24</v>
       </c>
       <c r="C177" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="D177" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="E177" t="s">
         <v>18</v>
       </c>
       <c r="F177" t="s">
-        <v>27</v>
+        <v>807</v>
       </c>
       <c r="G177" t="s">
-        <v>27</v>
+        <v>807</v>
       </c>
       <c r="H177" t="s">
-        <v>622</v>
+        <v>807</v>
       </c>
       <c r="I177" t="s">
-        <v>622</v>
+        <v>807</v>
       </c>
       <c r="J177" t="s">
-        <v>656</v>
+        <v>1082</v>
       </c>
       <c r="K177" t="s">
-        <v>656</v>
+        <v>1082</v>
       </c>
       <c r="L177" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="M177" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="N177" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="O177" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
       <c r="B178">
-        <v>216321.29</v>
+        <v>151678.09</v>
       </c>
       <c r="C178" t="s">
-        <v>1108</v>
+        <v>1096</v>
       </c>
       <c r="D178" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="E178" t="s">
         <v>18</v>
       </c>
       <c r="F178" t="s">
-        <v>27</v>
+        <v>1103</v>
       </c>
       <c r="G178" t="s">
-        <v>27</v>
+        <v>1103</v>
       </c>
       <c r="H178" t="s">
-        <v>622</v>
+        <v>739</v>
       </c>
       <c r="I178" t="s">
-        <v>622</v>
+        <v>739</v>
       </c>
       <c r="J178" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="K178" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="L178" t="s">
-        <v>37</v>
+        <v>1105</v>
       </c>
       <c r="M178" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="N178" t="s">
-        <v>1112</v>
+        <v>350</v>
       </c>
       <c r="O178" t="s">
-        <v>825</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
       <c r="B179">
-        <v>1129380.76</v>
+        <v>21337.8</v>
       </c>
       <c r="C179" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="D179" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="E179" t="s">
         <v>18</v>
       </c>
       <c r="F179" t="s">
-        <v>1116</v>
+        <v>1110</v>
       </c>
       <c r="G179" t="s">
-        <v>1116</v>
+        <v>1110</v>
       </c>
       <c r="H179" t="s">
-        <v>420</v>
+        <v>1104</v>
       </c>
       <c r="I179" t="s">
-        <v>420</v>
+        <v>1104</v>
       </c>
       <c r="J179" t="s">
-        <v>108</v>
+        <v>337</v>
       </c>
       <c r="K179" t="s">
-        <v>108</v>
+        <v>337</v>
       </c>
       <c r="L179" t="s">
-        <v>1117</v>
+        <v>988</v>
       </c>
       <c r="M179" t="s">
-        <v>1117</v>
+        <v>988</v>
       </c>
       <c r="N179" t="s">
-        <v>299</v>
+        <v>1078</v>
       </c>
       <c r="O179" t="s">
-        <v>799</v>
+        <v>988</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="B180">
-        <v>64910.09</v>
+        <v>50000.0</v>
       </c>
       <c r="C180" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="D180" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="E180" t="s">
         <v>18</v>
       </c>
       <c r="F180" t="s">
-        <v>928</v>
+        <v>1110</v>
       </c>
       <c r="G180" t="s">
-        <v>928</v>
+        <v>1110</v>
       </c>
       <c r="H180" t="s">
-        <v>1121</v>
+        <v>807</v>
       </c>
       <c r="I180" t="s">
-        <v>1121</v>
+        <v>807</v>
       </c>
       <c r="J180" t="s">
-        <v>1122</v>
+        <v>322</v>
       </c>
       <c r="K180" t="s">
-        <v>1123</v>
+        <v>322</v>
       </c>
       <c r="L180" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="M180" t="s">
-        <v>470</v>
+        <v>1114</v>
       </c>
       <c r="N180" t="s">
-        <v>23</v>
+        <v>1115</v>
       </c>
       <c r="O180" t="s">
-        <v>1125</v>
+        <v>720</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" t="s">
-        <v>1126</v>
+        <v>1116</v>
       </c>
       <c r="B181">
-        <v>21975.95</v>
+        <v>186481.37</v>
       </c>
       <c r="C181" t="s">
-        <v>1127</v>
+        <v>1117</v>
       </c>
       <c r="D181" t="s">
-        <v>1128</v>
+        <v>1118</v>
       </c>
       <c r="E181" t="s">
         <v>18</v>
       </c>
       <c r="F181" t="s">
-        <v>1129</v>
+        <v>27</v>
       </c>
       <c r="G181" t="s">
-        <v>1129</v>
+        <v>27</v>
       </c>
       <c r="H181" t="s">
-        <v>1130</v>
+        <v>625</v>
       </c>
       <c r="I181" t="s">
-        <v>1130</v>
+        <v>625</v>
       </c>
       <c r="J181" t="s">
-        <v>246</v>
+        <v>670</v>
       </c>
       <c r="K181" t="s">
-        <v>246</v>
+        <v>670</v>
       </c>
       <c r="L181" t="s">
-        <v>70</v>
+        <v>1119</v>
       </c>
       <c r="M181" t="s">
-        <v>1131</v>
+        <v>1120</v>
       </c>
       <c r="N181" t="s">
-        <v>70</v>
+        <v>1121</v>
       </c>
       <c r="O181" t="s">
-        <v>958</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="B182">
-        <v>21958.75</v>
+        <v>216321.29</v>
       </c>
       <c r="C182" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E182" t="s">
+        <v>18</v>
+      </c>
+      <c r="F182" t="s">
+        <v>27</v>
+      </c>
+      <c r="G182" t="s">
+        <v>27</v>
+      </c>
+      <c r="H182" t="s">
+        <v>625</v>
+      </c>
+      <c r="I182" t="s">
+        <v>625</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L182" t="s">
+        <v>37</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1126</v>
+      </c>
+      <c r="N182" t="s">
         <v>1127</v>
       </c>
-      <c r="D182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O182" t="s">
-        <v>1135</v>
+        <v>835</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" t="s">
-        <v>1136</v>
+        <v>1128</v>
       </c>
       <c r="B183">
-        <v>21975.95</v>
+        <v>1129380.76</v>
       </c>
       <c r="C183" t="s">
-        <v>1137</v>
+        <v>1129</v>
       </c>
       <c r="D183" t="s">
-        <v>1138</v>
+        <v>1130</v>
       </c>
       <c r="E183" t="s">
         <v>18</v>
       </c>
       <c r="F183" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="G183" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="H183" t="s">
-        <v>1130</v>
+        <v>420</v>
       </c>
       <c r="I183" t="s">
-        <v>1130</v>
+        <v>420</v>
       </c>
       <c r="J183" t="s">
-        <v>246</v>
+        <v>107</v>
       </c>
       <c r="K183" t="s">
-        <v>246</v>
+        <v>107</v>
       </c>
       <c r="L183" t="s">
-        <v>70</v>
+        <v>1132</v>
       </c>
       <c r="M183" t="s">
-        <v>621</v>
+        <v>1132</v>
       </c>
       <c r="N183" t="s">
-        <v>70</v>
+        <v>298</v>
       </c>
       <c r="O183" t="s">
-        <v>621</v>
+        <v>810</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B184">
+        <v>64910.09</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E184" t="s">
+        <v>18</v>
+      </c>
+      <c r="F184" t="s">
+        <v>938</v>
+      </c>
+      <c r="G184" t="s">
+        <v>938</v>
+      </c>
+      <c r="H184" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1136</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1137</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1138</v>
+      </c>
+      <c r="L184" t="s">
         <v>1139</v>
       </c>
-      <c r="B184">
-[...5 lines deleted...]
-      <c r="D184" t="s">
+      <c r="M184" t="s">
+        <v>470</v>
+      </c>
+      <c r="N184" t="s">
+        <v>23</v>
+      </c>
+      <c r="O184" t="s">
         <v>1140</v>
-      </c>
-[...31 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B185">
+        <v>21975.95</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D185" t="s">
         <v>1143</v>
       </c>
-      <c r="B185">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="E185" t="s">
+        <v>18</v>
+      </c>
+      <c r="F185" t="s">
         <v>1144</v>
       </c>
-      <c r="D185" t="s">
+      <c r="G185" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H185" t="s">
         <v>1145</v>
       </c>
-      <c r="E185" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I185" t="s">
-        <v>988</v>
+        <v>1145</v>
       </c>
       <c r="J185" t="s">
-        <v>676</v>
+        <v>245</v>
       </c>
       <c r="K185" t="s">
-        <v>676</v>
+        <v>245</v>
       </c>
       <c r="L185" t="s">
-        <v>1146</v>
+        <v>70</v>
       </c>
       <c r="M185" t="s">
         <v>1146</v>
       </c>
       <c r="N185" t="s">
-        <v>1147</v>
+        <v>70</v>
       </c>
       <c r="O185" t="s">
-        <v>1148</v>
+        <v>973</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B186">
+        <v>21958.75</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E186" t="s">
+        <v>18</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J186" t="s">
+        <v>68</v>
+      </c>
+      <c r="K186" t="s">
+        <v>68</v>
+      </c>
+      <c r="L186" t="s">
+        <v>1139</v>
+      </c>
+      <c r="M186" t="s">
+        <v>929</v>
+      </c>
+      <c r="N186" t="s">
         <v>1149</v>
       </c>
-      <c r="B186">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="O186" t="s">
         <v>1150</v>
-      </c>
-[...34 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" t="s">
-        <v>1157</v>
+        <v>1151</v>
       </c>
       <c r="B187">
-        <v>137944.2</v>
+        <v>21975.95</v>
       </c>
       <c r="C187" t="s">
-        <v>1158</v>
+        <v>1152</v>
       </c>
       <c r="D187" t="s">
-        <v>1159</v>
+        <v>1153</v>
       </c>
       <c r="E187" t="s">
         <v>18</v>
       </c>
       <c r="F187" t="s">
-        <v>101</v>
+        <v>1144</v>
       </c>
       <c r="G187" t="s">
-        <v>101</v>
+        <v>1144</v>
       </c>
       <c r="H187" t="s">
-        <v>481</v>
+        <v>1145</v>
       </c>
       <c r="I187" t="s">
-        <v>481</v>
+        <v>1145</v>
       </c>
       <c r="J187" t="s">
-        <v>1160</v>
+        <v>245</v>
       </c>
       <c r="K187" t="s">
-        <v>1160</v>
+        <v>245</v>
       </c>
       <c r="L187" t="s">
-        <v>694</v>
+        <v>70</v>
       </c>
       <c r="M187" t="s">
-        <v>694</v>
+        <v>624</v>
       </c>
       <c r="N187" t="s">
-        <v>1161</v>
+        <v>70</v>
       </c>
       <c r="O187" t="s">
-        <v>1161</v>
+        <v>624</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188" t="s">
-        <v>1162</v>
+        <v>1154</v>
       </c>
       <c r="B188">
-        <v>433331.11</v>
+        <v>91153.12</v>
       </c>
       <c r="C188" t="s">
-        <v>1163</v>
+        <v>1152</v>
       </c>
       <c r="D188" t="s">
-        <v>1164</v>
+        <v>1155</v>
       </c>
       <c r="E188" t="s">
         <v>18</v>
       </c>
       <c r="F188" t="s">
-        <v>1165</v>
+        <v>1136</v>
       </c>
       <c r="G188" t="s">
-        <v>1166</v>
+        <v>1136</v>
       </c>
       <c r="H188" t="s">
-        <v>601</v>
+        <v>1156</v>
       </c>
       <c r="I188" t="s">
-        <v>601</v>
+        <v>1156</v>
       </c>
       <c r="J188" t="s">
-        <v>601</v>
+        <v>1137</v>
       </c>
       <c r="K188" t="s">
-        <v>601</v>
+        <v>1157</v>
       </c>
       <c r="L188" t="s">
-        <v>56</v>
+        <v>474</v>
       </c>
       <c r="M188" t="s">
-        <v>56</v>
+        <v>797</v>
       </c>
       <c r="N188" t="s">
-        <v>1112</v>
+        <v>475</v>
       </c>
       <c r="O188" t="s">
-        <v>1167</v>
+        <v>223</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" t="s">
-        <v>1168</v>
+        <v>1158</v>
       </c>
       <c r="B189">
-        <v>595412.48</v>
+        <v>43411.15</v>
       </c>
       <c r="C189" t="s">
-        <v>1169</v>
+        <v>1159</v>
       </c>
       <c r="D189" t="s">
-        <v>1170</v>
+        <v>1160</v>
       </c>
       <c r="E189" t="s">
         <v>18</v>
       </c>
       <c r="F189" t="s">
-        <v>292</v>
+        <v>1003</v>
       </c>
       <c r="G189" t="s">
-        <v>292</v>
+        <v>1003</v>
       </c>
       <c r="H189" t="s">
-        <v>300</v>
+        <v>1003</v>
       </c>
       <c r="I189" t="s">
-        <v>300</v>
+        <v>1003</v>
       </c>
       <c r="J189" t="s">
-        <v>318</v>
+        <v>690</v>
       </c>
       <c r="K189" t="s">
-        <v>318</v>
+        <v>690</v>
       </c>
       <c r="L189" t="s">
-        <v>1171</v>
+        <v>1161</v>
       </c>
       <c r="M189" t="s">
-        <v>1171</v>
+        <v>1161</v>
       </c>
       <c r="N189" t="s">
-        <v>1172</v>
+        <v>1162</v>
       </c>
       <c r="O189" t="s">
-        <v>1173</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190" t="s">
-        <v>1174</v>
+        <v>1164</v>
       </c>
       <c r="B190">
-        <v>104494.32</v>
+        <v>149173.56</v>
       </c>
       <c r="C190" t="s">
-        <v>1175</v>
+        <v>1165</v>
       </c>
       <c r="D190" t="s">
-        <v>1176</v>
+        <v>1166</v>
       </c>
       <c r="E190" t="s">
         <v>18</v>
       </c>
       <c r="F190" t="s">
-        <v>134</v>
+        <v>1167</v>
       </c>
       <c r="G190" t="s">
-        <v>134</v>
+        <v>1167</v>
       </c>
       <c r="H190" t="s">
-        <v>134</v>
+        <v>1168</v>
       </c>
       <c r="I190" t="s">
-        <v>134</v>
+        <v>1168</v>
       </c>
       <c r="J190" t="s">
-        <v>137</v>
+        <v>1169</v>
       </c>
       <c r="K190" t="s">
-        <v>137</v>
+        <v>1170</v>
       </c>
       <c r="L190" t="s">
-        <v>217</v>
+        <v>1171</v>
       </c>
       <c r="M190" t="s">
-        <v>217</v>
+        <v>1171</v>
       </c>
       <c r="N190" t="s">
-        <v>1177</v>
+        <v>1171</v>
       </c>
       <c r="O190" t="s">
-        <v>651</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
       <c r="B191">
-        <v>95557.0</v>
+        <v>137944.2</v>
       </c>
       <c r="C191" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
       <c r="D191" t="s">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="E191" t="s">
         <v>18</v>
       </c>
       <c r="F191" t="s">
-        <v>107</v>
+        <v>1175</v>
       </c>
       <c r="G191" t="s">
-        <v>107</v>
+        <v>1175</v>
       </c>
       <c r="H191" t="s">
-        <v>294</v>
+        <v>481</v>
       </c>
       <c r="I191" t="s">
-        <v>294</v>
+        <v>481</v>
       </c>
       <c r="J191" t="s">
-        <v>410</v>
+        <v>1176</v>
       </c>
       <c r="K191" t="s">
-        <v>410</v>
+        <v>1176</v>
       </c>
       <c r="L191" t="s">
-        <v>1029</v>
+        <v>708</v>
       </c>
       <c r="M191" t="s">
-        <v>1029</v>
+        <v>708</v>
       </c>
       <c r="N191" t="s">
-        <v>412</v>
+        <v>1177</v>
       </c>
       <c r="O191" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B192">
+        <v>433331.11</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E192" t="s">
+        <v>18</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G192" t="s">
         <v>1182</v>
       </c>
-      <c r="B192">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="H192" t="s">
+        <v>600</v>
+      </c>
+      <c r="I192" t="s">
+        <v>600</v>
+      </c>
+      <c r="J192" t="s">
+        <v>600</v>
+      </c>
+      <c r="K192" t="s">
+        <v>600</v>
+      </c>
+      <c r="L192" t="s">
+        <v>56</v>
+      </c>
+      <c r="M192" t="s">
+        <v>56</v>
+      </c>
+      <c r="N192" t="s">
+        <v>1127</v>
+      </c>
+      <c r="O192" t="s">
         <v>1183</v>
-      </c>
-[...34 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B193">
+        <v>595412.48</v>
+      </c>
+      <c r="C193" t="s">
         <v>1185</v>
       </c>
-      <c r="B193">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
         <v>1186</v>
       </c>
-      <c r="D193" t="s">
+      <c r="E193" t="s">
+        <v>18</v>
+      </c>
+      <c r="F193" t="s">
+        <v>291</v>
+      </c>
+      <c r="G193" t="s">
+        <v>291</v>
+      </c>
+      <c r="H193" t="s">
+        <v>299</v>
+      </c>
+      <c r="I193" t="s">
+        <v>299</v>
+      </c>
+      <c r="J193" t="s">
+        <v>317</v>
+      </c>
+      <c r="K193" t="s">
+        <v>317</v>
+      </c>
+      <c r="L193" t="s">
         <v>1187</v>
       </c>
-      <c r="E193" t="s">
-[...8 lines deleted...]
-      <c r="H193" t="s">
+      <c r="M193" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N193" t="s">
         <v>1188</v>
       </c>
-      <c r="I193" t="s">
-[...8 lines deleted...]
-      <c r="L193" t="s">
+      <c r="O193" t="s">
         <v>1189</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194" t="s">
         <v>1190</v>
       </c>
       <c r="B194">
-        <v>68412.17</v>
+        <v>104494.32</v>
       </c>
       <c r="C194" t="s">
         <v>1191</v>
       </c>
       <c r="D194" t="s">
         <v>1192</v>
       </c>
       <c r="E194" t="s">
         <v>18</v>
       </c>
       <c r="F194" t="s">
+        <v>133</v>
+      </c>
+      <c r="G194" t="s">
+        <v>133</v>
+      </c>
+      <c r="H194" t="s">
+        <v>133</v>
+      </c>
+      <c r="I194" t="s">
+        <v>133</v>
+      </c>
+      <c r="J194" t="s">
+        <v>136</v>
+      </c>
+      <c r="K194" t="s">
+        <v>136</v>
+      </c>
+      <c r="L194" t="s">
+        <v>216</v>
+      </c>
+      <c r="M194" t="s">
+        <v>216</v>
+      </c>
+      <c r="N194" t="s">
         <v>1193</v>
       </c>
-      <c r="G194" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O194" t="s">
-        <v>1195</v>
+        <v>665</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B195">
+        <v>95557.0</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D195" t="s">
         <v>1196</v>
       </c>
-      <c r="B195">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="E195" t="s">
+        <v>18</v>
+      </c>
+      <c r="F195" t="s">
+        <v>106</v>
+      </c>
+      <c r="G195" t="s">
+        <v>106</v>
+      </c>
+      <c r="H195" t="s">
+        <v>293</v>
+      </c>
+      <c r="I195" t="s">
+        <v>293</v>
+      </c>
+      <c r="J195" t="s">
+        <v>410</v>
+      </c>
+      <c r="K195" t="s">
+        <v>410</v>
+      </c>
+      <c r="L195" t="s">
+        <v>1044</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1044</v>
+      </c>
+      <c r="N195" t="s">
+        <v>412</v>
+      </c>
+      <c r="O195" t="s">
         <v>1197</v>
-      </c>
-[...34 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B196">
+        <v>160340.7</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D196" t="s">
         <v>1200</v>
       </c>
-      <c r="B196">
+      <c r="E196" t="s">
+        <v>18</v>
+      </c>
+      <c r="F196" t="s">
+        <v>51</v>
+      </c>
+      <c r="G196" t="s">
+        <v>51</v>
+      </c>
+      <c r="H196" t="s">
+        <v>28</v>
+      </c>
+      <c r="I196" t="s">
+        <v>28</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K196" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L196" t="s">
+        <v>1201</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1201</v>
+      </c>
+      <c r="N196" t="s">
+        <v>1103</v>
+      </c>
+      <c r="O196" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="197" spans="1:15">
+      <c r="A197" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B197">
+        <v>1441069.91</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E197" t="s">
+        <v>18</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J197" t="s">
+        <v>488</v>
+      </c>
+      <c r="K197" t="s">
+        <v>488</v>
+      </c>
+      <c r="L197" t="s">
+        <v>1206</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1206</v>
+      </c>
+      <c r="N197" t="s">
+        <v>488</v>
+      </c>
+      <c r="O197" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="198" spans="1:15">
+      <c r="A198" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B198">
+        <v>68412.17</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E198" t="s">
+        <v>18</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1211</v>
+      </c>
+      <c r="J198" t="s">
+        <v>856</v>
+      </c>
+      <c r="K198" t="s">
+        <v>856</v>
+      </c>
+      <c r="L198" t="s">
+        <v>1212</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1212</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1212</v>
+      </c>
+      <c r="O198" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="199" spans="1:15">
+      <c r="A199" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B199">
+        <v>95244.85</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E199" t="s">
+        <v>18</v>
+      </c>
+      <c r="F199" t="s">
+        <v>60</v>
+      </c>
+      <c r="G199" t="s">
+        <v>60</v>
+      </c>
+      <c r="H199" t="s">
+        <v>135</v>
+      </c>
+      <c r="I199" t="s">
+        <v>135</v>
+      </c>
+      <c r="J199" t="s">
+        <v>701</v>
+      </c>
+      <c r="K199" t="s">
+        <v>701</v>
+      </c>
+      <c r="L199" t="s">
+        <v>94</v>
+      </c>
+      <c r="M199" t="s">
+        <v>94</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1216</v>
+      </c>
+      <c r="O199" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="200" spans="1:15">
+      <c r="A200" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B200">
         <v>40000.0</v>
       </c>
-      <c r="C196" t="s">
-[...36 lines deleted...]
-        <v>1203</v>
+      <c r="C200" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E200" t="s">
+        <v>18</v>
+      </c>
+      <c r="F200" t="s">
+        <v>245</v>
+      </c>
+      <c r="G200" t="s">
+        <v>245</v>
+      </c>
+      <c r="H200" t="s">
+        <v>245</v>
+      </c>
+      <c r="I200" t="s">
+        <v>245</v>
+      </c>
+      <c r="J200" t="s">
+        <v>245</v>
+      </c>
+      <c r="K200" t="s">
+        <v>245</v>
+      </c>
+      <c r="L200" t="s">
+        <v>1220</v>
+      </c>
+      <c r="M200" t="s">
+        <v>1220</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1220</v>
+      </c>
+      <c r="O200" t="s">
+        <v>1220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">