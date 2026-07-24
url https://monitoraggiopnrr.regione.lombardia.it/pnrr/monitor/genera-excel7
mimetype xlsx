--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Report Monitoraggio" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1255">
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Codice procedura utente</t>
   </si>
   <si>
     <t>Descrizione procedura</t>
   </si>
   <si>
     <t>Tipologia procedura</t>
   </si>
   <si>
     <t>Importo base d'asta</t>
   </si>
   <si>
     <t>B23H20000000001</t>
   </si>
   <si>
     <t>ZF52B6B2AB</t>
   </si>
   <si>
@@ -65,821 +65,851 @@
   <si>
     <t>AFFIDAMENTO DIRETTO</t>
   </si>
   <si>
     <t>B43H19001060002</t>
   </si>
   <si>
     <t>85540777A5</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018 - LN145-2020-558-SO-080 PIANO 2020. SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO DEI TORRENTI RIO COSIO RIO PIAGNO VALLONE S. GIOVANNI TOVATE MASINO NEI COMU</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
   </si>
   <si>
     <t>Z2A2E0F750</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE LAVORI COORDINAMENTO SICUREZZA DELL?INTERVENTO DI CUI ALL??OCDPC N. 558/2018 - LN145-2020-558-SO-080 PIANO 2020? DENOMINATO: ?SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAG</t>
   </si>
   <si>
     <t>B55H19000080001</t>
   </si>
   <si>
+    <t>Z623222551</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO.</t>
+  </si>
+  <si>
+    <t>Z0132226A0</t>
+  </si>
+  <si>
     <t>903490604C</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018 - INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO</t>
   </si>
   <si>
-    <t>Z0132226A0</t>
-[...7 lines deleted...]
-  <si>
     <t>B59J20001170002</t>
   </si>
   <si>
     <t>Z8E3BA215A</t>
   </si>
   <si>
     <t>CONFERIMENTO DI INCARICO PROFESSIONALE DI PROGETTAZIONE DIREZIONE LAVORI E CONTABILITA DELL?INTERVENTO DENOMINATO ?RECUPERO SCHIANTI A SEGUITO TEMPESTA VAIA IN LOC. BAITA LA PIANA IN COMUNE DI COLORINA ? SISTEMAZIONE DEI BOSCHI ABBATTUTI?</t>
   </si>
   <si>
     <t>A023861B56</t>
   </si>
   <si>
     <t>RECUPERO SCHIANTI A SEGUITO TEMPESTA VAIA IN LOC. BAITA LA PIANA IN COMUNE DI COLORINA - SISTEMAZIONE DEI BOSCHI ABBATTUTI</t>
   </si>
   <si>
     <t>B63H20000150005</t>
   </si>
   <si>
+    <t>ZF02E79406</t>
+  </si>
+  <si>
+    <t>INCARICO PER LE PRESTAZIONI TECNICHE DI PROGETTAZIONE DEF.VO-ESECUTIVA DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO A SOCIETA IN HOUSE</t>
+  </si>
+  <si>
+    <t>Z20300E0D3</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER LE PRESTAZIONI TECNICHE DI DIREZIONE LAVORI CORRDINAMENTO SICUREZZA CONTABILITA E STESURA DEL CRE DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
+  </si>
+  <si>
     <t>8555907DCD</t>
   </si>
   <si>
     <t>AFFIDAMENTO ESECUZIONE DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
   </si>
   <si>
-    <t>AFFIDAMENTO DIRETTO A SOCIETA IN HOUSE</t>
-[...13 lines deleted...]
-  <si>
     <t>B67H00000050002</t>
   </si>
   <si>
+    <t>Z7432365E1</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETTAZIONE D-E</t>
+  </si>
+  <si>
     <t>89084952A3</t>
   </si>
   <si>
     <t>RIPRISTINO DANNI STRADE MONTEMARTINO/M.PENICE E ALTRE</t>
   </si>
   <si>
-    <t>Z7432365E1</t>
-[...4 lines deleted...]
-  <si>
     <t>B67H19002250002</t>
   </si>
   <si>
     <t>8444905C0E</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E CONSOLIDAMENTO DI TRATTO DI STRADA COMUNALE COMPRESO TRA IL BIVIO S.P. 90 E FRAZ.NEGRUZZO</t>
   </si>
   <si>
     <t>B67H21001320002</t>
   </si>
   <si>
+    <t>Z96355F36D</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROFESSIONALE FOSSO DI SALA</t>
+  </si>
+  <si>
     <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO DI SALA E AFFLUENTE</t>
   </si>
   <si>
-    <t>Z96355F36D</t>
-[...4 lines deleted...]
-  <si>
     <t>B73H18000170002</t>
   </si>
   <si>
     <t>8441937AC9</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA DEI SOPRASSUOLI BOSCATI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA COSTONE-TAINO P.F. 28-29-30-31-32 IN COMUNE DI PIAZZATORRE</t>
   </si>
   <si>
     <t>B75B20003420002</t>
   </si>
   <si>
+    <t>ESECUZIONE</t>
+  </si>
+  <si>
     <t>PROGETTAZIONE</t>
   </si>
   <si>
-    <t>ESECUZIONE</t>
-[...1 lines deleted...]
-  <si>
     <t>B75H20000090002</t>
   </si>
   <si>
+    <t>89528540D8</t>
+  </si>
+  <si>
+    <t>INTERVENTO LN45-2021-558/2018-BS-035 SUI TORRENTI COBELLO RE E FA - PIANO DEGLI INTERVENTI FINANZIATI CON ART. 1 COMMA 1028 L.145/2018 - ANNUALITu00C0 2021 - SCHEDA RASDA N. 21675 DEL 14/11/2018</t>
+  </si>
+  <si>
+    <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+  </si>
+  <si>
+    <t>Z64327D8CB</t>
+  </si>
+  <si>
     <t>Z25327CFA8</t>
   </si>
   <si>
-    <t>Z64327D8CB</t>
-[...10 lines deleted...]
-  <si>
     <t>B77H20015900002</t>
   </si>
   <si>
     <t>Lavori per O.c.d.p.c. 558/2018 intervento n. ln145-2021-558/2018-bs-036</t>
   </si>
   <si>
     <t>B77H20022940002</t>
   </si>
   <si>
+    <t>ZAF330FEC2</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE E DIREZIONE LAVORI RELATIVE ALLINTERVENTO DI LN145-2020-558-BG-114 PIAZZATORRE BG VALLE DI PEGHEROLO - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN VALLE DI PEGHEROLO NEL COMUNE DI PIAZZATORR</t>
+  </si>
+  <si>
     <t>89671863FB</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN VALLE DI PEGHEROLO NEL COMUNE DI PIAZZATORE</t>
   </si>
   <si>
-    <t>ZAF330FEC2</t>
-[...4 lines deleted...]
-  <si>
     <t>B83H19001570001</t>
   </si>
   <si>
+    <t>Z0432B5B80</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO ATTIVITA DI COLLAUDO DELLE OPERE STRUTTURALI RIGUARDANTI I LAVORI DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 - COMUNE DI RONCOBELLO - OCDPC 558/2018 - INTERVENTO N. LN145-2020-558-BG-</t>
+  </si>
+  <si>
+    <t>Z842CD4B5F</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER VERIFICHE E ISPEZIONI PER LAVORI DI SISTEMAZIONE VERSANTI DANNEGGIATI DA TEMPESTA VAIA</t>
+  </si>
+  <si>
+    <t>Z4E2CEF702</t>
+  </si>
+  <si>
+    <t>INCARICO PER CONSULENZA TECNICA FORESTALE PROGETTO DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO TEMPESTA VAIA OTTOBRE 2018 - OCDPC 558/2018</t>
+  </si>
+  <si>
+    <t>ZD22DD2CD4</t>
+  </si>
+  <si>
+    <t>ATTIVITA? A SUPPORTO DELLA PROGETTAZIONE RELATIVA AD OPERE DI ?MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 ? COMUNE DI RONCOBELLO ?OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-29 DEL PIANO DEGLI INTERVENTI 202</t>
+  </si>
+  <si>
+    <t>ZD82CEF401</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETTAZIONE DEFINITIVA-ESECUTIVA DL CONTABILITA E REDAZIONE CRE OPERE DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI DA TEMPESTA VAIA OTTOBRE 2018 - OCDPC 558/2018</t>
+  </si>
+  <si>
     <t>MESSA IN SICUREZZA DEI VERSANTI ANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 - COMUNE DI RONCOBELLO - OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-29 DEL PIANO DEGLI INTERVENTI 2020</t>
   </si>
   <si>
-    <t>Z842CD4B5F</t>
-[...28 lines deleted...]
-  <si>
     <t>B83H20000380001</t>
   </si>
   <si>
+    <t>Z933115D5D</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER PROGETTAZIONE DIREZIONE LAVORI CONTABILITA E CRE OPERE DI OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELL?ACQUEDOTTO COMUNALE IN LOC. MEZZENO? IN COMUNE DI RONCOBE</t>
+  </si>
+  <si>
+    <t>Z8C333AF6B</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO COORDINATORE DELLA SICUREZZA PER ?OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELL?ACQUEDOTTO COMUNALE IN LOCALITA MEZZENO? IN COMUNE DI RONCOBELLO ? OCDPC 558/2018 ? PIAN</t>
+  </si>
+  <si>
     <t>88576170C9</t>
   </si>
   <si>
     <t>LAVORI DI OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELLACQUEDOTTO COMUNALE IN LOC. MEZZENO IN COMUNE DI RONCOBELLO - OCDPC 558/2018 - PIANO DEGLI INTERVENTI DEL 2021 - INTERVENTO LN145-2</t>
   </si>
   <si>
-    <t>Z933115D5D</t>
-[...10 lines deleted...]
-  <si>
     <t>B87H20000210004</t>
   </si>
   <si>
     <t>Z9F2DA35ED</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE LL.PP. 03/2020 SISTEMAZIONE VASP PIANCA-SERRA - ING. TOMASO INVERNIZZI</t>
   </si>
   <si>
     <t>Z662FC30F8</t>
   </si>
   <si>
     <t>LL.PP. 03/2020: SISTEMAZIONE TRATTO DI STRADA VASP LOC. SERRA - IMPRESA PIAZZA CARLO</t>
   </si>
   <si>
     <t>B93H19000900004</t>
   </si>
   <si>
     <t>ZE82D6F39D</t>
   </si>
   <si>
     <t>LAVORI DI REALIZZAZIONE BARRIERA PARAMASSI IN LOCALITA LE FONTANE IN COMUNE DI VALDISOTTO</t>
   </si>
   <si>
     <t>B93H19000920002</t>
   </si>
   <si>
+    <t>ZC4317CB0D</t>
+  </si>
+  <si>
+    <t>TECNICO INERENTE IL COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE LAVORI PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA</t>
+  </si>
+  <si>
     <t>847839728A</t>
   </si>
   <si>
     <t>SERVIZIO RELATIVO ALLA PROGETTAZIONE DEFINITIVA/ESECUTIVA PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
   </si>
   <si>
+    <t>Z163196EDB</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA DIREZIONE LAVORI GEOLOGICA PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>Z882F43FD1</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA REDAZIONE DEGLI STUDI GEOLOGICI A CORREDO DELLA PROGETTAZIONE DEFINITIVA ED ESECUTIVA PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI</t>
+  </si>
+  <si>
+    <t>ZDA317CB19</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA DIREZIONE LAVORI CONTABILITA ASSISTENZA AL COLLAUDO PROVE DI ACCETTAZIONE E CERTIFICATO DI REGOLARE ESECUZIONE IN FASE DI ESECUZIONE LAVORI PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FI</t>
+  </si>
+  <si>
     <t>8667158D08</t>
   </si>
   <si>
     <t>LAVORI PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
   </si>
   <si>
-    <t>Z882F43FD1</t>
-[...22 lines deleted...]
-  <si>
     <t>B95H19000190001</t>
   </si>
   <si>
+    <t>9268925EDE</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-070. INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>ZAB340B48B</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA/ESECUTIVA PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>Z7F34FEBDA</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER CARATTERIZZAZIONE DI MATERIALE E ANALISI TERRE DA SCAVO PROVENIENTI DA CONFLUENZA ADDA FRODOLFO IL LOC. SANTA LUCIA COMUNE DI VALDISOTTO.. DITTA APAVE ITALIA CPM S.R.L. DI BIENNO (BS</t>
+  </si>
+  <si>
+    <t>Z1638B61C3</t>
+  </si>
+  <si>
+    <t>DIREZIONE GEOLOGICA INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>ZA637B1B58</t>
+  </si>
+  <si>
+    <t>DIREZIONE LAVORI COORDINAMENTO DELLA SICUREZZA CONTABILITA? E COLLAUDO PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMI</t>
+  </si>
+  <si>
     <t>Z9F34FDBF7</t>
   </si>
   <si>
     <t>SERVIZIO DI AFFIDAMENTO INCARICO SPECIALISTICO PER LA REDAZIONE DELLA PERIZIA GEOLOGICA PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI V</t>
   </si>
   <si>
-    <t>ZAB340B48B</t>
-[...22 lines deleted...]
-  <si>
     <t>Z9E354C69E</t>
   </si>
   <si>
     <t>APPROVAZIONE PREVENTIVO DI SPESA PER CARATTERIZZAZIONE GRANULOMETRICA DEL MATERIALE DA SCAVO PROVENIENTE DALLA CONFLUENZA ADDA FRODOLFO IL LOC. SANTA LUCIA COMUNE DI VALDISOTTO.. DITTA APAVE ITALIA CPM S.R.L. DI BIENNO (BS)</t>
   </si>
   <si>
-    <t>ZA637B1B58</t>
-[...4 lines deleted...]
-  <si>
     <t>B95H19000200001</t>
   </si>
   <si>
+    <t>ZB5335610D</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER LAVORI DI ESECUZIONE DI STRADA PROVVISORIA PER ESECUZIONE DEI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA.</t>
+  </si>
+  <si>
     <t>9786365BDE</t>
   </si>
   <si>
     <t>PNRR - M2C4 - INV. 2.1.B (EX OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067). INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA. AFFI</t>
   </si>
   <si>
-    <t>ZB5335610D</t>
-[...2 lines deleted...]
-    <t>APPROVAZIONE PREVENTIVO DI SPESA PER LAVORI DI ESECUZIONE DI STRADA PROVVISORIA PER ESECUZIONE DEI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA.</t>
+    <t>9088336C1D</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA</t>
   </si>
   <si>
     <t>8950736D00</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA DRAZZA ALTA COMUNE DI VALDISOTTO (SO) - SCHEDA RASDA 23597 DEL 17/07/2020</t>
   </si>
   <si>
-    <t>9088336C1D</t>
-[...4 lines deleted...]
-  <si>
     <t>Z1A31C843B</t>
   </si>
   <si>
     <t>RILIEVO FOTOGRAFICO CON DRONE AREA CONFLUENZA FIUME ADDA - FRODOLFO E LOCALITA DRAZZA</t>
   </si>
   <si>
+    <t>Z4239D1F63</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA.IMPEGNO DI SPESA PER PROVE DI COMPR</t>
+  </si>
+  <si>
     <t>ZF436EB6FB</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI CONTABILITA? COLLAUDO COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE COLLAUDO TECNICO AMMINISTRATIVO DEGLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA DRAZ</t>
   </si>
   <si>
-    <t>Z4239D1F63</t>
-[...4 lines deleted...]
-  <si>
     <t>B95H19000210001</t>
   </si>
   <si>
+    <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A VALLE DELLA STRADA PER LOCALITA TIOLA DRAZZA BASSA COMUNE DI VALDISOTTO (SO) OCDPC 558/2018 - PIANO DEGLI INTE</t>
+  </si>
+  <si>
+    <t>96168961A3</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DIREZIONE LAVORI COORDINAMENTO SICUREZZA IN FASE ESECUZIONE CONTABILITA E CERTIFICATO REGOLARE ESECUZIONE. PNRR - M2C4 - INV. 2.1.B (EX O.C.D.P.C. 558/2018 - SCHEDA RASDA: 23605 DEL 20/07/2020 - INTERVENTO LN145-2021-558/2018-SO-0</t>
+  </si>
+  <si>
+    <t>9752126CF3</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO SPECIALISTICO DI DIRETTORE OPERATIVO GEOLOGO (ART.149 D.P.R. 207/2010) INERENTE LA REALIZZAZIONE DEI LAVORI RIGUARDANTI GLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA - AREA A VALLE DELLA STRADA PE</t>
+  </si>
+  <si>
+    <t>Z4D315FC8D</t>
+  </si>
+  <si>
+    <t>LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA</t>
+  </si>
+  <si>
+    <t>O.C.D.P.C. 558/2018 - SCHEDA RASDA: 23605 DEL 20/07/2020 - INTERVENTO LN145-2021-558/2018-SO-068. INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA - AREA A VALLE DELLA STRADA PER LOCALITA TIOLA-DRAZZA BASSA IN COMUNE DI VA</t>
+  </si>
+  <si>
     <t>Z9A3518A06</t>
   </si>
   <si>
     <t>INTEGRAZIONE IMPEGNO DI SPESA PER LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA BASSA. DITTA COSTRUZIONI EREDI DEL MARCO S.R.L. DI TEGLIO (SO)</t>
   </si>
   <si>
-    <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A VALLE DELLA STRADA PER LOCALITA TIOLA DRAZZA BASSA COMUNE DI VALDISOTTO (SO) OCDPC 558/2018 - PIANO DEGLI INTE</t>
-[...22 lines deleted...]
-  <si>
     <t>B95H19000220001</t>
   </si>
   <si>
+    <t>Z4D31F82FA</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO PER ESECUZIONE DI INDAGINI GEOFISICHE E L?ELABORAZIONE DEI RELATIVI DATI A SUPPORTO DEI PROGETTI DI DIFESA DEL SUOLO IN COMUNE DI VALDISOTTO</t>
+  </si>
+  <si>
+    <t>Z2B3279090</t>
+  </si>
+  <si>
+    <t>RILIEVO LASER SCANNER SU APR INERENTE IL MONITORAGGIO DEL CRINALE NELLA FRAZIONE ?MASSANIGA? IN COMUNE DI VALDISOTTO</t>
+  </si>
+  <si>
     <t>ZA63213E9B</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA RIMBOSCHIMENTO IN AREE COLPITE DALLA TEMPESTA VAIA IN LOCALITA DRAZZA E MASSANIGA</t>
   </si>
   <si>
+    <t>900069587A</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-069. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA LOCALITA MASSANIGA</t>
+  </si>
+  <si>
     <t>Z3E335F94E</t>
   </si>
   <si>
     <t>APPROVAZIONE PREVENTIVO DI SPESA PER VOLO AEREO A SUPPORTO DEL RILIEVO LASER SCANNER SU APR INERENTE IL MONITORAGGIO DEL CRINALE NELLA FRAZIONE ?MASSANIGA? IN COMUNE DI VALDISOTTO. ELITELLINA SRL</t>
   </si>
   <si>
+    <t>ZE5315FC57</t>
+  </si>
+  <si>
+    <t>LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA MASSANIGA</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI DIREZIONE LAVORI CONTABILITA COLLAUDO COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE COLLAUDO TECNICO AMMINISTRATIVO DEGLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCOLAITA MASSANIGA DEL COMU</t>
+  </si>
+  <si>
+    <t>8790797B2A</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCOLAITA</t>
+  </si>
+  <si>
     <t>Z60351B829</t>
   </si>
   <si>
     <t>INTEGRAZIONE IMPEGNO DI SPESA PER LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA MASSANIGA</t>
   </si>
   <si>
-    <t>SERVIZIO TECNICO DI DIREZIONE LAVORI CONTABILITA COLLAUDO COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE COLLAUDO TECNICO AMMINISTRATIVO DEGLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCOLAITA MASSANIGA DEL COMU</t>
-[...13 lines deleted...]
-  <si>
     <t>9753987CB2</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-069. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA LOCALITA MASSANIGA. INTERVENTO DI RIMBOSCHIMENTO IN AREE COLPITE DALLA TEMPESTA VAIA IN LOCA</t>
   </si>
   <si>
-    <t>ZE5315FC57</t>
-[...16 lines deleted...]
-  <si>
     <t>B97H20013580001</t>
   </si>
   <si>
     <t>A0349177AD</t>
   </si>
   <si>
     <t>SISTEMAZIONE DEL VERSANTE E RIPRISTINO RETE ACQUEDOTTISTICA IN LOCALITu00C0 STRAMAZZANO - 2^ STRALCIO</t>
   </si>
   <si>
     <t>989155623D</t>
   </si>
   <si>
     <t>INCARICO TECNICO PER INTERVENTO DI SISTEMAZIONE VERSANTE E RIPRISTINO RETE ACQUEDOTTISTICA 2 STRALCIO</t>
   </si>
   <si>
     <t>C13D21001710001</t>
   </si>
   <si>
     <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA). ECOLO - VALLE DI MEZZO</t>
   </si>
   <si>
     <t>Z5533BE181</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PROGETTO TEMPESTA VAIA ECOLO VALLE DI MEZZO</t>
   </si>
   <si>
     <t>C13D21001720001</t>
   </si>
   <si>
+    <t>Z76335AB41</t>
+  </si>
+  <si>
+    <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA)</t>
+  </si>
+  <si>
     <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA). VALSORDA - RUCH.</t>
   </si>
   <si>
-    <t>Z76335AB41</t>
-[...4 lines deleted...]
-  <si>
     <t>C13H18000120002</t>
   </si>
   <si>
     <t>813225334E</t>
   </si>
   <si>
     <t>Lavori opere idrauliche</t>
   </si>
   <si>
     <t>PROCEDURA RISTRETTA</t>
   </si>
   <si>
     <t>Z002FBC419</t>
   </si>
   <si>
     <t>Progettazione def esec</t>
   </si>
   <si>
     <t>C16F20000010002</t>
   </si>
   <si>
     <t>93417521A0</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA CON SOSTITUZIONE COPERTURA CASCINA CAMPELLI</t>
   </si>
   <si>
     <t>C17H20003250002</t>
   </si>
   <si>
+    <t>RISTRUTTURAZIONE CASCINA CON SOSTITUZIONE COPERTURA MALGA ZERLE</t>
+  </si>
+  <si>
     <t>Z</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE STRAORDINARIA FABBRICATO MALGA PIAN DELLA PIETRA DI MEZZO- CIG: Z902E791AE CUP C17H20003250002 (ex C13H19000860004)</t>
   </si>
   <si>
+    <t>ZAB2E56435</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRADA COMUNALE DI SERRAMANDO</t>
+  </si>
+  <si>
+    <t>ZB52E791D9</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE VIABILITA IN VALLE DI ZARETO</t>
+  </si>
+  <si>
+    <t>Z902E791AE</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA MALGA PIAN DELLA PIETRA</t>
+  </si>
+  <si>
+    <t>Z302DC1BBC</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA STRADA DI CARNARISSO E LOCALITA VARIE</t>
+  </si>
+  <si>
+    <t>PROCEDURA APERTA</t>
+  </si>
+  <si>
     <t>C22B23000080001</t>
   </si>
   <si>
+    <t>A01DD3A2B2</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA S.P.8 VIA PER VARAROAL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
+  </si>
+  <si>
     <t>97420008B7</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE - D.L. E COORDINAMENTO SICUREZZA PER LA MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
   </si>
   <si>
-    <t>A01DD3A2B2</t>
-[...4 lines deleted...]
-  <si>
     <t>A01B94025D</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER REDAZIONE COLLAUDO STATICO PER LAVORI RELATIVI ALLA MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
   </si>
   <si>
     <t>C23H18000100002</t>
   </si>
   <si>
+    <t>8429219B8F</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA PENDIO A LATO SP8 - LOC. MOLINO DELLA VALLE</t>
+  </si>
+  <si>
     <t>8294642B1B</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE E D.L. MESSA IN SICUREZZA PENDIO A LATO SP8 IN LOC. MOLINO DELLA VALLE</t>
   </si>
   <si>
-    <t>8429219B8F</t>
-[...4 lines deleted...]
-  <si>
     <t>C24J18000070002</t>
   </si>
   <si>
     <t>8883224C56</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BS-022 - SCHEDA RASDA 21690 - INTERVENTI DI ASPORTAZIONE DEL LEGNAME SCHIANTATO IN LOCALITA VALPAGHERA E PULIZIA DEL BOSCO - SECONDO LOTTO - MESSA IN SICUREZZA</t>
   </si>
   <si>
     <t>C27D18000250002</t>
   </si>
   <si>
     <t>REP 716/2020</t>
   </si>
   <si>
     <t>AFFIDAMENTO IN HOUSE</t>
   </si>
   <si>
+    <t>ZA131B4C8D</t>
+  </si>
+  <si>
+    <t>PULIZIA DELLALVEO DEL TORRENTE PALOBBIA NELLE LOCALITA LE VALLI LAVEN E BONDEN E RIPRISTINO PONTICELLI CROLLATI - COLLAUDO STATICO DELLE OPERE STRUTTURALI IN C.A.</t>
+  </si>
+  <si>
+    <t>Z772CC6852</t>
+  </si>
+  <si>
     <t>ZD12CC6811</t>
   </si>
   <si>
-    <t>Z772CC6852</t>
-[...7 lines deleted...]
-  <si>
     <t>ZCB2CE4ACD</t>
   </si>
   <si>
     <t>REDAZIONE RELAZIONE FORESTALE PAESAGGISTICA RELATIVA AL PROGETTO: ?O.C.D.P.C. N. 558/2018 ? PIANO DEGLI INTERVENTI 2020 ? INTERVENTO N. LN145-2020-558-BS-049 ? SCHEDA RASDA 21689 ? ESECUZIONE OPERE DI PULIZIA DELL?ALVEO DEL TORRENTE PALOBBIA NELLE LO</t>
   </si>
   <si>
     <t>C27H21000900002</t>
   </si>
   <si>
     <t>88718176FD</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER LA REDAZIONE DI UN PROGETTO ESECUTIVO D.L. E COORDINAMENTO SICUREZZA PER LA RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL TORRENTE SAN GIULIO E CONSOLIDAMENTO DEI VERSANTI CON TECNICHE DI INGEGNERIA NATURALISTICA</t>
   </si>
   <si>
     <t>8918568B21</t>
   </si>
   <si>
     <t>LAVORI DI RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL TORRENTE SAN GIULIO E CONSOLIDAMENTO DEI VERSANTI CON TECNICHE DI INGEGNERIA NATURALISTICA</t>
   </si>
   <si>
     <t>C28B21000020002</t>
   </si>
   <si>
+    <t>8757297E16</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA S.P. 8 IN LOCALITA MULINO DELLA VALLE - INCARICO PER IL COLLAUDO STATICO DELLA STUTTURA IN CEMENTO ARMATO - CUP C28B21000020002</t>
+  </si>
+  <si>
     <t>8667721DA2</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE E D.L. LOCALITA MOLINO DELLA VALLE - MESSA IN SICUREZZA SP8 - VIA PER VARARO</t>
   </si>
   <si>
     <t>88875248D0</t>
   </si>
   <si>
     <t>LOCALITA MOLINO DELLA VALLE - MESSA IN SICUREZZA SP8 - VIA PER VARARO - REALIZZAZIONE DI UN VALLO A MONTE DELLA S.P.8 FORMATO DA MURATURA IN C.A. CON BARRIERA PARAMASSI</t>
   </si>
   <si>
-    <t>8757297E16</t>
-[...4 lines deleted...]
-  <si>
     <t>C29J18000180002</t>
   </si>
   <si>
     <t>ZE930FAF91</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER PROGETTAZIONE DEFINITIVA/ESECUTIVA COORDINAMENTO SICUREZZA DIREZIONE E CONTABILITA DEI LAVORI ACCERTAMENTO DELLA REGOLARE ESECUZIONE E PREDISPOSZIONE RELAZIONE FORESTALE RELATIVI AL PROGETTO: O.C.D.P.C. N. 558/2018 -</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-021 - LOCALITA LISTINO - SCHEDA RASDA N. 21699 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA MALGA IN LOCALITA LISTINO INERENTI LA VIABILITA DI ACCESSO</t>
   </si>
   <si>
     <t>C29J18000190002</t>
   </si>
   <si>
+    <t>ZAC3108C66</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI PROFESSIONALI PER PROGETTAZIONE DEFINITIVA PROGETTAZIONE ESECUTIVA COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DIREZIONE DEI LAVORI MISURAZIONE E CONTABILIZZAZIONE DELLE OPERE ACCERTAMENTO DELLA REGOLARE ESECUZIONE</t>
+  </si>
+  <si>
     <t>8827657CFF</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-020 - LOCALITA DOIS - SCHEDA RASDA 21697 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA MALGA IN LOCALITA DOIS INERENTI LA VIABILITA DI ACCESSO</t>
   </si>
   <si>
-    <t>ZAC3108C66</t>
-[...4 lines deleted...]
-  <si>
     <t>Z26331B189</t>
   </si>
   <si>
     <t>COLLAUDO</t>
   </si>
   <si>
     <t>C29J18000200002</t>
   </si>
   <si>
+    <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-019 - LOCALITA STRADA DI MONCOLA STRADA DI GADA E STRADA DI POIA - SCHEDA RASDA 21692 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA VIABILITA AGRO-SILVO</t>
+  </si>
+  <si>
     <t>Z523990B94</t>
   </si>
   <si>
     <t>Oggetto NCARICO PROFESSIONALE PER REDAZIONE TIPO DI FRAZIONAMENTO RELATIVO ALLEAREE OCCUPATE PER LA REALIZZAZIONE DELLE OPERE DI RIPRISTINO DELLA STRADA DI MONOCOLA GADA E POIA</t>
   </si>
   <si>
     <t>86727725DC</t>
   </si>
   <si>
     <t>progettazione e direzione lavori</t>
   </si>
   <si>
-    <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-019 - LOCALITA STRADA DI MONCOLA STRADA DI GADA E STRADA DI POIA - SCHEDA RASDA 21692 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA VIABILITA AGRO-SILVO</t>
-[...1 lines deleted...]
-  <si>
     <t>C33H20000270002</t>
   </si>
   <si>
     <t>PRONTO INTERVENTO PER I DANNI ARRECATI ALLE FORESTE DAGLI ECCEZIONALI EVENTI ATMOSFERICI DEL 29 E 30 OTTOBRE 2018 (TEMPESTA VAIA) COMUNE DI ZAVATTARELLO</t>
   </si>
   <si>
     <t>Z633127C73</t>
   </si>
   <si>
     <t>TEMPESTA VAIA ZAVATTARELLO</t>
   </si>
   <si>
     <t>C35H21000060001</t>
   </si>
   <si>
+    <t>Z7A3357668</t>
+  </si>
+  <si>
+    <t>ATTIVAZIONE DELL?APPENDICE ASSICURATIVA PER LA VERIFICA DEL PROGETTO ESECUTIVO AI SENSI DELL?ART. 26 DEL D.LGS. N. 50/2016</t>
+  </si>
+  <si>
     <t>SERVIZI DI PROGETTAZIONE CONCERNENTI GLI INTERVENTI DI DIFESA DEL SUOLO LUNGO IL TORRENTE MOLGORA E IL FIUME LAMBRO MERIDIONALE.</t>
   </si>
   <si>
     <t>8886171C47</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA DI UN TRATTO DI SPONDA DEL TORRENTE MOLGORA IN COMUNE DI PESSANO CON BORNAGO (MI).</t>
   </si>
   <si>
-    <t>Z7A3357668</t>
-[...4 lines deleted...]
-  <si>
     <t>C35H21000100002</t>
   </si>
   <si>
     <t>RIPRISTINO DEI DANNI RESIDUI DA TEMPESTA VAIA NEL COMUNE DI BOVEGNO</t>
   </si>
   <si>
     <t>C37H21001310002</t>
   </si>
   <si>
+    <t>Z4C32F088C</t>
+  </si>
+  <si>
+    <t>TEMPESTA VAIA COMUNE DI VAL DI NIZZA</t>
+  </si>
+  <si>
     <t>894560639A</t>
   </si>
   <si>
     <t>LAVORI DI TEMPESTA VAIA IN COMUNE DI VAL DI NIZZA</t>
   </si>
   <si>
-    <t>Z4C32F088C</t>
-[...4 lines deleted...]
-  <si>
     <t>C37H21001320002</t>
   </si>
   <si>
     <t>8945696DDC</t>
   </si>
   <si>
     <t>LAVORI DI TEMPESTA VAIA IN COMUNE DI COLLI VERDI</t>
   </si>
   <si>
     <t>ZD132F081E</t>
   </si>
   <si>
     <t>TEMPESTA VAIA COMUNE DI COLLI VERDI</t>
   </si>
   <si>
     <t>C37H21001550001</t>
   </si>
   <si>
     <t>9008808F87</t>
   </si>
   <si>
     <t>RIPRISTINO DEI DANNI RESIDUI DA TEMPESTA VAIA NEL COMUNE DI MARMENTINO</t>
   </si>
   <si>
     <t>C43H19000480004</t>
   </si>
   <si>
+    <t>Z452D6D081</t>
+  </si>
+  <si>
+    <t>INCARICO PER PROGETTAZIONE DIREZIONE LAVORI CSP CSE RELAZIONE GEOLOGICA PER I LAVORI IN LOC. MAROCHELLO - OCDPC 558/2018</t>
+  </si>
+  <si>
     <t>AFFIDAMENTO LAVORI MEDIANTE PROCEDURA NEGOZIATA SENZA BANDO</t>
   </si>
   <si>
-    <t>Z452D6D081</t>
-[...4 lines deleted...]
-  <si>
     <t>C55D20000000006</t>
   </si>
   <si>
     <t>Z9D2F96071</t>
   </si>
   <si>
     <t>progettazione lavori - CUP C55D20000000006</t>
   </si>
   <si>
     <t>Z1B33520FE</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - ATTIVAZIONE INTERVENTO LN145-2020-558-BG-116 DEL RELATIVO PIANO DE-GLI INTERVENTI. BONIFICA DEI BOSCHI COLPITI DA CALAMITA NATURALI NELLA PARTICELLA FORESTALE N. 4 SITA IN COMUNE DI CASTIONE DELLA PRESOLANA</t>
   </si>
   <si>
     <t>Z7B3402439</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - ATTIVAZIONE INTERVENTO LN145-2020-558-BG-116 DEL RELATIVO PIANO DEGLI INTERVENTI. BONIFICA DEI BOSCHI COLPITI DA CALAMITA NATURALI NELLA PARTICELLA FORESTALE N. 4 SITA IN COMUNE DI CASTIONE DELLA PRESOLANA. CUP = C55D20000000006. INC</t>
   </si>
   <si>
     <t>C57H20000410002</t>
   </si>
   <si>
     <t>Z4838282BF</t>
@@ -926,620 +956,617 @@
   <si>
     <t>89472521ED</t>
   </si>
   <si>
     <t>SISTEMAZIONE STRADA 5 VIE/PRADECOLO E SCARPATA IN VIA XX SETTEMBRE</t>
   </si>
   <si>
     <t>C79G18000120004</t>
   </si>
   <si>
     <t>A031A03E0B</t>
   </si>
   <si>
     <t>LAVORI DI RIFACIMENTO COPERTURA ALLOGGI COMUNALI DI VIA S. BENEDETTO NEL COMUNE DI OSPITALETTO (BS)</t>
   </si>
   <si>
     <t>A01C093DA6</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE DEL PROGETTO FINANZIATO CON PNRR M2.C4 - I 2.1B AD OGGETTO RIFACIMENTO COPERTURA ALLOGGI COMUNALI DI VIA S. BENEDETTO NEL COMUN</t>
   </si>
   <si>
     <t>C85H19000130002</t>
   </si>
   <si>
+    <t>Z5A3225C07</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER PROGETTAZIONE E DL LAVORI DI MESSA IN SICUREZZA RIPRISTINO ARGINE STRADA CARPENEE</t>
+  </si>
+  <si>
     <t>8920158B3D</t>
   </si>
   <si>
     <t>PROGETTO PER LA MESSA IN SICUREZZA E RIPRISTINO ARGINE STRADA CARPENEE - ATTIVAZIONE INTERVENTO LN145-2021-558/2018-BS-044</t>
   </si>
   <si>
-    <t>Z5A3225C07</t>
-[...4 lines deleted...]
-  <si>
     <t>C85H19000140002</t>
   </si>
   <si>
+    <t>ZB13334C8F</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO DELLA STRADA DENOMINATA ?CARPENE-SPASSAURE? (DETTA ANCHE STRADA PER MONTE PROCACE) - VASP S017191_00009 -ATTIVAZIONE INTERVENTO LN145-2021-558/2018-BS-045.</t>
+  </si>
+  <si>
     <t>Z8432DCD39</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER PROGETTAZIONE E DL MANUTENZIONE STRAORDINARIA PER DISSESTO IDROGEOLOGICO DELLA STRADA DENOMINATA ? CARPENE-SPASSAURE? (DETTA ANCHE STRADA PER MONTE PROCACE) - VASP S017191_00009 - OCDPC 558/2018 - PIANO DEGLI INTERVENTI 202</t>
   </si>
   <si>
-    <t>ZB13334C8F</t>
-[...4 lines deleted...]
-  <si>
     <t>C87H21000720002</t>
   </si>
   <si>
+    <t>Z2D3311591</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER ATTIVITA? DI PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI CONTABILITA MISURA E C.R.E. LAVORI DI RIPRISTINO SEZIONE DI DEFLUSSO E DIFESE DANNEGGIATE TORRENTE VERSA IN LOC. SAN ZENO</t>
+  </si>
+  <si>
     <t>8957136E72</t>
   </si>
   <si>
     <t>INTERVENTI DI SISTEMAZIONE IDRAULICA MEDIANTE RIPRISTINO DELLA SEZIONE DI DEFLUSSO E DELLE OPERE DANNEGGIATE E CONSOLIDAMENTO DELLE SPONDE DEL TORRENTE VERSA</t>
   </si>
   <si>
-    <t>Z2D3311591</t>
-[...4 lines deleted...]
-  <si>
     <t>ZB1348ED44</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE COORDINATORE PER LA SICUREZZA IN FASE DI ESECUZIONE PER GLI ?INTERVENTI DI SISTEMAZIONE IDRAULICA MEDIANTE RIPRISTINO DELLA SEZIONE DI DEFLUSSO E DELLE OPERE DANNEGGIATE E CONSOLIDAMENTO DELLE SPONDE DEL TORRENTE VERSA</t>
   </si>
   <si>
     <t>D13H19000960004</t>
   </si>
   <si>
     <t>ZCA2F8C9D0</t>
   </si>
   <si>
     <t>SERVIZIO DI STIMA LAVORI DIREZIONE LAVORI E CONTABILITA CERTIFICATO DI REGOLARE ESECUZIONE DEI LAVORI PRELIMINARI DI MESSA IN SICUREZZA FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDROGEOLOGICO VIA ALLA ROVINATA.</t>
   </si>
   <si>
     <t>Z6E2FE2A1B</t>
   </si>
   <si>
     <t>LAVORI PRELIMINARI DI MESSA IN SICUREZZA FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDROGEOLOGICO IN VIA ALLA ROVINATA.</t>
   </si>
   <si>
     <t>D31D18000510002</t>
   </si>
   <si>
+    <t>120/2021</t>
+  </si>
+  <si>
+    <t>affidamento in house</t>
+  </si>
+  <si>
     <t>9143672CD3</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI COORDINAMENTO SICUREZZA CONTABILITA LAVORI RECUPERO TEMPESTA VAIA</t>
   </si>
   <si>
-    <t>120/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>D35J19000520002</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>0181080098 AFFIDAMENTO IN HOUSE AL CONSORZIO FORESTALE ALTA VALLE CAMONICA</t>
   </si>
   <si>
     <t>Z6E3DF609C</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI SICUREZZA CONTABILITA DEI LAVORI DI INTERVENTO LN145-2020-558-BS-043-CEVO-BS O.D.P.C. 558/2018</t>
   </si>
   <si>
     <t>D37H18002370002</t>
   </si>
   <si>
     <t>121/21</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO IN HOUSE</t>
   </si>
   <si>
     <t>D47H21001270001</t>
   </si>
   <si>
+    <t>Z78331E317</t>
+  </si>
+  <si>
+    <t>INCARICO DI PROGETTAZIONE DIREZIONE LAVORI E CONTABILIZZAZIONE DEGLI INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA? GRASSI IN COMUNE DI BRANZI</t>
+  </si>
+  <si>
     <t>8964385C83</t>
   </si>
   <si>
     <t>PIANO PC 2021 - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA PIZZO IN COMUNE DI BRANZI (CUP D47H21001270001)</t>
   </si>
   <si>
-    <t>Z78331E317</t>
-[...4 lines deleted...]
-  <si>
     <t>D67H21002080001</t>
   </si>
   <si>
+    <t>ZBD331E600</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE ESECUTIVA DIREZIONE DEI LAVORI E CONTABILIZZAZIONE DEGLI INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN LOC. CRAP DE LA CORNA IN COMUNE DI CARONA</t>
+  </si>
+  <si>
     <t>89644187C0</t>
   </si>
   <si>
     <t>PIANO PC 2021 - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA CRAP DE LA CORNA IN COMUNE DI CARONA (CODICE CUP D67H21002080001)</t>
   </si>
   <si>
-    <t>ZBD331E600</t>
-[...4 lines deleted...]
-  <si>
     <t>D77H19002560002</t>
   </si>
   <si>
+    <t>ZE02D49F4B</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI TECNICHE - RELAZIONE GEOLOGICA SISMICA E GEOTECNICA - LAVORI DI CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO INTERVENTO A</t>
+  </si>
+  <si>
+    <t>Z6F2C6FCC3</t>
+  </si>
+  <si>
+    <t>RICHIESTA DI OFFERTA PER IL SERVIZIO DI REDAZIONE PROGETTO DEFINITIVO ED ESECUTIVO DIREZIONE E CONTABILITA? DEI LAVORI REDAZIONE DEL C.R.E. E COORDINATORE DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE PER I LAVORI DI ?CONSOLIDAMENTO STRAD</t>
+  </si>
+  <si>
+    <t>Z6F2DA485D</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI EFFETTUAZIONE COLLAUDO STATICO INERENTE L?INTERVENTO DI ?CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO (CO) ? INTERVENTO A?</t>
+  </si>
+  <si>
     <t>CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO (CO) - INTERVENTO A</t>
   </si>
   <si>
-    <t>ZE02D49F4B</t>
-[...16 lines deleted...]
-  <si>
     <t>D83B20000040001</t>
   </si>
   <si>
+    <t>Z092D32A9D</t>
+  </si>
+  <si>
+    <t>incarico professionale progettazione definitiva-esecutiva</t>
+  </si>
+  <si>
     <t>8423540D19</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN CO-MUNE DI RONCOBELLO</t>
   </si>
   <si>
-    <t>Z092D32A9D</t>
-[...4 lines deleted...]
-  <si>
     <t>D83H19001180001</t>
   </si>
   <si>
+    <t>85540999CC</t>
+  </si>
+  <si>
+    <t>REALIZZAZIONE OPERE DI REGIMAZIONE IDRAULICA DEL TORRENTE MASSAIA IN LOCALITA RAVA.</t>
+  </si>
+  <si>
+    <t>ZCC35120DD</t>
+  </si>
+  <si>
+    <t>INCARICO GESTIONE TECNICA RELATIVAMENTE I LAVORI DI Regimazione idraulica e consolidamento spondale lungo il Canale della Massaia in localita Rava</t>
+  </si>
+  <si>
+    <t>Z7E34F2391</t>
+  </si>
+  <si>
     <t>Z2535120F4</t>
   </si>
   <si>
     <t>ANALISI GEOLOGICHE A SUPPORTO DELLINTERVENTO DI REGIMAZIONE IDRAULICA DEL TORRENTE MASSAIA IN LOCALITA RAVA</t>
   </si>
   <si>
-    <t>Z7E34F2391</t>
-[...13 lines deleted...]
-  <si>
     <t>D83H19001190001</t>
   </si>
   <si>
+    <t>ZCE2FE3B28</t>
+  </si>
+  <si>
+    <t>RIPRISTINO OPERE DI REGIMAZIONE IDRAULICA IN LOCALITA BESEGNA</t>
+  </si>
+  <si>
     <t>Z7E35307B9</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DELLE ATTIVITA DI GESTIONE TECNICA (PROGETTAZIONE DEFINITIVA ED ESECUTIVA) COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED IN FASE DI ESECUZIONE DIREZIONE LAVORI CONTABILITA E CERTIFICATO DI REGOLARE</t>
   </si>
   <si>
-    <t>ZCE2FE3B28</t>
-[...4 lines deleted...]
-  <si>
     <t>D85H21000120001</t>
   </si>
   <si>
     <t>87915096BB</t>
   </si>
   <si>
+    <t>Z683173B9E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LE ATTIVITA DI MISURAZIONI E PICCHETTAZIONI NELL?AMBITO DEL PROGETTO PER I LAVORI DI ?RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO IN LOCALITA BESEGNA?</t>
+  </si>
+  <si>
+    <t>ZC3345EC87</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO LAVORI DI RIPRISTINO LOCALITA BESEGNA</t>
+  </si>
+  <si>
+    <t>ZAF31D1648</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO PER LA GESTIONE DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE LAVORI DEL PROGETTO DI ?RIPRISTINO OPERE DI REGIMAZIONE IDRAULICA IN LOCALITA BESEGNA</t>
+  </si>
+  <si>
+    <t>ZCE31D16CB</t>
+  </si>
+  <si>
+    <t>INCARICO DI PROGETTAZIONE DEFINITIVA ED ESECUTIVA DIREZIONE LAVORI CONTABILITA E C.R.E. COMPRESA REDAZIONE DI ELABORATI SPECIALISTICI CON ESCLUSIONE DELLA RELAZIONE GEOLOGICA E IL COORDINAMENTO DELLA SICUREZZA PER L?INTERVENTO DI RIPRISTINO OPERE</t>
+  </si>
+  <si>
     <t>Z403173C9A</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER LE ATTIVITA DI REDAZIONE DELLA RELAZIONE GEOLOGICO-TECNICA NELL?AMBITO DEL PROGETTO DEI LAVORI DI ?RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO IN LOCALITA BESEGNA</t>
   </si>
   <si>
-    <t>ZCE31D16CB</t>
-[...22 lines deleted...]
-  <si>
     <t>D87H20000310002</t>
   </si>
   <si>
     <t>9366352E2C</t>
   </si>
   <si>
     <t>RIFACIMENTO DI PORZIONE DI MURO DI SOSTEGNO DEL SENTIERO COMUNALE</t>
   </si>
   <si>
     <t>Z5A36FD6E9</t>
   </si>
   <si>
     <t>RIFACIMENTO DI PORZIONE DI MURO DI SOSTEGNO DEL SENTIERO COMUNALE - AFFIDAMENTO SERVIZIO TECNICO</t>
   </si>
   <si>
     <t>D95H21000180002</t>
   </si>
   <si>
+    <t>Z6B35B4674</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. IMPEGNO DI SPE</t>
+  </si>
+  <si>
+    <t>ZAB3C29F06</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. FORNITURA IN O</t>
+  </si>
+  <si>
+    <t>Z4E314920C</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO ES</t>
+  </si>
+  <si>
     <t>8661613D27</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO DE</t>
   </si>
   <si>
+    <t>Z403562E9B</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO.. AUTORIZZAZION</t>
+  </si>
+  <si>
+    <t>ZB430E88DE</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO RE</t>
+  </si>
+  <si>
+    <t>Z69319D0B9</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO AN</t>
+  </si>
+  <si>
     <t>904298072A</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO</t>
   </si>
   <si>
-    <t>PROCEDURA APERTA</t>
-[...37 lines deleted...]
-  <si>
     <t>D97H21001490002</t>
   </si>
   <si>
+    <t>Z3D33BA908</t>
+  </si>
+  <si>
+    <t>FORNITURA LAMPIONI</t>
+  </si>
+  <si>
     <t>Z1933BA827</t>
   </si>
   <si>
     <t>RIPRISTINO DANNI EVENTO CALAMITOSO 2018</t>
   </si>
   <si>
+    <t>Z1733BAD7F</t>
+  </si>
+  <si>
+    <t>RIPRISTINO PROTEZIONI IMPIANTI ARIA</t>
+  </si>
+  <si>
+    <t>Z6233BAA2E</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO SAGRATO CHIESA DI S. EUSEBIO</t>
+  </si>
+  <si>
     <t>Z9A33BA996</t>
   </si>
   <si>
     <t>LAVORI PER ALLACCIAMENTO LAMPIONI ILLUMINAZIONE PUBBLICA</t>
   </si>
   <si>
-    <t>Z6233BAA2E</t>
-[...16 lines deleted...]
-  <si>
     <t>Z593366B74</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO STRADALI ALBERATURE PROSPICIENTI STRADE COMUNALI FR.GRAVANAGO</t>
   </si>
   <si>
+    <t>ZC933CE633</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE LAVORI</t>
+  </si>
+  <si>
     <t>Z5133CE636</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI PER RIPRISTINO DANNI AVVERSITA 2018</t>
   </si>
   <si>
-    <t>ZC933CE633</t>
-[...4 lines deleted...]
-  <si>
     <t>E13H19000570001</t>
   </si>
   <si>
+    <t>ZEF3134CC9</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE ESECUTIVA D.L. CONTABILITA LAVORI DI SVASO E SISTEMAZIONE OPERE IDRAULICHE ESITSTENTI SUL TORRENTE ROVINA</t>
+  </si>
+  <si>
+    <t>Z742CE88A7</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO DELL TORRENTE ROVINA - INCARICO PERIZIA GEOLOGICA</t>
+  </si>
+  <si>
+    <t>877938842B</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI SVASO E SISTEMAIZONE DELLE OPERE IDRAULICHE ESISTENTI TORRENTE ROVINA</t>
+  </si>
+  <si>
     <t>A03261867A</t>
   </si>
   <si>
     <t>FRAZIONAMENTO CATASTALE TERRENI INTERRESSATI DAI LAVORI SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI TORRENTE ROVINA</t>
   </si>
   <si>
-    <t>877938842B</t>
-[...10 lines deleted...]
-  <si>
     <t>ZEC2B36023</t>
   </si>
   <si>
     <t>PROGETTAZIONE DI FATTIBILITA /DEFINITIVO PER LINTERVENTO DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE ROVINA IN COMUNE DI VALFURVA</t>
   </si>
   <si>
     <t>ZF037727D6</t>
   </si>
   <si>
     <t>INTERVENTO LN145-2020-558-SO-082 ? VALFURVA ? SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI TORRENTE ROVINA - COLLAUDO STATICO OPERE STRUTTURALI</t>
   </si>
   <si>
-    <t>Z742CE88A7</t>
-[...4 lines deleted...]
-  <si>
     <t>E15H21000070001</t>
   </si>
   <si>
     <t>SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE ALBERATURE IN ALVEO COLATORE ROGGIONE COMUNE DI LODI</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
   </si>
   <si>
     <t>E15H21000140001</t>
   </si>
   <si>
+    <t>ZF531DC9F2</t>
+  </si>
+  <si>
+    <t>INCARICO DI PROGETTAZIONE DIREZIONE LAVORI ED ESECUZIONE PER I LAVORI DI SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>B9B85C1B02</t>
+  </si>
+  <si>
+    <t>IMPEGNO DI SPESA PER ACQUISIZIONE TERRENI DISTINTI AL FOGLIO 18 MAPPALI N. 86 u2013 85 - 50</t>
+  </si>
+  <si>
     <t>9301260A8F</t>
   </si>
   <si>
     <t>INTERVENTO DI SCASO E SISTEMAZIONE OPERE IDRAULICHE ESISTENTI SUL TORRENTE ROVINA - LOTTO 2^</t>
   </si>
   <si>
-    <t>B9B85C1B02</t>
-[...10 lines deleted...]
-  <si>
     <t>E17B16000210005</t>
   </si>
   <si>
     <t>8536732E17</t>
   </si>
   <si>
     <t>LAVORI DI RIQUALIFICAZIONE FLUVIALE E MITIGAZIONE DEL RISCHIO IDRAULICO LUNGO LA ROGGIA VECCHIA</t>
   </si>
   <si>
     <t>E17H21000130001</t>
   </si>
   <si>
+    <t>LOTTO 1: CLUS-SOBRETTA</t>
+  </si>
+  <si>
+    <t>992265846B</t>
+  </si>
+  <si>
+    <t>LOTTO 2: VARIANTE CALVARANA-PONTE SANT-SS300</t>
+  </si>
+  <si>
+    <t>B326DB5F03</t>
+  </si>
+  <si>
+    <t>APPROFONDIMENTI GEOLOGICI - MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS u2013SANTA CATERINA A SEGUITO DELLA EVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA (SO) u2013 LOTTO 2: VARIANTE CALVARANA PONTE SANT u2013 SS3</t>
+  </si>
+  <si>
     <t>B1177C5A34</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS - SANTA CATERINA E SEGUITO DELLEVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA - SERVIZIO DI CAMPIONATURA E ANALISI DELLE TERRE</t>
   </si>
   <si>
+    <t>Z1F3427DF2</t>
+  </si>
+  <si>
+    <t>INDAGINI GEOLOGICO ? TECNICHE A SUPPORTO DI INTERVENTI DI MANUTENZIONE STRAORDINARIA DELLA PISTA DI EMERGENZA PONTE DEI CLUS ? SANTA CATERINA A SEGUITO DELL?EVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON</t>
+  </si>
+  <si>
+    <t>Z893179DBC</t>
+  </si>
+  <si>
+    <t>INCARICO DI REVISIONE DI PROGETTO FATTIBILITA TECNICO ECONOMICA - MANUTENZIONE STRAORDINARIA PISTA EMERGENZA PONTE DEI CLUS - SANTA CATERINA</t>
+  </si>
+  <si>
     <t>887480264A</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA ESECUTIVA COORDINATORE DELLA SICUREZZA IN FASE PROGETTUALE DIREZIONE LAVORI CONTABILITA E COORDINATORE DELLA SICUREZZA IN FASE DI ESECUZIONE PER I LAVORI MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS - SAN</t>
   </si>
   <si>
-    <t>B326DB5F03</t>
-[...19 lines deleted...]
-  <si>
     <t>ZE7385AC54</t>
   </si>
   <si>
     <t>OCDPC 558/2018 ? PIANO DEGLI INTERVENTI 2021 ? ATTIVAZIONE INTERVENTO LN145-2021-558/2018-SO-072- MANUTENZIONE STRAORDINARIA PISTA EMERGENZA PONTE DEI CLUS ? SANTA CATERINA ? INCARICO PER REDAZIONE RELAZIONE FORESTALE</t>
   </si>
   <si>
-    <t>Z1F3427DF2</t>
-[...4 lines deleted...]
-  <si>
     <t>E23H18000220005</t>
   </si>
   <si>
+    <t>Z172DD4BCE</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO ?VALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGOMAZIONE ALVEO. RIFACIMENTO SPALLE DEL PONTE E RIFACIMENTO STRUTTURALE DELLO STESSO? 120.000 00 QUEG</t>
+  </si>
+  <si>
+    <t>Z1F2DD50E7</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI PROFESSIONALI RELATIVE A PREDISPOSIZIONE DI VISTE TIPO RENDERING PER INSERIMENTO FOTOGRAFICO E ASSITENZA ALLu2019ISTRUTTORIA DELLA PRATICA PAESAGGISTICA u201CVALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGO</t>
+  </si>
+  <si>
     <t>ZD62DD5425</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI RELATIVE A REDAZIONE STUDIO DI FATTIBILITA? TECNICO ECONOMICA PROGETTO DEFINITIVO PROGETTO ESECUTIVA DL CONTABILITA? E REDAZIONE CRE PROGETTAZIONE E COORDINAMENTO SICUREZZA IN ESECUZIONE ?VALLE CONTRA-RIFACIMENTO ARGINI</t>
   </si>
   <si>
     <t>VALLE CONTRA - RIFACIMENTO ARGINI MANUTENZIONE ALVEO E RIFACIMENTO PONTE</t>
   </si>
   <si>
-    <t>Z172DD4BCE</t>
-[...10 lines deleted...]
-  <si>
     <t>Z8B2DD4F9E</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI RELATIVE A INDAGINI GEOGNOSTICHE ?VALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGOMAZIONE ALVEO. RIFACIMENTO SPALLE DEL PONTE E RIFACIMENTO STRUTTURALE DELLO STESSO? 120.000 00 QUEG</t>
   </si>
   <si>
     <t>E23H19000900002</t>
   </si>
   <si>
     <t>8439184AF0</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - INTERVENTO N. LN145-2020-558-SO-072 - LOCALITA COMUNE DI TEGLIO (SO) - TORRENTE MARGATTA FOCE IN F. ADDA</t>
   </si>
   <si>
     <t>ZFA2D036EB</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - PROGETTAZIONE INTERVENTO N. LN145-2020-558-SO-072 - LOCALITA COMUNE DI TEGLIO (SO) - TORRENTE MARGATTA FOCE IN F. ADDA</t>
   </si>
   <si>
     <t>E25H21000060002</t>
   </si>
   <si>
     <t>LAVORI DI FORMAZIONE DIFESE SPONDALI RIPRISTINO ARGINI E RIMOZIONE MATERIE IN ALVEO CON TAGLIO PIANTE SUL TORRENTE LURIA E SUL RIO LURIA E BRIGNOLOE NEI COMUNI DI CODEVILLA</t>
   </si>
   <si>
     <t>E25H21000070001</t>
   </si>
   <si>
     <t>8862187C0E</t>
   </si>
   <si>
     <t>E29J21001400002</t>
   </si>
   <si>
+    <t>Z713C11007</t>
+  </si>
+  <si>
+    <t>INCARICO PER PROGETTAZIONE E DIREZIONE ESECUZIONE CONTRATTO CUP E29J21001400002 INTERVENTO N. LN145-2020-558-SO-125</t>
+  </si>
+  <si>
+    <t>Z533DA6691</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-125 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE CON SCHIANTI DIFFUSI E LOC</t>
+  </si>
+  <si>
     <t>A02641A01B</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-125 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZI</t>
   </si>
   <si>
-    <t>Z533DA6691</t>
-[...10 lines deleted...]
-  <si>
     <t>E35D18000540006</t>
   </si>
   <si>
     <t>842897630A</t>
   </si>
   <si>
     <t>PIANTAGIONE FORESTALE DI ALBERATURE PRESSO IL FONTANILE BRANCALEONE</t>
   </si>
   <si>
     <t>E35H21000030002</t>
   </si>
   <si>
     <t>889470706C</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO DELLA SEZIONE IDRAULICA DEL TORRENTE SCUROPASSO NEI COMUNI DI CIGOGNOLA PIETRA DE GIORGI E LIRIO</t>
   </si>
   <si>
     <t>E45H21000090001</t>
   </si>
   <si>
     <t>88620971CC</t>
   </si>
   <si>
     <t>SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE ALBERATURE IN ALVEO</t>
@@ -1577,1133 +1604,1151 @@
   <si>
     <t>LAVORI DI PULIZIA RETTIFICA DELLALVEO CONSOLIDAMENTO SPONDE E REGOLAZIONE DEGLI AFFLUENTI DEL TORRENTE RILE NEL TRATTO MEDIO SUPERIORE</t>
   </si>
   <si>
     <t>E67H21001350002</t>
   </si>
   <si>
     <t>A0659E5BD9</t>
   </si>
   <si>
     <t>SERVIZI TECNICI DI PROGETTAZIONE E DIREZIONE LAVORI INTERVENTO DI RIPROSTINO CONDIZIONI DI DEFLUSSO DEI FOSSI MOLINAZZO E CAPPELLAZZO</t>
   </si>
   <si>
     <t>896284018D</t>
   </si>
   <si>
     <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEI FOSSI MOLINAZZO E CAPPELLAZZO</t>
   </si>
   <si>
     <t>E69J21001870002</t>
   </si>
   <si>
     <t>A02646C3C5</t>
   </si>
   <si>
-    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-124 - RECUPERO BOSCO DANNEGGIATO - INTERVENT</t>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITu00C0 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-124 - RECUPERO BOSCO DANNEGGIATO - INTER</t>
   </si>
   <si>
     <t>E73H19000890002</t>
   </si>
   <si>
     <t>ZCD2D42389</t>
   </si>
   <si>
     <t>Procedura mediante piattaforma SINTEL</t>
   </si>
   <si>
     <t>8522793F43</t>
   </si>
   <si>
     <t>INTERVENTO N. LN145-2020-558-SO-077-PONTE IN VALTELLINA-SO: SISTEMAZIONE DEI DANNI CAUSATI DAGLI SCHIANTI LUNGO LA VASP VALFONTANA</t>
   </si>
   <si>
     <t>E73H19000900002</t>
   </si>
   <si>
     <t>Z392DCD291</t>
   </si>
   <si>
     <t>Affidamento diretto (importo 5.000 )</t>
   </si>
   <si>
     <t>ZC72D421EB</t>
   </si>
   <si>
     <t>8468964A2C</t>
   </si>
   <si>
     <t>LAVORI DI SOMMA URGENZA PER MESSA IN SICUREZZA TRATTI STRADALI INTERVENTO LN145-2020-558-SO-070-PONTE IN VALTELLINA (SO) - STRADA SAZZO-BRIOTTI.</t>
   </si>
   <si>
     <t>E73H19000910002</t>
   </si>
   <si>
+    <t>Z9D2D8C6B1</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROFESSIONALE RELATIVO ALL?INDIVIDUAZIONE DELLE NECESSITA DI INTERVENTI MANUTENTIVI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA A VALLE DELLA PASSEREL</t>
+  </si>
+  <si>
     <t>85212917C8</t>
   </si>
   <si>
     <t>SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA A VALLE DELLA PASSEREL</t>
   </si>
   <si>
+    <t>Z052F11109</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA</t>
+  </si>
+  <si>
     <t>Z942D8FC27</t>
   </si>
   <si>
     <t>AFFIDAMENTO DELLA PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE LAVORI E SICUREZZA INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELL</t>
   </si>
   <si>
-    <t>Z9D2D8C6B1</t>
-[...10 lines deleted...]
-  <si>
     <t>E77G21000000001</t>
   </si>
   <si>
+    <t>LAVORI DI SISTEMAZIONE FORESTALE DELA VAL MALGA A FRONTE DELLA TEMPESTA VAIA DEL 2018. LOTTO1 - SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE DEL PONTE DEL GUAT-PREMASSONE SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE FONTANA BOI SISTEMAZIONE STRADA AGRO-SIL</t>
+  </si>
+  <si>
+    <t>CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+  </si>
+  <si>
+    <t>9667826E63</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE DELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29.10.2018 IN VAL MALGA - LOTTO N^3</t>
+  </si>
+  <si>
     <t>LAVORI DI SISTEMAZIONE DELLA VAL MALGA A FRONTE DELLA TEMPESTA VAIA DEL 2018 - LOTTO 2 - INTERVENTI DI MESSA IN SICUREZZA E BONIFICA DELLE CEPPAIE SRADICATE LUNGO I MARGINI DELLA VIABILITA DELLA VAL MALGA</t>
   </si>
   <si>
-    <t>CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
-[...8 lines deleted...]
-    <t>INTERVENTI DI BONIFICA FORESTALE DELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29.10.2018 IN VAL MALGA - LOTTO N^3</t>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 3</t>
+  </si>
+  <si>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 2</t>
   </si>
   <si>
     <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 1</t>
   </si>
   <si>
-    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 2</t>
-[...4 lines deleted...]
-  <si>
     <t>E79J21002040002</t>
   </si>
   <si>
+    <t>A0262B2704</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-122 - RECUPERO BOSCO DANNEGGIATO-SISTEMAZION</t>
+  </si>
+  <si>
     <t>A039A9FFC9</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITu00C0 2020). INTERVENTO N. LN145-2020-558-SO-122 - RECUPERO BOSCO DANNEGGIATO-SISTEMAZIONE DEI BOSCHI ABBATTUTI CON UTILIZZ</t>
   </si>
   <si>
-    <t>A0262B2704</t>
-[...4 lines deleted...]
-  <si>
     <t>E79J21002050002</t>
   </si>
   <si>
+    <t>A0263984D2</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-123 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZI</t>
+  </si>
+  <si>
     <t>Z933DA6435</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-123 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DEI BOSCHI ABBATTUTI CON UTILIZZO</t>
   </si>
   <si>
-    <t>A0263984D2</t>
-[...4 lines deleted...]
-  <si>
     <t>E79J21002070002</t>
   </si>
   <si>
+    <t>ZFA3DA59BB</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-127 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE CON SCHIANTI DIFFUSI E LOCA</t>
+  </si>
+  <si>
     <t>ZD23D69EC2</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). AFFIDAMENTO LAVORI DELL? INTERVENTO N. LN145-2020-558-SO-127 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE C</t>
   </si>
   <si>
-    <t>ZFA3DA59BB</t>
-[...4 lines deleted...]
-  <si>
     <t>E83H20000130002</t>
   </si>
   <si>
+    <t>84142266F3</t>
+  </si>
+  <si>
+    <t>INCARICO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DEI LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
+  </si>
+  <si>
     <t>84142044CC</t>
   </si>
   <si>
     <t>PROGETTAZIONE E DIREZIONE LAVORI OPERE DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
   </si>
   <si>
-    <t>84142266F3</t>
-[...4 lines deleted...]
-  <si>
     <t>8552705B6E</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO - OCDPC 558/2018 - INTERVENTO LN145-2020-558-BG-017</t>
   </si>
   <si>
     <t>84142499ED</t>
   </si>
   <si>
     <t>INCARICO DI REDAZIONE RELAZIONE GEOLOGICA AI SENSI DELLA DGR IX/2616/2011 E NTC2018 RELATIVAMENTE AI LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
   </si>
   <si>
     <t>Z6A33F100D</t>
   </si>
   <si>
     <t>ASSISTENZA ALLA POSA IN OPERA DELLE TUBAZIONI PER LO SPOSTAMENTO DELL?ACQUEDOTTO</t>
   </si>
   <si>
     <t>E95H21000020002</t>
   </si>
   <si>
     <t>8894666E92</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO DELLA SEZIONE IDRAULICA DEL TORRENTE VERSA NEI COMUNI DI MONTU BECCARIA E CANNETO PAVESE</t>
   </si>
   <si>
     <t>F13H19001460002</t>
   </si>
   <si>
+    <t>ZC12CF4707</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA: OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-07 DEL PIANO DEGLI INTERVENTI 2020.</t>
+  </si>
+  <si>
+    <t>ZC92CF22F2</t>
+  </si>
+  <si>
+    <t>COORDINAMENTO SICUREZZA: OCDPC N. 558/2018 . INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020</t>
+  </si>
+  <si>
+    <t>ZEF2CF2071</t>
+  </si>
+  <si>
+    <t>PROGETTO E DL: OCDPC N. 558/2018 . INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020</t>
+  </si>
+  <si>
     <t>8529210EBD</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO TORRENTI TORCHIONE LIVRIO PRESIO E BOCCO NEI COMUNI DI ALBOSAGGIA CAIOLO COLORINA E CASTIONE ANDEVENNO</t>
   </si>
   <si>
-    <t>ZEF2CF2071</t>
-[...16 lines deleted...]
-  <si>
     <t>F17H20005750002</t>
   </si>
   <si>
     <t>Z0D32FEEA5</t>
   </si>
   <si>
     <t>RILIEVI TOPOGRAFICI PROGETTAZIONE DEF-ESEC</t>
   </si>
   <si>
     <t>8878885FAD</t>
   </si>
   <si>
     <t>CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA BARRIERA PARAMASSI LUNGO LA STRADA GANNA-MONDONICO</t>
   </si>
   <si>
     <t>F17H21001950002</t>
   </si>
   <si>
+    <t>INCARICO PER RILIEVI TOPOGRAFICI PROGETTAZIONE ESCUTIVA D.L. MISURA E CONTABILITA CRE SICUREZZA RELAZIONI SPECIALISTICHE</t>
+  </si>
+  <si>
     <t>894186004F</t>
   </si>
   <si>
     <t>OPERE DI CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA BARRIERA PARAMASSI LUNGO LA STRADA GANNA - BOAREZZO</t>
   </si>
   <si>
-    <t>INCARICO PER RILIEVI TOPOGRAFICI PROGETTAZIONE ESCUTIVA D.L. MISURA E CONTABILITA CRE SICUREZZA RELAZIONI SPECIALISTICHE</t>
-[...1 lines deleted...]
-  <si>
     <t>F33H18000270002</t>
   </si>
   <si>
+    <t>Z832DB3CFD</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE D.L. GESTIONE SICUREZZA OPERE DI PROTEZIONE DELLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
+  </si>
+  <si>
+    <t>Z322DBD89F</t>
+  </si>
+  <si>
+    <t>RELAZIONE GEOLOGICA REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA</t>
+  </si>
+  <si>
+    <t>Z502DBD8DD</t>
+  </si>
+  <si>
+    <t>INDAGINI SISMICHE GEOGNOSTICHE REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA</t>
+  </si>
+  <si>
     <t>Z5C2DB3D43</t>
   </si>
   <si>
     <t>STUDIO SPECIALISTICO TRAETTOGRAFICO E ISPEZIONI OPERE DI PROTEZIONE DELLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
   </si>
   <si>
-    <t>Z322DBD89F</t>
-[...8 lines deleted...]
-    <t>PROGETTAZIONE D.L. GESTIONE SICUREZZA OPERE DI PROTEZIONE DELLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
+    <t>Z9F31A22EE</t>
+  </si>
+  <si>
+    <t>INCARICO COLLAUDO STATICO LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA OCDPC 558/2018 - INTERVENTO LN145-2020-558-BG-025</t>
   </si>
   <si>
     <t>85488573F8</t>
   </si>
   <si>
     <t>LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA DEL COMUNE DI MEZZOLDO (BG) - DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - INTERVENTO N. LN145-2020-558-BG-025</t>
   </si>
   <si>
-    <t>Z502DBD8DD</t>
-[...10 lines deleted...]
-  <si>
     <t>F33H18000290002</t>
   </si>
   <si>
     <t>ZAD2DB3B90</t>
   </si>
   <si>
     <t>PROGETTAZIONE D.L. CONTABILITA FINALE LAVORI DI RIPRISTINO E MESSA IN SICUREZZA STRADA COMUNALE IN LOC. VALLE TERZERA</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOCALITA VALLE TERZERA</t>
   </si>
   <si>
     <t>F35H21000330002</t>
   </si>
   <si>
+    <t>Z98319194C</t>
+  </si>
+  <si>
+    <t>INCARICO MISURAZIONI E PICCHETTAZIONI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA IN COMUNE DI MEZZOLDO (BG) DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021-558/2018-BG-</t>
+  </si>
+  <si>
+    <t>Z3836CD7D8</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO PER L?INTERVENTO DI REALIZZAZIONE OPERE DI PROTEZIONE DELLA ADUTA MASSI IN LOCALITA? PONE DELL?ACQUA IN COMUNA DI MEZZOLDO (AGGRAVAMENTO SCHEDA RASDA N.21549) OCDPC 558/2018 ? PIANO INTERVENTI 2021 ? INTERVENTO N. LN145-2021-558/2018</t>
+  </si>
+  <si>
+    <t>8738802F87</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DEFINITIVA-ESECUTIVA COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE E DIREZIONE LAVORI DELL</t>
+  </si>
+  <si>
     <t>Z6B3190D2B</t>
   </si>
   <si>
     <t>STUDIO SPECIALISTICO PER LA VERIFICA DELLE STRUTTURE DI PROTEZIONE PASSIVA NELLAMBITO DEI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) OCDPC 558/2018 - PIANO INTERVENTI</t>
   </si>
   <si>
+    <t>LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) - OCDPC 558/2018 - PIANO INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BG-006</t>
+  </si>
+  <si>
     <t>ZE632280C8</t>
   </si>
   <si>
     <t>INCARICO INDAGINI DEL SITO NELLAMBITO DELLA PROGETTAZIONE DEI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA IN COMUNE DI (BG) (AGGRAVAMENTO SCHEDA RASDA N. 21549) DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI</t>
   </si>
   <si>
     <t>Z443227B5B</t>
   </si>
   <si>
     <t>INCARICO PRESTAZIONI PROFESSIONALI GEOLOGICHE LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELL?ACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) OCDPC 558/2018 - PIANO INTERVENTI 2021 - INTERVENTO LN145-2021-558/2018-BG-</t>
   </si>
   <si>
-    <t>8738802F87</t>
-[...19 lines deleted...]
-  <si>
     <t>F35H21000340002</t>
   </si>
   <si>
     <t>Z6B318C693</t>
   </si>
   <si>
     <t>INCARICO DI GESTIONE TECNICA E SICUREZZA INTERVENTO DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOC. VALLE TERZERA IN COMUNE DI MEZZOLDO</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOC. VALLE TERZERA - AGGRAVAMENTO SCHEDA RASDA N. 21549 - OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - ITERVENTO N. LN145-2021-558/2018-BG-007</t>
   </si>
   <si>
     <t>F37H21002070002</t>
   </si>
   <si>
     <t>ZA53710776</t>
   </si>
   <si>
     <t>SISTEMAZIONE TRATTO TORRENTE LAMBRONE ALLA CONFLUENZA TORRENTE BOVA - OCDPC 558-2018</t>
   </si>
   <si>
     <t>ZF737107FE</t>
   </si>
   <si>
     <t>INCARICO PROGETTAZIONE SISTEMAZIONE TRATTO TORRENTE LAMBRONE ALLA CONFLUENZA TORRENTE BOVA - OCDPC 558-2018</t>
   </si>
   <si>
     <t>F52J15000010001</t>
   </si>
   <si>
+    <t>83309662A1</t>
+  </si>
+  <si>
+    <t>LAVORI DI SISTEMAZIONE IDRAULICA VALLE DEL RIGU - LOTTO 2</t>
+  </si>
+  <si>
     <t>ZCA2CB4EBF</t>
   </si>
   <si>
     <t>AFFIDAMENTO DELL?INCARICO PROFESSIONALE PE REDAZIONE DEL PROGETTO DEFINITIVO-ESECUTIVO DIREZIONEZIONE LAVORI COORDINAMENTO DELLA SICUREZZA CONTABILITA? C.R.E. REDAZIONE RELAZIONE GEOLOGICA E RELAZIONE FORESTALE PER ?SISTEMAZIONE VALLE DEL RIGU?:</t>
   </si>
   <si>
-    <t>83309662A1</t>
-[...4 lines deleted...]
-  <si>
     <t>F55H21000200001</t>
   </si>
   <si>
+    <t>ZC03177993</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER IL COLLAUDO STATICO E TECNICO-AMMINISTRATIVO PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z4131C3B67</t>
+  </si>
+  <si>
+    <t>LAVORI DI PREDISPOSIZIONE PISTA DI CANTIERE PER SONDAGGI GEOGNOSTICI - LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>875000086B</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI ANCORAGGI DI PROVA E RELATIVE INDAGINI PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z3831B49BE</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI SONDAGGI GEOGNOSTICI NELLA ZONA DI VALLE PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z393174F4E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LA REDAZIONE DI RELAZIONE GEOLOGICA E GEOTECNICA E RELATIVA ASSISTENZA GEOLOGICA ALLA DIREZIONE LAVORI PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
     <t>INCARICO PROFESSIONALE PER LA PROGETTAZIONE DEFINITIVA ED ESECUTIVA DIREZIONE LAVORI CONTABILITA COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE E PROGETTAZIONE E DIREZIONE LAVORI DELLE OPERE STRUTTURALI PER I LAVORI DI MES</t>
   </si>
   <si>
-    <t>Z4131C3B67</t>
-[...31 lines deleted...]
-  <si>
     <t>F63H19001120002</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-079 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO INTERVENTI DI SVASO RIPRISTINO OPERE IDRAULICHE E TAGLIO PIANTE - LOC. DALLO SBOCCO DEL TORRENTE MADRASCO IN COMUNE DI COLORINA SINO ALLO SBOCCO DEL TOR</t>
   </si>
   <si>
     <t>Z4E2D48E7E</t>
   </si>
   <si>
     <t>INCARICO DI PROGETTAZIONE ED ATTIVITA CONNESSE DIREZIONE CONTABILITA LAVORI REDAZIONE RELAZIONE GEOLOGICA E COORDINAMENTO DELLA SICUREZZA.INTERVENTO LN145-2020-558-SO-079 DEL PIANO DEGLI INTERVENTI 2020</t>
   </si>
   <si>
     <t>F73H18000370002</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA VALLETTA COMUNALE DENOMINATA RIO VALMAGGIORE - VALLE DEI FONDI</t>
   </si>
   <si>
+    <t>8548347F17</t>
+  </si>
+  <si>
+    <t>Progettazione definitiva esecutiva</t>
+  </si>
+  <si>
     <t>Z183183A8C</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARI RIO VALMAGGIORE - DIREZIONE LAVORI</t>
   </si>
   <si>
-    <t>8548347F17</t>
-[...4 lines deleted...]
-  <si>
     <t>F73H19001070002</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN 145-2020-558-SO-081-TRESIVIO-SO - OPERE IDRAULICHE E DI INGEGNERIA N</t>
   </si>
   <si>
     <t>86638768A5</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN 145-2020-558-SO-081-TRESIVIO-SO - OPERE STRADALI</t>
   </si>
   <si>
     <t>ZA130B01A3</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO PROGETTAZIONE DEFINITIVA/ESECUTIVA DIREZIONE DEI LAVORI E CONTABILITA COORDINAMENTO DELLA SICUREZZA IN PROGETTAZIONE ED ESECUZIONE E PRESTAZIONI SPECIALISTICHE PER OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERA</t>
   </si>
   <si>
     <t>F73H19001090002</t>
   </si>
   <si>
     <t>ZF72E021EB</t>
   </si>
   <si>
     <t>OCDPC 558/2018: ATTIVAZIONE INTERVENTO N.LN145-2020-558-SO-067 DEL PIANO DEGLI INTERVENTI 2020. LAVORI DI MESSA IN SICUREZZA DELLA PARTE TERMINALE DEL TORRENTE CERVIO E RIPRISTINO FUNZIONALE DELLE DIFESE SPONDALI E DELLE SOGLIE DI EROSIONE. CUP: F73H</t>
   </si>
   <si>
     <t>F75F21002370002</t>
   </si>
   <si>
     <t>B8DE711CC9</t>
   </si>
   <si>
     <t>PROCEDURA APERTA PER LAFFIDAMENTO DEI LAVORI DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILITu00C0 NEL COMUNE DI BAGOLINO</t>
   </si>
   <si>
+    <t>B7D56518EC</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI INDAGINI GEOGNOSTICHE E GEOTECNICHE PROPEDEUTICHE ALLE FASI DI PROGETTAZIONI DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A V</t>
+  </si>
+  <si>
+    <t>B7E8246138</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A M</t>
+  </si>
+  <si>
+    <t>B9A69ED217</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILIT</t>
+  </si>
+  <si>
+    <t>BA4C62D6CE</t>
+  </si>
+  <si>
+    <t>SUPPORTO TECNICO AMMINISTRATIVO PER LINTERVENTO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITA DI ACCESSO AL CENTRO ABITATO</t>
+  </si>
+  <si>
+    <t>BA05576AD4</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO IN CORSO DOPERA INERENTE I SEGUENTI INTERVENTI: OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILITu00C0 NEL COMUNE DI BAGOLINO u201</t>
+  </si>
+  <si>
     <t>F77H19004460002</t>
   </si>
   <si>
+    <t>ZD932CAE4E</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO PROGETTAZIONE DEFINITIVA/ESECUTIVA DIREZIONE LAVORI E CONTABILITA? COORDINAMENTO DELLA SICUREZZA IN PROGETTAZIONE ED ESECUZIONE E PRESTAZIONI SPECIALISTICHE PER OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA</t>
+  </si>
+  <si>
+    <t>89147371B3</t>
+  </si>
+  <si>
+    <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN145-2021-558/2018-SO-066 - INTERVENTI IDRAULICI E DI INGEGNERIA NATUR</t>
+  </si>
+  <si>
     <t>8914793FE5</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN145-2021-558/2018-SO-066 - INTERVENTI STRADALI</t>
   </si>
   <si>
-    <t>89147371B3</t>
-[...10 lines deleted...]
-  <si>
     <t>F77H20000080002</t>
   </si>
   <si>
+    <t>ZBF2DDD540</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROGETTAZIONE SOMMA URGENZA LOC. CERRETO</t>
+  </si>
+  <si>
     <t>Z142E682FC</t>
   </si>
   <si>
     <t>PROGETTO DI SOMMA URGENZA IN LOC. CERRETO BASSO (BS)</t>
   </si>
   <si>
-    <t>ZBF2DDD540</t>
-[...4 lines deleted...]
-  <si>
     <t>F77H21001590002</t>
   </si>
   <si>
     <t>Z7339B4743</t>
   </si>
   <si>
     <t>INCARICO PROGETTAZIONE INTERVENTO LN145.558.BS.079</t>
   </si>
   <si>
     <t>F77J20000010002</t>
   </si>
   <si>
     <t>90125027EC</t>
   </si>
   <si>
     <t>APPALTO DELLE OPERE DI CONSOLIDAMENTO DEI VERSANTI DI REGIMAZIONE IDRAULICA E POSA DI RETI PARAMASSI LOCALITA CERRETO RICCOMASSIMO</t>
   </si>
   <si>
     <t>F77J20000020002</t>
   </si>
   <si>
     <t>8814107F2E</t>
   </si>
   <si>
     <t>LAVORI DI CONSOLIDAMENTO DEI VERSANTI LOC. CERRETO BASSO</t>
   </si>
   <si>
     <t>F77J20000030002</t>
   </si>
   <si>
     <t>8972474FC3</t>
   </si>
   <si>
     <t>LAFFIDAMENTO DELLE OPERE DI CONSOLIDAMENTO DEI VERSANTI DI REGIMAZIONE IDRAULICA E POSA DI RETI PARAMASSI TORRENTE SANGUINERA FIUME CAFFARO RIO LEVRAS RIM</t>
   </si>
   <si>
     <t>F77J20000040002</t>
   </si>
   <si>
     <t>8962565E99</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA DEI VERSANTI IN SOPRASSUOLI DANNEGGIATI DA CALAMITu00C0 NATURALI - TEMPESTA VAIA LOCALITu00C0 VALLE DORIZZO</t>
   </si>
   <si>
     <t>F79J21002170002</t>
   </si>
   <si>
-    <t>BA05576AD4</t>
-[...4 lines deleted...]
-  <si>
     <t>B7F64223CA</t>
   </si>
   <si>
     <t>PROGETTAZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO A MONTE DELLA STRADA PROVINCIALE SP 669 (LOCALITA PONTE PR</t>
   </si>
   <si>
     <t>BA4F5B0C06</t>
   </si>
   <si>
     <t>SUPPORTO TECNICO AMMINISTRATIVO PER LINTERVENTO OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO</t>
   </si>
   <si>
     <t>B90ED33275</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO A MONTE DELLA STRADA PROVINCIALE SP 669 (LOCALITA PONTE PRADA) IN COMUNE DI BAGOLINO (BS). LA REALIZZAZIONE DELLINTERVENTO FINANZIATO DAL PIANO NAZIONALE DI RIPRESA E RESILIENZA (PNRR) u2013 MISSION</t>
   </si>
   <si>
-    <t>Z2639B4719</t>
-[...4 lines deleted...]
-  <si>
     <t>F79J21002180002</t>
   </si>
   <si>
+    <t>Z1F39B472C</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROGETTAZIONE INTERVENTO LN145.558.BS.077</t>
+  </si>
+  <si>
     <t>A0404961B6</t>
   </si>
   <si>
     <t>INTERVENTI ELIMINAZIONE RISCHIO RESIDUO IN VERSANTI BOSCATI A MONTE DI INFRASTRUTTURE VIARIE E ABITAZIONI - VERSANTI A MONTE PONTE PRADA</t>
   </si>
   <si>
-    <t>Z1F39B472C</t>
-[...4 lines deleted...]
-  <si>
     <t>F83H19003620002</t>
   </si>
   <si>
+    <t>ZBE2DB57AD</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO SERVIZIO TECNICO DI PROGETTAZIONE DIREZIONE LAVORI E COORD. SICUREZZA LAVORI DI RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA - D.P.C.M. 27 FEBBRAIO 2019</t>
+  </si>
+  <si>
     <t>85684214B1</t>
   </si>
   <si>
     <t>RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA MEDIANTE RIMOZIONE SEDIMENTI PIANTE E RIPRISTINO OPERE DANNEGGIATE</t>
   </si>
   <si>
-    <t>ZBE2DB57AD</t>
-[...4 lines deleted...]
-  <si>
     <t>G15H21000100002</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018^-O.C.D.P.C. N.558/2018 - INTERVENTO LN 145-2021-558/2018-BS-042 - COMUNE DI SAVIORE DELLADAMELLO</t>
   </si>
   <si>
     <t>Z0B33BE41C</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021?558/2018?BS?042 IN COMUNE DI SAVIORE DELL?ADAMELLO - INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 ? O.C.D.P.C. 5</t>
   </si>
   <si>
     <t>G17H20000150002</t>
   </si>
   <si>
+    <t>ZA92D13499</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LA RELAZIONE ARCHEOLOGICA DI SUPPORTO ALA PROGETTAZIONE ED ASSISTENZA IN CANTIERE PER I LAVORI DI VIA PINETA</t>
+  </si>
+  <si>
+    <t>Z3238EB483</t>
+  </si>
+  <si>
+    <t>FRAZIONAMENTO TERRENI BONARI ACCORDI VIA PINETA</t>
+  </si>
+  <si>
     <t>Z252D06F3E</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER APPROFONDIMENTI GEOLOGICI INDAGINI E REDAZIONE DI RELAZIONE GEOLOGICA A SUPPORTO DELLA PROGETTAZIONE DELLE OPERE E DEL DEPOSITO SISMICO DEL PROGETTO DELLE STRUTTURE NELLINTERVENTO DI MESSA IN SICUREZZA DEL TRATTO DI VIABI</t>
   </si>
   <si>
     <t>860980188B</t>
   </si>
   <si>
     <t>LAVORI DI OCDPC 558/2018: INTERVENTO N. LN145-2020-558-BS-046 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO - MESSA IN SICUREZZA DEL TRATTO DI VIABILITu00C0 DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO</t>
   </si>
   <si>
     <t>Z5B334664E</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE COLLAUDATORE STATICO A SUPPORTO DELL?INTERVENTO: ?MESSA IN SICUREZZA DEL TRATTO DI VIABILITA DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO?</t>
   </si>
   <si>
-    <t>Z3238EB483</t>
-[...10 lines deleted...]
-  <si>
     <t>Z072CEBDA2</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER LA DIREZIONE DEI LAVORI CONTABILITA? COORDINATORE PER LA SICUREZZA IN FASE DI ESECUZIONE PER I LAVORI DI MESSA IN SICUREZZA DEL TRATTO DI VIABILITA DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO</t>
   </si>
   <si>
     <t>G17H21001130002</t>
   </si>
   <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta VAia del29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-BS-120 in Comune di Temu</t>
   </si>
   <si>
     <t>G27H21001510002</t>
   </si>
   <si>
+    <t>ZB03D2A6A7</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE -INTERVENTO LN 145-2020-558-BS-111 - LOTTO A - BONIFICA FORESTALE IN COMUNE DI PAISCO LOVENO - QUARTO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPEST</t>
+  </si>
+  <si>
+    <t>Z563A35D0F</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2020?558?BS?111 ? LOTTO B - RIPRISTINO VIABILITA FORESTALE IN COMUNE DI PAISCO LOVENO. - QUARTO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE</t>
+  </si>
+  <si>
     <t>B2CC25047D</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - PAISCO LOVENO LOTTO A</t>
   </si>
   <si>
     <t>967997366B</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-111 - LOTTO B IN COMUNE DI PAISCO LOVENO</t>
   </si>
   <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-111 IN COMUNE DI PAISCO LOVENO</t>
+  </si>
+  <si>
     <t>B7345EAB9D</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE. INTERVENTO LN 145-2020-558-BS-111-LOTTO A IN COMUNE DI PAISCO LOVENO</t>
   </si>
   <si>
-    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-111 IN COMUNE DI PAISCO LOVENO</t>
-[...13 lines deleted...]
-  <si>
     <t>G27H21001530002</t>
   </si>
   <si>
     <t>GDT041</t>
   </si>
   <si>
     <t>Incarico professionale di collaborazione gestione cantiere</t>
   </si>
   <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta Vaia del 29/10/2018- O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-BS-119 in Comune di Sellero - Lotto A</t>
   </si>
   <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla tempesta vaia del 29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-bs-119 - Lotto B in Comune di Sellero</t>
   </si>
   <si>
     <t>G35D18000610003</t>
   </si>
   <si>
     <t>8963940D49</t>
   </si>
   <si>
     <t>INTERVENTO OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-034 DEL PIANO DEGLI INTERVENTI 2021 DI RISTRUTTURAZIONE SU FABBRICATO DENOMINATO MALGA PIAZZE</t>
   </si>
   <si>
     <t>G35H21000130002</t>
   </si>
   <si>
+    <t>ZD235EB157</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021-558/2018-BS-025 - COMUNE DI CEVO - TERZO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA DEL 29/10/2018</t>
+  </si>
+  <si>
     <t>90110043BD</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558/2018-BS-025 IN COMUNE DI CEVO</t>
   </si>
   <si>
-    <t>ZD235EB157</t>
-[...4 lines deleted...]
-  <si>
     <t>G43H20000070002</t>
   </si>
   <si>
+    <t>Z042DC586E</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI RILIEVI E PICCHETTAZIONI RELATIVAMENTE AI LAVORI DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA</t>
+  </si>
+  <si>
+    <t>ZB72DC083C</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DIREZIONE LAVORI COMPITI COORDINATORE DELLA SICUREZZA CONTABILITA E CRE. AFFIDAMENTO ALLARCH. FLAVIO PAPETTI DI PIAZZA BREMBANA</t>
+  </si>
+  <si>
+    <t>Z992DC595F</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA DI SUPPORTO AI LAVORI DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA</t>
+  </si>
+  <si>
     <t>85261029F1</t>
   </si>
   <si>
     <t>LAVORI DI REGIMAZIONE IDRAULICA TORRENYE PETTOLA</t>
   </si>
   <si>
-    <t>Z992DC595F</t>
-[...16 lines deleted...]
-  <si>
     <t>G47H21001180002</t>
   </si>
   <si>
     <t>G47H21001210002</t>
   </si>
   <si>
     <t>969096012F</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-117 IN COMUNE DI ONO SAN PIETRO</t>
   </si>
   <si>
     <t>G48B21000110002</t>
   </si>
   <si>
     <t>LAVORI DI REGIMAZIONE IDRAULICA TORRENTE PETTOLA - ANNO 2021</t>
   </si>
   <si>
+    <t>Z593411805</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER PRESTAZIONE DI COLLAUDO STATICO. AFFIDAMENTO ALLING. GIOVANNI ZAPPA</t>
+  </si>
+  <si>
     <t>Z443194B3</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER PROGETTAZIONE. AFFIDAMENTO A STUDIO PAPETTI FLAVIO</t>
   </si>
   <si>
     <t>Z6431B559A</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER RELAZIONE GEOLOGICA DI SUPPORTO ALLINTERVENTO DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA. AFFIDAMENTO AL GEOLOGO STEFANIA CABASSI</t>
   </si>
   <si>
-    <t>Z593411805</t>
-[...4 lines deleted...]
-  <si>
     <t>G49J19001230001</t>
   </si>
   <si>
     <t>Z6C36FABB8</t>
   </si>
   <si>
     <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI MARONE*COLONNO NUOVO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TAGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>G53H19000850002</t>
   </si>
   <si>
+    <t>ZA6317E061</t>
+  </si>
+  <si>
+    <t>ACQUSTO E AFFILATURA DI LAME E COLTELLI PER CIPPATRICE E SEGATRONCHI</t>
+  </si>
+  <si>
+    <t>Z873140C61</t>
+  </si>
+  <si>
+    <t>SERVIZI TECNICI DI COORDINAMENTO ALLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE RELATIVI ALL?INTERVENTO DI SISTEMAZIONE IDRAULICA IN ADDA NEI COMUNI DI TALAMONA E COSIO VALTELLINO.</t>
+  </si>
+  <si>
     <t>SERVIZIO 005-APPALTI</t>
   </si>
   <si>
     <t>CIG: 8619635BD0 SERVIZIO 005-APPALTI E SISTEMI AGROFORESTALI DI PIANURA E COLLINA</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA</t>
   </si>
   <si>
-    <t>ZA6317E061</t>
-[...10 lines deleted...]
-  <si>
     <t>G55H20000280002</t>
   </si>
   <si>
     <t>Z4132D8D15</t>
   </si>
   <si>
     <t>INCARICO PER LA GESTIONE TECNICA PROGETTO DEFINITIVO ESECUTIVO E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE DEI LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
+    <t>Z9732F54A6</t>
+  </si>
+  <si>
+    <t>GESTIONE GEOLOGICA LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
+  </si>
+  <si>
     <t>INCARICO PER COLLAUDO STATICO DELLE OPERE STRUTTURALI DEI LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO - INTERVENTO N. LN145-2021-558-BG-004</t>
   </si>
   <si>
-    <t>Z9732F54A6</t>
-[...4 lines deleted...]
-  <si>
     <t>Z0632F57BA</t>
   </si>
   <si>
     <t>INCARICO PER REDAZIONE ANALISI SPECIALISTICA GFEOLOGICO TECNICHE LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
     <t>G57H18001980002</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA DEL TRATTO STRADALE DI VIA BAVIC IN-CROCIO VIA CAMER</t>
   </si>
   <si>
     <t>G57H20000390001</t>
   </si>
   <si>
+    <t>B0FC3C4CF0</t>
+  </si>
+  <si>
+    <t>LAVORI DI COLLAGAMENTO AL PONTE TRENTO TRIESTE</t>
+  </si>
+  <si>
     <t>B0ABDEBF7B</t>
   </si>
   <si>
     <t>PROGETTAZIONE CSP D.L. E CSE LAVORI DI COLLEGAMENTO ALLA PASSERELLA PEDONALE CROLLATA</t>
   </si>
   <si>
     <t>Z26316A76D</t>
   </si>
   <si>
     <t>DIREZIONE DEI LAVORI E LA REDAZIONE DEL CERTIFICATO DI REGOLARE ESECUZIONE</t>
   </si>
   <si>
     <t>ZB331C7B77</t>
   </si>
   <si>
     <t>COORDINAMENTO DELLA SICUREZZA IN FASE ESECUTIVA</t>
   </si>
   <si>
     <t>Z2D3775D2B</t>
   </si>
   <si>
     <t>OPERE COMPLEMENTARI DI SEGNALETICA ORIZZONTALE E VERTICALE PER DELIMITAZIONE PISTA CICLABILE</t>
   </si>
   <si>
     <t>8678945BF9</t>
   </si>
   <si>
     <t>LAVORI DI RIQUALIFICAZIONE DEL PONTE TRENTO TRIESTE</t>
   </si>
   <si>
-    <t>B0FC3C4CF0</t>
-[...4 lines deleted...]
-  <si>
     <t>G57H21001870002</t>
   </si>
   <si>
     <t>Z5233CE580</t>
   </si>
   <si>
     <t>AFFIDAMENTO PROFESSIONALE PER SERVIZIO DI PROGETTAZIONE PRELIMINARE DEFINITIVA ED ESECUTIVA OLTRE D.L. E CONTABILITA PER LAVORI DI ?CONSOLIDAMENTO DEI VERSANTI IN FRANA LUNGO LA VALLE DEL TORRENTE DOVRANA DALLA LOC ARGENTERA AL CONFINE COMUNALE CON</t>
   </si>
   <si>
     <t>G64H20001020003</t>
   </si>
   <si>
+    <t>LAVORI DI REGIMAZIONE IDRAULICA VALLE DAFUS IN COMUNE DI CIMBERGO (BS) - INTERVENTO N. LN145-2020-558-BS-050</t>
+  </si>
+  <si>
     <t>8453264E1E</t>
   </si>
   <si>
     <t>SERVIZI TECNICI DI INGEGNERIA E ARCHITETTURA PER PRESTAZIONI DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE DEI LAVORI E COORDINAMENTO PER LA SICUREZZA</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA PREVIA PUBBLICAZIONE</t>
   </si>
   <si>
-    <t>LAVORI DI REGIMAZIONE IDRAULICA VALLE DAFUS IN COMUNE DI CIMBERGO (BS) - INTERVENTO N. LN145-2020-558-BS-050</t>
-[...1 lines deleted...]
-  <si>
     <t>G65H21000170002</t>
   </si>
   <si>
     <t>9845385CB6</t>
   </si>
   <si>
     <t>TERZO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA DEL 29/10/2018 - INTERVENTO LN 145-2021-558/2018-BS-026-LOTTO 2 - COMUNE DI CIMBERGO</t>
   </si>
   <si>
+    <t>Z2D32D6C3D</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021?558/2018?BS?026 IN COMUNE DI CIMBERGO ? LOTTO N. 2 ? RIPRISTINO VIABILITA FORESTALE</t>
+  </si>
+  <si>
     <t>90106721C4</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558/2018-BS-026 IN COMUNE DI CIMBERGO - LOTTO 1 - BONIFICA FORESTALE</t>
   </si>
   <si>
-    <t>Z2D32D6C3D</t>
-[...4 lines deleted...]
-  <si>
     <t>G65H21000180002</t>
   </si>
   <si>
     <t>94105263B9</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558-BS-039 IN COMUNE DI PASPARDO</t>
   </si>
   <si>
     <t>ZA83C7814B</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021-558/2018-BS-039 IN COMUNE DI PASPARDO</t>
   </si>
   <si>
     <t>G65H21000190002</t>
   </si>
   <si>
+    <t>PROCEDURA NEGOZIATA AFFIDAMENTO LAVORI DENOMINATI INTERVENTO N. LN 45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINI TORRENTE GRIGNA IN COMUNE DI BIENNO (BS).</t>
+  </si>
+  <si>
     <t>INTERVENTO N. LN-45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINE TORRENTE GRIGNA IN DESTRA OROGRAFICA A VALLE DEL PONTE DI FERRO IN COMUNE DI BIENNO</t>
   </si>
   <si>
-    <t>PROCEDURA NEGOZIATA AFFIDAMENTO LAVORI DENOMINATI INTERVENTO N. LN 45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINI TORRENTE GRIGNA IN COMUNE DI BIENNO (BS).</t>
-[...1 lines deleted...]
-  <si>
     <t>G67H21001600002</t>
   </si>
   <si>
     <t>8972430B75</t>
   </si>
   <si>
     <t>SISTEMAZIONE DI BOSCHI ABBATTUTI DALLA TEMPESTA VAIA NELLA FDR VAL GRIGNA LOC. VERSANTE DESTRO MP.51 GR. IN COMUNE DI BIENNO</t>
   </si>
   <si>
     <t>G73H19000950002</t>
   </si>
   <si>
+    <t>Z812D20476</t>
+  </si>
+  <si>
+    <t>SERVIZIO PROGETTAZIONE DL CONTAB E COLLAUDO LAVORI DI RIPRISTINO LOC. SENTIERI PRATO MASLINO-VIGNONE-PRATI DI GAGGIO E CONSOLIDAMENTO CORPO FRANA</t>
+  </si>
+  <si>
     <t>Z262EB799F</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO SENTIERI PRATO MASLINO-VIGNONE-PRATI DI GAGGIO MALTEMPO 2018</t>
   </si>
   <si>
-    <t>Z812D20476</t>
-[...4 lines deleted...]
-  <si>
     <t>G73H20000120002</t>
   </si>
   <si>
+    <t>Z602DB0288</t>
+  </si>
+  <si>
+    <t>LAVORI DI MANUTENZIONE STRAORDINARIA RIVO FINILETTI FINALIZZATI AL RIPRISTINO DELLA FUNZIONALITA IDRAULICA E ALLA RIDUZIONE DEL RISCHIO IDRAULICO DELLE ZONE RICOMPRESE NEL BACINO AFFERENTE</t>
+  </si>
+  <si>
     <t>ZC62D5B1AE</t>
   </si>
   <si>
     <t>COORDINAMENTO SICUREZZA NELLE FASI DI PROGETTAZIONE E DI ESECUZIONE DEI LAVORI DI CONSOLIDAMENTO SPONDE NATURALI TRATTI ALVEO ARGINI ARTIFICIALI E OPERE ANNESSE FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDRAULICO DEL RIVO FINILETTI</t>
   </si>
   <si>
     <t>Z812D3B8C5</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA-ESECUTIVA E DIREZIONE LAVORI DELL?INTERVENTO DI CONSOLIDAMENTO SPONDE NATURALI TRATTI ALVEO ARGINI ARTIFICIALI E OPERE ANNESSE FINALIZZATO ALLA RIDUZIONE DEL RISCHIO IDRAULICO DEL RIVO FINILETTI</t>
   </si>
   <si>
-    <t>Z602DB0288</t>
-[...4 lines deleted...]
-  <si>
     <t>G77H21001010002</t>
   </si>
   <si>
+    <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta Vaia. Intervento LN 145-2019-558-BS-109 - Lotto A in Comune di Breno</t>
+  </si>
+  <si>
+    <t>Quarto programma dinterventi di bonifica forestale nelle aree colpite dalla tempesta del 29/10/2028 - Intervento LN 145-2020-558-BS-10-Lotto B - Comune di Breno</t>
+  </si>
+  <si>
+    <t>DET.376</t>
+  </si>
+  <si>
+    <t>Incarico professionale di collaborazione tecnica per gestione cantiere - Intervento LN 145-2020-558-BS-109 in Comune di Breno Lotto b</t>
+  </si>
+  <si>
     <t>DET.18</t>
   </si>
   <si>
     <t>2 affidamento incarico professionale di collaborazione tecnica per gestione cantiere - Intervento LN 145-2020-558-BS-109 Lotto B</t>
   </si>
   <si>
-    <t>DET.376</t>
-[...10 lines deleted...]
-  <si>
     <t>G77H21001020002</t>
   </si>
   <si>
     <t>92772851C6</t>
   </si>
   <si>
     <t>G87H20001970002</t>
   </si>
   <si>
+    <t>8732190F22</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DL COORD SICUREZZA IN FASE DI PROGETTAZIONE CRE PER INTERVENTO DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>8905850BE7</t>
+  </si>
+  <si>
+    <t>8795746F34</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA SISMICA RELATIVE AI LAVORI DI DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
+  </si>
+  <si>
     <t>91190015AE</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE REDAZIONE COLLAUDO STATICO RELATIVO AI LAVORI DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO COSOLIDAMENTO VERSANTE A MONTE IN COMUNE DI ROCCA SUSELLA</t>
   </si>
   <si>
-    <t>8732190F22</t>
-[...16 lines deleted...]
-  <si>
     <t>INTERVENTO MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
   </si>
   <si>
     <t>G87H21001340002</t>
   </si>
   <si>
     <t>895190842D</t>
   </si>
   <si>
     <t>PROGETTAZIONE DIREZIONE LAVORI COORD. SICUREZZA CRE INTERVENTO DI RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO URIA TRA LA LOCALITA SAN PAOLO E LA LOCALITA CA FABBRI</t>
   </si>
   <si>
     <t>8956031E92</t>
   </si>
   <si>
     <t>INTERVENTO DI RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO URIA TRA LA LOCALITA SAN PAOLO E LA LOCALITA CA FABBRI A SEGUITO DI DISSESTO DELLE AREE DI UN TRATTO DI FOSSO - INTERVENTO LN145-2020-558-PV-091</t>
   </si>
   <si>
     <t>G89J19000790001</t>
   </si>
   <si>
     <t>93029583CD</t>
   </si>
   <si>
     <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI SULZANO*DOSSO BRUGO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TEGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
@@ -2717,1017 +2762,1065 @@
   <si>
     <t>TORRENTE NARCANELLO. LAVORI RIPRISTINO OPERE DI DIFESA IN ALVEO DANNEGGIATE A SEGUITO DELLEVENTO DI PIENA DEL 03/10/2020 E ASPORTAZIONE DEL MATERIALE DEPOSITATOSI NELLE VASCHE DI LAMINAZIONE</t>
   </si>
   <si>
     <t>H35D19000150004</t>
   </si>
   <si>
     <t>8197684ED4</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE PARCO COMUNALE.</t>
   </si>
   <si>
     <t>H43E19000300001</t>
   </si>
   <si>
     <t>8458517D08</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO FUNZIONALITA CONDOTTA IDRICA VENDULLO</t>
   </si>
   <si>
     <t>H43H19000610001</t>
   </si>
   <si>
+    <t>Z332D52417</t>
+  </si>
+  <si>
+    <t>INCARICO TECNICO PROGETTAZIONE DL CONTABILITA COORD SICUREZZA - OPERE DI REGIMAZIONE IDRAULICA TORRENTE BITTO (TEMPESTA VAIA)</t>
+  </si>
+  <si>
     <t>8545477EB1</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO CONSOLIDAMENTO E MANUTENZIONE OPERE DI REGIMAZIONE IDRAULICA ASTA TORRENTE BITTO NEL CENTRO ABITATO DI GEROLA</t>
   </si>
   <si>
-    <t>Z332D52417</t>
-[...4 lines deleted...]
-  <si>
     <t>H43H19000770001</t>
   </si>
   <si>
     <t>850465467F</t>
   </si>
   <si>
     <t>LAVORI DI STABILIZZAZIONE NICCHIE DI FRANA E RECUPERO ALBERI LOCALITA VALLE GRANDE</t>
   </si>
   <si>
     <t>H43H19000780001</t>
   </si>
   <si>
+    <t>LAVORI DI MITIGAZIONE DEL RISCHIO VALANGHE MEDIANTE OPERE DI RITENUTA IN ZONA DI DISTACCO SITO VALANGHIVO VALLE SCURA</t>
+  </si>
+  <si>
     <t>84741219DD</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE SULLE OPERE ESISTENTI E INTEGRAZIONE OPERE DI CONSOLIDAMENTO DI VERSANTI E SPONDE DEL BACINO DEL TORRENTE VALLE SCURA</t>
   </si>
   <si>
-    <t>LAVORI DI MITIGAZIONE DEL RISCHIO VALANGHE MEDIANTE OPERE DI RITENUTA IN ZONA DI DISTACCO SITO VALANGHIVO VALLE SCURA</t>
-[...1 lines deleted...]
-  <si>
     <t>H47H19002150001</t>
   </si>
   <si>
+    <t>Z082D52444</t>
+  </si>
+  <si>
+    <t>INCARICO TECNICO PROGETTAZIONE DL CONTABILITA COORD SICUREZZA - SISTEMAZIONE VIABILITA ASP (TEMPESTA VAIA)</t>
+  </si>
+  <si>
     <t>85455445FE</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E SISTEMAZIONE VIABILITA AGRO-SILVO-PASTORALE SUL TERRITORIO COMUNALE</t>
   </si>
   <si>
-    <t>Z082D52444</t>
-[...4 lines deleted...]
-  <si>
     <t>H47H19002520001</t>
   </si>
   <si>
     <t>8491439D20</t>
   </si>
   <si>
     <t>SISTEMAZIONE IDRAULICO FORESTALE IN LOCALITA</t>
   </si>
   <si>
     <t>H47H20004330006</t>
   </si>
   <si>
+    <t>ZA0331FC94</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DISSESTI 10/2020 - SIA</t>
+  </si>
+  <si>
     <t>ZF033B3299</t>
   </si>
   <si>
     <t>SISTEMAZIONE DISSESTI 10/2020 - LAVORI</t>
   </si>
   <si>
-    <t>ZA0331FC94</t>
-[...4 lines deleted...]
-  <si>
     <t>H47H21000870002</t>
   </si>
   <si>
     <t>8943856F71</t>
   </si>
   <si>
     <t>SISTEMAZIONE IDRAULICO-FORESTALE LOCALITA PONTE MORENGO E FONTANINO DELLA CANDIDA - INTERVENTO N. LN145-2021-558-BG-074</t>
   </si>
   <si>
     <t>H55H18000440002</t>
   </si>
   <si>
+    <t>99550016B4</t>
+  </si>
+  <si>
+    <t>SUPPORTO AL RUP PER ATTIVITA DI RILIEVO STATO E CONSISTENZA-IMMISSIONE NEL POSSESSO</t>
+  </si>
+  <si>
+    <t>8920857C12</t>
+  </si>
+  <si>
+    <t>LAVORI DI REALIZZAZIONE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO</t>
+  </si>
+  <si>
     <t>90259387A9</t>
   </si>
   <si>
     <t>INCARICO DI SUPPPORTO AL RUP NEI LAVORI RELATIVI ALLE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO OCDPC 558/2018 INTERVENTO N. LN145-2021-558/2018-BG-008</t>
   </si>
   <si>
     <t>87447002BA</t>
   </si>
   <si>
     <t>PROGETTO BONIFICA DEL VERSANTE A MONTE DELLA STRADA ESISTENTE VIA MIRALAGO CON LEGATURE/ CHIODATURE DEI MASSI INSTABILI E RIMOZIONE DELLA VEGETAZIONE PERICOLANTE - MESSA IN OPERA DI PANNELLI IN ADERENZA ALLE PARETI ROCCIOSE - REALIZZAZIONE DI NUOV</t>
   </si>
   <si>
-    <t>8920857C12</t>
-[...10 lines deleted...]
-  <si>
     <t>H56B20000030002</t>
   </si>
   <si>
+    <t>ZAC2EE7444</t>
+  </si>
+  <si>
+    <t>Determinazione n. 116 del 23.10.2020</t>
+  </si>
+  <si>
+    <t>Z3A2EE4BBC</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI GEOLOGO A SUPPORTO PROGETTO MESSA IN SICUREZZA E ADEGUAMENTO STRUTTURALE VIA MIRALAGO</t>
+  </si>
+  <si>
+    <t>85680144D3</t>
+  </si>
+  <si>
+    <t>REALIZZAZIONE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-027</t>
+  </si>
+  <si>
+    <t>Z732ECA4D4</t>
+  </si>
+  <si>
+    <t>CADUTA MASSI STUDIO PROGETTAZIONE E PERICOLOSITA</t>
+  </si>
+  <si>
+    <t>ZEE31BF074</t>
+  </si>
+  <si>
+    <t>INCARICO COLLAUDO STATICO OPERE DIFESA ATTIVA VIA MIRALAGO</t>
+  </si>
+  <si>
     <t>Z272E75CDE</t>
   </si>
   <si>
     <t>GESTIONE TECNICA PROGETTO DL SICUREZZA E GESTIONE GEOLOGICA: OCDPC 558/2018 - DIFESA ATIVA VIA MIR</t>
   </si>
   <si>
-    <t>85680144D3</t>
-[...28 lines deleted...]
-  <si>
     <t>H63H19000990001</t>
   </si>
   <si>
+    <t>Z1C2DDE61B</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI INDAGINI GEOGNOSTICHE E GEOFISICHE PER DIMENSIONAMENTO OPERE DI PROGETTO RELATIVE ALLINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>ZF53199469</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE REDAZIONE COLLAUDO STATICO INTERVENTO OPERE DI DIFESA IN LOC. MISOI LN145-2020-558-BG-028</t>
+  </si>
+  <si>
+    <t>ZED2DDE592</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
     <t>8548692BCC</t>
   </si>
   <si>
     <t>INTERVENTI DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI IN COMUNE DI CARONA (BG)</t>
   </si>
   <si>
-    <t>Z1C2DDE61B</t>
-[...2 lines deleted...]
-    <t>SERVIZIO DI INDAGINI GEOGNOSTICHE E GEOFISICHE PER DIMENSIONAMENTO OPERE DI PROGETTO RELATIVE ALLINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+    <t>Z352DDE500</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA PROGETTAZIONE DIREZIONE LAVORI INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>Z442DDE51F</t>
+  </si>
+  <si>
+    <t>ESECUIONE RILIEVO AEROFOTOGRAMMETRICO TRACCIAMENTI E PICCHETTAMENTI INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
   </si>
   <si>
     <t>ZE52DDE560</t>
   </si>
   <si>
     <t>GESTIONE GEOLOGICA A SUPPORTO DELLA PREDISPOSIZIONE DEL PROGETTO DEFINITIVO ESECUTIVO DEGLI INTERVENTI DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
   </si>
   <si>
-    <t>ZF53199469</t>
-[...20 lines deleted...]
-    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+    <t>853488276E</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI SUPPORTO GEOLOGICO AL PROGETTO DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO A MONTE DEL CENTRO ABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>8535084E1E</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA - ESECUTIVA COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE STUDIO SPECIALISTICO A SUPPORTO DELLA PROGETTAZIONE E RILIEVI INTERVENTI DI MESSA IN SICUREZZA A MONTE DEL CENTRO ABITATO LOC. MISOI</t>
+  </si>
+  <si>
+    <t>8534910E87</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE STUDIO SPECIALISTICO FORESTALE RELATIVO AI LAVORI DI BONIFICA MESSA IN SICUREZZA A MONTE DEL CENTRO ABITATO IN LOC. MISOI</t>
   </si>
   <si>
     <t>H63H19001000001</t>
   </si>
   <si>
+    <t>ALLINTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA IN COMUNE DI CARONA (BG)</t>
+  </si>
+  <si>
     <t>Z5A2DDE721</t>
   </si>
   <si>
     <t>Incarico Geol. UMBERTO LOCATI</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO EX ART.5 DELLA LEGGE N.381/91</t>
   </si>
   <si>
-    <t>ALLINTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA IN COMUNE DI CARONA (BG)</t>
+    <t>ZC6319947D</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO INTERVENTO OPERE DI MITIGAZIONE LOCALITA PETA LN145-2020-558-BG-026</t>
+  </si>
+  <si>
+    <t>ZF72DDE749</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>ZDE2DDE66E</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DIREZIONE LAVORI GESTIONE DELLA SICUREZZA INERENTI LINTERVENTO DI REALIZZAZIONE DI OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>Z522DDE6EF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI INDAGINI GEOGNOSTICHE E GEOFISICHE PER DIMENSIONAMENTO OPERE DI PROGETTO RELATIVE ALLA REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
   </si>
   <si>
     <t>Z842DDE6AF</t>
   </si>
   <si>
     <t>SERVIZIO DI ESECUZIONE DI RILIEVO AEROFOTOGRAMMETRICO TRACCIAMENTI PICCHETTAMENTI RELATIVO ALLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
   </si>
   <si>
-    <t>Z522DDE6EF</t>
-[...22 lines deleted...]
-  <si>
     <t>H65H18000480001</t>
   </si>
   <si>
+    <t>Z6535FAE56</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE COORDINATORE IN MATERIA DI SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE ABBATTIMENTO MASSO ROCCIOSO IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>88006741EF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE TECNICA E COORDINAMENTO DELLA SICUREZZA INTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITu00C0 PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
+    <t>BA4D7DCE98</t>
+  </si>
+  <si>
+    <t>INCARICO PER STIPULA ATTO NOTARILE</t>
+  </si>
+  <si>
+    <t>88741468F0</t>
+  </si>
+  <si>
+    <t>ABBATTIMENTO CONTROLLATO CON ESPLOSIVI DI UN MASSO ROCCIOSO INCOMBENTE SULLA STRADA IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>Z9A333C2E1</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI DETERMINAZIONE DELL?INDENNITA? DI ESPROPRIO RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
     <t>992649961C</t>
   </si>
   <si>
     <t>GESTIONE TECNICA PERIZIA DI VARIANTE N. 1 LAVORI DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITu00C0 PETA</t>
   </si>
   <si>
-    <t>88006741EF</t>
-[...2 lines deleted...]
-    <t>SERVIZIO DI GESTIONE TECNICA E COORDINAMENTO DELLA SICUREZZA INTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+    <t>Z0D328C430</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE GEOLOGICA DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
   </si>
   <si>
     <t>Z063675438</t>
   </si>
   <si>
     <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO E TECNICO AMMINISTRATIVO INTERVENTO DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO IN LOCALITA PETA</t>
   </si>
   <si>
-    <t>Z0D328C430</t>
-[...19 lines deleted...]
-  <si>
     <t>Z99328C3AF</t>
   </si>
   <si>
     <t>SERVIZIO DI ANALISI VERIFICHE IN LOCO E INDAGINI SISMICHE DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
   </si>
   <si>
-    <t>Z9A333C2E1</t>
-[...10 lines deleted...]
-  <si>
     <t>H65H18000490001</t>
   </si>
   <si>
     <t>8719989A8E</t>
   </si>
   <si>
     <t>INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO - FREGABOLGIA - AGGRAVAMENTO SCHEDA RASDA N. 21309</t>
   </si>
   <si>
+    <t>Z863155C69</t>
+  </si>
+  <si>
+    <t>GESTIONE GEOLOGICA A SUPPORTO DELLA PROGETTAZIONE DELL?INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA ? LAGO DEL DIAVOLO FREGABOLGIA</t>
+  </si>
+  <si>
+    <t>Z8B315CC8D</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO FREGABOLGIA ...</t>
+  </si>
+  <si>
+    <t>Z373155CB0</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELL?INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA ? LAGO DEL DIAVOLO FREGABOLGIA</t>
+  </si>
+  <si>
     <t>ZE23227CC3</t>
   </si>
   <si>
     <t>COLLAUDO STATICO DELLE OPERE RIFERITE ALLINTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO - FREGABOLGIA.</t>
   </si>
   <si>
-    <t>Z863155C69</t>
-[...16 lines deleted...]
-  <si>
     <t>H65H18000500001</t>
   </si>
   <si>
+    <t>Z0C32F9B09</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI MISURAZIONI E PICCHETTAZIONI INERENTE LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOC. MISOI</t>
+  </si>
+  <si>
     <t>ZE1333C363</t>
   </si>
   <si>
     <t>SERVIZIO DI DETERMINAZIONE DELL?INDENNITA? DI ESPROPRIO RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
   </si>
   <si>
     <t>ZC43281015</t>
   </si>
   <si>
     <t>SERVIZIO DI ANALISI VERIFICHE IN LOCO E INDAGINI SISMICHE RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
   </si>
   <si>
+    <t>Z86328100A</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE GEOLOGICA DELL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018</t>
+  </si>
+  <si>
+    <t>ZD932CFDB9</t>
+  </si>
+  <si>
+    <t>VERIFICA DELLE STRUTTURE DI PROTEZIONE PASSIVA PREESISTENTI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE TECNICA E COORDINAMENTO DELLA SICUREZZA INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
     <t>Z123675388</t>
   </si>
   <si>
     <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO INTERVENTO DELLE OPERE A MONTE DELLABITATO IN LOCALITA MISO..</t>
   </si>
   <si>
-    <t>INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-003</t>
-[...22 lines deleted...]
-  <si>
     <t>H73H19000800002</t>
   </si>
   <si>
+    <t>ZF52D6545C</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE FORESTALE PER LINTERVENTO DI SISTEMAZIONE DEL VERSANTE BOSCATO TRA MOSSINI ED ARQUINO</t>
+  </si>
+  <si>
+    <t>ZA12D20152</t>
+  </si>
+  <si>
+    <t>INCARICO PER SERVIZIO DI INGEGNERIA RELATIVO ALLA SISTEMAZIONE DEL VERSANTE BOSCATO INCOMBENTE SUL TORRENTE MALLERO TRA LE FRAZIONI DI MOSSINI ED ARQUINO.</t>
+  </si>
+  <si>
     <t>8413267F8C</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - INTERVENTO N. LN145-2020-558-SO-071. PIANO INTERVENTI 2020. SISTEMAZIONE DEL VERSANTE BOSCATO INCOMBENTE SUL TORRENTE MALLERO TRA LE FRAZIONI DI MOSSINI ED ARQUINO</t>
   </si>
   <si>
-    <t>ZF52D6545C</t>
-[...10 lines deleted...]
-  <si>
     <t>H83H19000810001</t>
   </si>
   <si>
     <t>85668368B4</t>
   </si>
   <si>
     <t>RIPRISTINO TERRITORIO A SEGUITO EVENTI CALMITOSI OTTOBRE 2018. LN145-2020-558-SO-075 DAVAGLIONE NESAROLO SCESSA BEDOLA</t>
   </si>
   <si>
     <t>A03A6AD273</t>
   </si>
   <si>
     <t>FORNITURA E POSA BARRIERA STRADALE IN LOCALITA S. MARIA E BIVIO ALPE MARA NELLAMBITO DEI LAVORI DI RIPRISTINO DEL TERRITORIO IN SEGUITO AGLI EVENTI CALAMITOSI DELLOTTOBRE 2018 - LN145-2020-558-SO-075 - MONTAGNA IN VALTELLINA - SO - LOC. TORRENTE D</t>
   </si>
   <si>
     <t>Z0F2DFD995</t>
   </si>
   <si>
     <t>AFFIDAMENTO DEI SERVIZI TECNICI DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE DEI LAVORI CONTABILITA E REDAZIONE DEL CERTIFICATO DI REGOLARE ESECUZIONE COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DELL?INTERVENTO DI RIPR</t>
   </si>
   <si>
     <t>H83H19000820001</t>
   </si>
   <si>
     <t>RIPRISTINO TERRITORIO A SEGUITO EVENTI CALAMITOSI OTTOBRE 2019. LN145-2020-558-SO-076 CARNALE DOSSO FOPPA. RIPRISTINO SOPRASSUOLO</t>
   </si>
   <si>
     <t>RIPRISTINO SOPRASSUOLI A SEGUITO EVENTI CALAMITOSI OTTOBRE 2018. LN145-2020-558-SO-076 CARNALE DOSSO FOPPA. LAVORI EDILI</t>
   </si>
   <si>
     <t>H85H21000180002</t>
   </si>
   <si>
+    <t>Z4D3208CAF</t>
+  </si>
+  <si>
     <t>Z1D3316593</t>
   </si>
   <si>
     <t>AFFIDAMENTO DEI LAVORI DI RIPRISTINO TERRITORIO A SEGUITO DEGLI EVENTI CALAMITOSI OTTOBRE 2018 - INTERVENTO LN145-2021-558/2018-SO-065 - MULINO CA? ZOIA - CODICE CUP: H85H21000180002</t>
   </si>
   <si>
-    <t>Z4D3208CAF</t>
-[...1 lines deleted...]
-  <si>
     <t>H87H20000130002</t>
   </si>
   <si>
     <t>8537042DE9</t>
   </si>
   <si>
     <t>REALIZZAZIONE OPERE DI DIFESA DELLA STRADA DI COLLEGAMENTO AI PIANI DEI RESINELLI E DELLE ABITAZIONI SOTTOSTANTI.</t>
   </si>
   <si>
     <t>ZA42EDEFB5</t>
   </si>
   <si>
     <t>REDAZIONE RELAZIONE TECNICA AGRONOMICA RELATIVA ALLA REALIZZAZIONE DI ?OPERE DI DIFESA DELLA STRADA E ABITAZIONI SOTTOSTANTI IN VIA RESINELLI LOC. CORNI DEL NIBBIO</t>
   </si>
   <si>
+    <t>ZDE2E2BACD</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE E STUDIO GEOTECNICO PER OPERE DIFESA STRADA PER PIANI RESINELLI E ABITAZIONI SOTTOSTANTI</t>
+  </si>
+  <si>
     <t>Z872EEECB2</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER COLLAUDO STRUTTURALE DELLE STRUTTURE RELATIVE A INTERVENTO DI MESSA IN SICUREZZA DELLE AREE INTERESSATE DAL DISTACCO DEI MASSI VIA RESINELLI LOC. CORNI DEL NIBBIO</t>
   </si>
   <si>
-    <t>ZDE2E2BACD</t>
-[...4 lines deleted...]
-  <si>
     <t>I18C19000170002</t>
   </si>
   <si>
+    <t>8922175BB8</t>
+  </si>
+  <si>
+    <t>INTERVENTI URGENTI PER MESSA IN SICUREZZA COPERTURA DEL FABBRICATO VECCHIA SEGHERIA IN FRAZIONE STADOLINA</t>
+  </si>
+  <si>
     <t>Z2233B930C</t>
   </si>
   <si>
     <t>LAVORI DI SPOSTAMENTO IMPIANTO/MISURATORE SP1 PRESSO LA VECCHIA SEGHERIA IN FRAZIONE STADOLINA</t>
   </si>
   <si>
-    <t>8922175BB8</t>
-[...4 lines deleted...]
-  <si>
     <t>I65H20000050002</t>
   </si>
   <si>
     <t>INTERVENTO DI RIPRISTINO OPERE E ALVEO DEL TORRENTE GHIAIA DI BORGORATTO -2021-06 PROGETTAZIONE</t>
   </si>
   <si>
     <t>892224557E</t>
   </si>
   <si>
     <t>INTERVENTO DI SISTEMAZIONE IDRAULICA DEL TORRENTE GHIAIA DI BORGORATTO MEDIANTE RIMOZIONE DI SEDIMENTO E RIPRISTINO OPERE DANNEGGIATE - INTERVENTO N. LN145-2021-558/2018-PV-053</t>
   </si>
   <si>
     <t>I65J20000000002</t>
   </si>
   <si>
     <t>Z892E4F709</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI E SICUREZZA IN CANTIERE</t>
   </si>
   <si>
     <t>--------</t>
   </si>
   <si>
     <t>AFFIDAMENTO ESECUZIONE LAVORI RELATIVI ALLA SISTEMAZIONE DELLA STRADA PASPARDO - ZUMELLA - NICOL</t>
   </si>
   <si>
     <t>I67H20002400002</t>
   </si>
   <si>
+    <t>ZBF3202DE9</t>
+  </si>
+  <si>
+    <t>SERVIZI TECNICI CONSISTENTI NELLA REDAZIONE PROGETTO FATTIBILITA TECNICA ED ECONOMICA DEFINITIVO/ESECUTIVO DIREZIONE LAVORI COMPRESE TUTTE LE PRESTAZIONI PROFESSIONALI ACCESSORIE AI SENSI DELL?ARTICOLO 23 COMMI 5 6 7 E 8 E DELL?ARTICOLO 101 C</t>
+  </si>
+  <si>
+    <t>Z2932D382D</t>
+  </si>
+  <si>
+    <t>INTERVENTI ?OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-028 ? RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO-DOVERIO IN COMUNE DI CORTENO-GOLGI (BS) - CUP. I67H20002400002. SERVIZI ATTINENTI L?INGEGNERIA E L?ARCHITETTURA CONCERNENTI</t>
+  </si>
+  <si>
     <t>ZED33198BC</t>
   </si>
   <si>
     <t>INTERVENTO ?OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-028 ? LAVORI DI ?RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO-DOVERIO IN COMUNE DI CORTENO-GOLGI (BS)? ? CUP: I67H20002400002.</t>
   </si>
   <si>
-    <t>ZBF3202DE9</t>
-[...4 lines deleted...]
-  <si>
     <t>Z0B32CAEAB</t>
   </si>
   <si>
     <t>RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO - DOVERIO IN COMUNE DI CORTENO GOLGI</t>
   </si>
   <si>
-    <t>Z2932D382D</t>
-[...4 lines deleted...]
-  <si>
     <t>I67H20002410005</t>
   </si>
   <si>
     <t>Z8632C06D3</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-030. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. VASP S. ANTONIO ? MALGA CASAZZA ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I67H20002420005</t>
   </si>
   <si>
     <t>ZD532C068C</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-031. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. VASP PISOGNETO-DOSCALVO-BARBIONE ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I67H20002430005</t>
   </si>
   <si>
+    <t>ZAD31C0A13</t>
+  </si>
+  <si>
+    <t>RIPRISTINO VIABILITu00C0 VASP CASAZZA-BONDONE IN CORTENO-GOLGI</t>
+  </si>
+  <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-032 DEL PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI - RIPRISTINO VIABILITA VASP DENOMINATA CASAZZA-BONDONE IN COMUNE DI CORTENO GOLGI (BS). INTERVENTO DI RIPRISTINO VIABILITA VASP DENOMINA</t>
   </si>
   <si>
     <t>I67H20002440005</t>
   </si>
   <si>
     <t>Z9B32C059F</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-033. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. CORTENO GOLGI ? VASP SS.39 - BAREC - SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I68C20000100005</t>
   </si>
   <si>
     <t>Z6532C05C6</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-029. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. MALGA BARBIONE ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I73H20000050002</t>
   </si>
   <si>
+    <t>ZF32F8808B</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DEI LAVORI DI MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
+  </si>
+  <si>
+    <t>Z682F88347</t>
+  </si>
+  <si>
+    <t>SUPPORTO GEOLOGICO AL PROGETTO DI MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
+  </si>
+  <si>
     <t>MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
   </si>
   <si>
-    <t>ZF32F8808B</t>
-[...10 lines deleted...]
-  <si>
     <t>I76B20000090002</t>
   </si>
   <si>
+    <t>85540755FF</t>
+  </si>
+  <si>
+    <t>OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOCALITA SECCHIA</t>
+  </si>
+  <si>
+    <t>Z0332652E5</t>
+  </si>
+  <si>
+    <t>INCARICO REDAZIONE COLLAUDO STATICO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZ. DISSESTO IDROG. IN LOC. SECCHIA</t>
+  </si>
+  <si>
+    <t>BB8E1D1E75</t>
+  </si>
+  <si>
+    <t>INCARICO FRAZIONAMENTO NUOVO TRATTO DI CANALE A CIELO APERTO - LOC. SECCHIA INTERV.18 - 558/2018</t>
+  </si>
+  <si>
     <t>ZC42F907ED</t>
   </si>
   <si>
     <t>GESTIONE TECNICA DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
   </si>
   <si>
+    <t>Z6E2F3DDA0</t>
+  </si>
+  <si>
+    <t>STUDIO GEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
+  </si>
+  <si>
+    <t>ZDC2F3DED7</t>
+  </si>
+  <si>
+    <t>INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
+  </si>
+  <si>
     <t>ZE62F92C8B</t>
   </si>
   <si>
     <t>GESTIONE SICUREZZA DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
   </si>
   <si>
-    <t>ZDC2F3DED7</t>
-[...22 lines deleted...]
-  <si>
     <t>I76B20000100002</t>
   </si>
   <si>
+    <t>ZAB2F38819</t>
+  </si>
+  <si>
+    <t>STUDIO GEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMANZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>B00CBEDA91</t>
+  </si>
+  <si>
+    <t>INCARICO GESTIONE GEOLOGICA DELLE OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IDROG. IN LOC. GROMLONGO (OCDPC 558/2018)</t>
+  </si>
+  <si>
+    <t>ZD72DF467E</t>
+  </si>
+  <si>
+    <t>STUDIO IDROGEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>ZAD2F92ED4</t>
+  </si>
+  <si>
+    <t>VIDEOISPEZIONI CONDOTTE DI VIA BRUGHIERA E VIA VOLTURNO PROPEDEUTICHE ALLA PROGETTAZIONE OPERE DI REGIMAZIONE IDRAUL. E MITIGRAZ. DISSESTO IGROGEOLOGICO LOC. GROMLONGO</t>
+  </si>
+  <si>
     <t>ZF32F388E0</t>
   </si>
   <si>
     <t>INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
   </si>
   <si>
-    <t>ZAD2F92ED4</t>
-[...2 lines deleted...]
-    <t>VIDEOISPEZIONI CONDOTTE DI VIA BRUGHIERA E VIA VOLTURNO PROPEDEUTICHE ALLA PROGETTAZIONE OPERE DI REGIMAZIONE IDRAUL. E MITIGRAZ. DISSESTO IGROGEOLOGICO LOC. GROMLONGO</t>
+    <t>8580255A69</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>B2888A559A</t>
+  </si>
+  <si>
+    <t>OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL RISCHIO IDROGEOLOGICO IN LOCALITA GROMLONGO</t>
+  </si>
+  <si>
+    <t>A0420F8DCA</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DELLE OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IN LOC. GROMLOGO</t>
   </si>
   <si>
     <t>8667796B87</t>
   </si>
   <si>
     <t>OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOCALITA GROMLONGO.</t>
   </si>
   <si>
-    <t>ZD72DF467E</t>
-[...10 lines deleted...]
-  <si>
     <t>Z6F32D3A60</t>
   </si>
   <si>
     <t>COLLAUDO STATICO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
   </si>
   <si>
-    <t>ZAB2F38819</t>
-[...4 lines deleted...]
-  <si>
     <t>I77H18002130002</t>
   </si>
   <si>
     <t>Z932E5773B</t>
   </si>
   <si>
     <t>Incarico per collaudo statico lavori di sistemazione strada comunale Via Monte Secco a seguito delle eccezionali avversita atmosferiche avvenute dal 27 al 30 ottobre 2018</t>
   </si>
   <si>
     <t>ZA82CE95B0</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. VIA MONTE SECCO</t>
   </si>
   <si>
     <t>INTERVENTI DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO RESIDUO LAVORI DI SISTEMAZIONE VIA MONTE SECCO NEL COMUNE DI ARDESIO</t>
   </si>
   <si>
     <t>I77H18002140002</t>
   </si>
   <si>
+    <t>Z6A2D90C49</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA PREDA GROSA</t>
+  </si>
+  <si>
     <t>ZD62CE9266</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. PREDA GROSA (MARINONI)</t>
   </si>
   <si>
-    <t>Z6A2D90C49</t>
-[...4 lines deleted...]
-  <si>
     <t>I77H18002150002</t>
   </si>
   <si>
+    <t>ZBC2CE9532</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. ALBARETI</t>
+  </si>
+  <si>
     <t>Z8F2D90C74</t>
   </si>
   <si>
     <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA ALBARETI</t>
   </si>
   <si>
-    <t>ZBC2CE9532</t>
-[...4 lines deleted...]
-  <si>
     <t>I77H18002160002</t>
   </si>
   <si>
+    <t>Z072D90C13</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA RUCH ERFANI</t>
+  </si>
+  <si>
     <t>Z8A2CE9572</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. ERFANI ? RUCH (CERETE)</t>
   </si>
   <si>
-    <t>Z072D90C13</t>
-[...4 lines deleted...]
-  <si>
     <t>I77H18002170002</t>
   </si>
   <si>
+    <t>Z1D2CECA6D</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. MARCHETTA</t>
+  </si>
+  <si>
     <t>LAVORI DI SISTEMAZIONE ANTICO PERCORSO IN LOCALITA MARCHETTA A SEGUITO DELLE ECCEZIONALI AVVERSITA ATMOSFERICHE AVVENUTE DAL 27 AL 30 OTTOBRE 2018</t>
   </si>
   <si>
-    <t>Z1D2CECA6D</t>
-[...4 lines deleted...]
-  <si>
     <t>I93H20000000002</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE DEL MOVIMENTO FRANOSO IN LOCALITA CAROLI NEL COMUNE DI CAPIZZONE (BG)</t>
   </si>
   <si>
     <t>Servizi di progettazione preliminare ed esecutiva interventi si stemazione spondale torrente Imagna in Comune di Capizzone- Bg</t>
   </si>
   <si>
     <t>I97H21001220002</t>
   </si>
   <si>
+    <t>ZC035ED997</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DEFINITIVA ESECUTIVA E DL INTERVENTO DI MESSA IN SICUREZZA VERSANTE VAL ROTTA</t>
+  </si>
+  <si>
+    <t>Z9336A24A1</t>
+  </si>
+  <si>
+    <t>RELAZIONE GEOLOGICA E GEOTECNICA LAVORI DI CONSOLIDAMENTO STRADA VAL ROTTA</t>
+  </si>
+  <si>
     <t>CONSOLIDAMENTO VERSANTE IN VAL ROTTA</t>
   </si>
   <si>
-    <t>ZC035ED997</t>
-[...10 lines deleted...]
-  <si>
     <t>J13D20001210001</t>
   </si>
   <si>
+    <t>Z78346A82C</t>
+  </si>
+  <si>
+    <t>servizi tecnici concernenti la direzione e contabilita dei lavori e al coordinamento per la sicurezza nel cantiere in fase esecutiva</t>
+  </si>
+  <si>
     <t>AFFIDAMENTO IN HOUSE (ART. 192 DEL D.LGS. N.50/2016 E S.M. E I.) ESECUZIONE DEI LAVORI</t>
   </si>
   <si>
-    <t>Z78346A82C</t>
-[...4 lines deleted...]
-  <si>
     <t>J16B20000170001</t>
   </si>
   <si>
     <t>8537102F6C</t>
   </si>
   <si>
     <t>INTERVENTO N. LN145-2020-558-BS-048-SAVIORE DELLADAMELLO-BS-LOC. RASEGA- POSA BARRIERE PARAMASSI (COMPLETAMENTO OPERE 1^LOTTO PIANO 2019) DEL PIANO DEGLI INTERVENTI 2020 CUP: J16B20000170001</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
   </si>
   <si>
+    <t>ZFA2D39AA2.</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROFESSIONALE DIRETTO AI SENSI DELLART. 31 COMMA 8 D.LGS 50/2016 DI SERVIZI TECNICI CONCERNENTI LO STUDIO GEOLOGICO CUP: J16B20000170001 DEL PIANO DEGLI INTERVENTI 2020. C.I.G. ZFA2D39AA2.</t>
+  </si>
+  <si>
     <t>ZEC2D39AC8</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DIRETTO AI SENSI DELLART. 31 COMMA 8 D.LGS 50/2016 DI SERVIZI TECNICI PER LA PROGETTAZIONE CUP: J16B20000170001 DEL PIANO DEGLI INTERVENTI 2020. C.I.G. ZEC2D39AC8</t>
   </si>
   <si>
-    <t>ZFA2D39AA2.</t>
-[...4 lines deleted...]
-  <si>
     <t>J17H20001680001</t>
   </si>
   <si>
     <t>Z9D31F1332</t>
   </si>
   <si>
+    <t>88800175D8</t>
+  </si>
+  <si>
+    <t>PROCEDURA NEGOZIATA PER LAFFIDAMENTO DEI LAVORI DENOMINATI OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BS-041 - RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE SAVIORE-FABREZZA IN COMUNE DI SAVIORE DELLAD</t>
+  </si>
+  <si>
     <t>ZB231F12F9</t>
   </si>
   <si>
-    <t>88800175D8</t>
-[...4 lines deleted...]
-  <si>
     <t>J27H20001730002</t>
   </si>
   <si>
     <t>892517141B</t>
   </si>
   <si>
     <t>INTERVENTI DI RIPRISTINO IN SEGUITO AGLI EVENTI CALAMITOSI DEL 31.10.2018 - STRADA VALLE E RILE STRAGGINI</t>
   </si>
   <si>
     <t>J27H21001170002</t>
   </si>
   <si>
     <t>8970049E97</t>
   </si>
   <si>
     <t>INTERVENTO DI MESSA IN SICUREZZA A SEGUITO DEGLI EVENTI CALAMITOSI DEL 31.10.2018 DANNEGGIAMENTI IN STRADA COMUNALE DELLA CAMARA E PERTINENZE</t>
   </si>
   <si>
     <t>J33H19001450002</t>
   </si>
   <si>
+    <t>ZBF2F62253</t>
+  </si>
+  <si>
+    <t>INCARICO GESTIONE ASPETTI GEOLOGICI NELLAMBITO DEL PROGETTO RELATIVO A INTERVENTI DIMITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. FONTANILE</t>
+  </si>
+  <si>
     <t>Z1E2F62212</t>
   </si>
   <si>
     <t>INCARICO GESTIONE TECNICA E SICUREZZA LAVORI DI MITIGAZIONE DISSESTO IDROGEOLOGICO IN LOCA. FONTANILE</t>
   </si>
   <si>
     <t>85683878A1</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA E RIPRISTINO DELLE AREE IN LOCALITA FONTANILE</t>
   </si>
   <si>
-    <t>ZBF2F62253</t>
-[...4 lines deleted...]
-  <si>
     <t>J35H21000320002</t>
   </si>
   <si>
+    <t>9169148C49</t>
+  </si>
+  <si>
+    <t>COLLAUDO INTERVENTO DI MITIGAZIONE DISSESTO IDROGEOLOGICO LOC FONTANILE</t>
+  </si>
+  <si>
+    <t>ZC33689D9D</t>
+  </si>
+  <si>
+    <t>SUPPORTO AL RUP - LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
+  </si>
+  <si>
+    <t>B18467028F</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PRATICHE DI FRAZIONAMENTO</t>
+  </si>
+  <si>
+    <t>Z7632647BB</t>
+  </si>
+  <si>
+    <t>ESECUZIONE PROVE GEOTECNICHE</t>
+  </si>
+  <si>
     <t>B86986C863</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO NOTAIO PER ESPROPRIO FONTANILE</t>
   </si>
   <si>
-    <t>9169148C49</t>
-[...2 lines deleted...]
-    <t>COLLAUDO INTERVENTO DI MITIGAZIONE DISSESTO IDROGEOLOGICO LOC FONTANILE</t>
+    <t>LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
+  </si>
+  <si>
+    <t>B7019863B3</t>
+  </si>
+  <si>
+    <t>PRESTAZIONE PROFESSIONALE PER FRAZIONAMENTI</t>
   </si>
   <si>
     <t>8756134E59</t>
   </si>
   <si>
     <t>GESTIONE TECNICA E SICUREZZA INTERVENTO DI MITIGAZIONE DISSESTO IDROGEOLOGICO LOC. FONTANILE</t>
   </si>
   <si>
-    <t>B7019863B3</t>
-[...25 lines deleted...]
-  <si>
     <t>ZBE3264787</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER GESTIONE GEOLOGICA</t>
   </si>
   <si>
     <t>J48C19000120002</t>
   </si>
   <si>
     <t>PROCEDURA PER LAFFIDAMENTO DEI LAVORI DI OCDPC LN145-2021-558/2018-SO-064: INTERVENTO DI RIPRISTINO SICUREZZA STRADALE V.A.S.P. TRATTO DI PISTA TAGLIAFUOCO IN LOC. FONTANILI MEDIANTE RIFACIMENTO DEL FONDO E REGIMAZIONE DELLE ACQUE C.U.P. J48C19000</t>
   </si>
   <si>
     <t>ZB2310FFC0</t>
   </si>
   <si>
     <t>PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI PERIZIE CONTABILITA FINALE E CERTIFICATO REGOLARE ESECUZIONE DEI LAVORI ?OCDPC LN145-2021-558/2018-SO-064: INTERVENTO DI RIPRISTINO SICUREZZA STRADALE V.A.S.P. TRATTO DI PISTA TAGLIAFUOCO IN LOC. FONTANILI</t>
   </si>
   <si>
     <t>J75H21000240002</t>
   </si>
   <si>
+    <t>Z7B35E62FC</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - INTERVENTO LN145-2021-558/2018-BG-011 -BONIFICA E MESSA IN SICUREZZA VERSANTI A MONTE STRADA IN LOC.TA MISTIROLO - SERVIZI TECNICI COLLAUDO STATICO</t>
+  </si>
+  <si>
+    <t>ZD2327E4CB</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI BONIFICA E MESSA IN SICUREZZA DEI VERSANTI A MONTE STRADA COM.LE MISTIROLO (AGGRAVAMENTO SCHEDA RASDA 21630) - INCARICO SERVIZI TECNICI DI PROGETTAZIONE. D.L. COORDINAMENTO SICUREZZA CONTABILITA E CRE.</t>
+  </si>
+  <si>
     <t>INTERVENTO DI BONIFICA E MESSA IN SICUREZZA DEI VERSANTI A MONTE STRADA COMUNALE MISTIROLO (AGGRAVAMENTO SCHEDA RASDA N. 21630)</t>
   </si>
   <si>
-    <t>ZD2327E4CB</t>
-[...10 lines deleted...]
-  <si>
     <t>J77H18001750002</t>
   </si>
   <si>
+    <t>Z612E6F8CE</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE E DL MESSA IN SICUREZZA VIA PAVIA</t>
+  </si>
+  <si>
     <t>ZC32E6F8BF</t>
   </si>
   <si>
     <t>LAVORI MESSA IN SICUREZZA VIA PAVIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>PROGETTAZIONE E DL MESSA IN SICUREZZA VIA PAVIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4031,51 +4124,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F549"/>
+  <dimension ref="A1:F565"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4121,581 +4214,581 @@
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
         <v>16600.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5">
-        <v>219000.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
         <v>3300.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7">
-        <v>20000.0</v>
+        <v>219000.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
         <v>5575.76</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
         <v>60606.06</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10">
-        <v>74000.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F11">
-        <v>3500.0</v>
+        <v>4100.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F12">
-        <v>4100.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>39036.28</v>
+        <v>3900.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>3900.0</v>
+        <v>39036.28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>44600.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16">
-        <v>9220768278</v>
+      <c r="B16" t="s">
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>33660.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
-        <v>45</v>
+      <c r="B17">
+        <v>9220768278</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>3300.0</v>
+        <v>33660.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>167381.75</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19">
-        <v>780.3</v>
+        <v>15529.5</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20">
-        <v>15529.5</v>
+        <v>780.3</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
+      <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F21">
-        <v>26554.68</v>
+        <v>254000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
         <v>1479.87</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
-        <v>56</v>
+      <c r="C23" t="s">
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F23">
-        <v>254000.0</v>
+        <v>26554.68</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24">
         <v>18271.17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25">
         <v>198900.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="D26" t="s">
         <v>63</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F26">
-        <v>265107.9</v>
+        <v>21733.73</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>64</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F27">
-        <v>21733.73</v>
+        <v>265107.9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>66</v>
       </c>
-      <c r="B28">
-        <v>8497401522</v>
+      <c r="B28" t="s">
+        <v>67</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F28">
-        <v>738000.0</v>
+        <v>4440.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>66</v>
       </c>
       <c r="B29" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
         <v>3600.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D30" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
         <v>6000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>66</v>
       </c>
       <c r="B31" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
-        <v>39500.0</v>
+        <v>26500.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
-        <v>26500.0</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>66</v>
       </c>
-      <c r="B33" t="s">
-        <v>76</v>
+      <c r="B33">
+        <v>8497401522</v>
       </c>
       <c r="D33" t="s">
         <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F33">
-        <v>4440.0</v>
+        <v>738000.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
-        <v>58500.0</v>
+        <v>6428.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>78</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
-        <v>6428.0</v>
+        <v>1418.66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>78</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
-        <v>1418.66</v>
+        <v>58500.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>86</v>
       </c>
       <c r="D37" t="s">
         <v>87</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
         <v>1639.34</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>88</v>
@@ -4719,646 +4812,646 @@
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39">
         <v>39981.67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>93</v>
       </c>
       <c r="B40" t="s">
         <v>94</v>
       </c>
       <c r="D40" t="s">
         <v>95</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40">
-        <v>50500.0</v>
+        <v>18000.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>93</v>
       </c>
       <c r="B41" t="s">
         <v>96</v>
       </c>
       <c r="D41" t="s">
         <v>97</v>
       </c>
       <c r="E41" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F41">
-        <v>715425.33</v>
+        <v>50500.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>98</v>
       </c>
       <c r="D42" t="s">
         <v>99</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42">
-        <v>8500.0</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>93</v>
       </c>
       <c r="B43" t="s">
         <v>100</v>
       </c>
       <c r="D43" t="s">
         <v>101</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43">
-        <v>8000.0</v>
+        <v>8500.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>93</v>
       </c>
       <c r="B44" t="s">
         <v>102</v>
       </c>
       <c r="D44" t="s">
         <v>103</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44">
         <v>39109.49</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>104</v>
       </c>
       <c r="D45" t="s">
         <v>105</v>
       </c>
       <c r="E45" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F45">
-        <v>18000.0</v>
+        <v>715425.33</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>106</v>
       </c>
       <c r="B46" t="s">
         <v>107</v>
       </c>
       <c r="D46" t="s">
         <v>108</v>
       </c>
       <c r="E46" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F46">
-        <v>3264.0</v>
+        <v>210000.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>106</v>
       </c>
       <c r="B47" t="s">
         <v>109</v>
       </c>
       <c r="D47" t="s">
         <v>110</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47">
         <v>12612.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>111</v>
       </c>
       <c r="D48" t="s">
         <v>112</v>
       </c>
       <c r="E48" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F48">
-        <v>210000.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>106</v>
       </c>
       <c r="B49" t="s">
         <v>113</v>
       </c>
       <c r="D49" t="s">
         <v>114</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49">
         <v>1400.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>115</v>
       </c>
       <c r="D50" t="s">
         <v>116</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50">
-        <v>500.0</v>
+        <v>11600.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>117</v>
       </c>
       <c r="D51" t="s">
         <v>118</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
-        <v>130.0</v>
+        <v>3264.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>106</v>
       </c>
       <c r="B52" t="s">
         <v>119</v>
       </c>
       <c r="D52" t="s">
         <v>120</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
-        <v>11600.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>121</v>
       </c>
       <c r="B53" t="s">
         <v>122</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53">
-        <v>2200.0</v>
+        <v>5250.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>121</v>
       </c>
       <c r="B54" t="s">
         <v>124</v>
       </c>
       <c r="D54" t="s">
         <v>125</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54">
-        <v>5250.0</v>
+        <v>2200.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>126</v>
       </c>
       <c r="D55" t="s">
         <v>127</v>
       </c>
       <c r="E55" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F55">
-        <v>55523.0</v>
+        <v>555790.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>121</v>
       </c>
       <c r="B56" t="s">
         <v>128</v>
       </c>
       <c r="D56" t="s">
         <v>129</v>
       </c>
       <c r="E56" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F56">
-        <v>555790.0</v>
+        <v>55523.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>121</v>
       </c>
       <c r="B57" t="s">
         <v>130</v>
       </c>
       <c r="D57" t="s">
         <v>131</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57">
         <v>1500.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>121</v>
       </c>
       <c r="B58" t="s">
         <v>132</v>
       </c>
       <c r="D58" t="s">
         <v>133</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58">
-        <v>30000.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>134</v>
       </c>
       <c r="D59" t="s">
         <v>135</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59">
-        <v>100.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>136</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60">
+        <v>8793212418</v>
+      </c>
+      <c r="D60" t="s">
         <v>137</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60">
-        <v>3800.0</v>
+        <v>88857.6</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>136</v>
       </c>
-      <c r="B61">
-        <v>8793212418</v>
+      <c r="B61" t="s">
+        <v>138</v>
       </c>
       <c r="D61" t="s">
         <v>139</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61">
-        <v>88857.6</v>
+        <v>47288.8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>136</v>
       </c>
       <c r="B62" t="s">
         <v>140</v>
       </c>
       <c r="D62" t="s">
         <v>141</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62">
-        <v>47288.8</v>
+        <v>8525.37</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>136</v>
       </c>
-      <c r="B63">
-        <v>9454116753</v>
+      <c r="B63" t="s">
+        <v>142</v>
       </c>
       <c r="D63" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E63" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F63">
-        <v>996580.0</v>
+        <v>8133.7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>136</v>
       </c>
-      <c r="B64" t="s">
-        <v>143</v>
+      <c r="B64">
+        <v>9454116753</v>
       </c>
       <c r="D64" t="s">
         <v>144</v>
       </c>
       <c r="E64" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F64">
-        <v>8525.37</v>
+        <v>996580.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>136</v>
       </c>
       <c r="B65" t="s">
         <v>145</v>
       </c>
       <c r="D65" t="s">
         <v>146</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65">
-        <v>8133.7</v>
+        <v>3800.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>147</v>
       </c>
       <c r="B66" t="s">
         <v>148</v>
       </c>
       <c r="D66" t="s">
         <v>149</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66">
-        <v>4896.0</v>
+        <v>14000.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>147</v>
       </c>
       <c r="B67" t="s">
         <v>150</v>
       </c>
       <c r="D67" t="s">
         <v>151</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67">
-        <v>1475.0</v>
+        <v>11600.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>147</v>
       </c>
       <c r="B68" t="s">
         <v>152</v>
       </c>
       <c r="D68" t="s">
         <v>153</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68">
-        <v>4780.0</v>
+        <v>4896.0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>147</v>
       </c>
-      <c r="B69">
-        <v>9190892403</v>
+      <c r="B69" t="s">
+        <v>154</v>
       </c>
       <c r="D69" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E69" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F69">
-        <v>76300.0</v>
+        <v>1138769.62</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>147</v>
       </c>
       <c r="B70" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D70" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70">
-        <v>94376.88</v>
+        <v>1475.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>147</v>
       </c>
       <c r="B71" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D71" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E71" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F71">
-        <v>1138769.62</v>
+        <v>6045.8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>147</v>
       </c>
-      <c r="B72" t="s">
-        <v>159</v>
+      <c r="B72">
+        <v>9190892403</v>
       </c>
       <c r="D72" t="s">
         <v>160</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72">
-        <v>36675.0</v>
+        <v>76300.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>147</v>
       </c>
       <c r="B73" t="s">
         <v>161</v>
       </c>
       <c r="D73" t="s">
         <v>162</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73">
-        <v>6045.8</v>
+        <v>94376.88</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>147</v>
       </c>
       <c r="B74" t="s">
         <v>163</v>
       </c>
       <c r="D74" t="s">
         <v>164</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74">
-        <v>14000.0</v>
+        <v>4780.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>147</v>
       </c>
       <c r="B75" t="s">
         <v>165</v>
       </c>
       <c r="D75" t="s">
         <v>166</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75">
-        <v>11600.0</v>
+        <v>36675.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>167</v>
       </c>
       <c r="B76" t="s">
         <v>168</v>
       </c>
       <c r="D76" t="s">
         <v>169</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76">
         <v>45254.87</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>167</v>
       </c>
       <c r="B77" t="s">
         <v>170</v>
@@ -5389,78 +5482,78 @@
       <c r="F78">
         <v>41884.0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>172</v>
       </c>
       <c r="B79" t="s">
         <v>174</v>
       </c>
       <c r="D79" t="s">
         <v>175</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79">
         <v>3917.92</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>176</v>
       </c>
-      <c r="B80">
-        <v>9155371328</v>
+      <c r="B80" t="s">
+        <v>177</v>
       </c>
       <c r="D80" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E80" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F80">
-        <v>84888.25</v>
+        <v>8375.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>176</v>
       </c>
-      <c r="B81" t="s">
-        <v>178</v>
+      <c r="B81">
+        <v>9155371328</v>
       </c>
       <c r="D81" t="s">
         <v>179</v>
       </c>
       <c r="E81" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F81">
-        <v>8375.0</v>
+        <v>84888.25</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>180</v>
       </c>
       <c r="C82" t="s">
         <v>181</v>
       </c>
       <c r="D82" t="s">
         <v>182</v>
       </c>
       <c r="E82" t="s">
         <v>183</v>
       </c>
       <c r="F82">
         <v>30598.55</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>180</v>
       </c>
       <c r="C83" t="s">
         <v>184</v>
@@ -5474,7949 +5567,8221 @@
       <c r="F83">
         <v>3675.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>186</v>
       </c>
       <c r="B84" t="s">
         <v>187</v>
       </c>
       <c r="D84" t="s">
         <v>188</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84">
         <v>46350.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>189</v>
       </c>
-      <c r="C85">
-[...2 lines deleted...]
-      <c r="D85">
+      <c r="B85">
         <v>8451199609</v>
       </c>
+      <c r="D85" t="s">
+        <v>190</v>
+      </c>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F85">
-        <v>96774.73</v>
+        <v>40980.52</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>189</v>
       </c>
       <c r="C86" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D86" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86">
         <v>8960.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B87" t="s">
         <v>193</v>
       </c>
       <c r="D87" t="s">
         <v>194</v>
       </c>
       <c r="E87" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F87">
-        <v>17205.36</v>
+        <v>25000.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B88" t="s">
         <v>195</v>
       </c>
       <c r="D88" t="s">
         <v>196</v>
       </c>
       <c r="E88" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F88">
-        <v>149000.0</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B89" t="s">
         <v>197</v>
       </c>
       <c r="D89" t="s">
         <v>198</v>
       </c>
       <c r="E89" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F89">
-        <v>1500.0</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
+        <v>189</v>
+      </c>
+      <c r="B90" t="s">
         <v>199</v>
       </c>
-      <c r="B90" t="s">
+      <c r="D90" t="s">
         <v>200</v>
       </c>
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>201</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90">
-        <v>2775.0</v>
+        <v>37000.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B91" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D91" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91">
-        <v>23012.16</v>
+        <v>149000.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B92" t="s">
         <v>205</v>
       </c>
       <c r="D92" t="s">
         <v>206</v>
       </c>
       <c r="E92" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F92">
-        <v>208831.18</v>
+        <v>17205.36</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
+        <v>202</v>
+      </c>
+      <c r="B93" t="s">
         <v>207</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>208</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F93">
-        <v>478340.8</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="C94" t="s">
+        <v>209</v>
+      </c>
+      <c r="B94" t="s">
         <v>210</v>
       </c>
       <c r="D94" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94">
-        <v>36337.5</v>
+        <v>23012.16</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>209</v>
+      </c>
+      <c r="B95" t="s">
+        <v>212</v>
       </c>
       <c r="D95" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95">
-        <v>10400.0</v>
+        <v>2775.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B96" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D96" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E96" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F96">
-        <v>3000.0</v>
+        <v>208831.18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>217</v>
+      </c>
+      <c r="C97" t="s">
+        <v>218</v>
       </c>
       <c r="D97" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E97" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F97">
-        <v>612.0</v>
+        <v>478340.8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D98" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98">
-        <v>15346.82</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>217</v>
+      </c>
+      <c r="C99" t="s">
+        <v>222</v>
       </c>
       <c r="D99" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99">
-        <v>98109.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>217</v>
+      </c>
+      <c r="C100" t="s">
+        <v>223</v>
       </c>
       <c r="D100" t="s">
         <v>223</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100">
-        <v>36000.0</v>
+        <v>36337.5</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B101" t="s">
         <v>224</v>
       </c>
       <c r="D101" t="s">
         <v>225</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101">
-        <v>142987.5</v>
+        <v>612.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B102" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D102" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102">
-        <v>2500.0</v>
+        <v>15346.82</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B103" t="s">
         <v>229</v>
       </c>
       <c r="D103" t="s">
         <v>230</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103">
-        <v>4600.0</v>
+        <v>98109.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>8822197346</v>
+        <v>231</v>
+      </c>
+      <c r="B104" t="s">
+        <v>232</v>
       </c>
       <c r="D104" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104">
-        <v>36500.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B105" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D105" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E105" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F105">
-        <v>168899.86</v>
+        <v>36000.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B106" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D106" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106">
-        <v>18000.0</v>
+        <v>142987.5</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>238</v>
+      </c>
+      <c r="B107" t="s">
+        <v>239</v>
       </c>
       <c r="D107" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107">
-        <v>1404.0</v>
+        <v>4600.0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>238</v>
+      </c>
+      <c r="B108">
+        <v>8822197346</v>
       </c>
       <c r="D108" t="s">
         <v>241</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108">
-        <v>3675.0</v>
+        <v>36500.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="C109" t="s">
         <v>242</v>
       </c>
+      <c r="B109" t="s">
+        <v>243</v>
+      </c>
       <c r="D109" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109">
-        <v>62624.8</v>
+        <v>18000.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>8882922321</v>
+        <v>242</v>
+      </c>
+      <c r="B110" t="s">
+        <v>245</v>
       </c>
       <c r="D110" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110">
-        <v>555500.0</v>
+        <v>168899.86</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>8779432879</v>
+        <v>242</v>
+      </c>
+      <c r="C111" t="s">
+        <v>247</v>
       </c>
       <c r="D111" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111">
-        <v>99772.28</v>
+        <v>1404.0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>249</v>
+      </c>
+      <c r="B112">
+        <v>8882922321</v>
       </c>
       <c r="D112" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E112" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F112">
-        <v>9537.0</v>
+        <v>555500.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>249</v>
       </c>
-      <c r="B113">
-        <v>8.6995328E+15</v>
+      <c r="C113" t="s">
+        <v>251</v>
       </c>
       <c r="D113" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113">
-        <v>74762.16</v>
+        <v>3675.0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>249</v>
       </c>
-      <c r="B114" t="s">
-        <v>251</v>
+      <c r="C114" t="s">
+        <v>253</v>
       </c>
       <c r="D114" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E114" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F114">
-        <v>165183.78</v>
+        <v>62624.8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>255</v>
+      </c>
+      <c r="B115">
+        <v>8779432879</v>
       </c>
       <c r="D115" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115">
-        <v>210.0</v>
+        <v>99772.28</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>255</v>
       </c>
-      <c r="B116">
-        <v>8912593868</v>
+      <c r="B116" t="s">
+        <v>257</v>
       </c>
       <c r="D116" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116">
-        <v>98181.0</v>
+        <v>9537.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B117" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D117" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117">
-        <v>43703.42</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>259</v>
+      </c>
+      <c r="B118">
+        <v>8.6995328E+15</v>
       </c>
       <c r="D118" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118">
-        <v>3888.0</v>
+        <v>74762.16</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="D119" t="s">
         <v>264</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F119">
-        <v>21107.5</v>
+        <v>165183.78</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="B120" t="s">
         <v>265</v>
+      </c>
+      <c r="B120">
+        <v>8912593868</v>
       </c>
       <c r="D120" t="s">
         <v>266</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120">
-        <v>1872.0</v>
+        <v>98181.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>267</v>
       </c>
       <c r="B121" t="s">
         <v>268</v>
       </c>
       <c r="D121" t="s">
         <v>269</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121">
-        <v>76010.0</v>
+        <v>3888.0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
+        <v>267</v>
+      </c>
+      <c r="B122" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>8480973053</v>
       </c>
       <c r="D122" t="s">
         <v>271</v>
       </c>
       <c r="E122" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F122">
-        <v>254672.4</v>
+        <v>43703.42</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B123" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D123" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123">
-        <v>36000.0</v>
+        <v>21107.5</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="C124" t="s">
+        <v>272</v>
+      </c>
+      <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="D124" t="s">
         <v>276</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124">
-        <v>819.67</v>
+        <v>1872.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B125" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D125" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125">
-        <v>18193.0</v>
+        <v>76010.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D126" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126">
-        <v>950.0</v>
+        <v>36000.0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>280</v>
+      </c>
+      <c r="B127">
+        <v>8480973053</v>
       </c>
       <c r="D127" t="s">
         <v>283</v>
       </c>
       <c r="E127" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F127">
-        <v>4000.0</v>
+        <v>254672.4</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="B128" t="s">
         <v>284</v>
       </c>
+      <c r="C128" t="s">
+        <v>285</v>
+      </c>
       <c r="D128" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128">
-        <v>36800.0</v>
+        <v>819.67</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129">
-        <v>60357.8</v>
+        <v>18193.0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="D130" t="s">
         <v>290</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130">
-        <v>5373.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>291</v>
       </c>
-      <c r="C131" t="s">
+      <c r="B131" t="s">
         <v>292</v>
       </c>
       <c r="D131" t="s">
         <v>293</v>
       </c>
       <c r="E131" t="s">
-        <v>294</v>
+        <v>9</v>
       </c>
       <c r="F131">
-        <v>250000.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
+        <v>291</v>
+      </c>
+      <c r="B132" t="s">
+        <v>294</v>
+      </c>
+      <c r="D132" t="s">
         <v>295</v>
       </c>
-      <c r="B132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F132">
-        <v>106600.0</v>
+        <v>36800.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
+        <v>296</v>
+      </c>
+      <c r="B133" t="s">
+        <v>297</v>
+      </c>
+      <c r="D133" t="s">
         <v>298</v>
       </c>
-      <c r="B133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F133">
-        <v>207673.48</v>
+        <v>60357.8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B134" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D134" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134">
-        <v>33753.6</v>
+        <v>5373.0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
+        <v>301</v>
+      </c>
+      <c r="C135" t="s">
+        <v>302</v>
+      </c>
+      <c r="D135" t="s">
         <v>303</v>
       </c>
-      <c r="B135" t="s">
+      <c r="E135" t="s">
         <v>304</v>
       </c>
-      <c r="D135" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F135">
-        <v>47732.76</v>
+        <v>250000.0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B136" t="s">
         <v>306</v>
       </c>
       <c r="D136" t="s">
         <v>307</v>
       </c>
       <c r="E136" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F136">
-        <v>9677.52</v>
+        <v>106600.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>308</v>
       </c>
       <c r="B137" t="s">
         <v>309</v>
       </c>
       <c r="D137" t="s">
         <v>310</v>
       </c>
       <c r="E137" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F137">
-        <v>2542.86</v>
+        <v>207673.48</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>311</v>
       </c>
       <c r="D138" t="s">
         <v>312</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138">
-        <v>29571.25</v>
+        <v>33753.6</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>313</v>
       </c>
       <c r="B139" t="s">
         <v>314</v>
       </c>
       <c r="D139" t="s">
         <v>315</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139">
-        <v>179133.32</v>
+        <v>9677.52</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>313</v>
       </c>
       <c r="B140" t="s">
         <v>316</v>
       </c>
       <c r="D140" t="s">
         <v>317</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140">
-        <v>13634.93</v>
+        <v>47732.76</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B141" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D141" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141">
-        <v>1500.0</v>
+        <v>29571.25</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B142" t="s">
         <v>321</v>
       </c>
       <c r="D142" t="s">
         <v>322</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142">
-        <v>1450.0</v>
+        <v>2542.86</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B143" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D143" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143">
-        <v>10147.86</v>
+        <v>13634.93</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B144" t="s">
         <v>326</v>
       </c>
       <c r="D144" t="s">
         <v>327</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144">
-        <v>6600.0</v>
+        <v>179133.32</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="C145" t="s">
+        <v>323</v>
+      </c>
+      <c r="B145" t="s">
         <v>328</v>
       </c>
       <c r="D145" t="s">
         <v>329</v>
       </c>
       <c r="E145" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F145">
-        <v>60665.3</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>330</v>
       </c>
-      <c r="C146" t="s">
+      <c r="B146" t="s">
         <v>331</v>
       </c>
       <c r="D146" t="s">
         <v>332</v>
       </c>
       <c r="E146" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F146">
-        <v>151515.15</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>330</v>
       </c>
       <c r="B147" t="s">
         <v>333</v>
       </c>
       <c r="D147" t="s">
         <v>334</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147">
-        <v>9696.97</v>
+        <v>10147.86</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>335</v>
       </c>
-      <c r="B148" t="s">
-        <v>326</v>
+      <c r="C148" t="s">
+        <v>336</v>
       </c>
       <c r="D148" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="E148" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F148">
-        <v>6600.0</v>
+        <v>60665.3</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>335</v>
       </c>
-      <c r="C149" t="s">
-        <v>336</v>
+      <c r="B149" t="s">
+        <v>338</v>
       </c>
       <c r="D149" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E149" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F149">
-        <v>39400.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>340</v>
+      </c>
+      <c r="C150" t="s">
+        <v>341</v>
       </c>
       <c r="D150" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E150" t="s">
-        <v>183</v>
+        <v>30</v>
       </c>
       <c r="F150">
-        <v>93943.47</v>
+        <v>151515.15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B151" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D151" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151">
-        <v>8096.0</v>
+        <v>9696.97</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>345</v>
+      </c>
+      <c r="C152" t="s">
+        <v>346</v>
       </c>
       <c r="D152" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E152" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F152">
-        <v>119273.43</v>
+        <v>39400.0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B153" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="D153" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153">
-        <v>8170.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>348</v>
       </c>
-      <c r="B154">
-        <v>8338147892</v>
+      <c r="B154" t="s">
+        <v>349</v>
       </c>
       <c r="D154" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E154" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F154">
-        <v>175000.0</v>
+        <v>8096.0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>348</v>
       </c>
       <c r="B155" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D155" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E155" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="F155">
-        <v>1600.0</v>
+        <v>93943.47</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B156" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D156" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156">
-        <v>28621.73</v>
+        <v>8170.0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B157" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D157" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157">
-        <v>1000.0</v>
+        <v>119273.43</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B158" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D158" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E158" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F158">
-        <v>76321.84</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>358</v>
+      </c>
+      <c r="B159" t="s">
+        <v>361</v>
       </c>
       <c r="D159" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159">
-        <v>5500.0</v>
+        <v>28621.73</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>358</v>
+      </c>
+      <c r="B160" t="s">
+        <v>363</v>
       </c>
       <c r="D160" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160">
         <v>1000.0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>358</v>
+      </c>
+      <c r="B161">
+        <v>8338147892</v>
       </c>
       <c r="D161" t="s">
         <v>365</v>
       </c>
       <c r="E161" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F161">
-        <v>3700.0</v>
+        <v>175000.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C162" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D162" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162">
-        <v>3200.0</v>
+        <v>5500.0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B163" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D163" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E163" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F163">
-        <v>71000.0</v>
+        <v>76321.84</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B164" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D164" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E164" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F164">
-        <v>1550.0</v>
+        <v>71000.0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>371</v>
+      </c>
+      <c r="C165" t="s">
+        <v>374</v>
       </c>
       <c r="D165" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165">
-        <v>14500.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="B166" t="s">
+        <v>371</v>
+      </c>
+      <c r="C166" t="s">
+        <v>376</v>
+      </c>
+      <c r="D166" t="s">
         <v>375</v>
       </c>
-      <c r="D166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166">
-        <v>180000.0</v>
+        <v>3700.0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>371</v>
+      </c>
+      <c r="C167" t="s">
+        <v>377</v>
       </c>
       <c r="D167" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167">
-        <v>1530.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="B168" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D168" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168">
-        <v>14900.0</v>
+        <v>14500.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="B169" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D169" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169">
-        <v>2100.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="B170" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D170" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170">
-        <v>2000.0</v>
+        <v>180000.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="B171" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D171" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B172" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D172" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172">
-        <v>21988.7</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B173" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D173" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173">
-        <v>3300.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B174" t="s">
         <v>392</v>
       </c>
       <c r="D174" t="s">
         <v>393</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174">
-        <v>53131.84</v>
+        <v>14900.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B175" t="s">
         <v>394</v>
       </c>
       <c r="D175" t="s">
         <v>395</v>
       </c>
       <c r="E175" t="s">
-        <v>396</v>
+        <v>9</v>
       </c>
       <c r="F175">
-        <v>731710.21</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B176" t="s">
         <v>397</v>
       </c>
       <c r="D176" t="s">
         <v>398</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176">
-        <v>4050.0</v>
+        <v>21988.7</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B177" t="s">
         <v>399</v>
       </c>
       <c r="D177" t="s">
         <v>400</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177">
-        <v>2600.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="B178" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D178" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178">
-        <v>319.62</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="B179" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D179" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179">
-        <v>455.65</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="B180" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D180" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180">
-        <v>150.0</v>
+        <v>4050.0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="B181" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D181" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181">
-        <v>80.0</v>
+        <v>53131.84</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B182" t="s">
         <v>410</v>
       </c>
       <c r="D182" t="s">
         <v>411</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182">
-        <v>35419.0</v>
+        <v>319.62</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B183" t="s">
         <v>412</v>
       </c>
       <c r="D183" t="s">
         <v>413</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183">
-        <v>14000.0</v>
+        <v>455.65</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B184" t="s">
         <v>414</v>
       </c>
       <c r="D184" t="s">
         <v>415</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184">
-        <v>9600.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B185" t="s">
         <v>416</v>
       </c>
       <c r="D185" t="s">
         <v>417</v>
       </c>
       <c r="E185" t="s">
-        <v>9</v>
+        <v>201</v>
       </c>
       <c r="F185">
-        <v>7100.0</v>
+        <v>731710.21</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="B186" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D186" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186">
         <v>14000.0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="B187" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D187" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187">
-        <v>9000.0</v>
+        <v>35419.0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="B188" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D188" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188">
-        <v>5000.0</v>
+        <v>7100.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="B189" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D189" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189">
-        <v>6181.0</v>
+        <v>9600.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B190" t="s">
         <v>427</v>
       </c>
       <c r="D190" t="s">
         <v>428</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190">
-        <v>1696.0</v>
+        <v>14000.0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B191" t="s">
         <v>429</v>
       </c>
       <c r="D191" t="s">
         <v>430</v>
       </c>
       <c r="E191" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F191">
-        <v>422000.0</v>
+        <v>9000.0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B192" t="s">
         <v>431</v>
       </c>
       <c r="D192" t="s">
         <v>432</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192">
-        <v>36943.15</v>
+        <v>6181.0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>433</v>
       </c>
       <c r="D193" t="s">
         <v>434</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193">
-        <v>11719.07</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="B194" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D194" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194">
-        <v>2600.0</v>
+        <v>36943.15</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="B195" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D195" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195">
         <v>4284.0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>8862121599</v>
+        <v>435</v>
+      </c>
+      <c r="B196" t="s">
+        <v>440</v>
       </c>
       <c r="D196" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E196" t="s">
-        <v>441</v>
+        <v>56</v>
       </c>
       <c r="F196">
-        <v>36742.63</v>
+        <v>422000.0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
+        <v>435</v>
+      </c>
+      <c r="B197" t="s">
         <v>442</v>
       </c>
-      <c r="B197" t="s">
+      <c r="D197" t="s">
         <v>443</v>
       </c>
-      <c r="D197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E197" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F197">
-        <v>290000.0</v>
+        <v>1696.0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="B198" t="s">
+        <v>444</v>
+      </c>
+      <c r="D198" t="s">
         <v>445</v>
       </c>
-      <c r="D198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198">
-        <v>8960.0</v>
+        <v>11719.07</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="B199" t="s">
+        <v>446</v>
+      </c>
+      <c r="D199" t="s">
         <v>447</v>
       </c>
-      <c r="D199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199">
-        <v>29592.75</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
+        <v>448</v>
+      </c>
+      <c r="B200">
+        <v>8862121599</v>
+      </c>
+      <c r="D200" t="s">
         <v>449</v>
       </c>
-      <c r="B200" t="s">
+      <c r="E200" t="s">
         <v>450</v>
       </c>
-      <c r="D200" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F200">
-        <v>908506.42</v>
+        <v>36742.63</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
+        <v>451</v>
+      </c>
+      <c r="B201" t="s">
         <v>452</v>
       </c>
-      <c r="B201" t="s">
+      <c r="D201" t="s">
         <v>453</v>
       </c>
-      <c r="D201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201">
-        <v>100.0</v>
+        <v>29592.75</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B202" t="s">
+        <v>454</v>
+      </c>
+      <c r="D202" t="s">
         <v>455</v>
       </c>
-      <c r="D202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202">
-        <v>191948.75</v>
+        <v>8960.0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B203" t="s">
+        <v>456</v>
+      </c>
+      <c r="D203" t="s">
         <v>457</v>
       </c>
-      <c r="D203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F203">
-        <v>2300.0</v>
+        <v>290000.0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>9922563605</v>
+        <v>458</v>
+      </c>
+      <c r="B204" t="s">
+        <v>459</v>
       </c>
       <c r="D204" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E204" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F204">
-        <v>1420049.06</v>
+        <v>908506.42</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>461</v>
+      </c>
+      <c r="B205">
+        <v>9922563605</v>
       </c>
       <c r="D205" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E205" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F205">
-        <v>1580817.01</v>
+        <v>1420049.06</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B206" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D206" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F206">
-        <v>4992.0</v>
+        <v>1580817.01</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B207" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D207" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207">
-        <v>3640.0</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B208" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D208" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208">
-        <v>7176.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B209" t="s">
         <v>469</v>
       </c>
       <c r="D209" t="s">
         <v>470</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209">
-        <v>7865.1</v>
+        <v>7176.0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>8569990379</v>
+        <v>461</v>
+      </c>
+      <c r="B210" t="s">
+        <v>471</v>
       </c>
       <c r="D210" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E210" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F210">
-        <v>97100.0</v>
+        <v>4992.0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B211" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D211" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211">
-        <v>1040.0</v>
+        <v>191948.75</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B212" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D212" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212">
-        <v>900.0</v>
+        <v>3640.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="B213" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D213" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E213" t="s">
         <v>9</v>
       </c>
       <c r="F213">
-        <v>1000.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B214" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D214" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E214" t="s">
         <v>9</v>
       </c>
       <c r="F214">
-        <v>148167.83</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B215" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D215" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215">
-        <v>16228.64</v>
+        <v>7865.1</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B216">
-        <v>8966270014</v>
+        <v>8569990379</v>
       </c>
       <c r="D216" t="s">
         <v>484</v>
       </c>
       <c r="E216" t="s">
         <v>13</v>
       </c>
       <c r="F216">
-        <v>160850.0</v>
+        <v>97100.0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
+        <v>477</v>
+      </c>
+      <c r="B217" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>144073628</v>
       </c>
       <c r="D217" t="s">
         <v>486</v>
       </c>
       <c r="E217" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F217">
-        <v>35381.05</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>487</v>
       </c>
       <c r="B218" t="s">
         <v>488</v>
       </c>
       <c r="D218" t="s">
         <v>489</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218">
-        <v>104681.6</v>
+        <v>148167.83</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
         <v>487</v>
       </c>
       <c r="B219" t="s">
         <v>490</v>
       </c>
       <c r="D219" t="s">
         <v>491</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219">
-        <v>35000.0</v>
+        <v>16228.64</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>487</v>
-[...1 lines deleted...]
-      <c r="B220" t="s">
         <v>492</v>
+      </c>
+      <c r="B220">
+        <v>8966270014</v>
       </c>
       <c r="D220" t="s">
         <v>493</v>
       </c>
       <c r="E220" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F220">
-        <v>9257.79</v>
+        <v>160850.0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
         <v>494</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221">
+        <v>144073628</v>
+      </c>
+      <c r="D221" t="s">
         <v>495</v>
       </c>
-      <c r="D221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E221" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F221">
-        <v>40000.0</v>
+        <v>35381.05</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
+        <v>496</v>
+      </c>
+      <c r="B222" t="s">
         <v>497</v>
       </c>
-      <c r="B222" t="s">
+      <c r="D222" t="s">
         <v>498</v>
       </c>
-      <c r="D222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E222" t="s">
-        <v>441</v>
+        <v>9</v>
       </c>
       <c r="F222">
-        <v>120557.32</v>
+        <v>9257.79</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
+        <v>496</v>
+      </c>
+      <c r="B223" t="s">
+        <v>499</v>
+      </c>
+      <c r="D223" t="s">
         <v>500</v>
       </c>
-      <c r="C223" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E223" t="s">
-        <v>441</v>
+        <v>9</v>
       </c>
       <c r="F223">
-        <v>79517.42</v>
+        <v>35000.0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="B224" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D224" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E224" t="s">
-        <v>441</v>
+        <v>9</v>
       </c>
       <c r="F224">
-        <v>114643.01</v>
+        <v>104681.6</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B225" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="D225" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="E225" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F225">
-        <v>31418.69</v>
+        <v>40000.0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B226" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D226" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="E226" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="F226">
-        <v>3600.25</v>
+        <v>120557.32</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
         <v>509</v>
       </c>
-      <c r="B227" t="s">
-        <v>512</v>
+      <c r="C227" t="s">
+        <v>510</v>
       </c>
       <c r="D227" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E227" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="F227">
-        <v>35600.0</v>
+        <v>79517.42</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
+        <v>512</v>
+      </c>
+      <c r="B228" t="s">
+        <v>513</v>
+      </c>
+      <c r="D228" t="s">
         <v>514</v>
       </c>
-      <c r="B228" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E228" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="F228">
-        <v>5340.0</v>
+        <v>114643.01</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B229" t="s">
+        <v>516</v>
+      </c>
+      <c r="D229" t="s">
         <v>517</v>
       </c>
-      <c r="D229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229">
-        <v>58800.0</v>
+        <v>31418.69</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
+        <v>518</v>
+      </c>
+      <c r="B230" t="s">
         <v>519</v>
       </c>
-      <c r="B230" t="s">
+      <c r="D230" t="s">
         <v>520</v>
       </c>
-      <c r="D230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230">
-        <v>84953.79</v>
+        <v>3600.25</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
+        <v>518</v>
+      </c>
+      <c r="B231" t="s">
+        <v>521</v>
+      </c>
+      <c r="D231" t="s">
         <v>522</v>
       </c>
-      <c r="C231" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231">
-        <v>20000.0</v>
+        <v>35600.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B232" t="s">
+        <v>524</v>
+      </c>
+      <c r="D232" t="s">
         <v>525</v>
       </c>
-      <c r="D232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E232" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F232">
-        <v>204500.0</v>
+        <v>5340.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
+        <v>523</v>
+      </c>
+      <c r="B233" t="s">
+        <v>526</v>
+      </c>
+      <c r="D233" t="s">
         <v>527</v>
       </c>
-      <c r="C233" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233">
-        <v>1000.0</v>
+        <v>58800.0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="C234" t="s">
+        <v>528</v>
+      </c>
+      <c r="B234" t="s">
+        <v>529</v>
+      </c>
+      <c r="D234" t="s">
         <v>530</v>
       </c>
-      <c r="D234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234">
-        <v>14760.0</v>
+        <v>84953.79</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="B235" t="s">
         <v>531</v>
       </c>
+      <c r="C235" t="s">
+        <v>532</v>
+      </c>
       <c r="D235" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235">
-        <v>144800.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B236" t="s">
         <v>534</v>
       </c>
       <c r="D236" t="s">
         <v>535</v>
       </c>
       <c r="E236" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F236">
-        <v>150511.57</v>
+        <v>204500.0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="B237" t="s">
         <v>536</v>
       </c>
+      <c r="C237" t="s">
+        <v>537</v>
+      </c>
       <c r="D237" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237">
-        <v>14772.84</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
+        <v>536</v>
+      </c>
+      <c r="C238" t="s">
+        <v>539</v>
+      </c>
+      <c r="D238" t="s">
         <v>533</v>
       </c>
-      <c r="B238" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238">
-        <v>6200.0</v>
+        <v>14760.0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B239" t="s">
         <v>540</v>
       </c>
       <c r="D239" t="s">
         <v>541</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239">
-        <v>690.0</v>
+        <v>144800.0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
         <v>542</v>
       </c>
-      <c r="B240">
-        <v>8921835327</v>
+      <c r="B240" t="s">
+        <v>543</v>
       </c>
       <c r="D240" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E240" t="s">
-        <v>544</v>
+        <v>9</v>
       </c>
       <c r="F240">
-        <v>329559.11</v>
+        <v>6200.0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
         <v>542</v>
       </c>
-      <c r="B241">
-        <v>8915631373</v>
+      <c r="B241" t="s">
+        <v>545</v>
       </c>
       <c r="D241" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E241" t="s">
-        <v>544</v>
+        <v>9</v>
       </c>
       <c r="F241">
-        <v>357340.87</v>
+        <v>150511.57</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>542</v>
       </c>
       <c r="B242" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D242" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242">
-        <v>122644.81</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>542</v>
       </c>
-      <c r="C243">
-        <v>76</v>
+      <c r="B243" t="s">
+        <v>549</v>
       </c>
       <c r="D243" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E243" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F243">
-        <v>35734.09</v>
+        <v>14772.84</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>551</v>
+      </c>
+      <c r="B244">
+        <v>8915631373</v>
       </c>
       <c r="D244" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E244" t="s">
-        <v>30</v>
+        <v>553</v>
       </c>
       <c r="F244">
-        <v>32955.91</v>
+        <v>357340.87</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>551</v>
+      </c>
+      <c r="B245" t="s">
+        <v>554</v>
       </c>
       <c r="D245" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="E245" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F245">
-        <v>12264.48</v>
+        <v>122644.81</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>551</v>
       </c>
-      <c r="B246" t="s">
-        <v>552</v>
+      <c r="B246">
+        <v>8921835327</v>
       </c>
       <c r="D246" t="s">
+        <v>556</v>
+      </c>
+      <c r="E246" t="s">
         <v>553</v>
       </c>
-      <c r="E246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246">
-        <v>40000.0</v>
+        <v>329559.11</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>551</v>
       </c>
-      <c r="B247" t="s">
-        <v>554</v>
+      <c r="C247">
+        <v>78</v>
       </c>
       <c r="D247" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="E247" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F247">
-        <v>97515.0</v>
+        <v>12264.48</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>551</v>
+      </c>
+      <c r="C248">
+        <v>77</v>
       </c>
       <c r="D248" t="s">
         <v>558</v>
       </c>
       <c r="E248" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F248">
-        <v>30000.0</v>
+        <v>32955.91</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="B249" t="s">
+        <v>551</v>
+      </c>
+      <c r="C249">
+        <v>76</v>
+      </c>
+      <c r="D249" t="s">
         <v>559</v>
       </c>
-      <c r="D249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F249">
-        <v>120913.81</v>
+        <v>35734.09</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
+        <v>560</v>
+      </c>
+      <c r="B250" t="s">
         <v>561</v>
       </c>
-      <c r="B250" t="s">
+      <c r="D250" t="s">
         <v>562</v>
       </c>
-      <c r="D250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250">
-        <v>37100.85</v>
+        <v>97515.0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B251" t="s">
+        <v>563</v>
+      </c>
+      <c r="D251" t="s">
         <v>564</v>
       </c>
-      <c r="D251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251">
-        <v>30500.0</v>
+        <v>40000.0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
+        <v>565</v>
+      </c>
+      <c r="B252" t="s">
         <v>566</v>
       </c>
-      <c r="B252" t="s">
+      <c r="D252" t="s">
         <v>567</v>
       </c>
-      <c r="D252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252">
-        <v>9880.0</v>
+        <v>120913.81</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B253" t="s">
+        <v>568</v>
+      </c>
+      <c r="D253" t="s">
         <v>569</v>
       </c>
-      <c r="D253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253">
-        <v>1456.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B254" t="s">
         <v>571</v>
       </c>
       <c r="D254" t="s">
         <v>572</v>
       </c>
       <c r="E254" t="s">
         <v>9</v>
       </c>
       <c r="F254">
-        <v>98340.0</v>
+        <v>30500.0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B255" t="s">
         <v>573</v>
       </c>
       <c r="D255" t="s">
         <v>574</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255">
-        <v>1500.0</v>
+        <v>37100.85</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="B256" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D256" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256">
-        <v>1500.0</v>
+        <v>1456.0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B257" t="s">
         <v>578</v>
       </c>
       <c r="D257" t="s">
         <v>579</v>
       </c>
       <c r="E257" t="s">
-        <v>441</v>
+        <v>9</v>
       </c>
       <c r="F257">
-        <v>160850.0</v>
+        <v>9880.0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
+        <v>575</v>
+      </c>
+      <c r="B258" t="s">
         <v>580</v>
       </c>
-      <c r="B258" t="s">
+      <c r="D258" t="s">
         <v>581</v>
       </c>
-      <c r="D258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F258">
-        <v>224631.81</v>
+        <v>98340.0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="B259" t="s">
+        <v>582</v>
+      </c>
+      <c r="D259" t="s">
         <v>583</v>
       </c>
-      <c r="D259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259">
-        <v>13402.33</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="B260" t="s">
+        <v>584</v>
+      </c>
+      <c r="D260" t="s">
         <v>585</v>
       </c>
-      <c r="D260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260">
-        <v>1387.17</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="B261" t="s">
         <v>587</v>
       </c>
       <c r="D261" t="s">
         <v>588</v>
       </c>
       <c r="E261" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="F261">
-        <v>3650.44</v>
+        <v>160850.0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>589</v>
       </c>
-      <c r="C262" t="s">
+      <c r="B262" t="s">
         <v>590</v>
       </c>
       <c r="D262" t="s">
         <v>591</v>
       </c>
       <c r="E262" t="s">
         <v>9</v>
       </c>
       <c r="F262">
-        <v>7850.0</v>
+        <v>1387.17</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>589</v>
       </c>
       <c r="B263" t="s">
         <v>592</v>
       </c>
       <c r="D263" t="s">
         <v>593</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263">
-        <v>77110.0</v>
+        <v>3650.44</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
+        <v>589</v>
+      </c>
+      <c r="B264" t="s">
         <v>594</v>
       </c>
-      <c r="B264" t="s">
+      <c r="D264" t="s">
         <v>595</v>
       </c>
-      <c r="D264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264">
-        <v>73500.0</v>
+        <v>13402.33</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B265" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="D265" t="s">
         <v>597</v>
       </c>
       <c r="E265" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F265">
-        <v>7800.0</v>
+        <v>224631.81</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
         <v>598</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" t="s">
         <v>599</v>
       </c>
       <c r="D266" t="s">
         <v>600</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266">
-        <v>5720.0</v>
+        <v>7850.0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
         <v>598</v>
       </c>
       <c r="B267" t="s">
         <v>601</v>
       </c>
       <c r="D267" t="s">
         <v>602</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267">
-        <v>1530.0</v>
+        <v>77110.0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="B268" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="D268" t="s">
         <v>604</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268">
-        <v>16848.0</v>
+        <v>7800.0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="B269" t="s">
         <v>605</v>
       </c>
       <c r="D269" t="s">
         <v>606</v>
       </c>
       <c r="E269" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F269">
-        <v>168000.0</v>
+        <v>73500.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="B270" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D270" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270">
-        <v>3200.0</v>
+        <v>16848.0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="B271" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D271" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271">
-        <v>1560.0</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="B272" t="s">
         <v>612</v>
       </c>
       <c r="D272" t="s">
         <v>613</v>
       </c>
       <c r="E272" t="s">
         <v>9</v>
       </c>
       <c r="F272">
-        <v>7600.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>8720181900</v>
+        <v>607</v>
+      </c>
+      <c r="B273" t="s">
+        <v>614</v>
       </c>
       <c r="D273" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273">
-        <v>74000.0</v>
+        <v>5720.0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="B274" t="s">
         <v>616</v>
       </c>
       <c r="D274" t="s">
         <v>617</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274">
-        <v>4880.0</v>
+        <v>1560.0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="B275" t="s">
         <v>618</v>
       </c>
       <c r="D275" t="s">
         <v>619</v>
       </c>
       <c r="E275" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F275">
-        <v>2998.8</v>
+        <v>168000.0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="B276" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D276" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276">
-        <v>2040.0</v>
+        <v>7600.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>620</v>
+      </c>
+      <c r="B277">
+        <v>8720181900</v>
       </c>
       <c r="D277" t="s">
         <v>623</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277">
-        <v>59072.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>8898605127</v>
+        <v>624</v>
+      </c>
+      <c r="B278" t="s">
+        <v>625</v>
       </c>
       <c r="D278" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E278" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F278">
-        <v>605000.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="B279" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D279" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279">
         <v>7000.0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="B280" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D280" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280">
-        <v>3000.0</v>
+        <v>59072.0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="B281" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D281" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281">
-        <v>3952.0</v>
+        <v>4880.0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="B282">
-        <v>8894715704</v>
+        <v>8898605127</v>
       </c>
       <c r="D282" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E282" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F282">
-        <v>36500.0</v>
+        <v>605000.0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="B283" t="s">
         <v>634</v>
       </c>
       <c r="D283" t="s">
         <v>635</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283">
-        <v>36060.0</v>
+        <v>2998.8</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="B284" t="s">
         <v>636</v>
       </c>
       <c r="D284" t="s">
         <v>637</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284">
-        <v>4000.0</v>
+        <v>2040.0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
         <v>638</v>
       </c>
       <c r="B285" t="s">
         <v>639</v>
       </c>
       <c r="D285" t="s">
         <v>640</v>
       </c>
       <c r="E285" t="s">
         <v>9</v>
       </c>
       <c r="F285">
-        <v>17100.0</v>
+        <v>3952.0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
         <v>638</v>
       </c>
-      <c r="B286" t="s">
+      <c r="B286">
+        <v>8894715704</v>
+      </c>
+      <c r="D286" t="s">
         <v>641</v>
       </c>
-      <c r="D286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E286" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F286">
-        <v>154000.0</v>
+        <v>36500.0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
+        <v>642</v>
+      </c>
+      <c r="B287" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>8719304548</v>
       </c>
       <c r="D287" t="s">
         <v>644</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287">
-        <v>63000.0</v>
+        <v>36060.0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B288" t="s">
         <v>645</v>
       </c>
       <c r="D288" t="s">
         <v>646</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288">
-        <v>7700.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B289" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D289" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E289" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F289">
-        <v>38300.0</v>
+        <v>154000.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B290" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D290" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290">
-        <v>8900.0</v>
+        <v>17100.0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>8910685100.0</v>
+        <v>652</v>
+      </c>
+      <c r="B291" t="s">
+        <v>653</v>
       </c>
       <c r="D291" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="E291" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F291">
-        <v>830000.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="B292" t="s">
         <v>652</v>
       </c>
+      <c r="B292">
+        <v>8910685100.0</v>
+      </c>
       <c r="D292" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E292" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F292">
-        <v>6000.0</v>
+        <v>830000.0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="B293" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D293" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293">
-        <v>9800.0</v>
+        <v>7700.0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>8535912969</v>
+        <v>652</v>
+      </c>
+      <c r="B294" t="s">
+        <v>658</v>
       </c>
       <c r="D294" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E294" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F294">
-        <v>223105.58</v>
+        <v>38300.0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="B295" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D295" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295">
-        <v>17055.84</v>
+        <v>8900.0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>8730274204</v>
+        <v>652</v>
+      </c>
+      <c r="B296" t="s">
+        <v>662</v>
       </c>
       <c r="D296" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E296" t="s">
-        <v>396</v>
+        <v>9</v>
       </c>
       <c r="F296">
-        <v>72282.5</v>
+        <v>9800.0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>652</v>
+      </c>
+      <c r="B297">
+        <v>8719304548</v>
       </c>
       <c r="D297" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E297" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F297">
-        <v>4005.75</v>
+        <v>63000.0</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>665</v>
+      </c>
+      <c r="B298">
+        <v>8535912969</v>
       </c>
       <c r="D298" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E298" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F298">
-        <v>4992.0</v>
+        <v>223105.58</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>8663791282</v>
+        <v>665</v>
+      </c>
+      <c r="B299" t="s">
+        <v>667</v>
       </c>
       <c r="D299" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E299" t="s">
         <v>9</v>
       </c>
       <c r="F299">
-        <v>140300.0</v>
+        <v>17055.84</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>669</v>
+      </c>
+      <c r="B300">
+        <v>8730274204</v>
       </c>
       <c r="D300" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E300" t="s">
-        <v>9</v>
+        <v>201</v>
       </c>
       <c r="F300">
-        <v>94700.0</v>
+        <v>72282.5</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>669</v>
+      </c>
+      <c r="C301" t="s">
+        <v>671</v>
       </c>
       <c r="D301" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301">
-        <v>25500.0</v>
+        <v>4992.0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B302" t="s">
         <v>673</v>
       </c>
       <c r="D302" t="s">
         <v>674</v>
       </c>
       <c r="E302" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F302">
-        <v>39500.0</v>
+        <v>4005.75</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
         <v>675</v>
       </c>
-      <c r="B303" t="s">
+      <c r="B303">
+        <v>8663791282</v>
+      </c>
+      <c r="D303" t="s">
         <v>676</v>
       </c>
-      <c r="D303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E303" t="s">
-        <v>396</v>
+        <v>9</v>
       </c>
       <c r="F303">
-        <v>512215.89</v>
+        <v>140300.0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
+        <v>675</v>
+      </c>
+      <c r="B304" t="s">
+        <v>677</v>
+      </c>
+      <c r="D304" t="s">
         <v>678</v>
       </c>
-      <c r="B304" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E304" t="s">
         <v>9</v>
       </c>
       <c r="F304">
-        <v>62000.0</v>
+        <v>94700.0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="B305" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="D305" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="E305" t="s">
         <v>9</v>
       </c>
       <c r="F305">
-        <v>46000.0</v>
+        <v>25500.0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="B306" t="s">
+        <v>682</v>
+      </c>
+      <c r="D306" t="s">
         <v>683</v>
       </c>
-      <c r="D306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306">
-        <v>11700.0</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
+        <v>684</v>
+      </c>
+      <c r="B307" t="s">
         <v>685</v>
       </c>
-      <c r="B307" t="s">
+      <c r="D307" t="s">
         <v>686</v>
       </c>
-      <c r="D307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" t="s">
-        <v>9</v>
+        <v>201</v>
       </c>
       <c r="F307">
-        <v>37784.57</v>
+        <v>512215.89</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B308" t="s">
+        <v>687</v>
+      </c>
+      <c r="D308" t="s">
         <v>688</v>
       </c>
-      <c r="D308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308">
-        <v>4900.0</v>
+        <v>20652.23</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
+        <v>684</v>
+      </c>
+      <c r="B309" t="s">
+        <v>689</v>
+      </c>
+      <c r="D309" t="s">
         <v>690</v>
       </c>
-      <c r="B309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E309" t="s">
         <v>9</v>
       </c>
       <c r="F309">
-        <v>9000.0</v>
+        <v>71890.42</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="B310" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="D310" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="E310" t="s">
-        <v>441</v>
+        <v>9</v>
       </c>
       <c r="F310">
-        <v>269470.35</v>
+        <v>9464.81</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>696</v>
+        <v>684</v>
       </c>
       <c r="B311" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="D311" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="E311" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F311">
-        <v>74161.77</v>
+        <v>9880.0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="B312" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="D312" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="E312" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F312">
-        <v>322000.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="B313" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="D313" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313">
-        <v>139400.0</v>
+        <v>11700.0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="B314" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="D314" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314">
-        <v>10400.0</v>
+        <v>46000.0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="B315" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="D315" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315">
-        <v>31069.91</v>
+        <v>62000.0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
+        <v>704</v>
+      </c>
+      <c r="B316" t="s">
         <v>705</v>
       </c>
-      <c r="B316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D316" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="E316" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F316">
-        <v>4098.36</v>
+        <v>4900.0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="B317" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="D317" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317">
-        <v>139601.02</v>
+        <v>37784.57</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B318" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="D318" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318">
-        <v>20000.0</v>
+        <v>9000.0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>712</v>
+      </c>
+      <c r="B319" t="s">
+        <v>713</v>
       </c>
       <c r="D319" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="E319" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="F319">
-        <v>106687.57</v>
+        <v>269470.35</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
+        <v>715</v>
+      </c>
+      <c r="B320" t="s">
         <v>716</v>
       </c>
-      <c r="B320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D320" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320">
-        <v>13000.0</v>
+        <v>74161.77</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="B321" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="D321" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="E321" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F321">
-        <v>145000.0</v>
+        <v>322000.0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>721</v>
       </c>
       <c r="B322" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="D322" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="E322" t="s">
         <v>9</v>
       </c>
       <c r="F322">
-        <v>13200.0</v>
+        <v>139400.0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>8942294673</v>
+        <v>724</v>
+      </c>
+      <c r="B323" t="s">
+        <v>695</v>
       </c>
       <c r="D323" t="s">
-        <v>727</v>
+        <v>696</v>
       </c>
       <c r="E323" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F323">
-        <v>284615.25</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
+        <v>724</v>
+      </c>
+      <c r="B324" t="s">
+        <v>725</v>
+      </c>
+      <c r="D324" t="s">
         <v>726</v>
       </c>
-      <c r="B324" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E324" t="s">
         <v>9</v>
       </c>
       <c r="F324">
-        <v>16420.08</v>
+        <v>31069.91</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="B325" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="D325" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="E325" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F325">
-        <v>2500.0</v>
+        <v>4098.36</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
+        <v>724</v>
+      </c>
+      <c r="B326" t="s">
+        <v>729</v>
+      </c>
+      <c r="D326" t="s">
         <v>730</v>
       </c>
-      <c r="B326" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E326" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F326">
-        <v>250000.0</v>
+        <v>139601.02</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B327" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="D327" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="E327" t="s">
         <v>9</v>
       </c>
       <c r="F327">
-        <v>1300.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>731</v>
+      </c>
+      <c r="C328" t="s">
+        <v>734</v>
       </c>
       <c r="D328" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328">
-        <v>1029.0</v>
+        <v>106687.57</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B329" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D329" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329">
-        <v>1450.0</v>
+        <v>13200.0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B330" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="D330" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330">
-        <v>28000.0</v>
+        <v>145000.0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>9369813</v>
+        <v>741</v>
+      </c>
+      <c r="B331">
+        <v>8942294673</v>
       </c>
       <c r="D331" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E331" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F331">
-        <v>180128.96</v>
+        <v>284615.25</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="B332" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="D332" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="E332" t="s">
         <v>9</v>
       </c>
       <c r="F332">
-        <v>16189.3</v>
+        <v>16420.08</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
         <v>745</v>
       </c>
       <c r="B333" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="D333" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="E333" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F333">
-        <v>153846.15</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>745</v>
       </c>
-      <c r="C334" t="s">
-        <v>750</v>
+      <c r="B334" t="s">
+        <v>748</v>
       </c>
       <c r="D334" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334">
-        <v>5147.28</v>
+        <v>1029.0</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
         <v>745</v>
       </c>
-      <c r="B335">
-        <v>9315170177</v>
+      <c r="B335" t="s">
+        <v>750</v>
       </c>
       <c r="D335" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="E335" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F335">
-        <v>384616.41</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
         <v>745</v>
       </c>
       <c r="B336" t="s">
+        <v>752</v>
+      </c>
+      <c r="D336" t="s">
         <v>753</v>
       </c>
-      <c r="D336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E336" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F336">
-        <v>6000.0</v>
+        <v>250000.0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
         <v>745</v>
       </c>
       <c r="B337" t="s">
+        <v>754</v>
+      </c>
+      <c r="D337" t="s">
         <v>755</v>
       </c>
-      <c r="D337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E337" t="s">
         <v>9</v>
       </c>
       <c r="F337">
-        <v>8875.44</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
+        <v>745</v>
+      </c>
+      <c r="B338" t="s">
+        <v>756</v>
+      </c>
+      <c r="D338" t="s">
         <v>757</v>
       </c>
-      <c r="C338" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338">
-        <v>7100.59</v>
+        <v>28000.0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C339">
-        <v>9336155</v>
+        <v>9369813</v>
       </c>
       <c r="D339" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="E339" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F339">
-        <v>123076.92</v>
+        <v>180128.96</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>9221259</v>
+        <v>760</v>
+      </c>
+      <c r="B340" t="s">
+        <v>761</v>
       </c>
       <c r="D340" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E340" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F340">
-        <v>195694.31</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="B341" t="s">
         <v>763</v>
       </c>
       <c r="D341" t="s">
         <v>764</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341">
-        <v>115000.0</v>
+        <v>8875.44</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
+        <v>760</v>
+      </c>
+      <c r="B342" t="s">
         <v>765</v>
       </c>
-      <c r="B342" t="s">
+      <c r="D342" t="s">
         <v>766</v>
       </c>
-      <c r="D342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E342" t="s">
         <v>9</v>
       </c>
       <c r="F342">
-        <v>55385.59</v>
+        <v>16189.3</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="B343" t="s">
+        <v>767</v>
+      </c>
+      <c r="D343" t="s">
         <v>768</v>
       </c>
-      <c r="D343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E343" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F343">
-        <v>3323.14</v>
+        <v>153846.15</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>760</v>
+      </c>
+      <c r="B344">
+        <v>9315170177</v>
       </c>
       <c r="D344" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="E344" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F344">
-        <v>140000.0</v>
+        <v>384616.41</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
+        <v>760</v>
+      </c>
+      <c r="C345" t="s">
         <v>770</v>
       </c>
-      <c r="B345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D345" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345">
-        <v>1200.0</v>
+        <v>5147.28</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>772</v>
+      </c>
+      <c r="C346" t="s">
+        <v>773</v>
       </c>
       <c r="D346" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346">
-        <v>2000.0</v>
+        <v>7100.59</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>772</v>
+      </c>
+      <c r="C347">
+        <v>9336155</v>
       </c>
       <c r="D347" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="E347" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F347">
-        <v>13400.0</v>
+        <v>123076.92</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="C348">
-        <v>8701369</v>
-[...2 lines deleted...]
-        <v>9384313412</v>
+        <v>9221259</v>
+      </c>
+      <c r="D348" t="s">
+        <v>776</v>
       </c>
       <c r="E348" t="s">
         <v>30</v>
       </c>
       <c r="F348">
-        <v>48388.39</v>
+        <v>195694.31</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="B349" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="D349" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="E349" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F349">
-        <v>44354.84</v>
+        <v>115000.0</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>8846125548</v>
+        <v>780</v>
+      </c>
+      <c r="B350" t="s">
+        <v>781</v>
       </c>
       <c r="D350" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E350" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F350">
-        <v>177500.0</v>
+        <v>3323.14</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
+        <v>780</v>
+      </c>
+      <c r="B351" t="s">
         <v>783</v>
       </c>
-      <c r="C351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D351" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351">
-        <v>17004.0</v>
+        <v>55385.59</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>783</v>
-[...1 lines deleted...]
-      <c r="C352" t="s">
+        <v>785</v>
+      </c>
+      <c r="B352" t="s">
+        <v>786</v>
+      </c>
+      <c r="D352" t="s">
         <v>787</v>
       </c>
-      <c r="D352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352">
-        <v>1530.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C353" t="s">
+        <v>788</v>
+      </c>
+      <c r="D353" t="s">
         <v>789</v>
       </c>
-      <c r="D353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353">
-        <v>2080.0</v>
+        <v>13400.0</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
+        <v>785</v>
+      </c>
+      <c r="B354" t="s">
+        <v>790</v>
+      </c>
+      <c r="D354" t="s">
         <v>791</v>
       </c>
-      <c r="B354" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E354" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F354">
-        <v>30000.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>785</v>
+      </c>
+      <c r="B355" t="s">
+        <v>792</v>
       </c>
       <c r="D355" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="E355" t="s">
-        <v>797</v>
+        <v>9</v>
       </c>
       <c r="F355">
-        <v>68507.0</v>
+        <v>140000.0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
         <v>794</v>
       </c>
-      <c r="B356" t="s">
-[...3 lines deleted...]
-        <v>799</v>
+      <c r="C356">
+        <v>8701369</v>
+      </c>
+      <c r="D356">
+        <v>9384313412</v>
       </c>
       <c r="E356" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F356">
-        <v>400.0</v>
+        <v>48388.39</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B357" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="D357" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E357" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F357">
-        <v>1800.0</v>
+        <v>44354.84</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>798</v>
+      </c>
+      <c r="B358">
+        <v>8846125548</v>
       </c>
       <c r="D358" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="E358" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F358">
-        <v>26800.0</v>
+        <v>177500.0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>9313025759</v>
+        <v>798</v>
+      </c>
+      <c r="C359" t="s">
+        <v>800</v>
       </c>
       <c r="D359" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="E359" t="s">
         <v>9</v>
       </c>
       <c r="F359">
-        <v>2400.0</v>
+        <v>2080.0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
+        <v>798</v>
+      </c>
+      <c r="C360" t="s">
         <v>802</v>
       </c>
-      <c r="B360">
-[...1 lines deleted...]
-      </c>
       <c r="D360" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="E360" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F360">
-        <v>280000.0</v>
+        <v>17004.0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>798</v>
+      </c>
+      <c r="C361" t="s">
+        <v>804</v>
       </c>
       <c r="D361" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="E361" t="s">
         <v>9</v>
       </c>
       <c r="F361">
-        <v>1300.0</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B362" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="D362" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E362" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F362">
-        <v>3000.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
+        <v>809</v>
+      </c>
+      <c r="B363" t="s">
+        <v>810</v>
+      </c>
+      <c r="D363" t="s">
         <v>811</v>
       </c>
-      <c r="B363">
-[...4 lines deleted...]
-      </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363">
-        <v>112166.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
+        <v>809</v>
+      </c>
+      <c r="B364" t="s">
+        <v>812</v>
+      </c>
+      <c r="D364" t="s">
         <v>813</v>
       </c>
-      <c r="B364" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E364" t="s">
         <v>9</v>
       </c>
       <c r="F364">
-        <v>16500.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="C365" t="s">
+        <v>814</v>
+      </c>
+      <c r="D365" t="s">
+        <v>815</v>
+      </c>
+      <c r="E365" t="s">
         <v>816</v>
       </c>
-      <c r="D365" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F365">
-        <v>7600.11</v>
+        <v>68507.0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="C366" t="s">
+        <v>817</v>
+      </c>
+      <c r="B366" t="s">
         <v>818</v>
       </c>
       <c r="D366" t="s">
         <v>819</v>
       </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
       <c r="F366">
-        <v>3843.0</v>
+        <v>26800.0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="C367" t="s">
+        <v>817</v>
+      </c>
+      <c r="B367" t="s">
         <v>820</v>
       </c>
       <c r="D367" t="s">
         <v>821</v>
       </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367">
-        <v>3045.19</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="B368" t="s">
+        <v>817</v>
+      </c>
+      <c r="B368">
+        <v>9313025759</v>
+      </c>
+      <c r="D368" t="s">
         <v>822</v>
       </c>
-      <c r="D368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368">
-        <v>117116.92</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>817</v>
+      </c>
+      <c r="B369">
+        <v>8935908090</v>
       </c>
       <c r="D369" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="E369" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F369">
-        <v>84645.0</v>
+        <v>280000.0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="B370" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="D370" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370">
-        <v>25800.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>826</v>
+      </c>
+      <c r="B371">
+        <v>8575145184</v>
       </c>
       <c r="D371" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="E371" t="s">
-        <v>832</v>
+        <v>9</v>
       </c>
       <c r="F371">
-        <v>44120.8</v>
+        <v>112166.0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
+        <v>828</v>
+      </c>
+      <c r="B372" t="s">
         <v>829</v>
       </c>
-      <c r="B372">
-[...1 lines deleted...]
-      </c>
       <c r="D372" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="E372" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F372">
-        <v>673500.86</v>
+        <v>84645.0</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B373" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="D373" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="E373" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F373">
-        <v>211365.39</v>
+        <v>16500.0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
+        <v>828</v>
+      </c>
+      <c r="C374" t="s">
+        <v>833</v>
+      </c>
+      <c r="D374" t="s">
         <v>834</v>
       </c>
-      <c r="B374" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374">
-        <v>96129.24</v>
+        <v>7600.11</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>828</v>
+      </c>
+      <c r="C375" t="s">
+        <v>835</v>
       </c>
       <c r="D375" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375">
-        <v>12194.16</v>
+        <v>3843.0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>828</v>
+      </c>
+      <c r="C376" t="s">
+        <v>837</v>
       </c>
       <c r="D376" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="E376" t="s">
-        <v>441</v>
+        <v>9</v>
       </c>
       <c r="F376">
-        <v>415175.79</v>
+        <v>3045.19</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>841</v>
+        <v>828</v>
       </c>
       <c r="B377" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="D377" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="E377" t="s">
         <v>9</v>
       </c>
       <c r="F377">
-        <v>23954.79</v>
+        <v>117116.92</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>8853511467</v>
+        <v>841</v>
+      </c>
+      <c r="B378" t="s">
+        <v>842</v>
       </c>
       <c r="D378" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="E378" t="s">
         <v>9</v>
       </c>
       <c r="F378">
-        <v>61169.87</v>
+        <v>25800.0</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="B379">
-        <v>9134902799</v>
+        <v>8668948233</v>
       </c>
       <c r="D379" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="E379" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F379">
-        <v>585498.62</v>
+        <v>673500.86</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>844</v>
+      </c>
+      <c r="C380" t="s">
+        <v>846</v>
       </c>
       <c r="D380" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="E380" t="s">
-        <v>9</v>
+        <v>848</v>
       </c>
       <c r="F380">
-        <v>52905.74</v>
+        <v>44120.8</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="B381" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="D381" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="E381" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F381">
-        <v>22000.0</v>
+        <v>211365.39</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
+        <v>849</v>
+      </c>
+      <c r="B382" t="s">
         <v>852</v>
       </c>
-      <c r="B382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="E382" t="s">
         <v>9</v>
       </c>
       <c r="F382">
-        <v>2000.0</v>
+        <v>12194.16</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="B383" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="D383" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="E383" t="s">
         <v>9</v>
       </c>
       <c r="F383">
-        <v>1300.0</v>
+        <v>96129.24</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
+        <v>856</v>
+      </c>
+      <c r="B384" t="s">
         <v>857</v>
       </c>
-      <c r="B384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D384" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="E384" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="F384">
-        <v>4500.0</v>
+        <v>415175.79</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="B385" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="D385" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="E385" t="s">
         <v>9</v>
       </c>
       <c r="F385">
-        <v>36890.4</v>
+        <v>23954.79</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>861</v>
+      </c>
+      <c r="B386">
+        <v>9134902799</v>
       </c>
       <c r="D386" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="E386" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F386">
-        <v>4281.1</v>
+        <v>585498.62</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>861</v>
+      </c>
+      <c r="B387">
+        <v>8853511467</v>
       </c>
       <c r="D387" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387">
-        <v>11191.62</v>
+        <v>61169.87</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
         <v>864</v>
       </c>
-      <c r="C388">
-        <v>8711633</v>
+      <c r="B388" t="s">
+        <v>865</v>
       </c>
       <c r="D388" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="E388" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F388">
-        <v>190257.47</v>
+        <v>52905.74</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>8894559</v>
+        <v>867</v>
+      </c>
+      <c r="B389" t="s">
+        <v>868</v>
       </c>
       <c r="D389" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="E389" t="s">
         <v>9</v>
       </c>
       <c r="F389">
-        <v>115207.93</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
+        <v>867</v>
+      </c>
+      <c r="B390" t="s">
+        <v>870</v>
+      </c>
+      <c r="D390" t="s">
         <v>871</v>
       </c>
-      <c r="C390">
-[...4 lines deleted...]
-      </c>
       <c r="E390" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F390">
-        <v>76923.26</v>
+        <v>22000.0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
+        <v>872</v>
+      </c>
+      <c r="B391" t="s">
         <v>873</v>
       </c>
-      <c r="B391" t="s">
+      <c r="D391" t="s">
         <v>874</v>
       </c>
-      <c r="D391" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391">
-        <v>750.0</v>
+        <v>36890.4</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="B392" t="s">
+        <v>875</v>
+      </c>
+      <c r="D392" t="s">
         <v>876</v>
       </c>
-      <c r="D392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E392" t="s">
         <v>9</v>
       </c>
       <c r="F392">
-        <v>10800.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="B393" t="s">
+        <v>877</v>
+      </c>
+      <c r="D393" t="s">
         <v>878</v>
       </c>
-      <c r="D393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E393" t="s">
         <v>9</v>
       </c>
       <c r="F393">
-        <v>2448.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="C394" t="s">
+        <v>879</v>
+      </c>
+      <c r="C394">
+        <v>8894559</v>
+      </c>
+      <c r="D394" t="s">
         <v>880</v>
       </c>
-      <c r="D394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E394" t="s">
-        <v>294</v>
+        <v>9</v>
       </c>
       <c r="F394">
-        <v>2139.18</v>
+        <v>115207.93</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="B395" t="s">
+        <v>879</v>
+      </c>
+      <c r="C395">
+        <v>8711633</v>
+      </c>
+      <c r="D395" t="s">
         <v>881</v>
       </c>
-      <c r="D395" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E395" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F395">
-        <v>106959.23</v>
+        <v>190257.47</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
+        <v>879</v>
+      </c>
+      <c r="C396" t="s">
+        <v>882</v>
+      </c>
+      <c r="D396" t="s">
         <v>883</v>
       </c>
-      <c r="B396" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E396" t="s">
         <v>9</v>
       </c>
       <c r="F396">
-        <v>5850.0</v>
+        <v>11191.62</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>879</v>
+      </c>
+      <c r="C397" t="s">
+        <v>884</v>
       </c>
       <c r="D397" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397">
-        <v>58590.94</v>
+        <v>4281.1</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>886</v>
+      </c>
+      <c r="C398">
+        <v>8605686</v>
       </c>
       <c r="D398" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="E398" t="s">
         <v>30</v>
       </c>
       <c r="F398">
-        <v>52000.0</v>
+        <v>76923.26</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="B399" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="D399" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399">
-        <v>45753.0</v>
+        <v>10800.0</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>895</v>
+        <v>888</v>
+      </c>
+      <c r="C400" t="s">
+        <v>891</v>
       </c>
       <c r="D400" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="E400" t="s">
-        <v>58</v>
+        <v>304</v>
       </c>
       <c r="F400">
-        <v>68284.52</v>
+        <v>2139.18</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
       <c r="B401" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="D401" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401">
-        <v>105000.0</v>
+        <v>2448.0</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>900</v>
+        <v>888</v>
       </c>
       <c r="B402" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="D402" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="E402" t="s">
         <v>9</v>
       </c>
       <c r="F402">
-        <v>147324.31</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>900</v>
+        <v>888</v>
       </c>
       <c r="B403" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="D403" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403">
-        <v>18434.96</v>
+        <v>106959.23</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="B404" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="D404" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404">
-        <v>58500.0</v>
+        <v>5850.0</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="B405" t="s">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="D405" t="s">
-        <v>910</v>
+        <v>902</v>
       </c>
       <c r="E405" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F405">
-        <v>509527.5</v>
+        <v>58590.94</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>8467271512</v>
+        <v>903</v>
+      </c>
+      <c r="B406" t="s">
+        <v>904</v>
       </c>
       <c r="D406" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="E406" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F406">
-        <v>703068.75</v>
+        <v>52000.0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="B407" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="D407" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407">
-        <v>154770.34</v>
+        <v>45753.0</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="B408" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="D408" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="E408" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F408">
-        <v>15747.1</v>
+        <v>68284.52</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="B409" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="D409" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409">
-        <v>136619.0</v>
+        <v>105000.0</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B410" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="D410" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="E410" t="s">
         <v>9</v>
       </c>
       <c r="F410">
-        <v>23400.0</v>
+        <v>18434.96</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B411" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="D411" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411">
-        <v>1800.0</v>
+        <v>147324.31</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="B412" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="D412" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412">
-        <v>135890.0</v>
+        <v>58500.0</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>929</v>
+        <v>923</v>
+      </c>
+      <c r="B413">
+        <v>8467271512</v>
       </c>
       <c r="D413" t="s">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="E413" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F413">
-        <v>2500.0</v>
+        <v>703068.75</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="B414" t="s">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="D414" t="s">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="E414" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F414">
-        <v>55000.0</v>
+        <v>509527.5</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
+        <v>927</v>
+      </c>
+      <c r="B415" t="s">
         <v>928</v>
       </c>
-      <c r="B415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D415" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="E415" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F415">
-        <v>667000.0</v>
+        <v>15747.1</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="B416" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="D416" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416">
-        <v>462.0</v>
+        <v>154770.34</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="B417" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="D417" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417">
-        <v>19500.0</v>
+        <v>136619.0</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
+        <v>935</v>
+      </c>
+      <c r="B418" t="s">
+        <v>936</v>
+      </c>
+      <c r="D418" t="s">
         <v>937</v>
       </c>
-      <c r="B418" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E418" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F418">
-        <v>199500.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="B419" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="D419" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419">
-        <v>9000.0</v>
+        <v>23400.0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="B420" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="D420" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420">
-        <v>1300.0</v>
+        <v>135890.0</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="B421" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D421" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="E421" t="s">
         <v>9</v>
       </c>
       <c r="F421">
-        <v>1500.0</v>
+        <v>462.0</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>943</v>
+      </c>
+      <c r="B422" t="s">
+        <v>946</v>
       </c>
       <c r="D422" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="E422" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F422">
-        <v>3200.0</v>
+        <v>667000.0</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="B423" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="D423" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="E423" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F423">
-        <v>273000.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
+        <v>943</v>
+      </c>
+      <c r="B424" t="s">
         <v>950</v>
       </c>
-      <c r="B424" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D424" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424">
-        <v>3137.25</v>
+        <v>55000.0</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>952</v>
+      </c>
+      <c r="C425" t="s">
+        <v>953</v>
       </c>
       <c r="D425" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="E425" t="s">
         <v>9</v>
       </c>
       <c r="F425">
-        <v>1500.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B426" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="D426" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426">
-        <v>1700.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B427" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="D427" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="E427" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F427">
-        <v>26800.0</v>
+        <v>199500.0</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B428" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="D428" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428">
-        <v>3846.15</v>
+        <v>9000.0</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B429" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="D429" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429">
-        <v>7000.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>952</v>
+      </c>
+      <c r="B430" t="s">
+        <v>963</v>
       </c>
       <c r="D430" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="E430" t="s">
-        <v>968</v>
+        <v>9</v>
       </c>
       <c r="F430">
-        <v>1546.39</v>
+        <v>19500.0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
         <v>965</v>
       </c>
-      <c r="B431">
-        <v>8548782613</v>
+      <c r="B431" t="s">
+        <v>966</v>
       </c>
       <c r="D431" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="E431" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F431">
-        <v>199000.0</v>
+        <v>3137.25</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
         <v>965</v>
       </c>
       <c r="B432" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="D432" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432">
-        <v>3846.15</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
         <v>965</v>
       </c>
       <c r="B433" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="D433" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433">
-        <v>3173.25</v>
+        <v>7000.0</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
         <v>965</v>
       </c>
       <c r="B434" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="D434" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="E434" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F434">
-        <v>19300.0</v>
+        <v>273000.0</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
         <v>965</v>
       </c>
       <c r="B435" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="D435" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435">
-        <v>7000.0</v>
+        <v>26800.0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
         <v>965</v>
       </c>
       <c r="B436" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="D436" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="E436" t="s">
         <v>9</v>
       </c>
       <c r="F436">
-        <v>1700.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="B437" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="D437" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437">
-        <v>14500.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
+        <v>965</v>
+      </c>
+      <c r="B438" t="s">
         <v>980</v>
       </c>
-      <c r="B438" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D438" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="E438" t="s">
         <v>9</v>
       </c>
       <c r="F438">
-        <v>195000.0</v>
+        <v>6700.0</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="B439" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="D439" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439">
-        <v>30000.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="B440" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="D440" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440">
-        <v>15000.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>986</v>
+      </c>
+      <c r="B441">
+        <v>8548782613</v>
       </c>
       <c r="D441" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E441" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F441">
-        <v>3800.0</v>
+        <v>199000.0</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>991</v>
+        <v>986</v>
+      </c>
+      <c r="C442" t="s">
+        <v>988</v>
       </c>
       <c r="D442" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="E442" t="s">
-        <v>9</v>
+        <v>990</v>
       </c>
       <c r="F442">
-        <v>120000.0</v>
+        <v>1546.39</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>8902952468</v>
+        <v>986</v>
+      </c>
+      <c r="B443" t="s">
+        <v>991</v>
       </c>
       <c r="D443" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="E443" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F443">
-        <v>2460000.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="B444" t="s">
+        <v>993</v>
+      </c>
+      <c r="D444" t="s">
         <v>994</v>
       </c>
-      <c r="D444" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E444" t="s">
         <v>9</v>
       </c>
       <c r="F444">
-        <v>17400.0</v>
+        <v>7000.0</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="B445" t="s">
+        <v>995</v>
+      </c>
+      <c r="D445" t="s">
         <v>996</v>
       </c>
-      <c r="D445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445">
-        <v>3696.0</v>
+        <v>19300.0</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="B446" t="s">
+        <v>997</v>
+      </c>
+      <c r="D446" t="s">
         <v>998</v>
       </c>
-      <c r="D446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E446" t="s">
         <v>9</v>
       </c>
       <c r="F446">
-        <v>5000.0</v>
+        <v>3173.25</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
+        <v>986</v>
+      </c>
+      <c r="B447" t="s">
+        <v>999</v>
+      </c>
+      <c r="D447" t="s">
         <v>1000</v>
       </c>
-      <c r="B447" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E447" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F447">
-        <v>430000.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B448" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D448" t="s">
         <v>1003</v>
       </c>
-      <c r="D448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448">
-        <v>4160.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B449" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D449" t="s">
         <v>1005</v>
       </c>
-      <c r="D449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E449" t="s">
         <v>9</v>
       </c>
       <c r="F449">
-        <v>1500.0</v>
+        <v>195000.0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>1001</v>
+      </c>
+      <c r="B450">
+        <v>8902952468</v>
       </c>
       <c r="D450" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="E450" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F450">
-        <v>1800.0</v>
+        <v>2460000.0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B451" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="D451" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451">
-        <v>39500.0</v>
+        <v>3800.0</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="B452" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="D452" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E452" t="s">
         <v>9</v>
       </c>
       <c r="F452">
-        <v>1680.0</v>
+        <v>120000.0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B453" t="s">
         <v>1011</v>
       </c>
-      <c r="B453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D453" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E453" t="s">
         <v>9</v>
       </c>
       <c r="F453">
-        <v>3920.0</v>
+        <v>3696.0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="B454" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="D454" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="E454" t="s">
         <v>9</v>
       </c>
       <c r="F454">
-        <v>6000.0</v>
+        <v>14500.0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>8902975762</v>
+        <v>1001</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1015</v>
       </c>
       <c r="D455" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="E455" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F455">
-        <v>526000.0</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="B456" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="D456" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="E456" t="s">
         <v>9</v>
       </c>
       <c r="F456">
-        <v>1500.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>8800711078</v>
+        <v>1001</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1019</v>
       </c>
       <c r="D457" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="E457" t="s">
         <v>9</v>
       </c>
       <c r="F457">
-        <v>44500.0</v>
+        <v>17400.0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="B458" t="s">
         <v>1022</v>
       </c>
       <c r="D458" t="s">
         <v>1023</v>
       </c>
       <c r="E458" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F458">
-        <v>3500.0</v>
+        <v>430000.0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="B459" t="s">
         <v>1024</v>
       </c>
       <c r="D459" t="s">
         <v>1025</v>
       </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459">
-        <v>3846.15</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B460" t="s">
         <v>1026</v>
       </c>
-      <c r="B460" t="s">
+      <c r="D460" t="s">
         <v>1027</v>
       </c>
-      <c r="D460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E460" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F460">
-        <v>146732.63</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="B461" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D461" t="s">
         <v>1029</v>
       </c>
-      <c r="D461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E461" t="s">
         <v>9</v>
       </c>
       <c r="F461">
-        <v>600.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="B462" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D462" t="s">
         <v>1031</v>
       </c>
-      <c r="D462" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E462" t="s">
         <v>9</v>
       </c>
       <c r="F462">
-        <v>12400.0</v>
+        <v>4160.0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B463" t="s">
         <v>1033</v>
       </c>
-      <c r="B463" t="s">
+      <c r="D463" t="s">
         <v>1034</v>
       </c>
-      <c r="D463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E463" t="s">
         <v>9</v>
       </c>
       <c r="F463">
-        <v>149378.6</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="B464" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D464" t="s">
         <v>1036</v>
       </c>
-      <c r="D464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E464" t="s">
         <v>9</v>
       </c>
       <c r="F464">
-        <v>10490.0</v>
+        <v>1680.0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="B465" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D465" t="s">
         <v>1038</v>
       </c>
-      <c r="D465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465">
-        <v>15000.0</v>
+        <v>3920.0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D466" t="s">
         <v>1040</v>
       </c>
-      <c r="B466">
-[...4 lines deleted...]
-      </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466">
-        <v>56160.54</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>8567194025</v>
+        <v>1032</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1041</v>
       </c>
       <c r="D467" t="s">
         <v>1042</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467">
-        <v>128000.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B468">
+        <v>8902975762</v>
+      </c>
+      <c r="D468" t="s">
         <v>1043</v>
       </c>
-      <c r="B468" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E468" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F468">
-        <v>35400.5</v>
+        <v>526000.0</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>1046</v>
+        <v>1032</v>
+      </c>
+      <c r="B469">
+        <v>8800711078</v>
       </c>
       <c r="D469" t="s">
-        <v>51</v>
+        <v>1044</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469">
-        <v>4700.8</v>
+        <v>44500.0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1047</v>
+        <v>1032</v>
       </c>
       <c r="B470" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="D470" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="E470" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F470">
-        <v>138800.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
         <v>1047</v>
       </c>
       <c r="B471" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="D471" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471">
-        <v>816.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
         <v>1047</v>
       </c>
       <c r="B472" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="D472" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="E472" t="s">
         <v>9</v>
       </c>
       <c r="F472">
-        <v>1100.0</v>
+        <v>12400.0</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
         <v>1047</v>
       </c>
       <c r="B473" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="D473" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="E473" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="F473">
-        <v>18700.0</v>
+        <v>146732.63</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D474" t="s">
         <v>1056</v>
       </c>
-      <c r="B474" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474">
-        <v>350.0</v>
+        <v>149378.6</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="B475" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="D475" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="E475" t="s">
         <v>9</v>
       </c>
       <c r="F475">
-        <v>80000.0</v>
+        <v>10490.0</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>8.8460073E+15</v>
+        <v>1054</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1059</v>
       </c>
       <c r="D476" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E476" t="s">
         <v>9</v>
       </c>
       <c r="F476">
-        <v>14600.0</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
         <v>1061</v>
       </c>
-      <c r="B477" t="s">
-        <v>1063</v>
+      <c r="B477">
+        <v>8567371235</v>
       </c>
       <c r="D477" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E477" t="s">
         <v>9</v>
       </c>
       <c r="F477">
-        <v>145992.7</v>
+        <v>56160.54</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>1066</v>
+        <v>1061</v>
+      </c>
+      <c r="B478">
+        <v>8567194025</v>
       </c>
       <c r="D478" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="E478" t="s">
         <v>9</v>
       </c>
       <c r="F478">
-        <v>3278.68</v>
+        <v>128000.0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C479" t="s">
         <v>1065</v>
       </c>
-      <c r="C479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D479" t="s">
-        <v>1069</v>
+        <v>52</v>
       </c>
       <c r="E479" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F479">
-        <v>32786.88</v>
+        <v>4700.8</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1070</v>
+        <v>1064</v>
       </c>
       <c r="B480" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="D480" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480">
-        <v>36471.42</v>
+        <v>35400.5</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D481" t="s">
         <v>1070</v>
       </c>
-      <c r="B481" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E481" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F481">
-        <v>4500.0</v>
+        <v>138800.0</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="B482" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="D482" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482">
-        <v>1200.0</v>
+        <v>816.0</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="B483" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="D483" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="E483" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F483">
-        <v>1000.0</v>
+        <v>18700.0</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1079</v>
+        <v>1068</v>
       </c>
       <c r="B484" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="D484" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E484" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F484">
-        <v>18442.62</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="B485" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="D485" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E485" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F485">
-        <v>25104.73</v>
+        <v>80000.0</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-        <v>8946924340</v>
+        <v>1077</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1080</v>
       </c>
       <c r="D486" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="E486" t="s">
         <v>9</v>
       </c>
       <c r="F486">
-        <v>114084.68</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>1088</v>
+        <v>1082</v>
+      </c>
+      <c r="B487">
+        <v>8.8460073E+15</v>
       </c>
       <c r="D487" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="E487" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F487">
-        <v>16165.0</v>
+        <v>14600.0</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1090</v>
+        <v>1082</v>
       </c>
       <c r="B488" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="D488" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="E488" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F488">
-        <v>36885.25</v>
+        <v>145992.7</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>8552369629</v>
+        <v>1086</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1087</v>
       </c>
       <c r="D489" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489">
-        <v>142000.0</v>
+        <v>3278.68</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>1095</v>
+        <v>1086</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1089</v>
       </c>
       <c r="D490" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E490" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F490">
-        <v>13600.0</v>
+        <v>32786.88</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D491" t="s">
         <v>1093</v>
       </c>
-      <c r="B491" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E491" t="s">
         <v>9</v>
       </c>
       <c r="F491">
-        <v>1700.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
       <c r="B492" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="D492" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="E492" t="s">
         <v>9</v>
       </c>
       <c r="F492">
-        <v>12600.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
       <c r="B493" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="D493" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493">
-        <v>1800.0</v>
+        <v>36471.42</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D494" t="s">
         <v>1099</v>
       </c>
-      <c r="B494" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E494" t="s">
         <v>9</v>
       </c>
       <c r="F494">
-        <v>3900.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B495" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
       <c r="D495" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E495" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F495">
-        <v>1200.0</v>
+        <v>18442.62</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="B496" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="D496" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="E496" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F496">
-        <v>147000.0</v>
+        <v>25104.73</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="B497" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="D497" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="E497" t="s">
         <v>9</v>
       </c>
       <c r="F497">
-        <v>1500.0</v>
+        <v>8100.0</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>1113</v>
+        <v>1106</v>
+      </c>
+      <c r="B498">
+        <v>8946924340</v>
       </c>
       <c r="D498" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="E498" t="s">
         <v>9</v>
       </c>
       <c r="F498">
-        <v>16800.0</v>
+        <v>114084.68</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D499" t="s">
         <v>1112</v>
       </c>
-      <c r="B499" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E499" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F499">
-        <v>2630.0</v>
+        <v>16165.0</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B500" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="D500" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="E500" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F500">
-        <v>784000.0</v>
+        <v>36885.25</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="B501" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="D501" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="E501" t="s">
         <v>9</v>
       </c>
       <c r="F501">
-        <v>12500.0</v>
+        <v>13600.0</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="B502" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
       <c r="D502" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="E502" t="s">
         <v>9</v>
       </c>
       <c r="F502">
-        <v>74000.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>1123</v>
+        <v>1116</v>
+      </c>
+      <c r="B503">
+        <v>8552369629</v>
       </c>
       <c r="D503" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="E503" t="s">
         <v>9</v>
       </c>
       <c r="F503">
-        <v>5000.0</v>
+        <v>142000.0</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1112</v>
+        <v>1122</v>
       </c>
       <c r="B504" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="D504" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
       <c r="E504" t="s">
         <v>9</v>
       </c>
       <c r="F504">
-        <v>4500.0</v>
+        <v>147000.0</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1128</v>
+        <v>1122</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1125</v>
       </c>
       <c r="D505" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505">
-        <v>520.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B506" t="s">
         <v>1127</v>
       </c>
-      <c r="B506" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D506" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="E506" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F506">
-        <v>7199.94</v>
+        <v>1619.05</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>8361818680</v>
+        <v>1122</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1129</v>
       </c>
       <c r="D507" t="s">
-        <v>1132</v>
+        <v>1130</v>
       </c>
       <c r="E507" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F507">
-        <v>42600.0</v>
+        <v>12600.0</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1133</v>
+        <v>1122</v>
       </c>
       <c r="B508" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="D508" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="E508" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F508">
-        <v>4638.16</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B509" t="s">
         <v>1133</v>
       </c>
-      <c r="B509" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D509" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="E509" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F509">
-        <v>14382.0</v>
+        <v>3900.0</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1138</v>
+        <v>1122</v>
       </c>
       <c r="B510" t="s">
-        <v>1139</v>
+        <v>1135</v>
       </c>
       <c r="D510" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
       <c r="E510" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F510">
-        <v>14382.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B511" t="s">
         <v>1138</v>
       </c>
-      <c r="B511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D511" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E511" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F511">
-        <v>4638.16</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="B512" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="D512" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="E512" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F512">
-        <v>4638.16</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D513" t="s">
         <v>1143</v>
       </c>
-      <c r="B513" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E513" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F513">
-        <v>14382.0</v>
+        <v>12500.0</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>8361854436</v>
+        <v>1137</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1144</v>
       </c>
       <c r="D514" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="E514" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F514">
-        <v>54665.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="B515" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="D515" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="E515" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F515">
-        <v>16830.61</v>
+        <v>16800.0</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>131568143</v>
+        <v>1137</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1148</v>
       </c>
       <c r="D516" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516">
-        <v>32300.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>125365743</v>
+        <v>1137</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1150</v>
       </c>
       <c r="D517" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E517" t="s">
         <v>9</v>
       </c>
       <c r="F517">
-        <v>4300.0</v>
+        <v>165000.0</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1155</v>
-[...2 lines deleted...]
-        <v>97577459000000.0</v>
+        <v>1137</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1152</v>
       </c>
       <c r="D518" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="E518" t="s">
         <v>9</v>
       </c>
       <c r="F518">
-        <v>104000.0</v>
+        <v>12350.0</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D519" t="s">
         <v>1155</v>
       </c>
-      <c r="B519" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E519" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F519">
-        <v>13000.0</v>
+        <v>784000.0</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1155</v>
+        <v>1137</v>
       </c>
       <c r="B520" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="D520" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
       <c r="E520" t="s">
         <v>9</v>
       </c>
       <c r="F520">
-        <v>3200.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1161</v>
+        <v>1158</v>
       </c>
       <c r="C521" t="s">
-        <v>331</v>
+        <v>1159</v>
       </c>
       <c r="D521" t="s">
-        <v>1162</v>
+        <v>1160</v>
       </c>
       <c r="E521" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F521">
-        <v>102790.02</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B522" t="s">
         <v>1161</v>
       </c>
-      <c r="C522" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D522" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="E522" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="F522">
-        <v>5000.0</v>
+        <v>7199.94</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>1166</v>
+        <v>1158</v>
+      </c>
+      <c r="B523">
+        <v>8361818680</v>
       </c>
       <c r="D523" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="E523" t="s">
-        <v>1168</v>
+        <v>56</v>
       </c>
       <c r="F523">
-        <v>413115.0</v>
+        <v>42600.0</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B524" t="s">
         <v>1165</v>
       </c>
-      <c r="C524" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D524" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="E524" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F524">
-        <v>38317.76</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>1164</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1167</v>
       </c>
       <c r="D525" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
       <c r="E525" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F525">
-        <v>9333.0</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>1174</v>
+        <v>1169</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1170</v>
       </c>
       <c r="D526" t="s">
-        <v>1174</v>
+        <v>1171</v>
       </c>
       <c r="E526" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F526">
-        <v>31750.0</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D527" t="s">
         <v>1173</v>
       </c>
-      <c r="C527" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E527" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F527">
-        <v>1900.0</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B528" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D528" t="s">
         <v>1176</v>
       </c>
-      <c r="D528" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E528" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F528">
-        <v>367000.0</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D529" t="s">
         <v>1178</v>
       </c>
-      <c r="B529" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E529" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F529">
-        <v>94800.0</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D530" t="s">
         <v>1181</v>
       </c>
-      <c r="B530" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E530" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F530">
-        <v>86000.0</v>
+        <v>16830.61</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1185</v>
+        <v>1179</v>
+      </c>
+      <c r="B531">
+        <v>8361854436</v>
       </c>
       <c r="D531" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="E531" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F531">
-        <v>13000.0</v>
+        <v>54665.0</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C532">
+        <v>131568143</v>
+      </c>
+      <c r="D532" t="s">
         <v>1184</v>
       </c>
-      <c r="B532" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E532" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F532">
-        <v>110627.0</v>
+        <v>32300.0</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1189</v>
+        <v>1183</v>
+      </c>
+      <c r="C533">
+        <v>125365743</v>
       </c>
       <c r="D533" t="s">
-        <v>1190</v>
+        <v>1185</v>
       </c>
       <c r="E533" t="s">
         <v>9</v>
       </c>
       <c r="F533">
-        <v>1500.0</v>
+        <v>4300.0</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1191</v>
+        <v>1186</v>
       </c>
       <c r="B534" t="s">
-        <v>1192</v>
+        <v>1187</v>
       </c>
       <c r="D534" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="E534" t="s">
         <v>9</v>
       </c>
       <c r="F534">
-        <v>4039.02</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1191</v>
+        <v>1186</v>
       </c>
       <c r="B535" t="s">
-        <v>1194</v>
+        <v>1189</v>
       </c>
       <c r="D535" t="s">
-        <v>1195</v>
+        <v>1190</v>
       </c>
       <c r="E535" t="s">
         <v>9</v>
       </c>
       <c r="F535">
-        <v>8000.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B536">
+        <v>97577459000000.0</v>
+      </c>
+      <c r="D536" t="s">
         <v>1191</v>
       </c>
-      <c r="B536" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E536" t="s">
         <v>9</v>
       </c>
       <c r="F536">
-        <v>99000.0</v>
+        <v>104000.0</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>1192</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1193</v>
       </c>
       <c r="D537" t="s">
-        <v>1199</v>
+        <v>1194</v>
       </c>
       <c r="E537" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="F537">
-        <v>1582.88</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>8926064508</v>
+        <v>1192</v>
+      </c>
+      <c r="C538" t="s">
+        <v>341</v>
       </c>
       <c r="D538" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
       <c r="E538" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="F538">
-        <v>1025000.0</v>
+        <v>102790.02</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="B539" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="D539" t="s">
-        <v>1202</v>
+        <v>1198</v>
       </c>
       <c r="E539" t="s">
-        <v>9</v>
+        <v>1199</v>
       </c>
       <c r="F539">
-        <v>1112.0</v>
+        <v>413115.0</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>1196</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1200</v>
       </c>
       <c r="D540" t="s">
-        <v>1204</v>
+        <v>1201</v>
       </c>
       <c r="E540" t="s">
         <v>9</v>
       </c>
       <c r="F540">
-        <v>2000.0</v>
+        <v>9333.0</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>1205</v>
+        <v>1196</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1202</v>
       </c>
       <c r="D541" t="s">
-        <v>1206</v>
+        <v>1203</v>
       </c>
       <c r="E541" t="s">
         <v>9</v>
       </c>
       <c r="F541">
-        <v>13464.0</v>
+        <v>38317.76</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>1207</v>
+        <v>1204</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1205</v>
       </c>
       <c r="D542" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="E542" t="s">
         <v>9</v>
       </c>
       <c r="F542">
-        <v>5100.0</v>
+        <v>31750.0</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>8797086106</v>
+        <v>1204</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1206</v>
       </c>
       <c r="D543" t="s">
-        <v>1210</v>
+        <v>1207</v>
       </c>
       <c r="E543" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F543">
-        <v>52000.0</v>
+        <v>367000.0</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>1204</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1208</v>
       </c>
       <c r="D544" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="E544" t="s">
         <v>9</v>
       </c>
       <c r="F544">
-        <v>4800.0</v>
+        <v>1900.0</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>8903792997</v>
+        <v>1209</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1210</v>
       </c>
       <c r="D545" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="E545" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F545">
-        <v>70500.0</v>
+        <v>94800.0</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B546" t="s">
         <v>1213</v>
       </c>
-      <c r="B546" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D546" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
       <c r="E546" t="s">
         <v>9</v>
       </c>
       <c r="F546">
-        <v>8112.0</v>
+        <v>86000.0</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B547" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D547" t="s">
         <v>1217</v>
       </c>
-      <c r="D547" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E547" t="s">
         <v>9</v>
       </c>
       <c r="F547">
-        <v>832.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D548" t="s">
         <v>1219</v>
       </c>
-      <c r="B548" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E548" t="s">
         <v>9</v>
       </c>
       <c r="F548">
-        <v>29298.4</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="B549" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E549" t="s">
+        <v>56</v>
+      </c>
+      <c r="F549">
+        <v>110627.0</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" t="s">
         <v>1222</v>
       </c>
-      <c r="D549" t="s">
+      <c r="B550" t="s">
         <v>1223</v>
       </c>
-      <c r="E549" t="s">
-[...2 lines deleted...]
-      <c r="F549">
+      <c r="D550" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E550" t="s">
+        <v>9</v>
+      </c>
+      <c r="F550">
+        <v>8000.0</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E551" t="s">
+        <v>9</v>
+      </c>
+      <c r="F551">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E552" t="s">
+        <v>9</v>
+      </c>
+      <c r="F552">
+        <v>1112.0</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E553" t="s">
+        <v>9</v>
+      </c>
+      <c r="F553">
+        <v>13464.0</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E554" t="s">
+        <v>9</v>
+      </c>
+      <c r="F554">
+        <v>4039.02</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B555">
+        <v>8926064508</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E555" t="s">
+        <v>56</v>
+      </c>
+      <c r="F555">
+        <v>1025000.0</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E556" t="s">
+        <v>9</v>
+      </c>
+      <c r="F556">
+        <v>1582.88</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E557" t="s">
+        <v>9</v>
+      </c>
+      <c r="F557">
+        <v>99000.0</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E558" t="s">
+        <v>9</v>
+      </c>
+      <c r="F558">
+        <v>5100.0</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B559">
+        <v>8797086106</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E559" t="s">
+        <v>9</v>
+      </c>
+      <c r="F559">
+        <v>52000.0</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E560" t="s">
+        <v>9</v>
+      </c>
+      <c r="F560">
+        <v>4800.0</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E561" t="s">
+        <v>9</v>
+      </c>
+      <c r="F561">
+        <v>832.0</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E562" t="s">
+        <v>9</v>
+      </c>
+      <c r="F562">
+        <v>8112.0</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B563">
+        <v>8903792997</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E563" t="s">
+        <v>9</v>
+      </c>
+      <c r="F563">
+        <v>70500.0</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E564" t="s">
+        <v>9</v>
+      </c>
+      <c r="F564">
         <v>3016.0</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E565" t="s">
+        <v>9</v>
+      </c>
+      <c r="F565">
+        <v>29298.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">