--- v1 (2026-07-24)
+++ v2 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Report Monitoraggio" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1259">
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Codice procedura utente</t>
   </si>
   <si>
     <t>Descrizione procedura</t>
   </si>
   <si>
     <t>Tipologia procedura</t>
   </si>
   <si>
     <t>Importo base d'asta</t>
   </si>
   <si>
     <t>B23H20000000001</t>
   </si>
   <si>
     <t>ZF52B6B2AB</t>
   </si>
   <si>
@@ -65,1004 +65,1004 @@
   <si>
     <t>AFFIDAMENTO DIRETTO</t>
   </si>
   <si>
     <t>B43H19001060002</t>
   </si>
   <si>
     <t>85540777A5</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018 - LN145-2020-558-SO-080 PIANO 2020. SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO DEI TORRENTI RIO COSIO RIO PIAGNO VALLONE S. GIOVANNI TOVATE MASINO NEI COMU</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
   </si>
   <si>
     <t>Z2A2E0F750</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE LAVORI COORDINAMENTO SICUREZZA DELL?INTERVENTO DI CUI ALL??OCDPC N. 558/2018 - LN145-2020-558-SO-080 PIANO 2020? DENOMINATO: ?SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAG</t>
   </si>
   <si>
     <t>B55H19000080001</t>
   </si>
   <si>
+    <t>Z0132226A0</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO.</t>
+  </si>
+  <si>
+    <t>903490604C</t>
+  </si>
+  <si>
+    <t>OCDPC N. 558/2018 - INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO</t>
+  </si>
+  <si>
     <t>Z623222551</t>
   </si>
   <si>
-    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO.</t>
-[...10 lines deleted...]
-  <si>
     <t>B59J20001170002</t>
   </si>
   <si>
     <t>Z8E3BA215A</t>
   </si>
   <si>
     <t>CONFERIMENTO DI INCARICO PROFESSIONALE DI PROGETTAZIONE DIREZIONE LAVORI E CONTABILITA DELL?INTERVENTO DENOMINATO ?RECUPERO SCHIANTI A SEGUITO TEMPESTA VAIA IN LOC. BAITA LA PIANA IN COMUNE DI COLORINA ? SISTEMAZIONE DEI BOSCHI ABBATTUTI?</t>
   </si>
   <si>
     <t>A023861B56</t>
   </si>
   <si>
     <t>RECUPERO SCHIANTI A SEGUITO TEMPESTA VAIA IN LOC. BAITA LA PIANA IN COMUNE DI COLORINA - SISTEMAZIONE DEI BOSCHI ABBATTUTI</t>
   </si>
   <si>
     <t>B63H20000150005</t>
   </si>
   <si>
+    <t>8555907DCD</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO ESECUZIONE DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO A SOCIETA IN HOUSE</t>
+  </si>
+  <si>
     <t>ZF02E79406</t>
   </si>
   <si>
     <t>INCARICO PER LE PRESTAZIONI TECNICHE DI PROGETTAZIONE DEF.VO-ESECUTIVA DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
   </si>
   <si>
-    <t>AFFIDAMENTO DIRETTO A SOCIETA IN HOUSE</t>
-[...1 lines deleted...]
-  <si>
     <t>Z20300E0D3</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER LE PRESTAZIONI TECNICHE DI DIREZIONE LAVORI CORRDINAMENTO SICUREZZA CONTABILITA E STESURA DEL CRE DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
   </si>
   <si>
-    <t>8555907DCD</t>
-[...4 lines deleted...]
-  <si>
     <t>B67H00000050002</t>
   </si>
   <si>
     <t>Z7432365E1</t>
   </si>
   <si>
     <t>INCARICO PROGETTAZIONE D-E</t>
   </si>
   <si>
     <t>89084952A3</t>
   </si>
   <si>
     <t>RIPRISTINO DANNI STRADE MONTEMARTINO/M.PENICE E ALTRE</t>
   </si>
   <si>
     <t>B67H19002250002</t>
   </si>
   <si>
     <t>8444905C0E</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E CONSOLIDAMENTO DI TRATTO DI STRADA COMUNALE COMPRESO TRA IL BIVIO S.P. 90 E FRAZ.NEGRUZZO</t>
   </si>
   <si>
     <t>B67H21001320002</t>
   </si>
   <si>
     <t>Z96355F36D</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE FOSSO DI SALA</t>
   </si>
   <si>
     <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO DI SALA E AFFLUENTE</t>
   </si>
   <si>
     <t>B73H18000170002</t>
   </si>
   <si>
     <t>8441937AC9</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA DEI SOPRASSUOLI BOSCATI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA COSTONE-TAINO P.F. 28-29-30-31-32 IN COMUNE DI PIAZZATORRE</t>
   </si>
   <si>
     <t>B75B20003420002</t>
   </si>
   <si>
+    <t>PROGETTAZIONE</t>
+  </si>
+  <si>
     <t>ESECUZIONE</t>
   </si>
   <si>
-    <t>PROGETTAZIONE</t>
-[...1 lines deleted...]
-  <si>
     <t>B75H20000090002</t>
   </si>
   <si>
     <t>89528540D8</t>
   </si>
   <si>
     <t>INTERVENTO LN45-2021-558/2018-BS-035 SUI TORRENTI COBELLO RE E FA - PIANO DEGLI INTERVENTI FINANZIATI CON ART. 1 COMMA 1028 L.145/2018 - ANNUALITu00C0 2021 - SCHEDA RASDA N. 21675 DEL 14/11/2018</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
   </si>
   <si>
     <t>Z64327D8CB</t>
   </si>
   <si>
     <t>Z25327CFA8</t>
   </si>
   <si>
     <t>B77H20015900002</t>
   </si>
   <si>
     <t>Lavori per O.c.d.p.c. 558/2018 intervento n. ln145-2021-558/2018-bs-036</t>
   </si>
   <si>
     <t>B77H20022940002</t>
   </si>
   <si>
     <t>ZAF330FEC2</t>
   </si>
   <si>
     <t>PROGETTAZIONE E DIREZIONE LAVORI RELATIVE ALLINTERVENTO DI LN145-2020-558-BG-114 PIAZZATORRE BG VALLE DI PEGHEROLO - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN VALLE DI PEGHEROLO NEL COMUNE DI PIAZZATORR</t>
   </si>
   <si>
     <t>89671863FB</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN VALLE DI PEGHEROLO NEL COMUNE DI PIAZZATORE</t>
   </si>
   <si>
     <t>B83H19001570001</t>
   </si>
   <si>
+    <t>MESSA IN SICUREZZA DEI VERSANTI ANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 - COMUNE DI RONCOBELLO - OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-29 DEL PIANO DEGLI INTERVENTI 2020</t>
+  </si>
+  <si>
+    <t>ZD22DD2CD4</t>
+  </si>
+  <si>
+    <t>ATTIVITA? A SUPPORTO DELLA PROGETTAZIONE RELATIVA AD OPERE DI ?MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 ? COMUNE DI RONCOBELLO ?OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-29 DEL PIANO DEGLI INTERVENTI 202</t>
+  </si>
+  <si>
     <t>Z0432B5B80</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO ATTIVITA DI COLLAUDO DELLE OPERE STRUTTURALI RIGUARDANTI I LAVORI DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 - COMUNE DI RONCOBELLO - OCDPC 558/2018 - INTERVENTO N. LN145-2020-558-BG-</t>
   </si>
   <si>
+    <t>ZD82CEF401</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETTAZIONE DEFINITIVA-ESECUTIVA DL CONTABILITA E REDAZIONE CRE OPERE DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI DA TEMPESTA VAIA OTTOBRE 2018 - OCDPC 558/2018</t>
+  </si>
+  <si>
+    <t>Z4E2CEF702</t>
+  </si>
+  <si>
+    <t>INCARICO PER CONSULENZA TECNICA FORESTALE PROGETTO DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO TEMPESTA VAIA OTTOBRE 2018 - OCDPC 558/2018</t>
+  </si>
+  <si>
     <t>Z842CD4B5F</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER VERIFICHE E ISPEZIONI PER LAVORI DI SISTEMAZIONE VERSANTI DANNEGGIATI DA TEMPESTA VAIA</t>
   </si>
   <si>
-    <t>Z4E2CEF702</t>
-[...19 lines deleted...]
-  <si>
     <t>B83H20000380001</t>
   </si>
   <si>
+    <t>Z8C333AF6B</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO COORDINATORE DELLA SICUREZZA PER ?OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELL?ACQUEDOTTO COMUNALE IN LOCALITA MEZZENO? IN COMUNE DI RONCOBELLO ? OCDPC 558/2018 ? PIAN</t>
+  </si>
+  <si>
     <t>Z933115D5D</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER PROGETTAZIONE DIREZIONE LAVORI CONTABILITA E CRE OPERE DI OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELL?ACQUEDOTTO COMUNALE IN LOC. MEZZENO? IN COMUNE DI RONCOBE</t>
   </si>
   <si>
-    <t>Z8C333AF6B</t>
-[...4 lines deleted...]
-  <si>
     <t>88576170C9</t>
   </si>
   <si>
     <t>LAVORI DI OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELLACQUEDOTTO COMUNALE IN LOC. MEZZENO IN COMUNE DI RONCOBELLO - OCDPC 558/2018 - PIANO DEGLI INTERVENTI DEL 2021 - INTERVENTO LN145-2</t>
   </si>
   <si>
     <t>B87H20000210004</t>
   </si>
   <si>
     <t>Z9F2DA35ED</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE LL.PP. 03/2020 SISTEMAZIONE VASP PIANCA-SERRA - ING. TOMASO INVERNIZZI</t>
   </si>
   <si>
     <t>Z662FC30F8</t>
   </si>
   <si>
     <t>LL.PP. 03/2020: SISTEMAZIONE TRATTO DI STRADA VASP LOC. SERRA - IMPRESA PIAZZA CARLO</t>
   </si>
   <si>
     <t>B93H19000900004</t>
   </si>
   <si>
     <t>ZE82D6F39D</t>
   </si>
   <si>
     <t>LAVORI DI REALIZZAZIONE BARRIERA PARAMASSI IN LOCALITA LE FONTANE IN COMUNE DI VALDISOTTO</t>
   </si>
   <si>
     <t>B93H19000920002</t>
   </si>
   <si>
+    <t>847839728A</t>
+  </si>
+  <si>
+    <t>SERVIZIO RELATIVO ALLA PROGETTAZIONE DEFINITIVA/ESECUTIVA PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>ZDA317CB19</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA DIREZIONE LAVORI CONTABILITA ASSISTENZA AL COLLAUDO PROVE DI ACCETTAZIONE E CERTIFICATO DI REGOLARE ESECUZIONE IN FASE DI ESECUZIONE LAVORI PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FI</t>
+  </si>
+  <si>
+    <t>8667158D08</t>
+  </si>
+  <si>
+    <t>LAVORI PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>Z882F43FD1</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA REDAZIONE DEGLI STUDI GEOLOGICI A CORREDO DELLA PROGETTAZIONE DEFINITIVA ED ESECUTIVA PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI</t>
+  </si>
+  <si>
+    <t>Z163196EDB</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA DIREZIONE LAVORI GEOLOGICA PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
     <t>ZC4317CB0D</t>
   </si>
   <si>
     <t>TECNICO INERENTE IL COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE LAVORI PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA</t>
   </si>
   <si>
-    <t>847839728A</t>
-[...28 lines deleted...]
-  <si>
     <t>B95H19000190001</t>
   </si>
   <si>
+    <t>Z9F34FDBF7</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI AFFIDAMENTO INCARICO SPECIALISTICO PER LA REDAZIONE DELLA PERIZIA GEOLOGICA PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI V</t>
+  </si>
+  <si>
+    <t>Z9E354C69E</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER CARATTERIZZAZIONE GRANULOMETRICA DEL MATERIALE DA SCAVO PROVENIENTE DALLA CONFLUENZA ADDA FRODOLFO IL LOC. SANTA LUCIA COMUNE DI VALDISOTTO.. DITTA APAVE ITALIA CPM S.R.L. DI BIENNO (BS)</t>
+  </si>
+  <si>
+    <t>Z7F34FEBDA</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER CARATTERIZZAZIONE DI MATERIALE E ANALISI TERRE DA SCAVO PROVENIENTI DA CONFLUENZA ADDA FRODOLFO IL LOC. SANTA LUCIA COMUNE DI VALDISOTTO.. DITTA APAVE ITALIA CPM S.R.L. DI BIENNO (BS</t>
+  </si>
+  <si>
+    <t>Z1638B61C3</t>
+  </si>
+  <si>
+    <t>DIREZIONE GEOLOGICA INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>ZAB340B48B</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA/ESECUTIVA PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>ZA637B1B58</t>
+  </si>
+  <si>
+    <t>DIREZIONE LAVORI COORDINAMENTO DELLA SICUREZZA CONTABILITA? E COLLAUDO PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMI</t>
+  </si>
+  <si>
     <t>9268925EDE</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-070. INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
   </si>
   <si>
-    <t>ZAB340B48B</t>
-[...34 lines deleted...]
-  <si>
     <t>B95H19000200001</t>
   </si>
   <si>
+    <t>9786365BDE</t>
+  </si>
+  <si>
+    <t>PNRR - M2C4 - INV. 2.1.B (EX OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067). INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA. AFFI</t>
+  </si>
+  <si>
+    <t>9088336C1D</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA</t>
+  </si>
+  <si>
     <t>ZB5335610D</t>
   </si>
   <si>
     <t>APPROVAZIONE PREVENTIVO DI SPESA PER LAVORI DI ESECUZIONE DI STRADA PROVVISORIA PER ESECUZIONE DEI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA.</t>
   </si>
   <si>
-    <t>9786365BDE</t>
-[...10 lines deleted...]
-  <si>
     <t>8950736D00</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA DRAZZA ALTA COMUNE DI VALDISOTTO (SO) - SCHEDA RASDA 23597 DEL 17/07/2020</t>
   </si>
   <si>
+    <t>Z4239D1F63</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA.IMPEGNO DI SPESA PER PROVE DI COMPR</t>
+  </si>
+  <si>
     <t>Z1A31C843B</t>
   </si>
   <si>
     <t>RILIEVO FOTOGRAFICO CON DRONE AREA CONFLUENZA FIUME ADDA - FRODOLFO E LOCALITA DRAZZA</t>
   </si>
   <si>
-    <t>Z4239D1F63</t>
-[...4 lines deleted...]
-  <si>
     <t>ZF436EB6FB</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI CONTABILITA? COLLAUDO COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE COLLAUDO TECNICO AMMINISTRATIVO DEGLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA DRAZ</t>
   </si>
   <si>
     <t>B95H19000210001</t>
   </si>
   <si>
+    <t>Z9A3518A06</t>
+  </si>
+  <si>
+    <t>INTEGRAZIONE IMPEGNO DI SPESA PER LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA BASSA. DITTA COSTRUZIONI EREDI DEL MARCO S.R.L. DI TEGLIO (SO)</t>
+  </si>
+  <si>
+    <t>96168961A3</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DIREZIONE LAVORI COORDINAMENTO SICUREZZA IN FASE ESECUZIONE CONTABILITA E CERTIFICATO REGOLARE ESECUZIONE. PNRR - M2C4 - INV. 2.1.B (EX O.C.D.P.C. 558/2018 - SCHEDA RASDA: 23605 DEL 20/07/2020 - INTERVENTO LN145-2021-558/2018-SO-0</t>
+  </si>
+  <si>
+    <t>O.C.D.P.C. 558/2018 - SCHEDA RASDA: 23605 DEL 20/07/2020 - INTERVENTO LN145-2021-558/2018-SO-068. INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA - AREA A VALLE DELLA STRADA PER LOCALITA TIOLA-DRAZZA BASSA IN COMUNE DI VA</t>
+  </si>
+  <si>
     <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A VALLE DELLA STRADA PER LOCALITA TIOLA DRAZZA BASSA COMUNE DI VALDISOTTO (SO) OCDPC 558/2018 - PIANO DEGLI INTE</t>
   </si>
   <si>
-    <t>96168961A3</t>
-[...2 lines deleted...]
-    <t>SERVIZIO TECNICO DIREZIONE LAVORI COORDINAMENTO SICUREZZA IN FASE ESECUZIONE CONTABILITA E CERTIFICATO REGOLARE ESECUZIONE. PNRR - M2C4 - INV. 2.1.B (EX O.C.D.P.C. 558/2018 - SCHEDA RASDA: 23605 DEL 20/07/2020 - INTERVENTO LN145-2021-558/2018-SO-0</t>
+    <t>Z4D315FC8D</t>
+  </si>
+  <si>
+    <t>LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA</t>
   </si>
   <si>
     <t>9752126CF3</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO SPECIALISTICO DI DIRETTORE OPERATIVO GEOLOGO (ART.149 D.P.R. 207/2010) INERENTE LA REALIZZAZIONE DEI LAVORI RIGUARDANTI GLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA - AREA A VALLE DELLA STRADA PE</t>
   </si>
   <si>
-    <t>Z4D315FC8D</t>
-[...13 lines deleted...]
-  <si>
     <t>B95H19000220001</t>
   </si>
   <si>
+    <t>ZE5315FC57</t>
+  </si>
+  <si>
+    <t>LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA MASSANIGA</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI DIREZIONE LAVORI CONTABILITA COLLAUDO COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE COLLAUDO TECNICO AMMINISTRATIVO DEGLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCOLAITA MASSANIGA DEL COMU</t>
+  </si>
+  <si>
+    <t>8790797B2A</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCOLAITA</t>
+  </si>
+  <si>
+    <t>Z2B3279090</t>
+  </si>
+  <si>
+    <t>RILIEVO LASER SCANNER SU APR INERENTE IL MONITORAGGIO DEL CRINALE NELLA FRAZIONE ?MASSANIGA? IN COMUNE DI VALDISOTTO</t>
+  </si>
+  <si>
+    <t>Z3E335F94E</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER VOLO AEREO A SUPPORTO DEL RILIEVO LASER SCANNER SU APR INERENTE IL MONITORAGGIO DEL CRINALE NELLA FRAZIONE ?MASSANIGA? IN COMUNE DI VALDISOTTO. ELITELLINA SRL</t>
+  </si>
+  <si>
     <t>Z4D31F82FA</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO PER ESECUZIONE DI INDAGINI GEOFISICHE E L?ELABORAZIONE DEI RELATIVI DATI A SUPPORTO DEI PROGETTI DI DIFESA DEL SUOLO IN COMUNE DI VALDISOTTO</t>
   </si>
   <si>
-    <t>Z2B3279090</t>
-[...4 lines deleted...]
-  <si>
     <t>ZA63213E9B</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA RIMBOSCHIMENTO IN AREE COLPITE DALLA TEMPESTA VAIA IN LOCALITA DRAZZA E MASSANIGA</t>
   </si>
   <si>
+    <t>Z60351B829</t>
+  </si>
+  <si>
+    <t>INTEGRAZIONE IMPEGNO DI SPESA PER LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA MASSANIGA</t>
+  </si>
+  <si>
     <t>900069587A</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-069. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA LOCALITA MASSANIGA</t>
   </si>
   <si>
-    <t>Z3E335F94E</t>
-[...25 lines deleted...]
-  <si>
     <t>9753987CB2</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-069. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA LOCALITA MASSANIGA. INTERVENTO DI RIMBOSCHIMENTO IN AREE COLPITE DALLA TEMPESTA VAIA IN LOCA</t>
   </si>
   <si>
     <t>B97H20013580001</t>
   </si>
   <si>
+    <t>989155623D</t>
+  </si>
+  <si>
+    <t>INCARICO TECNICO PER INTERVENTO DI SISTEMAZIONE VERSANTE E RIPRISTINO RETE ACQUEDOTTISTICA 2 STRALCIO</t>
+  </si>
+  <si>
     <t>A0349177AD</t>
   </si>
   <si>
     <t>SISTEMAZIONE DEL VERSANTE E RIPRISTINO RETE ACQUEDOTTISTICA IN LOCALITu00C0 STRAMAZZANO - 2^ STRALCIO</t>
   </si>
   <si>
-    <t>989155623D</t>
-[...4 lines deleted...]
-  <si>
     <t>C13D21001710001</t>
   </si>
   <si>
+    <t>Z5533BE181</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PROGETTO TEMPESTA VAIA ECOLO VALLE DI MEZZO</t>
+  </si>
+  <si>
     <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA). ECOLO - VALLE DI MEZZO</t>
   </si>
   <si>
-    <t>Z5533BE181</t>
-[...4 lines deleted...]
-  <si>
     <t>C13D21001720001</t>
   </si>
   <si>
     <t>Z76335AB41</t>
   </si>
   <si>
     <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA). VALSORDA - RUCH.</t>
   </si>
   <si>
     <t>C13H18000120002</t>
   </si>
   <si>
     <t>813225334E</t>
   </si>
   <si>
     <t>Lavori opere idrauliche</t>
   </si>
   <si>
     <t>PROCEDURA RISTRETTA</t>
   </si>
   <si>
     <t>Z002FBC419</t>
   </si>
   <si>
     <t>Progettazione def esec</t>
   </si>
   <si>
     <t>C16F20000010002</t>
   </si>
   <si>
     <t>93417521A0</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA CON SOSTITUZIONE COPERTURA CASCINA CAMPELLI</t>
   </si>
   <si>
     <t>C17H20003250002</t>
   </si>
   <si>
+    <t>ZAB2E56435</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRADA COMUNALE DI SERRAMANDO</t>
+  </si>
+  <si>
+    <t>ZB52E791D9</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE VIABILITA IN VALLE DI ZARETO</t>
+  </si>
+  <si>
+    <t>Z902E791AE</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA MALGA PIAN DELLA PIETRA</t>
+  </si>
+  <si>
+    <t>Z302DC1BBC</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA STRADA DI CARNARISSO E LOCALITA VARIE</t>
+  </si>
+  <si>
+    <t>PROCEDURA APERTA</t>
+  </si>
+  <si>
+    <t>Z9002E791AE</t>
+  </si>
+  <si>
+    <t>LAVORI DI MANUTENZIONE STRAORDINARIA FABBRICATO MALGA PIAN DELLA PIETRA DI MEZZO- CIG: Z902E791AE CUP C17H20003250002 (ex C13H19000860004)</t>
+  </si>
+  <si>
     <t>RISTRUTTURAZIONE CASCINA CON SOSTITUZIONE COPERTURA MALGA ZERLE</t>
   </si>
   <si>
-    <t>Z</t>
-[...31 lines deleted...]
-  <si>
     <t>C22B23000080001</t>
   </si>
   <si>
+    <t>A01B94025D</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER REDAZIONE COLLAUDO STATICO PER LAVORI RELATIVI ALLA MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
+  </si>
+  <si>
     <t>A01DD3A2B2</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA S.P.8 VIA PER VARAROAL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
   </si>
   <si>
     <t>97420008B7</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE - D.L. E COORDINAMENTO SICUREZZA PER LA MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
   </si>
   <si>
-    <t>A01B94025D</t>
-[...4 lines deleted...]
-  <si>
     <t>C23H18000100002</t>
   </si>
   <si>
+    <t>8294642B1B</t>
+  </si>
+  <si>
+    <t>INCARICO PER PROGETTAZIONE E D.L. MESSA IN SICUREZZA PENDIO A LATO SP8 IN LOC. MOLINO DELLA VALLE</t>
+  </si>
+  <si>
     <t>8429219B8F</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA PENDIO A LATO SP8 - LOC. MOLINO DELLA VALLE</t>
   </si>
   <si>
-    <t>8294642B1B</t>
-[...4 lines deleted...]
-  <si>
     <t>C24J18000070002</t>
   </si>
   <si>
     <t>8883224C56</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BS-022 - SCHEDA RASDA 21690 - INTERVENTI DI ASPORTAZIONE DEL LEGNAME SCHIANTATO IN LOCALITA VALPAGHERA E PULIZIA DEL BOSCO - SECONDO LOTTO - MESSA IN SICUREZZA</t>
   </si>
   <si>
     <t>C27D18000250002</t>
   </si>
   <si>
     <t>REP 716/2020</t>
   </si>
   <si>
     <t>AFFIDAMENTO IN HOUSE</t>
   </si>
   <si>
+    <t>Z772CC6852</t>
+  </si>
+  <si>
+    <t>ZCB2CE4ACD</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE FORESTALE PAESAGGISTICA RELATIVA AL PROGETTO: ?O.C.D.P.C. N. 558/2018 ? PIANO DEGLI INTERVENTI 2020 ? INTERVENTO N. LN145-2020-558-BS-049 ? SCHEDA RASDA 21689 ? ESECUZIONE OPERE DI PULIZIA DELL?ALVEO DEL TORRENTE PALOBBIA NELLE LO</t>
+  </si>
+  <si>
+    <t>ZD12CC6811</t>
+  </si>
+  <si>
     <t>ZA131B4C8D</t>
   </si>
   <si>
     <t>PULIZIA DELLALVEO DEL TORRENTE PALOBBIA NELLE LOCALITA LE VALLI LAVEN E BONDEN E RIPRISTINO PONTICELLI CROLLATI - COLLAUDO STATICO DELLE OPERE STRUTTURALI IN C.A.</t>
   </si>
   <si>
-    <t>Z772CC6852</t>
-[...10 lines deleted...]
-  <si>
     <t>C27H21000900002</t>
   </si>
   <si>
     <t>88718176FD</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER LA REDAZIONE DI UN PROGETTO ESECUTIVO D.L. E COORDINAMENTO SICUREZZA PER LA RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL TORRENTE SAN GIULIO E CONSOLIDAMENTO DEI VERSANTI CON TECNICHE DI INGEGNERIA NATURALISTICA</t>
   </si>
   <si>
     <t>8918568B21</t>
   </si>
   <si>
     <t>LAVORI DI RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL TORRENTE SAN GIULIO E CONSOLIDAMENTO DEI VERSANTI CON TECNICHE DI INGEGNERIA NATURALISTICA</t>
   </si>
   <si>
     <t>C28B21000020002</t>
   </si>
   <si>
+    <t>88875248D0</t>
+  </si>
+  <si>
+    <t>LOCALITA MOLINO DELLA VALLE - MESSA IN SICUREZZA SP8 - VIA PER VARARO - REALIZZAZIONE DI UN VALLO A MONTE DELLA S.P.8 FORMATO DA MURATURA IN C.A. CON BARRIERA PARAMASSI</t>
+  </si>
+  <si>
     <t>8757297E16</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA S.P. 8 IN LOCALITA MULINO DELLA VALLE - INCARICO PER IL COLLAUDO STATICO DELLA STUTTURA IN CEMENTO ARMATO - CUP C28B21000020002</t>
   </si>
   <si>
     <t>8667721DA2</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE E D.L. LOCALITA MOLINO DELLA VALLE - MESSA IN SICUREZZA SP8 - VIA PER VARARO</t>
   </si>
   <si>
-    <t>88875248D0</t>
-[...4 lines deleted...]
-  <si>
     <t>C29J18000180002</t>
   </si>
   <si>
     <t>ZE930FAF91</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER PROGETTAZIONE DEFINITIVA/ESECUTIVA COORDINAMENTO SICUREZZA DIREZIONE E CONTABILITA DEI LAVORI ACCERTAMENTO DELLA REGOLARE ESECUZIONE E PREDISPOSZIONE RELAZIONE FORESTALE RELATIVI AL PROGETTO: O.C.D.P.C. N. 558/2018 -</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-021 - LOCALITA LISTINO - SCHEDA RASDA N. 21699 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA MALGA IN LOCALITA LISTINO INERENTI LA VIABILITA DI ACCESSO</t>
   </si>
   <si>
     <t>C29J18000190002</t>
   </si>
   <si>
+    <t>8827657CFF</t>
+  </si>
+  <si>
+    <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-020 - LOCALITA DOIS - SCHEDA RASDA 21697 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA MALGA IN LOCALITA DOIS INERENTI LA VIABILITA DI ACCESSO</t>
+  </si>
+  <si>
+    <t>Z26331B189</t>
+  </si>
+  <si>
+    <t>COLLAUDO</t>
+  </si>
+  <si>
     <t>ZAC3108C66</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER PROGETTAZIONE DEFINITIVA PROGETTAZIONE ESECUTIVA COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DIREZIONE DEI LAVORI MISURAZIONE E CONTABILIZZAZIONE DELLE OPERE ACCERTAMENTO DELLA REGOLARE ESECUZIONE</t>
   </si>
   <si>
-    <t>8827657CFF</t>
-[...10 lines deleted...]
-  <si>
     <t>C29J18000200002</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-019 - LOCALITA STRADA DI MONCOLA STRADA DI GADA E STRADA DI POIA - SCHEDA RASDA 21692 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA VIABILITA AGRO-SILVO</t>
   </si>
   <si>
     <t>Z523990B94</t>
   </si>
   <si>
     <t>Oggetto NCARICO PROFESSIONALE PER REDAZIONE TIPO DI FRAZIONAMENTO RELATIVO ALLEAREE OCCUPATE PER LA REALIZZAZIONE DELLE OPERE DI RIPRISTINO DELLA STRADA DI MONOCOLA GADA E POIA</t>
   </si>
   <si>
     <t>86727725DC</t>
   </si>
   <si>
     <t>progettazione e direzione lavori</t>
   </si>
   <si>
     <t>C33H20000270002</t>
   </si>
   <si>
     <t>PRONTO INTERVENTO PER I DANNI ARRECATI ALLE FORESTE DAGLI ECCEZIONALI EVENTI ATMOSFERICI DEL 29 E 30 OTTOBRE 2018 (TEMPESTA VAIA) COMUNE DI ZAVATTARELLO</t>
   </si>
   <si>
     <t>Z633127C73</t>
   </si>
   <si>
     <t>TEMPESTA VAIA ZAVATTARELLO</t>
   </si>
   <si>
     <t>C35H21000060001</t>
   </si>
   <si>
     <t>Z7A3357668</t>
   </si>
   <si>
     <t>ATTIVAZIONE DELL?APPENDICE ASSICURATIVA PER LA VERIFICA DEL PROGETTO ESECUTIVO AI SENSI DELL?ART. 26 DEL D.LGS. N. 50/2016</t>
   </si>
   <si>
+    <t>8886171C47</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA DI UN TRATTO DI SPONDA DEL TORRENTE MOLGORA IN COMUNE DI PESSANO CON BORNAGO (MI).</t>
+  </si>
+  <si>
     <t>SERVIZI DI PROGETTAZIONE CONCERNENTI GLI INTERVENTI DI DIFESA DEL SUOLO LUNGO IL TORRENTE MOLGORA E IL FIUME LAMBRO MERIDIONALE.</t>
   </si>
   <si>
-    <t>8886171C47</t>
-[...4 lines deleted...]
-  <si>
     <t>C35H21000100002</t>
   </si>
   <si>
     <t>RIPRISTINO DEI DANNI RESIDUI DA TEMPESTA VAIA NEL COMUNE DI BOVEGNO</t>
   </si>
   <si>
     <t>C37H21001310002</t>
   </si>
   <si>
+    <t>894560639A</t>
+  </si>
+  <si>
+    <t>LAVORI DI TEMPESTA VAIA IN COMUNE DI VAL DI NIZZA</t>
+  </si>
+  <si>
     <t>Z4C32F088C</t>
   </si>
   <si>
     <t>TEMPESTA VAIA COMUNE DI VAL DI NIZZA</t>
   </si>
   <si>
-    <t>894560639A</t>
-[...4 lines deleted...]
-  <si>
     <t>C37H21001320002</t>
   </si>
   <si>
+    <t>ZD132F081E</t>
+  </si>
+  <si>
+    <t>TEMPESTA VAIA COMUNE DI COLLI VERDI</t>
+  </si>
+  <si>
     <t>8945696DDC</t>
   </si>
   <si>
     <t>LAVORI DI TEMPESTA VAIA IN COMUNE DI COLLI VERDI</t>
   </si>
   <si>
-    <t>ZD132F081E</t>
-[...4 lines deleted...]
-  <si>
     <t>C37H21001550001</t>
   </si>
   <si>
     <t>9008808F87</t>
   </si>
   <si>
     <t>RIPRISTINO DEI DANNI RESIDUI DA TEMPESTA VAIA NEL COMUNE DI MARMENTINO</t>
   </si>
   <si>
     <t>C43H19000480004</t>
   </si>
   <si>
+    <t>AFFIDAMENTO LAVORI MEDIANTE PROCEDURA NEGOZIATA SENZA BANDO</t>
+  </si>
+  <si>
     <t>Z452D6D081</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE DIREZIONE LAVORI CSP CSE RELAZIONE GEOLOGICA PER I LAVORI IN LOC. MAROCHELLO - OCDPC 558/2018</t>
   </si>
   <si>
-    <t>AFFIDAMENTO LAVORI MEDIANTE PROCEDURA NEGOZIATA SENZA BANDO</t>
-[...1 lines deleted...]
-  <si>
     <t>C55D20000000006</t>
   </si>
   <si>
+    <t>Z1B33520FE</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - ATTIVAZIONE INTERVENTO LN145-2020-558-BG-116 DEL RELATIVO PIANO DE-GLI INTERVENTI. BONIFICA DEI BOSCHI COLPITI DA CALAMITA NATURALI NELLA PARTICELLA FORESTALE N. 4 SITA IN COMUNE DI CASTIONE DELLA PRESOLANA</t>
+  </si>
+  <si>
     <t>Z9D2F96071</t>
   </si>
   <si>
     <t>progettazione lavori - CUP C55D20000000006</t>
   </si>
   <si>
-    <t>Z1B33520FE</t>
-[...4 lines deleted...]
-  <si>
     <t>Z7B3402439</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - ATTIVAZIONE INTERVENTO LN145-2020-558-BG-116 DEL RELATIVO PIANO DEGLI INTERVENTI. BONIFICA DEI BOSCHI COLPITI DA CALAMITA NATURALI NELLA PARTICELLA FORESTALE N. 4 SITA IN COMUNE DI CASTIONE DELLA PRESOLANA. CUP = C55D20000000006. INC</t>
   </si>
   <si>
     <t>C57H20000410002</t>
   </si>
   <si>
     <t>Z4838282BF</t>
   </si>
   <si>
     <t>PROG D LL ECC PORA KM 3 250</t>
   </si>
   <si>
     <t>950600075B</t>
   </si>
   <si>
     <t>TAGLIO ALBERI - DISGAGGIO - POSA RETI VIA M. PORA AL KM 3 250</t>
   </si>
   <si>
     <t>C67H21001490002</t>
   </si>
   <si>
+    <t>ZCB32F0971</t>
+  </si>
+  <si>
+    <t>TEMPESTA VAIA COMUNE DI BAGNARIA</t>
+  </si>
+  <si>
     <t>89456610FE</t>
   </si>
   <si>
     <t>LAVORI DI TEMPESTA VAIA IN COMUNE DI BAGNARIA</t>
   </si>
   <si>
-    <t>ZCB32F0971</t>
-[...4 lines deleted...]
-  <si>
     <t>C75B18001830002</t>
   </si>
   <si>
     <t>AFFIDAMENTO</t>
   </si>
   <si>
     <t>REALIZZAZIONE DELLE OPERE PER IL SOLLEVAMENTO ACQUE METEORICHE DEL SOTTOPASSO DI VIA RIZZI</t>
   </si>
   <si>
     <t>NON CLASSIFICATO</t>
   </si>
   <si>
     <t>C77H21000850002</t>
   </si>
   <si>
     <t>89472521ED</t>
   </si>
   <si>
     <t>SISTEMAZIONE STRADA 5 VIE/PRADECOLO E SCARPATA IN VIA XX SETTEMBRE</t>
   </si>
   <si>
     <t>C79G18000120004</t>
   </si>
   <si>
     <t>A031A03E0B</t>
   </si>
   <si>
     <t>LAVORI DI RIFACIMENTO COPERTURA ALLOGGI COMUNALI DI VIA S. BENEDETTO NEL COMUNE DI OSPITALETTO (BS)</t>
   </si>
   <si>
     <t>A01C093DA6</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE DEL PROGETTO FINANZIATO CON PNRR M2.C4 - I 2.1B AD OGGETTO RIFACIMENTO COPERTURA ALLOGGI COMUNALI DI VIA S. BENEDETTO NEL COMUN</t>
   </si>
   <si>
     <t>C85H19000130002</t>
   </si>
   <si>
+    <t>8920158B3D</t>
+  </si>
+  <si>
+    <t>PROGETTO PER LA MESSA IN SICUREZZA E RIPRISTINO ARGINE STRADA CARPENEE - ATTIVAZIONE INTERVENTO LN145-2021-558/2018-BS-044</t>
+  </si>
+  <si>
     <t>Z5A3225C07</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER PROGETTAZIONE E DL LAVORI DI MESSA IN SICUREZZA RIPRISTINO ARGINE STRADA CARPENEE</t>
   </si>
   <si>
-    <t>8920158B3D</t>
-[...4 lines deleted...]
-  <si>
     <t>C85H19000140002</t>
   </si>
   <si>
     <t>ZB13334C8F</t>
   </si>
   <si>
     <t>INTERVENTO DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO DELLA STRADA DENOMINATA ?CARPENE-SPASSAURE? (DETTA ANCHE STRADA PER MONTE PROCACE) - VASP S017191_00009 -ATTIVAZIONE INTERVENTO LN145-2021-558/2018-BS-045.</t>
   </si>
   <si>
     <t>Z8432DCD39</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER PROGETTAZIONE E DL MANUTENZIONE STRAORDINARIA PER DISSESTO IDROGEOLOGICO DELLA STRADA DENOMINATA ? CARPENE-SPASSAURE? (DETTA ANCHE STRADA PER MONTE PROCACE) - VASP S017191_00009 - OCDPC 558/2018 - PIANO DEGLI INTERVENTI 202</t>
   </si>
   <si>
     <t>C87H21000720002</t>
   </si>
   <si>
+    <t>ZB1348ED44</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE COORDINATORE PER LA SICUREZZA IN FASE DI ESECUZIONE PER GLI ?INTERVENTI DI SISTEMAZIONE IDRAULICA MEDIANTE RIPRISTINO DELLA SEZIONE DI DEFLUSSO E DELLE OPERE DANNEGGIATE E CONSOLIDAMENTO DELLE SPONDE DEL TORRENTE VERSA</t>
+  </si>
+  <si>
     <t>Z2D3311591</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER ATTIVITA? DI PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI CONTABILITA MISURA E C.R.E. LAVORI DI RIPRISTINO SEZIONE DI DEFLUSSO E DIFESE DANNEGGIATE TORRENTE VERSA IN LOC. SAN ZENO</t>
   </si>
   <si>
     <t>8957136E72</t>
   </si>
   <si>
     <t>INTERVENTI DI SISTEMAZIONE IDRAULICA MEDIANTE RIPRISTINO DELLA SEZIONE DI DEFLUSSO E DELLE OPERE DANNEGGIATE E CONSOLIDAMENTO DELLE SPONDE DEL TORRENTE VERSA</t>
   </si>
   <si>
-    <t>ZB1348ED44</t>
-[...4 lines deleted...]
-  <si>
     <t>D13H19000960004</t>
   </si>
   <si>
+    <t>Z6E2FE2A1B</t>
+  </si>
+  <si>
+    <t>LAVORI PRELIMINARI DI MESSA IN SICUREZZA FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDROGEOLOGICO IN VIA ALLA ROVINATA.</t>
+  </si>
+  <si>
     <t>ZCA2F8C9D0</t>
   </si>
   <si>
     <t>SERVIZIO DI STIMA LAVORI DIREZIONE LAVORI E CONTABILITA CERTIFICATO DI REGOLARE ESECUZIONE DEI LAVORI PRELIMINARI DI MESSA IN SICUREZZA FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDROGEOLOGICO VIA ALLA ROVINATA.</t>
   </si>
   <si>
-    <t>Z6E2FE2A1B</t>
-[...4 lines deleted...]
-  <si>
     <t>D31D18000510002</t>
   </si>
   <si>
     <t>120/2021</t>
   </si>
   <si>
     <t>affidamento in house</t>
   </si>
   <si>
     <t>9143672CD3</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI COORDINAMENTO SICUREZZA CONTABILITA LAVORI RECUPERO TEMPESTA VAIA</t>
   </si>
   <si>
     <t>D35J19000520002</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>0181080098 AFFIDAMENTO IN HOUSE AL CONSORZIO FORESTALE ALTA VALLE CAMONICA</t>
   </si>
   <si>
     <t>Z6E3DF609C</t>
@@ -1076,497 +1076,497 @@
   <si>
     <t>121/21</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO IN HOUSE</t>
   </si>
   <si>
     <t>D47H21001270001</t>
   </si>
   <si>
     <t>Z78331E317</t>
   </si>
   <si>
     <t>INCARICO DI PROGETTAZIONE DIREZIONE LAVORI E CONTABILIZZAZIONE DEGLI INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA? GRASSI IN COMUNE DI BRANZI</t>
   </si>
   <si>
     <t>8964385C83</t>
   </si>
   <si>
     <t>PIANO PC 2021 - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA PIZZO IN COMUNE DI BRANZI (CUP D47H21001270001)</t>
   </si>
   <si>
     <t>D67H21002080001</t>
   </si>
   <si>
+    <t>89644187C0</t>
+  </si>
+  <si>
+    <t>PIANO PC 2021 - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA CRAP DE LA CORNA IN COMUNE DI CARONA (CODICE CUP D67H21002080001)</t>
+  </si>
+  <si>
     <t>ZBD331E600</t>
   </si>
   <si>
     <t>PROGETTAZIONE ESECUTIVA DIREZIONE DEI LAVORI E CONTABILIZZAZIONE DEGLI INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN LOC. CRAP DE LA CORNA IN COMUNE DI CARONA</t>
   </si>
   <si>
-    <t>89644187C0</t>
-[...4 lines deleted...]
-  <si>
     <t>D77H19002560002</t>
   </si>
   <si>
+    <t>Z6F2DA485D</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI EFFETTUAZIONE COLLAUDO STATICO INERENTE L?INTERVENTO DI ?CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO (CO) ? INTERVENTO A?</t>
+  </si>
+  <si>
     <t>ZE02D49F4B</t>
   </si>
   <si>
     <t>PRESTAZIONI TECNICHE - RELAZIONE GEOLOGICA SISMICA E GEOTECNICA - LAVORI DI CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO INTERVENTO A</t>
   </si>
   <si>
     <t>Z6F2C6FCC3</t>
   </si>
   <si>
     <t>RICHIESTA DI OFFERTA PER IL SERVIZIO DI REDAZIONE PROGETTO DEFINITIVO ED ESECUTIVO DIREZIONE E CONTABILITA? DEI LAVORI REDAZIONE DEL C.R.E. E COORDINATORE DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE PER I LAVORI DI ?CONSOLIDAMENTO STRAD</t>
   </si>
   <si>
-    <t>Z6F2DA485D</t>
-[...4 lines deleted...]
-  <si>
     <t>CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO (CO) - INTERVENTO A</t>
   </si>
   <si>
     <t>D83B20000040001</t>
   </si>
   <si>
+    <t>8423540D19</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN CO-MUNE DI RONCOBELLO</t>
+  </si>
+  <si>
     <t>Z092D32A9D</t>
   </si>
   <si>
     <t>incarico professionale progettazione definitiva-esecutiva</t>
   </si>
   <si>
-    <t>8423540D19</t>
-[...4 lines deleted...]
-  <si>
     <t>D83H19001180001</t>
   </si>
   <si>
+    <t>Z2535120F4</t>
+  </si>
+  <si>
+    <t>ANALISI GEOLOGICHE A SUPPORTO DELLINTERVENTO DI REGIMAZIONE IDRAULICA DEL TORRENTE MASSAIA IN LOCALITA RAVA</t>
+  </si>
+  <si>
     <t>85540999CC</t>
   </si>
   <si>
     <t>REALIZZAZIONE OPERE DI REGIMAZIONE IDRAULICA DEL TORRENTE MASSAIA IN LOCALITA RAVA.</t>
   </si>
   <si>
     <t>ZCC35120DD</t>
   </si>
   <si>
     <t>INCARICO GESTIONE TECNICA RELATIVAMENTE I LAVORI DI Regimazione idraulica e consolidamento spondale lungo il Canale della Massaia in localita Rava</t>
   </si>
   <si>
     <t>Z7E34F2391</t>
   </si>
   <si>
-    <t>Z2535120F4</t>
-[...4 lines deleted...]
-  <si>
     <t>D83H19001190001</t>
   </si>
   <si>
+    <t>Z7E35307B9</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROFESSIONALE DELLE ATTIVITA DI GESTIONE TECNICA (PROGETTAZIONE DEFINITIVA ED ESECUTIVA) COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED IN FASE DI ESECUZIONE DIREZIONE LAVORI CONTABILITA E CERTIFICATO DI REGOLARE</t>
+  </si>
+  <si>
     <t>ZCE2FE3B28</t>
   </si>
   <si>
     <t>RIPRISTINO OPERE DI REGIMAZIONE IDRAULICA IN LOCALITA BESEGNA</t>
   </si>
   <si>
-    <t>Z7E35307B9</t>
-[...4 lines deleted...]
-  <si>
     <t>D85H21000120001</t>
   </si>
   <si>
+    <t>ZC3345EC87</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO LAVORI DI RIPRISTINO LOCALITA BESEGNA</t>
+  </si>
+  <si>
+    <t>Z683173B9E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LE ATTIVITA DI MISURAZIONI E PICCHETTAZIONI NELL?AMBITO DEL PROGETTO PER I LAVORI DI ?RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO IN LOCALITA BESEGNA?</t>
+  </si>
+  <si>
+    <t>Z403173C9A</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LE ATTIVITA DI REDAZIONE DELLA RELAZIONE GEOLOGICO-TECNICA NELL?AMBITO DEL PROGETTO DEI LAVORI DI ?RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO IN LOCALITA BESEGNA</t>
+  </si>
+  <si>
+    <t>ZCE31D16CB</t>
+  </si>
+  <si>
+    <t>INCARICO DI PROGETTAZIONE DEFINITIVA ED ESECUTIVA DIREZIONE LAVORI CONTABILITA E C.R.E. COMPRESA REDAZIONE DI ELABORATI SPECIALISTICI CON ESCLUSIONE DELLA RELAZIONE GEOLOGICA E IL COORDINAMENTO DELLA SICUREZZA PER L?INTERVENTO DI RIPRISTINO OPERE</t>
+  </si>
+  <si>
+    <t>ZAF31D1648</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO PER LA GESTIONE DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE LAVORI DEL PROGETTO DI ?RIPRISTINO OPERE DI REGIMAZIONE IDRAULICA IN LOCALITA BESEGNA</t>
+  </si>
+  <si>
     <t>87915096BB</t>
   </si>
   <si>
-    <t>Z683173B9E</t>
-[...28 lines deleted...]
-  <si>
     <t>D87H20000310002</t>
   </si>
   <si>
     <t>9366352E2C</t>
   </si>
   <si>
     <t>RIFACIMENTO DI PORZIONE DI MURO DI SOSTEGNO DEL SENTIERO COMUNALE</t>
   </si>
   <si>
     <t>Z5A36FD6E9</t>
   </si>
   <si>
     <t>RIFACIMENTO DI PORZIONE DI MURO DI SOSTEGNO DEL SENTIERO COMUNALE - AFFIDAMENTO SERVIZIO TECNICO</t>
   </si>
   <si>
     <t>D95H21000180002</t>
   </si>
   <si>
+    <t>Z403562E9B</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO.. AUTORIZZAZION</t>
+  </si>
+  <si>
+    <t>ZB430E88DE</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO RE</t>
+  </si>
+  <si>
     <t>Z6B35B4674</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. IMPEGNO DI SPE</t>
   </si>
   <si>
+    <t>904298072A</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO</t>
+  </si>
+  <si>
+    <t>Z4E314920C</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO ES</t>
+  </si>
+  <si>
+    <t>Z69319D0B9</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO AN</t>
+  </si>
+  <si>
     <t>ZAB3C29F06</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. FORNITURA IN O</t>
   </si>
   <si>
-    <t>Z4E314920C</t>
-[...4 lines deleted...]
-  <si>
     <t>8661613D27</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO DE</t>
   </si>
   <si>
-    <t>Z403562E9B</t>
-[...22 lines deleted...]
-  <si>
     <t>D97H21001490002</t>
   </si>
   <si>
+    <t>ZC933CE633</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE LAVORI</t>
+  </si>
+  <si>
+    <t>Z1733BAD7F</t>
+  </si>
+  <si>
+    <t>RIPRISTINO PROTEZIONI IMPIANTI ARIA</t>
+  </si>
+  <si>
     <t>Z3D33BA908</t>
   </si>
   <si>
     <t>FORNITURA LAMPIONI</t>
   </si>
   <si>
+    <t>Z6233BAA2E</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO SAGRATO CHIESA DI S. EUSEBIO</t>
+  </si>
+  <si>
+    <t>Z9A33BA996</t>
+  </si>
+  <si>
+    <t>LAVORI PER ALLACCIAMENTO LAMPIONI ILLUMINAZIONE PUBBLICA</t>
+  </si>
+  <si>
+    <t>Z593366B74</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO STRADALI ALBERATURE PROSPICIENTI STRADE COMUNALI FR.GRAVANAGO</t>
+  </si>
+  <si>
+    <t>Z5133CE636</t>
+  </si>
+  <si>
+    <t>DIREZIONE LAVORI PER RIPRISTINO DANNI AVVERSITA 2018</t>
+  </si>
+  <si>
     <t>Z1933BA827</t>
   </si>
   <si>
     <t>RIPRISTINO DANNI EVENTO CALAMITOSO 2018</t>
   </si>
   <si>
-    <t>Z1733BAD7F</t>
-[...34 lines deleted...]
-  <si>
     <t>E13H19000570001</t>
   </si>
   <si>
+    <t>Z742CE88A7</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO DELL TORRENTE ROVINA - INCARICO PERIZIA GEOLOGICA</t>
+  </si>
+  <si>
+    <t>ZEC2B36023</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DI FATTIBILITA /DEFINITIVO PER LINTERVENTO DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE ROVINA IN COMUNE DI VALFURVA</t>
+  </si>
+  <si>
     <t>ZEF3134CC9</t>
   </si>
   <si>
     <t>PROGETTAZIONE ESECUTIVA D.L. CONTABILITA LAVORI DI SVASO E SISTEMAZIONE OPERE IDRAULICHE ESITSTENTI SUL TORRENTE ROVINA</t>
   </si>
   <si>
-    <t>Z742CE88A7</t>
-[...2 lines deleted...]
-    <t>INTERVENTI DI SVASO DELL TORRENTE ROVINA - INCARICO PERIZIA GEOLOGICA</t>
+    <t>A03261867A</t>
+  </si>
+  <si>
+    <t>FRAZIONAMENTO CATASTALE TERRENI INTERRESSATI DAI LAVORI SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI TORRENTE ROVINA</t>
   </si>
   <si>
     <t>877938842B</t>
   </si>
   <si>
     <t>INTERVENTO DI SVASO E SISTEMAIZONE DELLE OPERE IDRAULICHE ESISTENTI TORRENTE ROVINA</t>
   </si>
   <si>
-    <t>A03261867A</t>
-[...10 lines deleted...]
-  <si>
     <t>ZF037727D6</t>
   </si>
   <si>
     <t>INTERVENTO LN145-2020-558-SO-082 ? VALFURVA ? SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI TORRENTE ROVINA - COLLAUDO STATICO OPERE STRUTTURALI</t>
   </si>
   <si>
     <t>E15H21000070001</t>
   </si>
   <si>
     <t>SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE ALBERATURE IN ALVEO COLATORE ROGGIONE COMUNE DI LODI</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
   </si>
   <si>
     <t>E15H21000140001</t>
   </si>
   <si>
     <t>ZF531DC9F2</t>
   </si>
   <si>
     <t>INCARICO DI PROGETTAZIONE DIREZIONE LAVORI ED ESECUZIONE PER I LAVORI DI SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI - LOTTO 2</t>
   </si>
   <si>
+    <t>9301260A8F</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI SCASO E SISTEMAZIONE OPERE IDRAULICHE ESISTENTI SUL TORRENTE ROVINA - LOTTO 2^</t>
+  </si>
+  <si>
     <t>B9B85C1B02</t>
   </si>
   <si>
     <t>IMPEGNO DI SPESA PER ACQUISIZIONE TERRENI DISTINTI AL FOGLIO 18 MAPPALI N. 86 u2013 85 - 50</t>
   </si>
   <si>
-    <t>9301260A8F</t>
-[...4 lines deleted...]
-  <si>
     <t>E17B16000210005</t>
   </si>
   <si>
     <t>8536732E17</t>
   </si>
   <si>
     <t>LAVORI DI RIQUALIFICAZIONE FLUVIALE E MITIGAZIONE DEL RISCHIO IDRAULICO LUNGO LA ROGGIA VECCHIA</t>
   </si>
   <si>
     <t>E17H21000130001</t>
   </si>
   <si>
+    <t>B1177C5A34</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS - SANTA CATERINA E SEGUITO DELLEVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA - SERVIZIO DI CAMPIONATURA E ANALISI DELLE TERRE</t>
+  </si>
+  <si>
+    <t>B326DB5F03</t>
+  </si>
+  <si>
+    <t>APPROFONDIMENTI GEOLOGICI - MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS u2013SANTA CATERINA A SEGUITO DELLA EVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA (SO) u2013 LOTTO 2: VARIANTE CALVARANA PONTE SANT u2013 SS3</t>
+  </si>
+  <si>
+    <t>ZE7385AC54</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 ? PIANO DEGLI INTERVENTI 2021 ? ATTIVAZIONE INTERVENTO LN145-2021-558/2018-SO-072- MANUTENZIONE STRAORDINARIA PISTA EMERGENZA PONTE DEI CLUS ? SANTA CATERINA ? INCARICO PER REDAZIONE RELAZIONE FORESTALE</t>
+  </si>
+  <si>
+    <t>Z893179DBC</t>
+  </si>
+  <si>
+    <t>INCARICO DI REVISIONE DI PROGETTO FATTIBILITA TECNICO ECONOMICA - MANUTENZIONE STRAORDINARIA PISTA EMERGENZA PONTE DEI CLUS - SANTA CATERINA</t>
+  </si>
+  <si>
+    <t>887480264A</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DEFINITIVA ESECUTIVA COORDINATORE DELLA SICUREZZA IN FASE PROGETTUALE DIREZIONE LAVORI CONTABILITA E COORDINATORE DELLA SICUREZZA IN FASE DI ESECUZIONE PER I LAVORI MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS - SAN</t>
+  </si>
+  <si>
     <t>LOTTO 1: CLUS-SOBRETTA</t>
   </si>
   <si>
     <t>992265846B</t>
   </si>
   <si>
     <t>LOTTO 2: VARIANTE CALVARANA-PONTE SANT-SS300</t>
   </si>
   <si>
-    <t>B326DB5F03</t>
-[...10 lines deleted...]
-  <si>
     <t>Z1F3427DF2</t>
   </si>
   <si>
     <t>INDAGINI GEOLOGICO ? TECNICHE A SUPPORTO DI INTERVENTI DI MANUTENZIONE STRAORDINARIA DELLA PISTA DI EMERGENZA PONTE DEI CLUS ? SANTA CATERINA A SEGUITO DELL?EVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON</t>
   </si>
   <si>
-    <t>Z893179DBC</t>
-[...16 lines deleted...]
-  <si>
     <t>E23H18000220005</t>
   </si>
   <si>
+    <t>VALLE CONTRA - RIFACIMENTO ARGINI MANUTENZIONE ALVEO E RIFACIMENTO PONTE</t>
+  </si>
+  <si>
+    <t>Z8B2DD4F9E</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI PROFESSIONALI RELATIVE A INDAGINI GEOGNOSTICHE ?VALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGOMAZIONE ALVEO. RIFACIMENTO SPALLE DEL PONTE E RIFACIMENTO STRUTTURALE DELLO STESSO? 120.000 00 QUEG</t>
+  </si>
+  <si>
+    <t>Z1F2DD50E7</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI PROFESSIONALI RELATIVE A PREDISPOSIZIONE DI VISTE TIPO RENDERING PER INSERIMENTO FOTOGRAFICO E ASSITENZA ALLu2019ISTRUTTORIA DELLA PRATICA PAESAGGISTICA u201CVALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGO</t>
+  </si>
+  <si>
     <t>Z172DD4BCE</t>
   </si>
   <si>
     <t>COLLAUDO STATICO ?VALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGOMAZIONE ALVEO. RIFACIMENTO SPALLE DEL PONTE E RIFACIMENTO STRUTTURALE DELLO STESSO? 120.000 00 QUEG</t>
   </si>
   <si>
-    <t>Z1F2DD50E7</t>
-[...4 lines deleted...]
-  <si>
     <t>ZD62DD5425</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI RELATIVE A REDAZIONE STUDIO DI FATTIBILITA? TECNICO ECONOMICA PROGETTO DEFINITIVO PROGETTO ESECUTIVA DL CONTABILITA? E REDAZIONE CRE PROGETTAZIONE E COORDINAMENTO SICUREZZA IN ESECUZIONE ?VALLE CONTRA-RIFACIMENTO ARGINI</t>
   </si>
   <si>
-    <t>VALLE CONTRA - RIFACIMENTO ARGINI MANUTENZIONE ALVEO E RIFACIMENTO PONTE</t>
-[...7 lines deleted...]
-  <si>
     <t>E23H19000900002</t>
   </si>
   <si>
+    <t>ZFA2D036EB</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - PROGETTAZIONE INTERVENTO N. LN145-2020-558-SO-072 - LOCALITA COMUNE DI TEGLIO (SO) - TORRENTE MARGATTA FOCE IN F. ADDA</t>
+  </si>
+  <si>
     <t>8439184AF0</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - INTERVENTO N. LN145-2020-558-SO-072 - LOCALITA COMUNE DI TEGLIO (SO) - TORRENTE MARGATTA FOCE IN F. ADDA</t>
   </si>
   <si>
-    <t>ZFA2D036EB</t>
-[...4 lines deleted...]
-  <si>
     <t>E25H21000060002</t>
   </si>
   <si>
     <t>LAVORI DI FORMAZIONE DIFESE SPONDALI RIPRISTINO ARGINI E RIMOZIONE MATERIE IN ALVEO CON TAGLIO PIANTE SUL TORRENTE LURIA E SUL RIO LURIA E BRIGNOLOE NEI COMUNI DI CODEVILLA</t>
   </si>
   <si>
     <t>E25H21000070001</t>
   </si>
   <si>
     <t>8862187C0E</t>
   </si>
   <si>
     <t>E29J21001400002</t>
   </si>
   <si>
+    <t>Z533DA6691</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-125 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE CON SCHIANTI DIFFUSI E LOC</t>
+  </si>
+  <si>
+    <t>A02641A01B</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-125 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZI</t>
+  </si>
+  <si>
     <t>Z713C11007</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE E DIREZIONE ESECUZIONE CONTRATTO CUP E29J21001400002 INTERVENTO N. LN145-2020-558-SO-125</t>
   </si>
   <si>
-    <t>Z533DA6691</t>
-[...10 lines deleted...]
-  <si>
     <t>E35D18000540006</t>
   </si>
   <si>
     <t>842897630A</t>
   </si>
   <si>
     <t>PIANTAGIONE FORESTALE DI ALBERATURE PRESSO IL FONTANILE BRANCALEONE</t>
   </si>
   <si>
     <t>E35H21000030002</t>
   </si>
   <si>
     <t>889470706C</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO DELLA SEZIONE IDRAULICA DEL TORRENTE SCUROPASSO NEI COMUNI DI CIGOGNOLA PIETRA DE GIORGI E LIRIO</t>
   </si>
   <si>
     <t>E45H21000090001</t>
   </si>
   <si>
     <t>88620971CC</t>
   </si>
   <si>
     <t>SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE ALBERATURE IN ALVEO</t>
@@ -1586,584 +1586,584 @@
   <si>
     <t>Z3733C5AD7</t>
   </si>
   <si>
     <t>LAVORI PER SISTEMAZIONE SMOTTAMENTI FRANOSI INTERESSANTI STRADA COMUNALE PER LA LOCALITA PUNT DI RESEG.</t>
   </si>
   <si>
     <t>E65H20000120002</t>
   </si>
   <si>
     <t>ZB03219C7C</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DI PROGETTAZIONE DIREZIONE DEI LAVORI E COORDINAMENTO SICUREZZA DEI: LAVORI DI PULIZIA RETTIFICA DELL?ALVEO CONSOLIDAMENTO DELLE SPONDE E REGOLAZIONE DEGLI AFFLUENTI DEL TORRENTE RILE NEL TRATTO MEDIO SUPERIORE.</t>
   </si>
   <si>
     <t>8829483FDB</t>
   </si>
   <si>
     <t>LAVORI DI PULIZIA RETTIFICA DELLALVEO CONSOLIDAMENTO SPONDE E REGOLAZIONE DEGLI AFFLUENTI DEL TORRENTE RILE NEL TRATTO MEDIO SUPERIORE</t>
   </si>
   <si>
     <t>E67H21001350002</t>
   </si>
   <si>
+    <t>896284018D</t>
+  </si>
+  <si>
+    <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEI FOSSI MOLINAZZO E CAPPELLAZZO</t>
+  </si>
+  <si>
     <t>A0659E5BD9</t>
   </si>
   <si>
     <t>SERVIZI TECNICI DI PROGETTAZIONE E DIREZIONE LAVORI INTERVENTO DI RIPROSTINO CONDIZIONI DI DEFLUSSO DEI FOSSI MOLINAZZO E CAPPELLAZZO</t>
   </si>
   <si>
-    <t>896284018D</t>
-[...4 lines deleted...]
-  <si>
     <t>E69J21001870002</t>
   </si>
   <si>
     <t>A02646C3C5</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITu00C0 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-124 - RECUPERO BOSCO DANNEGGIATO - INTER</t>
   </si>
   <si>
     <t>E73H19000890002</t>
   </si>
   <si>
     <t>ZCD2D42389</t>
   </si>
   <si>
     <t>Procedura mediante piattaforma SINTEL</t>
   </si>
   <si>
     <t>8522793F43</t>
   </si>
   <si>
     <t>INTERVENTO N. LN145-2020-558-SO-077-PONTE IN VALTELLINA-SO: SISTEMAZIONE DEI DANNI CAUSATI DAGLI SCHIANTI LUNGO LA VASP VALFONTANA</t>
   </si>
   <si>
     <t>E73H19000900002</t>
   </si>
   <si>
+    <t>8468964A2C</t>
+  </si>
+  <si>
+    <t>LAVORI DI SOMMA URGENZA PER MESSA IN SICUREZZA TRATTI STRADALI INTERVENTO LN145-2020-558-SO-070-PONTE IN VALTELLINA (SO) - STRADA SAZZO-BRIOTTI.</t>
+  </si>
+  <si>
     <t>Z392DCD291</t>
   </si>
   <si>
     <t>Affidamento diretto (importo 5.000 )</t>
   </si>
   <si>
     <t>ZC72D421EB</t>
   </si>
   <si>
-    <t>8468964A2C</t>
-[...4 lines deleted...]
-  <si>
     <t>E73H19000910002</t>
   </si>
   <si>
+    <t>85212917C8</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA A VALLE DELLA PASSEREL</t>
+  </si>
+  <si>
+    <t>Z052F11109</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA</t>
+  </si>
+  <si>
     <t>Z9D2D8C6B1</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE RELATIVO ALL?INDIVIDUAZIONE DELLE NECESSITA DI INTERVENTI MANUTENTIVI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA A VALLE DELLA PASSEREL</t>
   </si>
   <si>
-    <t>85212917C8</t>
-[...10 lines deleted...]
-  <si>
     <t>Z942D8FC27</t>
   </si>
   <si>
     <t>AFFIDAMENTO DELLA PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE LAVORI E SICUREZZA INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELL</t>
   </si>
   <si>
     <t>E77G21000000001</t>
   </si>
   <si>
+    <t>LAVORI DI SISTEMAZIONE DELLA VAL MALGA A FRONTE DELLA TEMPESTA VAIA DEL 2018 - LOTTO 2 - INTERVENTI DI MESSA IN SICUREZZA E BONIFICA DELLE CEPPAIE SRADICATE LUNGO I MARGINI DELLA VIABILITA DELLA VAL MALGA</t>
+  </si>
+  <si>
+    <t>CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+  </si>
+  <si>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 3</t>
+  </si>
+  <si>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 1</t>
+  </si>
+  <si>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 2</t>
+  </si>
+  <si>
+    <t>9667826E63</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE DELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29.10.2018 IN VAL MALGA - LOTTO N^3</t>
+  </si>
+  <si>
     <t>LAVORI DI SISTEMAZIONE FORESTALE DELA VAL MALGA A FRONTE DELLA TEMPESTA VAIA DEL 2018. LOTTO1 - SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE DEL PONTE DEL GUAT-PREMASSONE SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE FONTANA BOI SISTEMAZIONE STRADA AGRO-SIL</t>
   </si>
   <si>
-    <t>CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
-[...19 lines deleted...]
-  <si>
     <t>E79J21002040002</t>
   </si>
   <si>
+    <t>A039A9FFC9</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITu00C0 2020). INTERVENTO N. LN145-2020-558-SO-122 - RECUPERO BOSCO DANNEGGIATO-SISTEMAZIONE DEI BOSCHI ABBATTUTI CON UTILIZZ</t>
+  </si>
+  <si>
     <t>A0262B2704</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-122 - RECUPERO BOSCO DANNEGGIATO-SISTEMAZION</t>
   </si>
   <si>
-    <t>A039A9FFC9</t>
-[...4 lines deleted...]
-  <si>
     <t>E79J21002050002</t>
   </si>
   <si>
     <t>A0263984D2</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-123 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZI</t>
   </si>
   <si>
     <t>Z933DA6435</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-123 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DEI BOSCHI ABBATTUTI CON UTILIZZO</t>
   </si>
   <si>
     <t>E79J21002070002</t>
   </si>
   <si>
+    <t>ZD23D69EC2</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). AFFIDAMENTO LAVORI DELL? INTERVENTO N. LN145-2020-558-SO-127 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE C</t>
+  </si>
+  <si>
     <t>ZFA3DA59BB</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-127 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE CON SCHIANTI DIFFUSI E LOCA</t>
   </si>
   <si>
-    <t>ZD23D69EC2</t>
-[...4 lines deleted...]
-  <si>
     <t>E83H20000130002</t>
   </si>
   <si>
+    <t>84142499ED</t>
+  </si>
+  <si>
+    <t>INCARICO DI REDAZIONE RELAZIONE GEOLOGICA AI SENSI DELLA DGR IX/2616/2011 E NTC2018 RELATIVAMENTE AI LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
+  </si>
+  <si>
+    <t>Z6A33F100D</t>
+  </si>
+  <si>
+    <t>ASSISTENZA ALLA POSA IN OPERA DELLE TUBAZIONI PER LO SPOSTAMENTO DELL?ACQUEDOTTO</t>
+  </si>
+  <si>
+    <t>84142044CC</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE E DIREZIONE LAVORI OPERE DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
+  </si>
+  <si>
     <t>84142266F3</t>
   </si>
   <si>
     <t>INCARICO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DEI LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
   </si>
   <si>
-    <t>84142044CC</t>
-[...4 lines deleted...]
-  <si>
     <t>8552705B6E</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO - OCDPC 558/2018 - INTERVENTO LN145-2020-558-BG-017</t>
   </si>
   <si>
-    <t>84142499ED</t>
-[...10 lines deleted...]
-  <si>
     <t>E95H21000020002</t>
   </si>
   <si>
     <t>8894666E92</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO DELLA SEZIONE IDRAULICA DEL TORRENTE VERSA NEI COMUNI DI MONTU BECCARIA E CANNETO PAVESE</t>
   </si>
   <si>
     <t>F13H19001460002</t>
   </si>
   <si>
+    <t>8529210EBD</t>
+  </si>
+  <si>
+    <t>OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO TORRENTI TORCHIONE LIVRIO PRESIO E BOCCO NEI COMUNI DI ALBOSAGGIA CAIOLO COLORINA E CASTIONE ANDEVENNO</t>
+  </si>
+  <si>
+    <t>ZC92CF22F2</t>
+  </si>
+  <si>
+    <t>COORDINAMENTO SICUREZZA: OCDPC N. 558/2018 . INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020</t>
+  </si>
+  <si>
     <t>ZC12CF4707</t>
   </si>
   <si>
     <t>REDAZIONE RELAZIONE GEOLOGICA: OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-07 DEL PIANO DEGLI INTERVENTI 2020.</t>
   </si>
   <si>
-    <t>ZC92CF22F2</t>
-[...4 lines deleted...]
-  <si>
     <t>ZEF2CF2071</t>
   </si>
   <si>
     <t>PROGETTO E DL: OCDPC N. 558/2018 . INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020</t>
   </si>
   <si>
-    <t>8529210EBD</t>
-[...4 lines deleted...]
-  <si>
     <t>F17H20005750002</t>
   </si>
   <si>
     <t>Z0D32FEEA5</t>
   </si>
   <si>
     <t>RILIEVI TOPOGRAFICI PROGETTAZIONE DEF-ESEC</t>
   </si>
   <si>
     <t>8878885FAD</t>
   </si>
   <si>
     <t>CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA BARRIERA PARAMASSI LUNGO LA STRADA GANNA-MONDONICO</t>
   </si>
   <si>
     <t>F17H21001950002</t>
   </si>
   <si>
+    <t>894186004F</t>
+  </si>
+  <si>
+    <t>OPERE DI CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA BARRIERA PARAMASSI LUNGO LA STRADA GANNA - BOAREZZO</t>
+  </si>
+  <si>
     <t>INCARICO PER RILIEVI TOPOGRAFICI PROGETTAZIONE ESCUTIVA D.L. MISURA E CONTABILITA CRE SICUREZZA RELAZIONI SPECIALISTICHE</t>
   </si>
   <si>
-    <t>894186004F</t>
-[...4 lines deleted...]
-  <si>
     <t>F33H18000270002</t>
   </si>
   <si>
     <t>Z832DB3CFD</t>
   </si>
   <si>
     <t>PROGETTAZIONE D.L. GESTIONE SICUREZZA OPERE DI PROTEZIONE DELLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
   </si>
   <si>
     <t>Z322DBD89F</t>
   </si>
   <si>
     <t>RELAZIONE GEOLOGICA REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA</t>
   </si>
   <si>
+    <t>85488573F8</t>
+  </si>
+  <si>
+    <t>LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA DEL COMUNE DI MEZZOLDO (BG) - DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - INTERVENTO N. LN145-2020-558-BG-025</t>
+  </si>
+  <si>
     <t>Z502DBD8DD</t>
   </si>
   <si>
     <t>INDAGINI SISMICHE GEOGNOSTICHE REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA</t>
   </si>
   <si>
     <t>Z5C2DB3D43</t>
   </si>
   <si>
     <t>STUDIO SPECIALISTICO TRAETTOGRAFICO E ISPEZIONI OPERE DI PROTEZIONE DELLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
   </si>
   <si>
     <t>Z9F31A22EE</t>
   </si>
   <si>
     <t>INCARICO COLLAUDO STATICO LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA OCDPC 558/2018 - INTERVENTO LN145-2020-558-BG-025</t>
   </si>
   <si>
-    <t>85488573F8</t>
-[...4 lines deleted...]
-  <si>
     <t>F33H18000290002</t>
   </si>
   <si>
+    <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOCALITA VALLE TERZERA</t>
+  </si>
+  <si>
     <t>ZAD2DB3B90</t>
   </si>
   <si>
     <t>PROGETTAZIONE D.L. CONTABILITA FINALE LAVORI DI RIPRISTINO E MESSA IN SICUREZZA STRADA COMUNALE IN LOC. VALLE TERZERA</t>
   </si>
   <si>
-    <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOCALITA VALLE TERZERA</t>
-[...1 lines deleted...]
-  <si>
     <t>F35H21000330002</t>
   </si>
   <si>
     <t>Z98319194C</t>
   </si>
   <si>
     <t>INCARICO MISURAZIONI E PICCHETTAZIONI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA IN COMUNE DI MEZZOLDO (BG) DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021-558/2018-BG-</t>
   </si>
   <si>
+    <t>Z6B3190D2B</t>
+  </si>
+  <si>
+    <t>STUDIO SPECIALISTICO PER LA VERIFICA DELLE STRUTTURE DI PROTEZIONE PASSIVA NELLAMBITO DEI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) OCDPC 558/2018 - PIANO INTERVENTI</t>
+  </si>
+  <si>
     <t>Z3836CD7D8</t>
   </si>
   <si>
     <t>COLLAUDO STATICO PER L?INTERVENTO DI REALIZZAZIONE OPERE DI PROTEZIONE DELLA ADUTA MASSI IN LOCALITA? PONE DELL?ACQUA IN COMUNA DI MEZZOLDO (AGGRAVAMENTO SCHEDA RASDA N.21549) OCDPC 558/2018 ? PIANO INTERVENTI 2021 ? INTERVENTO N. LN145-2021-558/2018</t>
   </si>
   <si>
+    <t>LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) - OCDPC 558/2018 - PIANO INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BG-006</t>
+  </si>
+  <si>
+    <t>ZE632280C8</t>
+  </si>
+  <si>
+    <t>INCARICO INDAGINI DEL SITO NELLAMBITO DELLA PROGETTAZIONE DEI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA IN COMUNE DI (BG) (AGGRAVAMENTO SCHEDA RASDA N. 21549) DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI</t>
+  </si>
+  <si>
+    <t>Z443227B5B</t>
+  </si>
+  <si>
+    <t>INCARICO PRESTAZIONI PROFESSIONALI GEOLOGICHE LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELL?ACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) OCDPC 558/2018 - PIANO INTERVENTI 2021 - INTERVENTO LN145-2021-558/2018-BG-</t>
+  </si>
+  <si>
     <t>8738802F87</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA-ESECUTIVA COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE E DIREZIONE LAVORI DELL</t>
   </si>
   <si>
-    <t>Z6B3190D2B</t>
-[...19 lines deleted...]
-  <si>
     <t>F35H21000340002</t>
   </si>
   <si>
+    <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOC. VALLE TERZERA - AGGRAVAMENTO SCHEDA RASDA N. 21549 - OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - ITERVENTO N. LN145-2021-558/2018-BG-007</t>
+  </si>
+  <si>
     <t>Z6B318C693</t>
   </si>
   <si>
     <t>INCARICO DI GESTIONE TECNICA E SICUREZZA INTERVENTO DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOC. VALLE TERZERA IN COMUNE DI MEZZOLDO</t>
   </si>
   <si>
-    <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOC. VALLE TERZERA - AGGRAVAMENTO SCHEDA RASDA N. 21549 - OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - ITERVENTO N. LN145-2021-558/2018-BG-007</t>
-[...1 lines deleted...]
-  <si>
     <t>F37H21002070002</t>
   </si>
   <si>
+    <t>ZF737107FE</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETTAZIONE SISTEMAZIONE TRATTO TORRENTE LAMBRONE ALLA CONFLUENZA TORRENTE BOVA - OCDPC 558-2018</t>
+  </si>
+  <si>
     <t>ZA53710776</t>
   </si>
   <si>
     <t>SISTEMAZIONE TRATTO TORRENTE LAMBRONE ALLA CONFLUENZA TORRENTE BOVA - OCDPC 558-2018</t>
   </si>
   <si>
-    <t>ZF737107FE</t>
-[...4 lines deleted...]
-  <si>
     <t>F52J15000010001</t>
   </si>
   <si>
+    <t>ZCA2CB4EBF</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DELL?INCARICO PROFESSIONALE PE REDAZIONE DEL PROGETTO DEFINITIVO-ESECUTIVO DIREZIONEZIONE LAVORI COORDINAMENTO DELLA SICUREZZA CONTABILITA? C.R.E. REDAZIONE RELAZIONE GEOLOGICA E RELAZIONE FORESTALE PER ?SISTEMAZIONE VALLE DEL RIGU?:</t>
+  </si>
+  <si>
     <t>83309662A1</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE IDRAULICA VALLE DEL RIGU - LOTTO 2</t>
   </si>
   <si>
-    <t>ZCA2CB4EBF</t>
-[...4 lines deleted...]
-  <si>
     <t>F55H21000200001</t>
   </si>
   <si>
+    <t>INCARICO PROFESSIONALE PER LA PROGETTAZIONE DEFINITIVA ED ESECUTIVA DIREZIONE LAVORI CONTABILITA COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE E PROGETTAZIONE E DIREZIONE LAVORI DELLE OPERE STRUTTURALI PER I LAVORI DI MES</t>
+  </si>
+  <si>
+    <t>875000086B</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI ANCORAGGI DI PROVA E RELATIVE INDAGINI PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z3831B49BE</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI SONDAGGI GEOGNOSTICI NELLA ZONA DI VALLE PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z4131C3B67</t>
+  </si>
+  <si>
+    <t>LAVORI DI PREDISPOSIZIONE PISTA DI CANTIERE PER SONDAGGI GEOGNOSTICI - LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z393174F4E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LA REDAZIONE DI RELAZIONE GEOLOGICA E GEOTECNICA E RELATIVA ASSISTENZA GEOLOGICA ALLA DIREZIONE LAVORI PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
     <t>ZC03177993</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER IL COLLAUDO STATICO E TECNICO-AMMINISTRATIVO PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
   </si>
   <si>
-    <t>LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
-[...28 lines deleted...]
-  <si>
     <t>F63H19001120002</t>
   </si>
   <si>
+    <t>Z4E2D48E7E</t>
+  </si>
+  <si>
+    <t>INCARICO DI PROGETTAZIONE ED ATTIVITA CONNESSE DIREZIONE CONTABILITA LAVORI REDAZIONE RELAZIONE GEOLOGICA E COORDINAMENTO DELLA SICUREZZA.INTERVENTO LN145-2020-558-SO-079 DEL PIANO DEGLI INTERVENTI 2020</t>
+  </si>
+  <si>
     <t>OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-079 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO INTERVENTI DI SVASO RIPRISTINO OPERE IDRAULICHE E TAGLIO PIANTE - LOC. DALLO SBOCCO DEL TORRENTE MADRASCO IN COMUNE DI COLORINA SINO ALLO SBOCCO DEL TOR</t>
   </si>
   <si>
-    <t>Z4E2D48E7E</t>
-[...4 lines deleted...]
-  <si>
     <t>F73H18000370002</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA VALLETTA COMUNALE DENOMINATA RIO VALMAGGIORE - VALLE DEI FONDI</t>
   </si>
   <si>
     <t>8548347F17</t>
   </si>
   <si>
     <t>Progettazione definitiva esecutiva</t>
   </si>
   <si>
     <t>Z183183A8C</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARI RIO VALMAGGIORE - DIREZIONE LAVORI</t>
   </si>
   <si>
     <t>F73H19001070002</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN 145-2020-558-SO-081-TRESIVIO-SO - OPERE IDRAULICHE E DI INGEGNERIA N</t>
   </si>
   <si>
     <t>86638768A5</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN 145-2020-558-SO-081-TRESIVIO-SO - OPERE STRADALI</t>
   </si>
   <si>
     <t>ZA130B01A3</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO PROGETTAZIONE DEFINITIVA/ESECUTIVA DIREZIONE DEI LAVORI E CONTABILITA COORDINAMENTO DELLA SICUREZZA IN PROGETTAZIONE ED ESECUZIONE E PRESTAZIONI SPECIALISTICHE PER OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERA</t>
   </si>
   <si>
     <t>F73H19001090002</t>
   </si>
   <si>
     <t>ZF72E021EB</t>
   </si>
   <si>
     <t>OCDPC 558/2018: ATTIVAZIONE INTERVENTO N.LN145-2020-558-SO-067 DEL PIANO DEGLI INTERVENTI 2020. LAVORI DI MESSA IN SICUREZZA DELLA PARTE TERMINALE DEL TORRENTE CERVIO E RIPRISTINO FUNZIONALE DELLE DIFESE SPONDALI E DELLE SOGLIE DI EROSIONE. CUP: F73H</t>
   </si>
   <si>
     <t>F75F21002370002</t>
   </si>
   <si>
+    <t>B7E8246138</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A M</t>
+  </si>
+  <si>
+    <t>B9A69ED217</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILIT</t>
+  </si>
+  <si>
+    <t>BA4C62D6CE</t>
+  </si>
+  <si>
+    <t>SUPPORTO TECNICO AMMINISTRATIVO PER LINTERVENTO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITA DI ACCESSO AL CENTRO ABITATO</t>
+  </si>
+  <si>
     <t>B8DE711CC9</t>
   </si>
   <si>
     <t>PROCEDURA APERTA PER LAFFIDAMENTO DEI LAVORI DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILITu00C0 NEL COMUNE DI BAGOLINO</t>
   </si>
   <si>
     <t>B7D56518EC</t>
   </si>
   <si>
     <t>ESECUZIONE DI INDAGINI GEOGNOSTICHE E GEOTECNICHE PROPEDEUTICHE ALLE FASI DI PROGETTAZIONI DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A V</t>
   </si>
   <si>
-    <t>B7E8246138</t>
-[...16 lines deleted...]
-  <si>
     <t>BA05576AD4</t>
   </si>
   <si>
     <t>COLLAUDO STATICO IN CORSO DOPERA INERENTE I SEGUENTI INTERVENTI: OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILITu00C0 NEL COMUNE DI BAGOLINO u201</t>
   </si>
   <si>
     <t>F77H19004460002</t>
   </si>
   <si>
+    <t>89147371B3</t>
+  </si>
+  <si>
+    <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN145-2021-558/2018-SO-066 - INTERVENTI IDRAULICI E DI INGEGNERIA NATUR</t>
+  </si>
+  <si>
     <t>ZD932CAE4E</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO PROGETTAZIONE DEFINITIVA/ESECUTIVA DIREZIONE LAVORI E CONTABILITA? COORDINAMENTO DELLA SICUREZZA IN PROGETTAZIONE ED ESECUZIONE E PRESTAZIONI SPECIALISTICHE PER OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA</t>
   </si>
   <si>
-    <t>89147371B3</t>
-[...4 lines deleted...]
-  <si>
     <t>8914793FE5</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN145-2021-558/2018-SO-066 - INTERVENTI STRADALI</t>
   </si>
   <si>
     <t>F77H20000080002</t>
   </si>
   <si>
     <t>ZBF2DDD540</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROGETTAZIONE SOMMA URGENZA LOC. CERRETO</t>
   </si>
   <si>
     <t>Z142E682FC</t>
   </si>
   <si>
     <t>PROGETTO DI SOMMA URGENZA IN LOC. CERRETO BASSO (BS)</t>
   </si>
   <si>
     <t>F77H21001590002</t>
   </si>
   <si>
     <t>Z7339B4743</t>
@@ -2189,491 +2189,491 @@
   <si>
     <t>LAVORI DI CONSOLIDAMENTO DEI VERSANTI LOC. CERRETO BASSO</t>
   </si>
   <si>
     <t>F77J20000030002</t>
   </si>
   <si>
     <t>8972474FC3</t>
   </si>
   <si>
     <t>LAFFIDAMENTO DELLE OPERE DI CONSOLIDAMENTO DEI VERSANTI DI REGIMAZIONE IDRAULICA E POSA DI RETI PARAMASSI TORRENTE SANGUINERA FIUME CAFFARO RIO LEVRAS RIM</t>
   </si>
   <si>
     <t>F77J20000040002</t>
   </si>
   <si>
     <t>8962565E99</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA DEI VERSANTI IN SOPRASSUOLI DANNEGGIATI DA CALAMITu00C0 NATURALI - TEMPESTA VAIA LOCALITu00C0 VALLE DORIZZO</t>
   </si>
   <si>
     <t>F79J21002170002</t>
   </si>
   <si>
+    <t>BA4F5B0C06</t>
+  </si>
+  <si>
+    <t>SUPPORTO TECNICO AMMINISTRATIVO PER LINTERVENTO OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO</t>
+  </si>
+  <si>
     <t>B7F64223CA</t>
   </si>
   <si>
     <t>PROGETTAZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO A MONTE DELLA STRADA PROVINCIALE SP 669 (LOCALITA PONTE PR</t>
   </si>
   <si>
-    <t>BA4F5B0C06</t>
-[...4 lines deleted...]
-  <si>
     <t>B90ED33275</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO A MONTE DELLA STRADA PROVINCIALE SP 669 (LOCALITA PONTE PRADA) IN COMUNE DI BAGOLINO (BS). LA REALIZZAZIONE DELLINTERVENTO FINANZIATO DAL PIANO NAZIONALE DI RIPRESA E RESILIENZA (PNRR) u2013 MISSION</t>
   </si>
   <si>
     <t>F79J21002180002</t>
   </si>
   <si>
     <t>Z1F39B472C</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROGETTAZIONE INTERVENTO LN145.558.BS.077</t>
   </si>
   <si>
     <t>A0404961B6</t>
   </si>
   <si>
     <t>INTERVENTI ELIMINAZIONE RISCHIO RESIDUO IN VERSANTI BOSCATI A MONTE DI INFRASTRUTTURE VIARIE E ABITAZIONI - VERSANTI A MONTE PONTE PRADA</t>
   </si>
   <si>
     <t>F83H19003620002</t>
   </si>
   <si>
+    <t>85684214B1</t>
+  </si>
+  <si>
+    <t>RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA MEDIANTE RIMOZIONE SEDIMENTI PIANTE E RIPRISTINO OPERE DANNEGGIATE</t>
+  </si>
+  <si>
     <t>ZBE2DB57AD</t>
   </si>
   <si>
     <t>AFFIDAMENTO SERVIZIO TECNICO DI PROGETTAZIONE DIREZIONE LAVORI E COORD. SICUREZZA LAVORI DI RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA - D.P.C.M. 27 FEBBRAIO 2019</t>
   </si>
   <si>
-    <t>85684214B1</t>
-[...4 lines deleted...]
-  <si>
     <t>G15H21000100002</t>
   </si>
   <si>
+    <t>Z0B33BE41C</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021?558/2018?BS?042 IN COMUNE DI SAVIORE DELL?ADAMELLO - INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 ? O.C.D.P.C. 5</t>
+  </si>
+  <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018^-O.C.D.P.C. N.558/2018 - INTERVENTO LN 145-2021-558/2018-BS-042 - COMUNE DI SAVIORE DELLADAMELLO</t>
   </si>
   <si>
-    <t>Z0B33BE41C</t>
-[...4 lines deleted...]
-  <si>
     <t>G17H20000150002</t>
   </si>
   <si>
+    <t>Z3238EB483</t>
+  </si>
+  <si>
+    <t>FRAZIONAMENTO TERRENI BONARI ACCORDI VIA PINETA</t>
+  </si>
+  <si>
+    <t>Z5B334664E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE COLLAUDATORE STATICO A SUPPORTO DELL?INTERVENTO: ?MESSA IN SICUREZZA DEL TRATTO DI VIABILITA DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO?</t>
+  </si>
+  <si>
     <t>ZA92D13499</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER LA RELAZIONE ARCHEOLOGICA DI SUPPORTO ALA PROGETTAZIONE ED ASSISTENZA IN CANTIERE PER I LAVORI DI VIA PINETA</t>
   </si>
   <si>
-    <t>Z3238EB483</t>
-[...4 lines deleted...]
-  <si>
     <t>Z252D06F3E</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER APPROFONDIMENTI GEOLOGICI INDAGINI E REDAZIONE DI RELAZIONE GEOLOGICA A SUPPORTO DELLA PROGETTAZIONE DELLE OPERE E DEL DEPOSITO SISMICO DEL PROGETTO DELLE STRUTTURE NELLINTERVENTO DI MESSA IN SICUREZZA DEL TRATTO DI VIABI</t>
   </si>
   <si>
     <t>860980188B</t>
   </si>
   <si>
     <t>LAVORI DI OCDPC 558/2018: INTERVENTO N. LN145-2020-558-BS-046 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO - MESSA IN SICUREZZA DEL TRATTO DI VIABILITu00C0 DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO</t>
   </si>
   <si>
-    <t>Z5B334664E</t>
-[...4 lines deleted...]
-  <si>
     <t>Z072CEBDA2</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER LA DIREZIONE DEI LAVORI CONTABILITA? COORDINATORE PER LA SICUREZZA IN FASE DI ESECUZIONE PER I LAVORI DI MESSA IN SICUREZZA DEL TRATTO DI VIABILITA DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO</t>
   </si>
   <si>
     <t>G17H21001130002</t>
   </si>
   <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta VAia del29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-BS-120 in Comune di Temu</t>
   </si>
   <si>
     <t>G27H21001510002</t>
   </si>
   <si>
     <t>ZB03D2A6A7</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE -INTERVENTO LN 145-2020-558-BS-111 - LOTTO A - BONIFICA FORESTALE IN COMUNE DI PAISCO LOVENO - QUARTO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPEST</t>
   </si>
   <si>
     <t>Z563A35D0F</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2020?558?BS?111 ? LOTTO B - RIPRISTINO VIABILITA FORESTALE IN COMUNE DI PAISCO LOVENO. - QUARTO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE</t>
   </si>
   <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-111 IN COMUNE DI PAISCO LOVENO</t>
+  </si>
+  <si>
+    <t>B7345EAB9D</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE. INTERVENTO LN 145-2020-558-BS-111-LOTTO A IN COMUNE DI PAISCO LOVENO</t>
+  </si>
+  <si>
+    <t>967997366B</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-111 - LOTTO B IN COMUNE DI PAISCO LOVENO</t>
+  </si>
+  <si>
     <t>B2CC25047D</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - PAISCO LOVENO LOTTO A</t>
   </si>
   <si>
-    <t>967997366B</t>
-[...13 lines deleted...]
-  <si>
     <t>G27H21001530002</t>
   </si>
   <si>
     <t>GDT041</t>
   </si>
   <si>
     <t>Incarico professionale di collaborazione gestione cantiere</t>
   </si>
   <si>
+    <t>Interventi di bonifica forestale nelle aree colpite dalla tempesta vaia del 29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-bs-119 - Lotto B in Comune di Sellero</t>
+  </si>
+  <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta Vaia del 29/10/2018- O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-BS-119 in Comune di Sellero - Lotto A</t>
   </si>
   <si>
-    <t>Interventi di bonifica forestale nelle aree colpite dalla tempesta vaia del 29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-bs-119 - Lotto B in Comune di Sellero</t>
-[...1 lines deleted...]
-  <si>
     <t>G35D18000610003</t>
   </si>
   <si>
     <t>8963940D49</t>
   </si>
   <si>
     <t>INTERVENTO OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-034 DEL PIANO DEGLI INTERVENTI 2021 DI RISTRUTTURAZIONE SU FABBRICATO DENOMINATO MALGA PIAZZE</t>
   </si>
   <si>
     <t>G35H21000130002</t>
   </si>
   <si>
+    <t>90110043BD</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558/2018-BS-025 IN COMUNE DI CEVO</t>
+  </si>
+  <si>
     <t>ZD235EB157</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021-558/2018-BS-025 - COMUNE DI CEVO - TERZO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA DEL 29/10/2018</t>
   </si>
   <si>
-    <t>90110043BD</t>
-[...4 lines deleted...]
-  <si>
     <t>G43H20000070002</t>
   </si>
   <si>
+    <t>85261029F1</t>
+  </si>
+  <si>
+    <t>LAVORI DI REGIMAZIONE IDRAULICA TORRENYE PETTOLA</t>
+  </si>
+  <si>
     <t>Z042DC586E</t>
   </si>
   <si>
     <t>ESECUZIONE DI RILIEVI E PICCHETTAZIONI RELATIVAMENTE AI LAVORI DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA</t>
   </si>
   <si>
+    <t>Z992DC595F</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA DI SUPPORTO AI LAVORI DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA</t>
+  </si>
+  <si>
     <t>ZB72DC083C</t>
   </si>
   <si>
     <t>PROGETTAZIONE DIREZIONE LAVORI COMPITI COORDINATORE DELLA SICUREZZA CONTABILITA E CRE. AFFIDAMENTO ALLARCH. FLAVIO PAPETTI DI PIAZZA BREMBANA</t>
   </si>
   <si>
-    <t>Z992DC595F</t>
-[...10 lines deleted...]
-  <si>
     <t>G47H21001180002</t>
   </si>
   <si>
     <t>G47H21001210002</t>
   </si>
   <si>
     <t>969096012F</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-117 IN COMUNE DI ONO SAN PIETRO</t>
   </si>
   <si>
     <t>G48B21000110002</t>
   </si>
   <si>
+    <t>Z6431B559A</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER RELAZIONE GEOLOGICA DI SUPPORTO ALLINTERVENTO DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA. AFFIDAMENTO AL GEOLOGO STEFANIA CABASSI</t>
+  </si>
+  <si>
+    <t>Z593411805</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER PRESTAZIONE DI COLLAUDO STATICO. AFFIDAMENTO ALLING. GIOVANNI ZAPPA</t>
+  </si>
+  <si>
+    <t>Z443194B3</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER PROGETTAZIONE. AFFIDAMENTO A STUDIO PAPETTI FLAVIO</t>
+  </si>
+  <si>
     <t>LAVORI DI REGIMAZIONE IDRAULICA TORRENTE PETTOLA - ANNO 2021</t>
   </si>
   <si>
-    <t>Z593411805</t>
-[...16 lines deleted...]
-  <si>
     <t>G49J19001230001</t>
   </si>
   <si>
     <t>Z6C36FABB8</t>
   </si>
   <si>
     <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI MARONE*COLONNO NUOVO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TAGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>G53H19000850002</t>
   </si>
   <si>
     <t>ZA6317E061</t>
   </si>
   <si>
     <t>ACQUSTO E AFFILATURA DI LAME E COLTELLI PER CIPPATRICE E SEGATRONCHI</t>
   </si>
   <si>
     <t>Z873140C61</t>
   </si>
   <si>
     <t>SERVIZI TECNICI DI COORDINAMENTO ALLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE RELATIVI ALL?INTERVENTO DI SISTEMAZIONE IDRAULICA IN ADDA NEI COMUNI DI TALAMONA E COSIO VALTELLINO.</t>
   </si>
   <si>
     <t>SERVIZIO 005-APPALTI</t>
   </si>
   <si>
     <t>CIG: 8619635BD0 SERVIZIO 005-APPALTI E SISTEMI AGROFORESTALI DI PIANURA E COLLINA</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA</t>
   </si>
   <si>
     <t>G55H20000280002</t>
   </si>
   <si>
     <t>Z4132D8D15</t>
   </si>
   <si>
     <t>INCARICO PER LA GESTIONE TECNICA PROGETTO DEFINITIVO ESECUTIVO E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE DEI LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
+    <t>INCARICO PER COLLAUDO STATICO DELLE OPERE STRUTTURALI DEI LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
+  </si>
+  <si>
     <t>Z9732F54A6</t>
   </si>
   <si>
     <t>GESTIONE GEOLOGICA LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
-    <t>INCARICO PER COLLAUDO STATICO DELLE OPERE STRUTTURALI DEI LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
-[...1 lines deleted...]
-  <si>
     <t>LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO - INTERVENTO N. LN145-2021-558-BG-004</t>
   </si>
   <si>
     <t>Z0632F57BA</t>
   </si>
   <si>
     <t>INCARICO PER REDAZIONE ANALISI SPECIALISTICA GFEOLOGICO TECNICHE LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
     <t>G57H18001980002</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA DEL TRATTO STRADALE DI VIA BAVIC IN-CROCIO VIA CAMER</t>
   </si>
   <si>
     <t>G57H20000390001</t>
   </si>
   <si>
+    <t>Z2D3775D2B</t>
+  </si>
+  <si>
+    <t>OPERE COMPLEMENTARI DI SEGNALETICA ORIZZONTALE E VERTICALE PER DELIMITAZIONE PISTA CICLABILE</t>
+  </si>
+  <si>
+    <t>Z26316A76D</t>
+  </si>
+  <si>
+    <t>DIREZIONE DEI LAVORI E LA REDAZIONE DEL CERTIFICATO DI REGOLARE ESECUZIONE</t>
+  </si>
+  <si>
+    <t>ZB331C7B77</t>
+  </si>
+  <si>
+    <t>COORDINAMENTO DELLA SICUREZZA IN FASE ESECUTIVA</t>
+  </si>
+  <si>
+    <t>B0ABDEBF7B</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE CSP D.L. E CSE LAVORI DI COLLEGAMENTO ALLA PASSERELLA PEDONALE CROLLATA</t>
+  </si>
+  <si>
     <t>B0FC3C4CF0</t>
   </si>
   <si>
     <t>LAVORI DI COLLAGAMENTO AL PONTE TRENTO TRIESTE</t>
   </si>
   <si>
-    <t>B0ABDEBF7B</t>
-[...22 lines deleted...]
-  <si>
     <t>8678945BF9</t>
   </si>
   <si>
     <t>LAVORI DI RIQUALIFICAZIONE DEL PONTE TRENTO TRIESTE</t>
   </si>
   <si>
     <t>G57H21001870002</t>
   </si>
   <si>
     <t>Z5233CE580</t>
   </si>
   <si>
     <t>AFFIDAMENTO PROFESSIONALE PER SERVIZIO DI PROGETTAZIONE PRELIMINARE DEFINITIVA ED ESECUTIVA OLTRE D.L. E CONTABILITA PER LAVORI DI ?CONSOLIDAMENTO DEI VERSANTI IN FRANA LUNGO LA VALLE DEL TORRENTE DOVRANA DALLA LOC ARGENTERA AL CONFINE COMUNALE CON</t>
   </si>
   <si>
     <t>G64H20001020003</t>
   </si>
   <si>
+    <t>8453264E1E</t>
+  </si>
+  <si>
+    <t>SERVIZI TECNICI DI INGEGNERIA E ARCHITETTURA PER PRESTAZIONI DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE DEI LAVORI E COORDINAMENTO PER LA SICUREZZA</t>
+  </si>
+  <si>
+    <t>PROCEDURA NEGOZIATA PREVIA PUBBLICAZIONE</t>
+  </si>
+  <si>
     <t>LAVORI DI REGIMAZIONE IDRAULICA VALLE DAFUS IN COMUNE DI CIMBERGO (BS) - INTERVENTO N. LN145-2020-558-BS-050</t>
   </si>
   <si>
-    <t>8453264E1E</t>
-[...7 lines deleted...]
-  <si>
     <t>G65H21000170002</t>
   </si>
   <si>
+    <t>90106721C4</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558/2018-BS-026 IN COMUNE DI CIMBERGO - LOTTO 1 - BONIFICA FORESTALE</t>
+  </si>
+  <si>
     <t>9845385CB6</t>
   </si>
   <si>
     <t>TERZO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA DEL 29/10/2018 - INTERVENTO LN 145-2021-558/2018-BS-026-LOTTO 2 - COMUNE DI CIMBERGO</t>
   </si>
   <si>
     <t>Z2D32D6C3D</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021?558/2018?BS?026 IN COMUNE DI CIMBERGO ? LOTTO N. 2 ? RIPRISTINO VIABILITA FORESTALE</t>
   </si>
   <si>
-    <t>90106721C4</t>
-[...4 lines deleted...]
-  <si>
     <t>G65H21000180002</t>
   </si>
   <si>
+    <t>ZA83C7814B</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021-558/2018-BS-039 IN COMUNE DI PASPARDO</t>
+  </si>
+  <si>
     <t>94105263B9</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558-BS-039 IN COMUNE DI PASPARDO</t>
   </si>
   <si>
-    <t>ZA83C7814B</t>
-[...4 lines deleted...]
-  <si>
     <t>G65H21000190002</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA AFFIDAMENTO LAVORI DENOMINATI INTERVENTO N. LN 45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINI TORRENTE GRIGNA IN COMUNE DI BIENNO (BS).</t>
   </si>
   <si>
     <t>INTERVENTO N. LN-45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINE TORRENTE GRIGNA IN DESTRA OROGRAFICA A VALLE DEL PONTE DI FERRO IN COMUNE DI BIENNO</t>
   </si>
   <si>
     <t>G67H21001600002</t>
   </si>
   <si>
     <t>8972430B75</t>
   </si>
   <si>
     <t>SISTEMAZIONE DI BOSCHI ABBATTUTI DALLA TEMPESTA VAIA NELLA FDR VAL GRIGNA LOC. VERSANTE DESTRO MP.51 GR. IN COMUNE DI BIENNO</t>
   </si>
   <si>
     <t>G73H19000950002</t>
   </si>
   <si>
+    <t>Z262EB799F</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO SENTIERI PRATO MASLINO-VIGNONE-PRATI DI GAGGIO MALTEMPO 2018</t>
+  </si>
+  <si>
     <t>Z812D20476</t>
   </si>
   <si>
     <t>SERVIZIO PROGETTAZIONE DL CONTAB E COLLAUDO LAVORI DI RIPRISTINO LOC. SENTIERI PRATO MASLINO-VIGNONE-PRATI DI GAGGIO E CONSOLIDAMENTO CORPO FRANA</t>
   </si>
   <si>
-    <t>Z262EB799F</t>
-[...4 lines deleted...]
-  <si>
     <t>G73H20000120002</t>
   </si>
   <si>
     <t>Z602DB0288</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE STRAORDINARIA RIVO FINILETTI FINALIZZATI AL RIPRISTINO DELLA FUNZIONALITA IDRAULICA E ALLA RIDUZIONE DEL RISCHIO IDRAULICO DELLE ZONE RICOMPRESE NEL BACINO AFFERENTE</t>
   </si>
   <si>
     <t>ZC62D5B1AE</t>
   </si>
   <si>
     <t>COORDINAMENTO SICUREZZA NELLE FASI DI PROGETTAZIONE E DI ESECUZIONE DEI LAVORI DI CONSOLIDAMENTO SPONDE NATURALI TRATTI ALVEO ARGINI ARTIFICIALI E OPERE ANNESSE FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDRAULICO DEL RIVO FINILETTI</t>
   </si>
   <si>
     <t>Z812D3B8C5</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA-ESECUTIVA E DIREZIONE LAVORI DELL?INTERVENTO DI CONSOLIDAMENTO SPONDE NATURALI TRATTI ALVEO ARGINI ARTIFICIALI E OPERE ANNESSE FINALIZZATO ALLA RIDUZIONE DEL RISCHIO IDRAULICO DEL RIVO FINILETTI</t>
   </si>
   <si>
     <t>G77H21001010002</t>
   </si>
   <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta Vaia. Intervento LN 145-2019-558-BS-109 - Lotto A in Comune di Breno</t>
@@ -2681,92 +2681,92 @@
   <si>
     <t>Quarto programma dinterventi di bonifica forestale nelle aree colpite dalla tempesta del 29/10/2028 - Intervento LN 145-2020-558-BS-10-Lotto B - Comune di Breno</t>
   </si>
   <si>
     <t>DET.376</t>
   </si>
   <si>
     <t>Incarico professionale di collaborazione tecnica per gestione cantiere - Intervento LN 145-2020-558-BS-109 in Comune di Breno Lotto b</t>
   </si>
   <si>
     <t>DET.18</t>
   </si>
   <si>
     <t>2 affidamento incarico professionale di collaborazione tecnica per gestione cantiere - Intervento LN 145-2020-558-BS-109 Lotto B</t>
   </si>
   <si>
     <t>G77H21001020002</t>
   </si>
   <si>
     <t>92772851C6</t>
   </si>
   <si>
     <t>G87H20001970002</t>
   </si>
   <si>
+    <t>8905850BE7</t>
+  </si>
+  <si>
+    <t>INTERVENTO MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
+  </si>
+  <si>
+    <t>8795746F34</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA SISMICA RELATIVE AI LAVORI DI DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
+  </si>
+  <si>
     <t>8732190F22</t>
   </si>
   <si>
     <t>PROGETTAZIONE DL COORD SICUREZZA IN FASE DI PROGETTAZIONE CRE PER INTERVENTO DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
-    <t>8905850BE7</t>
-[...7 lines deleted...]
-  <si>
     <t>91190015AE</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE REDAZIONE COLLAUDO STATICO RELATIVO AI LAVORI DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO COSOLIDAMENTO VERSANTE A MONTE IN COMUNE DI ROCCA SUSELLA</t>
   </si>
   <si>
-    <t>INTERVENTO MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
-[...1 lines deleted...]
-  <si>
     <t>G87H21001340002</t>
   </si>
   <si>
+    <t>8956031E92</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO URIA TRA LA LOCALITA SAN PAOLO E LA LOCALITA CA FABBRI A SEGUITO DI DISSESTO DELLE AREE DI UN TRATTO DI FOSSO - INTERVENTO LN145-2020-558-PV-091</t>
+  </si>
+  <si>
     <t>895190842D</t>
   </si>
   <si>
     <t>PROGETTAZIONE DIREZIONE LAVORI COORD. SICUREZZA CRE INTERVENTO DI RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO URIA TRA LA LOCALITA SAN PAOLO E LA LOCALITA CA FABBRI</t>
   </si>
   <si>
-    <t>8956031E92</t>
-[...4 lines deleted...]
-  <si>
     <t>G89J19000790001</t>
   </si>
   <si>
     <t>93029583CD</t>
   </si>
   <si>
     <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI SULZANO*DOSSO BRUGO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TEGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>H17H20004250002</t>
   </si>
   <si>
     <t>8804097AAC</t>
   </si>
   <si>
     <t>TORRENTE NARCANELLO. LAVORI RIPRISTINO OPERE DI DIFESA IN ALVEO DANNEGGIATE A SEGUITO DELLEVENTO DI PIENA DEL 03/10/2020 E ASPORTAZIONE DEL MATERIALE DEPOSITATOSI NELLE VASCHE DI LAMINAZIONE</t>
   </si>
   <si>
     <t>H35D19000150004</t>
   </si>
   <si>
     <t>8197684ED4</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE PARCO COMUNALE.</t>
@@ -2786,1041 +2786,1053 @@
   <si>
     <t>Z332D52417</t>
   </si>
   <si>
     <t>INCARICO TECNICO PROGETTAZIONE DL CONTABILITA COORD SICUREZZA - OPERE DI REGIMAZIONE IDRAULICA TORRENTE BITTO (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>8545477EB1</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO CONSOLIDAMENTO E MANUTENZIONE OPERE DI REGIMAZIONE IDRAULICA ASTA TORRENTE BITTO NEL CENTRO ABITATO DI GEROLA</t>
   </si>
   <si>
     <t>H43H19000770001</t>
   </si>
   <si>
     <t>850465467F</t>
   </si>
   <si>
     <t>LAVORI DI STABILIZZAZIONE NICCHIE DI FRANA E RECUPERO ALBERI LOCALITA VALLE GRANDE</t>
   </si>
   <si>
     <t>H43H19000780001</t>
   </si>
   <si>
+    <t>84741219DD</t>
+  </si>
+  <si>
+    <t>LAVORI DI MANUTENZIONE SULLE OPERE ESISTENTI E INTEGRAZIONE OPERE DI CONSOLIDAMENTO DI VERSANTI E SPONDE DEL BACINO DEL TORRENTE VALLE SCURA</t>
+  </si>
+  <si>
     <t>LAVORI DI MITIGAZIONE DEL RISCHIO VALANGHE MEDIANTE OPERE DI RITENUTA IN ZONA DI DISTACCO SITO VALANGHIVO VALLE SCURA</t>
   </si>
   <si>
-    <t>84741219DD</t>
-[...4 lines deleted...]
-  <si>
     <t>H47H19002150001</t>
   </si>
   <si>
+    <t>85455445FE</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO E SISTEMAZIONE VIABILITA AGRO-SILVO-PASTORALE SUL TERRITORIO COMUNALE</t>
+  </si>
+  <si>
     <t>Z082D52444</t>
   </si>
   <si>
     <t>INCARICO TECNICO PROGETTAZIONE DL CONTABILITA COORD SICUREZZA - SISTEMAZIONE VIABILITA ASP (TEMPESTA VAIA)</t>
   </si>
   <si>
-    <t>85455445FE</t>
-[...4 lines deleted...]
-  <si>
     <t>H47H19002520001</t>
   </si>
   <si>
     <t>8491439D20</t>
   </si>
   <si>
     <t>SISTEMAZIONE IDRAULICO FORESTALE IN LOCALITA</t>
   </si>
   <si>
     <t>H47H20004330006</t>
   </si>
   <si>
+    <t>ZF033B3299</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DISSESTI 10/2020 - LAVORI</t>
+  </si>
+  <si>
     <t>ZA0331FC94</t>
   </si>
   <si>
     <t>SISTEMAZIONE DISSESTI 10/2020 - SIA</t>
   </si>
   <si>
-    <t>ZF033B3299</t>
-[...4 lines deleted...]
-  <si>
     <t>H47H21000870002</t>
   </si>
   <si>
     <t>8943856F71</t>
   </si>
   <si>
     <t>SISTEMAZIONE IDRAULICO-FORESTALE LOCALITA PONTE MORENGO E FONTANINO DELLA CANDIDA - INTERVENTO N. LN145-2021-558-BG-074</t>
   </si>
   <si>
     <t>H55H18000440002</t>
   </si>
   <si>
+    <t>8920857C12</t>
+  </si>
+  <si>
+    <t>LAVORI DI REALIZZAZIONE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO</t>
+  </si>
+  <si>
+    <t>87447002BA</t>
+  </si>
+  <si>
+    <t>PROGETTO BONIFICA DEL VERSANTE A MONTE DELLA STRADA ESISTENTE VIA MIRALAGO CON LEGATURE/ CHIODATURE DEI MASSI INSTABILI E RIMOZIONE DELLA VEGETAZIONE PERICOLANTE - MESSA IN OPERA DI PANNELLI IN ADERENZA ALLE PARETI ROCCIOSE - REALIZZAZIONE DI NUOV</t>
+  </si>
+  <si>
+    <t>90259387A9</t>
+  </si>
+  <si>
+    <t>INCARICO DI SUPPPORTO AL RUP NEI LAVORI RELATIVI ALLE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO OCDPC 558/2018 INTERVENTO N. LN145-2021-558/2018-BG-008</t>
+  </si>
+  <si>
     <t>99550016B4</t>
   </si>
   <si>
     <t>SUPPORTO AL RUP PER ATTIVITA DI RILIEVO STATO E CONSISTENZA-IMMISSIONE NEL POSSESSO</t>
   </si>
   <si>
-    <t>8920857C12</t>
-[...16 lines deleted...]
-  <si>
     <t>H56B20000030002</t>
   </si>
   <si>
+    <t>85680144D3</t>
+  </si>
+  <si>
+    <t>REALIZZAZIONE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-027</t>
+  </si>
+  <si>
     <t>ZAC2EE7444</t>
   </si>
   <si>
     <t>Determinazione n. 116 del 23.10.2020</t>
   </si>
   <si>
+    <t>Z732ECA4D4</t>
+  </si>
+  <si>
+    <t>CADUTA MASSI STUDIO PROGETTAZIONE E PERICOLOSITA</t>
+  </si>
+  <si>
+    <t>ZEE31BF074</t>
+  </si>
+  <si>
+    <t>INCARICO COLLAUDO STATICO OPERE DIFESA ATTIVA VIA MIRALAGO</t>
+  </si>
+  <si>
+    <t>Z272E75CDE</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA PROGETTO DL SICUREZZA E GESTIONE GEOLOGICA: OCDPC 558/2018 - DIFESA ATIVA VIA MIR</t>
+  </si>
+  <si>
     <t>Z3A2EE4BBC</t>
   </si>
   <si>
     <t>PRESTAZIONI GEOLOGO A SUPPORTO PROGETTO MESSA IN SICUREZZA E ADEGUAMENTO STRUTTURALE VIA MIRALAGO</t>
   </si>
   <si>
-    <t>85680144D3</t>
-[...22 lines deleted...]
-  <si>
     <t>H63H19000990001</t>
   </si>
   <si>
+    <t>853488276E</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI SUPPORTO GEOLOGICO AL PROGETTO DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO A MONTE DEL CENTRO ABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
     <t>Z1C2DDE61B</t>
   </si>
   <si>
     <t>SERVIZIO DI INDAGINI GEOGNOSTICHE E GEOFISICHE PER DIMENSIONAMENTO OPERE DI PROGETTO RELATIVE ALLINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
   </si>
   <si>
+    <t>ZE52DDE560</t>
+  </si>
+  <si>
+    <t>GESTIONE GEOLOGICA A SUPPORTO DELLA PREDISPOSIZIONE DEL PROGETTO DEFINITIVO ESECUTIVO DEGLI INTERVENTI DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>ZED2DDE592</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
     <t>ZF53199469</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE REDAZIONE COLLAUDO STATICO INTERVENTO OPERE DI DIFESA IN LOC. MISOI LN145-2020-558-BG-028</t>
   </si>
   <si>
-    <t>ZED2DDE592</t>
-[...2 lines deleted...]
-    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+    <t>8534910E87</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE STUDIO SPECIALISTICO FORESTALE RELATIVO AI LAVORI DI BONIFICA MESSA IN SICUREZZA A MONTE DEL CENTRO ABITATO IN LOC. MISOI</t>
+  </si>
+  <si>
+    <t>8535084E1E</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA - ESECUTIVA COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE STUDIO SPECIALISTICO A SUPPORTO DELLA PROGETTAZIONE E RILIEVI INTERVENTI DI MESSA IN SICUREZZA A MONTE DEL CENTRO ABITATO LOC. MISOI</t>
+  </si>
+  <si>
+    <t>Z442DDE51F</t>
+  </si>
+  <si>
+    <t>ESECUIONE RILIEVO AEROFOTOGRAMMETRICO TRACCIAMENTI E PICCHETTAMENTI INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>Z352DDE500</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA PROGETTAZIONE DIREZIONE LAVORI INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
   </si>
   <si>
     <t>8548692BCC</t>
   </si>
   <si>
     <t>INTERVENTI DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI IN COMUNE DI CARONA (BG)</t>
   </si>
   <si>
-    <t>Z352DDE500</t>
-[...34 lines deleted...]
-  <si>
     <t>H63H19001000001</t>
   </si>
   <si>
+    <t>Z522DDE6EF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI INDAGINI GEOGNOSTICHE E GEOFISICHE PER DIMENSIONAMENTO OPERE DI PROGETTO RELATIVE ALLA REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>Z842DDE6AF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI ESECUZIONE DI RILIEVO AEROFOTOGRAMMETRICO TRACCIAMENTI PICCHETTAMENTI RELATIVO ALLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>ZC6319947D</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO INTERVENTO OPERE DI MITIGAZIONE LOCALITA PETA LN145-2020-558-BG-026</t>
+  </si>
+  <si>
+    <t>ZF72DDE749</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>ZDE2DDE66E</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DIREZIONE LAVORI GESTIONE DELLA SICUREZZA INERENTI LINTERVENTO DI REALIZZAZIONE DI OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>Z5A2DDE721</t>
+  </si>
+  <si>
+    <t>Incarico Geol. UMBERTO LOCATI</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO EX ART.5 DELLA LEGGE N.381/91</t>
+  </si>
+  <si>
     <t>ALLINTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA IN COMUNE DI CARONA (BG)</t>
   </si>
   <si>
-    <t>Z5A2DDE721</t>
-[...37 lines deleted...]
-  <si>
     <t>H65H18000480001</t>
   </si>
   <si>
+    <t>BA4D7DCE98</t>
+  </si>
+  <si>
+    <t>INCARICO PER STIPULA ATTO NOTARILE</t>
+  </si>
+  <si>
+    <t>992649961C</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA PERIZIA DI VARIANTE N. 1 LAVORI DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITu00C0 PETA</t>
+  </si>
+  <si>
+    <t>Z0D328C430</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE GEOLOGICA DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
+    <t>Z99328C3AF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI ANALISI VERIFICHE IN LOCO E INDAGINI SISMICHE DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
+    <t>Z9A333C2E1</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI DETERMINAZIONE DELL?INDENNITA? DI ESPROPRIO RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
+    <t>Z063675438</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO E TECNICO AMMINISTRATIVO INTERVENTO DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>88006741EF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE TECNICA E COORDINAMENTO DELLA SICUREZZA INTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>88741468F0</t>
+  </si>
+  <si>
+    <t>ABBATTIMENTO CONTROLLATO CON ESPLOSIVI DI UN MASSO ROCCIOSO INCOMBENTE SULLA STRADA IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITu00C0 PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
     <t>Z6535FAE56</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE COORDINATORE IN MATERIA DI SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE ABBATTIMENTO MASSO ROCCIOSO IN LOCALITA PETA</t>
   </si>
   <si>
-    <t>88006741EF</t>
-[...49 lines deleted...]
-  <si>
     <t>H65H18000490001</t>
   </si>
   <si>
+    <t>Z863155C69</t>
+  </si>
+  <si>
+    <t>GESTIONE GEOLOGICA A SUPPORTO DELLA PROGETTAZIONE DELL?INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA ? LAGO DEL DIAVOLO FREGABOLGIA</t>
+  </si>
+  <si>
+    <t>Z8B315CC8D</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO FREGABOLGIA ...</t>
+  </si>
+  <si>
+    <t>Z373155CB0</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELL?INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA ? LAGO DEL DIAVOLO FREGABOLGIA</t>
+  </si>
+  <si>
     <t>8719989A8E</t>
   </si>
   <si>
     <t>INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO - FREGABOLGIA - AGGRAVAMENTO SCHEDA RASDA N. 21309</t>
   </si>
   <si>
-    <t>Z863155C69</t>
-[...16 lines deleted...]
-  <si>
     <t>ZE23227CC3</t>
   </si>
   <si>
     <t>COLLAUDO STATICO DELLE OPERE RIFERITE ALLINTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO - FREGABOLGIA.</t>
   </si>
   <si>
     <t>H65H18000500001</t>
   </si>
   <si>
+    <t>INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>ZE1333C363</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI DETERMINAZIONE DELL?INDENNITA? DI ESPROPRIO RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE TECNICA E COORDINAMENTO DELLA SICUREZZA INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>ZC43281015</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI ANALISI VERIFICHE IN LOCO E INDAGINI SISMICHE RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>Z123675388</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO INTERVENTO DELLE OPERE A MONTE DELLABITATO IN LOCALITA MISO..</t>
+  </si>
+  <si>
+    <t>ZD932CFDB9</t>
+  </si>
+  <si>
+    <t>VERIFICA DELLE STRUTTURE DI PROTEZIONE PASSIVA PREESISTENTI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>Z86328100A</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE GEOLOGICA DELL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018</t>
+  </si>
+  <si>
     <t>Z0C32F9B09</t>
   </si>
   <si>
     <t>SERVIZIO DI MISURAZIONI E PICCHETTAZIONI INERENTE LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOC. MISOI</t>
   </si>
   <si>
-    <t>ZE1333C363</t>
-[...34 lines deleted...]
-  <si>
     <t>H73H19000800002</t>
   </si>
   <si>
     <t>ZF52D6545C</t>
   </si>
   <si>
     <t>REDAZIONE RELAZIONE FORESTALE PER LINTERVENTO DI SISTEMAZIONE DEL VERSANTE BOSCATO TRA MOSSINI ED ARQUINO</t>
   </si>
   <si>
     <t>ZA12D20152</t>
   </si>
   <si>
     <t>INCARICO PER SERVIZIO DI INGEGNERIA RELATIVO ALLA SISTEMAZIONE DEL VERSANTE BOSCATO INCOMBENTE SUL TORRENTE MALLERO TRA LE FRAZIONI DI MOSSINI ED ARQUINO.</t>
   </si>
   <si>
     <t>8413267F8C</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - INTERVENTO N. LN145-2020-558-SO-071. PIANO INTERVENTI 2020. SISTEMAZIONE DEL VERSANTE BOSCATO INCOMBENTE SUL TORRENTE MALLERO TRA LE FRAZIONI DI MOSSINI ED ARQUINO</t>
   </si>
   <si>
     <t>H83H19000810001</t>
   </si>
   <si>
+    <t>A03A6AD273</t>
+  </si>
+  <si>
+    <t>FORNITURA E POSA BARRIERA STRADALE IN LOCALITA S. MARIA E BIVIO ALPE MARA NELLAMBITO DEI LAVORI DI RIPRISTINO DEL TERRITORIO IN SEGUITO AGLI EVENTI CALAMITOSI DELLOTTOBRE 2018 - LN145-2020-558-SO-075 - MONTAGNA IN VALTELLINA - SO - LOC. TORRENTE D</t>
+  </si>
+  <si>
     <t>85668368B4</t>
   </si>
   <si>
     <t>RIPRISTINO TERRITORIO A SEGUITO EVENTI CALMITOSI OTTOBRE 2018. LN145-2020-558-SO-075 DAVAGLIONE NESAROLO SCESSA BEDOLA</t>
   </si>
   <si>
-    <t>A03A6AD273</t>
-[...4 lines deleted...]
-  <si>
     <t>Z0F2DFD995</t>
   </si>
   <si>
     <t>AFFIDAMENTO DEI SERVIZI TECNICI DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE DEI LAVORI CONTABILITA E REDAZIONE DEL CERTIFICATO DI REGOLARE ESECUZIONE COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DELL?INTERVENTO DI RIPR</t>
   </si>
   <si>
+    <t>Z7B2E3A1F</t>
+  </si>
+  <si>
+    <t>REDAZIONE STUDIO DI INCIDENZA E RELAZIONE PAESAGGISTICA</t>
+  </si>
+  <si>
+    <t>Z5B2E25DA5</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA</t>
+  </si>
+  <si>
     <t>H83H19000820001</t>
   </si>
   <si>
     <t>RIPRISTINO TERRITORIO A SEGUITO EVENTI CALAMITOSI OTTOBRE 2019. LN145-2020-558-SO-076 CARNALE DOSSO FOPPA. RIPRISTINO SOPRASSUOLO</t>
   </si>
   <si>
     <t>RIPRISTINO SOPRASSUOLI A SEGUITO EVENTI CALAMITOSI OTTOBRE 2018. LN145-2020-558-SO-076 CARNALE DOSSO FOPPA. LAVORI EDILI</t>
   </si>
   <si>
     <t>H85H21000180002</t>
   </si>
   <si>
+    <t>Z1D3316593</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DEI LAVORI DI RIPRISTINO TERRITORIO A SEGUITO DEGLI EVENTI CALAMITOSI OTTOBRE 2018 - INTERVENTO LN145-2021-558/2018-SO-065 - MULINO CA? ZOIA - CODICE CUP: H85H21000180002</t>
+  </si>
+  <si>
     <t>Z4D3208CAF</t>
   </si>
   <si>
-    <t>Z1D3316593</t>
-[...4 lines deleted...]
-  <si>
     <t>H87H20000130002</t>
   </si>
   <si>
+    <t>Z872EEECB2</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI PROFESSIONALI PER COLLAUDO STRUTTURALE DELLE STRUTTURE RELATIVE A INTERVENTO DI MESSA IN SICUREZZA DELLE AREE INTERESSATE DAL DISTACCO DEI MASSI VIA RESINELLI LOC. CORNI DEL NIBBIO</t>
+  </si>
+  <si>
+    <t>ZDE2E2BACD</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE E STUDIO GEOTECNICO PER OPERE DIFESA STRADA PER PIANI RESINELLI E ABITAZIONI SOTTOSTANTI</t>
+  </si>
+  <si>
     <t>8537042DE9</t>
   </si>
   <si>
     <t>REALIZZAZIONE OPERE DI DIFESA DELLA STRADA DI COLLEGAMENTO AI PIANI DEI RESINELLI E DELLE ABITAZIONI SOTTOSTANTI.</t>
   </si>
   <si>
     <t>ZA42EDEFB5</t>
   </si>
   <si>
     <t>REDAZIONE RELAZIONE TECNICA AGRONOMICA RELATIVA ALLA REALIZZAZIONE DI ?OPERE DI DIFESA DELLA STRADA E ABITAZIONI SOTTOSTANTI IN VIA RESINELLI LOC. CORNI DEL NIBBIO</t>
   </si>
   <si>
-    <t>ZDE2E2BACD</t>
-[...10 lines deleted...]
-  <si>
     <t>I18C19000170002</t>
   </si>
   <si>
     <t>8922175BB8</t>
   </si>
   <si>
     <t>INTERVENTI URGENTI PER MESSA IN SICUREZZA COPERTURA DEL FABBRICATO VECCHIA SEGHERIA IN FRAZIONE STADOLINA</t>
   </si>
   <si>
     <t>Z2233B930C</t>
   </si>
   <si>
     <t>LAVORI DI SPOSTAMENTO IMPIANTO/MISURATORE SP1 PRESSO LA VECCHIA SEGHERIA IN FRAZIONE STADOLINA</t>
   </si>
   <si>
     <t>I65H20000050002</t>
   </si>
   <si>
+    <t>892224557E</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI SISTEMAZIONE IDRAULICA DEL TORRENTE GHIAIA DI BORGORATTO MEDIANTE RIMOZIONE DI SEDIMENTO E RIPRISTINO OPERE DANNEGGIATE - INTERVENTO N. LN145-2021-558/2018-PV-053</t>
+  </si>
+  <si>
     <t>INTERVENTO DI RIPRISTINO OPERE E ALVEO DEL TORRENTE GHIAIA DI BORGORATTO -2021-06 PROGETTAZIONE</t>
   </si>
   <si>
-    <t>892224557E</t>
-[...4 lines deleted...]
-  <si>
     <t>I65J20000000002</t>
   </si>
   <si>
+    <t>--------</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO ESECUZIONE LAVORI RELATIVI ALLA SISTEMAZIONE DELLA STRADA PASPARDO - ZUMELLA - NICOL</t>
+  </si>
+  <si>
     <t>Z892E4F709</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI E SICUREZZA IN CANTIERE</t>
   </si>
   <si>
-    <t>--------</t>
-[...4 lines deleted...]
-  <si>
     <t>I67H20002400002</t>
   </si>
   <si>
+    <t>ZED33198BC</t>
+  </si>
+  <si>
+    <t>INTERVENTO ?OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-028 ? LAVORI DI ?RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO-DOVERIO IN COMUNE DI CORTENO-GOLGI (BS)? ? CUP: I67H20002400002.</t>
+  </si>
+  <si>
     <t>ZBF3202DE9</t>
   </si>
   <si>
     <t>SERVIZI TECNICI CONSISTENTI NELLA REDAZIONE PROGETTO FATTIBILITA TECNICA ED ECONOMICA DEFINITIVO/ESECUTIVO DIREZIONE LAVORI COMPRESE TUTTE LE PRESTAZIONI PROFESSIONALI ACCESSORIE AI SENSI DELL?ARTICOLO 23 COMMI 5 6 7 E 8 E DELL?ARTICOLO 101 C</t>
   </si>
   <si>
     <t>Z2932D382D</t>
   </si>
   <si>
     <t>INTERVENTI ?OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-028 ? RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO-DOVERIO IN COMUNE DI CORTENO-GOLGI (BS) - CUP. I67H20002400002. SERVIZI ATTINENTI L?INGEGNERIA E L?ARCHITETTURA CONCERNENTI</t>
   </si>
   <si>
-    <t>ZED33198BC</t>
-[...4 lines deleted...]
-  <si>
     <t>Z0B32CAEAB</t>
   </si>
   <si>
     <t>RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO - DOVERIO IN COMUNE DI CORTENO GOLGI</t>
   </si>
   <si>
     <t>I67H20002410005</t>
   </si>
   <si>
     <t>Z8632C06D3</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-030. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. VASP S. ANTONIO ? MALGA CASAZZA ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I67H20002420005</t>
   </si>
   <si>
     <t>ZD532C068C</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-031. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. VASP PISOGNETO-DOSCALVO-BARBIONE ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I67H20002430005</t>
   </si>
   <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-032 DEL PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI - RIPRISTINO VIABILITA VASP DENOMINATA CASAZZA-BONDONE IN COMUNE DI CORTENO GOLGI (BS). INTERVENTO DI RIPRISTINO VIABILITA VASP DENOMINA</t>
+  </si>
+  <si>
     <t>ZAD31C0A13</t>
   </si>
   <si>
     <t>RIPRISTINO VIABILITu00C0 VASP CASAZZA-BONDONE IN CORTENO-GOLGI</t>
   </si>
   <si>
-    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-032 DEL PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI - RIPRISTINO VIABILITA VASP DENOMINATA CASAZZA-BONDONE IN COMUNE DI CORTENO GOLGI (BS). INTERVENTO DI RIPRISTINO VIABILITA VASP DENOMINA</t>
-[...1 lines deleted...]
-  <si>
     <t>I67H20002440005</t>
   </si>
   <si>
     <t>Z9B32C059F</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-033. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. CORTENO GOLGI ? VASP SS.39 - BAREC - SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I68C20000100005</t>
   </si>
   <si>
     <t>Z6532C05C6</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-029. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. MALGA BARBIONE ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I73H20000050002</t>
   </si>
   <si>
+    <t>MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
+  </si>
+  <si>
+    <t>Z682F88347</t>
+  </si>
+  <si>
+    <t>SUPPORTO GEOLOGICO AL PROGETTO DI MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
+  </si>
+  <si>
     <t>ZF32F8808B</t>
   </si>
   <si>
     <t>GESTIONE TECNICA E SICUREZZA DEI LAVORI DI MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
   </si>
   <si>
-    <t>Z682F88347</t>
-[...7 lines deleted...]
-  <si>
     <t>I76B20000090002</t>
   </si>
   <si>
     <t>85540755FF</t>
   </si>
   <si>
     <t>OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOCALITA SECCHIA</t>
   </si>
   <si>
+    <t>BB8E1D1E75</t>
+  </si>
+  <si>
+    <t>INCARICO FRAZIONAMENTO NUOVO TRATTO DI CANALE A CIELO APERTO - LOC. SECCHIA INTERV.18 - 558/2018</t>
+  </si>
+  <si>
     <t>Z0332652E5</t>
   </si>
   <si>
     <t>INCARICO REDAZIONE COLLAUDO STATICO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZ. DISSESTO IDROG. IN LOC. SECCHIA</t>
   </si>
   <si>
-    <t>BB8E1D1E75</t>
-[...4 lines deleted...]
-  <si>
     <t>ZC42F907ED</t>
   </si>
   <si>
     <t>GESTIONE TECNICA DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
   </si>
   <si>
     <t>Z6E2F3DDA0</t>
   </si>
   <si>
     <t>STUDIO GEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
   </si>
   <si>
     <t>ZDC2F3DED7</t>
   </si>
   <si>
     <t>INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
   </si>
   <si>
     <t>ZE62F92C8B</t>
   </si>
   <si>
     <t>GESTIONE SICUREZZA DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
   </si>
   <si>
     <t>I76B20000100002</t>
   </si>
   <si>
+    <t>B00CBEDA91</t>
+  </si>
+  <si>
+    <t>INCARICO GESTIONE GEOLOGICA DELLE OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IDROG. IN LOC. GROMLONGO (OCDPC 558/2018)</t>
+  </si>
+  <si>
+    <t>A0420F8DCA</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DELLE OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IN LOC. GROMLOGO</t>
+  </si>
+  <si>
+    <t>Z6F32D3A60</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>ZD72DF467E</t>
+  </si>
+  <si>
+    <t>STUDIO IDROGEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>ZF32F388E0</t>
+  </si>
+  <si>
+    <t>INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>8580255A69</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>ZAD2F92ED4</t>
+  </si>
+  <si>
+    <t>VIDEOISPEZIONI CONDOTTE DI VIA BRUGHIERA E VIA VOLTURNO PROPEDEUTICHE ALLA PROGETTAZIONE OPERE DI REGIMAZIONE IDRAUL. E MITIGRAZ. DISSESTO IGROGEOLOGICO LOC. GROMLONGO</t>
+  </si>
+  <si>
     <t>ZAB2F38819</t>
   </si>
   <si>
     <t>STUDIO GEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMANZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
   </si>
   <si>
-    <t>B00CBEDA91</t>
-[...28 lines deleted...]
-  <si>
     <t>B2888A559A</t>
   </si>
   <si>
     <t>OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL RISCHIO IDROGEOLOGICO IN LOCALITA GROMLONGO</t>
   </si>
   <si>
-    <t>A0420F8DCA</t>
-[...4 lines deleted...]
-  <si>
     <t>8667796B87</t>
   </si>
   <si>
     <t>OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOCALITA GROMLONGO.</t>
   </si>
   <si>
-    <t>Z6F32D3A60</t>
-[...4 lines deleted...]
-  <si>
     <t>I77H18002130002</t>
   </si>
   <si>
     <t>Z932E5773B</t>
   </si>
   <si>
     <t>Incarico per collaudo statico lavori di sistemazione strada comunale Via Monte Secco a seguito delle eccezionali avversita atmosferiche avvenute dal 27 al 30 ottobre 2018</t>
   </si>
   <si>
+    <t>INTERVENTI DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO RESIDUO LAVORI DI SISTEMAZIONE VIA MONTE SECCO NEL COMUNE DI ARDESIO</t>
+  </si>
+  <si>
     <t>ZA82CE95B0</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. VIA MONTE SECCO</t>
   </si>
   <si>
-    <t>INTERVENTI DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO RESIDUO LAVORI DI SISTEMAZIONE VIA MONTE SECCO NEL COMUNE DI ARDESIO</t>
-[...1 lines deleted...]
-  <si>
     <t>I77H18002140002</t>
   </si>
   <si>
     <t>Z6A2D90C49</t>
   </si>
   <si>
     <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA PREDA GROSA</t>
   </si>
   <si>
     <t>ZD62CE9266</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. PREDA GROSA (MARINONI)</t>
   </si>
   <si>
     <t>I77H18002150002</t>
   </si>
   <si>
     <t>ZBC2CE9532</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. ALBARETI</t>
   </si>
   <si>
     <t>Z8F2D90C74</t>
   </si>
   <si>
     <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA ALBARETI</t>
   </si>
   <si>
     <t>I77H18002160002</t>
   </si>
   <si>
+    <t>Z8A2CE9572</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. ERFANI ? RUCH (CERETE)</t>
+  </si>
+  <si>
     <t>Z072D90C13</t>
   </si>
   <si>
     <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA RUCH ERFANI</t>
   </si>
   <si>
-    <t>Z8A2CE9572</t>
-[...4 lines deleted...]
-  <si>
     <t>I77H18002170002</t>
   </si>
   <si>
     <t>Z1D2CECA6D</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. MARCHETTA</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE ANTICO PERCORSO IN LOCALITA MARCHETTA A SEGUITO DELLE ECCEZIONALI AVVERSITA ATMOSFERICHE AVVENUTE DAL 27 AL 30 OTTOBRE 2018</t>
   </si>
   <si>
     <t>I93H20000000002</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE DEL MOVIMENTO FRANOSO IN LOCALITA CAROLI NEL COMUNE DI CAPIZZONE (BG)</t>
   </si>
   <si>
     <t>Servizi di progettazione preliminare ed esecutiva interventi si stemazione spondale torrente Imagna in Comune di Capizzone- Bg</t>
   </si>
   <si>
     <t>I97H21001220002</t>
   </si>
   <si>
+    <t>CONSOLIDAMENTO VERSANTE IN VAL ROTTA</t>
+  </si>
+  <si>
+    <t>Z9336A24A1</t>
+  </si>
+  <si>
+    <t>RELAZIONE GEOLOGICA E GEOTECNICA LAVORI DI CONSOLIDAMENTO STRADA VAL ROTTA</t>
+  </si>
+  <si>
     <t>ZC035ED997</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA ESECUTIVA E DL INTERVENTO DI MESSA IN SICUREZZA VERSANTE VAL ROTTA</t>
   </si>
   <si>
-    <t>Z9336A24A1</t>
-[...7 lines deleted...]
-  <si>
     <t>J13D20001210001</t>
   </si>
   <si>
+    <t>AFFIDAMENTO IN HOUSE (ART. 192 DEL D.LGS. N.50/2016 E S.M. E I.) ESECUZIONE DEI LAVORI</t>
+  </si>
+  <si>
     <t>Z78346A82C</t>
   </si>
   <si>
     <t>servizi tecnici concernenti la direzione e contabilita dei lavori e al coordinamento per la sicurezza nel cantiere in fase esecutiva</t>
   </si>
   <si>
-    <t>AFFIDAMENTO IN HOUSE (ART. 192 DEL D.LGS. N.50/2016 E S.M. E I.) ESECUZIONE DEI LAVORI</t>
-[...1 lines deleted...]
-  <si>
     <t>J16B20000170001</t>
   </si>
   <si>
     <t>8537102F6C</t>
   </si>
   <si>
     <t>INTERVENTO N. LN145-2020-558-BS-048-SAVIORE DELLADAMELLO-BS-LOC. RASEGA- POSA BARRIERE PARAMASSI (COMPLETAMENTO OPERE 1^LOTTO PIANO 2019) DEL PIANO DEGLI INTERVENTI 2020 CUP: J16B20000170001</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
   </si>
   <si>
+    <t>ZEC2D39AC8</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROFESSIONALE DIRETTO AI SENSI DELLART. 31 COMMA 8 D.LGS 50/2016 DI SERVIZI TECNICI PER LA PROGETTAZIONE CUP: J16B20000170001 DEL PIANO DEGLI INTERVENTI 2020. C.I.G. ZEC2D39AC8</t>
+  </si>
+  <si>
     <t>ZFA2D39AA2.</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DIRETTO AI SENSI DELLART. 31 COMMA 8 D.LGS 50/2016 DI SERVIZI TECNICI CONCERNENTI LO STUDIO GEOLOGICO CUP: J16B20000170001 DEL PIANO DEGLI INTERVENTI 2020. C.I.G. ZFA2D39AA2.</t>
   </si>
   <si>
-    <t>ZEC2D39AC8</t>
-[...4 lines deleted...]
-  <si>
     <t>J17H20001680001</t>
   </si>
   <si>
     <t>Z9D31F1332</t>
   </si>
   <si>
     <t>88800175D8</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA PER LAFFIDAMENTO DEI LAVORI DENOMINATI OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BS-041 - RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE SAVIORE-FABREZZA IN COMUNE DI SAVIORE DELLAD</t>
   </si>
   <si>
     <t>ZB231F12F9</t>
   </si>
   <si>
     <t>J27H20001730002</t>
   </si>
   <si>
     <t>892517141B</t>
   </si>
   <si>
     <t>INTERVENTI DI RIPRISTINO IN SEGUITO AGLI EVENTI CALAMITOSI DEL 31.10.2018 - STRADA VALLE E RILE STRAGGINI</t>
   </si>
   <si>
     <t>J27H21001170002</t>
   </si>
   <si>
     <t>8970049E97</t>
   </si>
   <si>
     <t>INTERVENTO DI MESSA IN SICUREZZA A SEGUITO DEGLI EVENTI CALAMITOSI DEL 31.10.2018 DANNEGGIAMENTI IN STRADA COMUNALE DELLA CAMARA E PERTINENZE</t>
   </si>
   <si>
     <t>J33H19001450002</t>
   </si>
   <si>
+    <t>85683878A1</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA E RIPRISTINO DELLE AREE IN LOCALITA FONTANILE</t>
+  </si>
+  <si>
     <t>ZBF2F62253</t>
   </si>
   <si>
     <t>INCARICO GESTIONE ASPETTI GEOLOGICI NELLAMBITO DEL PROGETTO RELATIVO A INTERVENTI DIMITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. FONTANILE</t>
   </si>
   <si>
     <t>Z1E2F62212</t>
   </si>
   <si>
     <t>INCARICO GESTIONE TECNICA E SICUREZZA LAVORI DI MITIGAZIONE DISSESTO IDROGEOLOGICO IN LOCA. FONTANILE</t>
   </si>
   <si>
-    <t>85683878A1</t>
-[...4 lines deleted...]
-  <si>
     <t>J35H21000320002</t>
   </si>
   <si>
+    <t>8756134E59</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA INTERVENTO DI MITIGAZIONE DISSESTO IDROGEOLOGICO LOC. FONTANILE</t>
+  </si>
+  <si>
+    <t>B7019863B3</t>
+  </si>
+  <si>
+    <t>PRESTAZIONE PROFESSIONALE PER FRAZIONAMENTI</t>
+  </si>
+  <si>
+    <t>LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
+  </si>
+  <si>
+    <t>B86986C863</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO NOTAIO PER ESPROPRIO FONTANILE</t>
+  </si>
+  <si>
+    <t>B18467028F</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PRATICHE DI FRAZIONAMENTO</t>
+  </si>
+  <si>
     <t>9169148C49</t>
   </si>
   <si>
     <t>COLLAUDO INTERVENTO DI MITIGAZIONE DISSESTO IDROGEOLOGICO LOC FONTANILE</t>
   </si>
   <si>
     <t>ZC33689D9D</t>
   </si>
   <si>
     <t>SUPPORTO AL RUP - LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
   </si>
   <si>
-    <t>B18467028F</t>
-[...4 lines deleted...]
-  <si>
     <t>Z7632647BB</t>
   </si>
   <si>
     <t>ESECUZIONE PROVE GEOTECNICHE</t>
   </si>
   <si>
-    <t>B86986C863</t>
-[...19 lines deleted...]
-  <si>
     <t>ZBE3264787</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER GESTIONE GEOLOGICA</t>
   </si>
   <si>
     <t>J48C19000120002</t>
   </si>
   <si>
     <t>PROCEDURA PER LAFFIDAMENTO DEI LAVORI DI OCDPC LN145-2021-558/2018-SO-064: INTERVENTO DI RIPRISTINO SICUREZZA STRADALE V.A.S.P. TRATTO DI PISTA TAGLIAFUOCO IN LOC. FONTANILI MEDIANTE RIFACIMENTO DEL FONDO E REGIMAZIONE DELLE ACQUE C.U.P. J48C19000</t>
   </si>
   <si>
     <t>ZB2310FFC0</t>
   </si>
   <si>
     <t>PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI PERIZIE CONTABILITA FINALE E CERTIFICATO REGOLARE ESECUZIONE DEI LAVORI ?OCDPC LN145-2021-558/2018-SO-064: INTERVENTO DI RIPRISTINO SICUREZZA STRADALE V.A.S.P. TRATTO DI PISTA TAGLIAFUOCO IN LOC. FONTANILI</t>
   </si>
   <si>
     <t>J75H21000240002</t>
   </si>
   <si>
+    <t>INTERVENTO DI BONIFICA E MESSA IN SICUREZZA DEI VERSANTI A MONTE STRADA COMUNALE MISTIROLO (AGGRAVAMENTO SCHEDA RASDA N. 21630)</t>
+  </si>
+  <si>
+    <t>ZD2327E4CB</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI BONIFICA E MESSA IN SICUREZZA DEI VERSANTI A MONTE STRADA COM.LE MISTIROLO (AGGRAVAMENTO SCHEDA RASDA 21630) - INCARICO SERVIZI TECNICI DI PROGETTAZIONE. D.L. COORDINAMENTO SICUREZZA CONTABILITA E CRE.</t>
+  </si>
+  <si>
     <t>Z7B35E62FC</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - INTERVENTO LN145-2021-558/2018-BG-011 -BONIFICA E MESSA IN SICUREZZA VERSANTI A MONTE STRADA IN LOC.TA MISTIROLO - SERVIZI TECNICI COLLAUDO STATICO</t>
   </si>
   <si>
-    <t>ZD2327E4CB</t>
-[...7 lines deleted...]
-  <si>
     <t>J77H18001750002</t>
   </si>
   <si>
+    <t>ZC32E6F8BF</t>
+  </si>
+  <si>
+    <t>LAVORI MESSA IN SICUREZZA VIA PAVIA</t>
+  </si>
+  <si>
     <t>Z612E6F8CE</t>
   </si>
   <si>
     <t>PROGETTAZIONE E DL MESSA IN SICUREZZA VIA PAVIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>LAVORI MESSA IN SICUREZZA VIA PAVIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4124,51 +4136,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F565"/>
+  <dimension ref="A1:F567"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4217,170 +4229,170 @@
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
         <v>16600.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>20000.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6">
-        <v>3300.0</v>
+        <v>219000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F7">
-        <v>219000.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
         <v>5575.76</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
         <v>60606.06</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10">
-        <v>3500.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F11">
-        <v>4100.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F12">
-        <v>74000.0</v>
+        <v>4100.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>3900.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
@@ -4455,68 +4467,68 @@
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>167381.75</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19">
-        <v>15529.5</v>
+        <v>780.3</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20">
-        <v>780.3</v>
+        <v>15529.5</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21">
         <v>254000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
@@ -4540,238 +4552,238 @@
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>26554.68</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24">
-        <v>18271.17</v>
+        <v>198900.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25">
-        <v>198900.0</v>
+        <v>18271.17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="D26" t="s">
         <v>63</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
         <v>21733.73</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>64</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="E27" t="s">
         <v>56</v>
       </c>
       <c r="F27">
         <v>265107.9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>66</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28">
+        <v>8497401522</v>
+      </c>
+      <c r="D28" t="s">
         <v>67</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F28">
-        <v>4440.0</v>
+        <v>738000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>66</v>
       </c>
       <c r="B29" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" t="s">
         <v>69</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
-        <v>3600.0</v>
+        <v>26500.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" t="s">
         <v>71</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
-        <v>6000.0</v>
+        <v>4440.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>66</v>
       </c>
       <c r="B31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" t="s">
         <v>73</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
-        <v>26500.0</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" t="s">
         <v>75</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
-        <v>39500.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>66</v>
       </c>
-      <c r="B33">
-        <v>8497401522</v>
+      <c r="B33" t="s">
+        <v>76</v>
       </c>
       <c r="D33" t="s">
         <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F33">
-        <v>738000.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
-        <v>6428.0</v>
+        <v>1418.66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>78</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
-        <v>1418.66</v>
+        <v>6428.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>78</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
         <v>58500.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>86</v>
@@ -4812,714 +4824,714 @@
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39">
         <v>39981.67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>93</v>
       </c>
       <c r="B40" t="s">
         <v>94</v>
       </c>
       <c r="D40" t="s">
         <v>95</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40">
-        <v>18000.0</v>
+        <v>50500.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>93</v>
       </c>
       <c r="B41" t="s">
         <v>96</v>
       </c>
       <c r="D41" t="s">
         <v>97</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41">
-        <v>50500.0</v>
+        <v>39109.49</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>98</v>
       </c>
       <c r="D42" t="s">
         <v>99</v>
       </c>
       <c r="E42" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F42">
-        <v>8000.0</v>
+        <v>715425.33</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>93</v>
       </c>
       <c r="B43" t="s">
         <v>100</v>
       </c>
       <c r="D43" t="s">
         <v>101</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43">
         <v>8500.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>93</v>
       </c>
       <c r="B44" t="s">
         <v>102</v>
       </c>
       <c r="D44" t="s">
         <v>103</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44">
-        <v>39109.49</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>104</v>
       </c>
       <c r="D45" t="s">
         <v>105</v>
       </c>
       <c r="E45" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F45">
-        <v>715425.33</v>
+        <v>18000.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>106</v>
       </c>
       <c r="B46" t="s">
         <v>107</v>
       </c>
       <c r="D46" t="s">
         <v>108</v>
       </c>
       <c r="E46" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F46">
-        <v>210000.0</v>
+        <v>3264.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>106</v>
       </c>
       <c r="B47" t="s">
         <v>109</v>
       </c>
       <c r="D47" t="s">
         <v>110</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47">
-        <v>12612.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>111</v>
       </c>
       <c r="D48" t="s">
         <v>112</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48">
         <v>500.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>106</v>
       </c>
       <c r="B49" t="s">
         <v>113</v>
       </c>
       <c r="D49" t="s">
         <v>114</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49">
         <v>1400.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>115</v>
       </c>
       <c r="D50" t="s">
         <v>116</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50">
-        <v>11600.0</v>
+        <v>12612.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>117</v>
       </c>
       <c r="D51" t="s">
         <v>118</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
-        <v>3264.0</v>
+        <v>11600.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>106</v>
       </c>
       <c r="B52" t="s">
         <v>119</v>
       </c>
       <c r="D52" t="s">
         <v>120</v>
       </c>
       <c r="E52" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F52">
-        <v>130.0</v>
+        <v>210000.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>121</v>
       </c>
       <c r="B53" t="s">
         <v>122</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53">
-        <v>5250.0</v>
+        <v>2200.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>121</v>
       </c>
       <c r="B54" t="s">
         <v>124</v>
       </c>
       <c r="D54" t="s">
         <v>125</v>
       </c>
       <c r="E54" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F54">
-        <v>2200.0</v>
+        <v>555790.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>126</v>
       </c>
       <c r="D55" t="s">
         <v>127</v>
       </c>
       <c r="E55" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F55">
-        <v>555790.0</v>
+        <v>5250.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>121</v>
       </c>
       <c r="B56" t="s">
         <v>128</v>
       </c>
       <c r="D56" t="s">
         <v>129</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56">
         <v>55523.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>121</v>
       </c>
       <c r="B57" t="s">
         <v>130</v>
       </c>
       <c r="D57" t="s">
         <v>131</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57">
-        <v>1500.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>121</v>
       </c>
       <c r="B58" t="s">
         <v>132</v>
       </c>
       <c r="D58" t="s">
         <v>133</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58">
-        <v>100.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>134</v>
       </c>
       <c r="D59" t="s">
         <v>135</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59">
         <v>30000.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>136</v>
       </c>
-      <c r="B60">
-        <v>8793212418</v>
+      <c r="B60" t="s">
+        <v>137</v>
       </c>
       <c r="D60" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60">
-        <v>88857.6</v>
+        <v>3800.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>136</v>
       </c>
       <c r="B61" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61">
         <v>47288.8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>136</v>
       </c>
-      <c r="B62" t="s">
-        <v>140</v>
+      <c r="B62">
+        <v>9454116753</v>
       </c>
       <c r="D62" t="s">
         <v>141</v>
       </c>
       <c r="E62" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F62">
-        <v>8525.37</v>
+        <v>996580.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>136</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63">
+        <v>8793212418</v>
+      </c>
+      <c r="D63" t="s">
         <v>142</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63">
-        <v>8133.7</v>
+        <v>88857.6</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>136</v>
       </c>
-      <c r="B64">
-        <v>9454116753</v>
+      <c r="B64" t="s">
+        <v>143</v>
       </c>
       <c r="D64" t="s">
         <v>144</v>
       </c>
       <c r="E64" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F64">
-        <v>996580.0</v>
+        <v>8133.7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>136</v>
       </c>
       <c r="B65" t="s">
         <v>145</v>
       </c>
       <c r="D65" t="s">
         <v>146</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65">
-        <v>3800.0</v>
+        <v>8525.37</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>147</v>
       </c>
       <c r="B66" t="s">
         <v>148</v>
       </c>
       <c r="D66" t="s">
         <v>149</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66">
-        <v>14000.0</v>
+        <v>6045.8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>147</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67">
+        <v>9190892403</v>
+      </c>
+      <c r="D67" t="s">
         <v>150</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67">
-        <v>11600.0</v>
+        <v>76300.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>147</v>
       </c>
       <c r="B68" t="s">
+        <v>151</v>
+      </c>
+      <c r="D68" t="s">
         <v>152</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68">
-        <v>4896.0</v>
+        <v>94376.88</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>147</v>
       </c>
       <c r="B69" t="s">
+        <v>153</v>
+      </c>
+      <c r="D69" t="s">
         <v>154</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F69">
-        <v>1138769.62</v>
+        <v>11600.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>147</v>
       </c>
       <c r="B70" t="s">
+        <v>155</v>
+      </c>
+      <c r="D70" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70">
         <v>1475.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>147</v>
       </c>
       <c r="B71" t="s">
+        <v>157</v>
+      </c>
+      <c r="D71" t="s">
         <v>158</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71">
-        <v>6045.8</v>
+        <v>14000.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>147</v>
       </c>
-      <c r="B72">
-        <v>9190892403</v>
+      <c r="B72" t="s">
+        <v>159</v>
       </c>
       <c r="D72" t="s">
         <v>160</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72">
-        <v>76300.0</v>
+        <v>4896.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>147</v>
       </c>
       <c r="B73" t="s">
         <v>161</v>
       </c>
       <c r="D73" t="s">
         <v>162</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73">
-        <v>94376.88</v>
+        <v>4780.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>147</v>
       </c>
       <c r="B74" t="s">
         <v>163</v>
       </c>
       <c r="D74" t="s">
         <v>164</v>
       </c>
       <c r="E74" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F74">
-        <v>4780.0</v>
+        <v>1138769.62</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>147</v>
       </c>
       <c r="B75" t="s">
         <v>165</v>
       </c>
       <c r="D75" t="s">
         <v>166</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75">
         <v>36675.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>167</v>
       </c>
       <c r="B76" t="s">
         <v>168</v>
       </c>
       <c r="D76" t="s">
         <v>169</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76">
-        <v>45254.87</v>
+        <v>4950.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>167</v>
       </c>
       <c r="B77" t="s">
         <v>170</v>
       </c>
       <c r="D77" t="s">
         <v>171</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77">
-        <v>4950.0</v>
+        <v>45254.87</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>172</v>
       </c>
-      <c r="B78">
-        <v>9155312278</v>
+      <c r="B78" t="s">
+        <v>173</v>
       </c>
       <c r="D78" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78">
-        <v>41884.0</v>
+        <v>3917.92</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>172</v>
       </c>
-      <c r="B79" t="s">
-        <v>174</v>
+      <c r="B79">
+        <v>9155312278</v>
       </c>
       <c r="D79" t="s">
         <v>175</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79">
-        <v>3917.92</v>
+        <v>41884.0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>176</v>
       </c>
       <c r="B80" t="s">
         <v>177</v>
       </c>
       <c r="D80" t="s">
         <v>178</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80">
         <v>8375.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>176</v>
       </c>
       <c r="B81">
         <v>9155371328</v>
@@ -5567,503 +5579,503 @@
       <c r="F83">
         <v>3675.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>186</v>
       </c>
       <c r="B84" t="s">
         <v>187</v>
       </c>
       <c r="D84" t="s">
         <v>188</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84">
         <v>46350.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>189</v>
       </c>
-      <c r="B85">
-        <v>8451199609</v>
+      <c r="B85" t="s">
+        <v>190</v>
       </c>
       <c r="D85" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85">
-        <v>40980.52</v>
+        <v>25000.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>189</v>
       </c>
-      <c r="C86" t="s">
-        <v>191</v>
+      <c r="B86" t="s">
+        <v>192</v>
       </c>
       <c r="D86" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E86" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F86">
-        <v>8960.0</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>189</v>
       </c>
       <c r="B87" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D87" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87">
-        <v>25000.0</v>
+        <v>10000.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>189</v>
       </c>
       <c r="B88" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D88" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E88" t="s">
-        <v>13</v>
+        <v>198</v>
       </c>
       <c r="F88">
-        <v>10000.0</v>
+        <v>37000.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>189</v>
       </c>
-      <c r="B89" t="s">
-        <v>197</v>
+      <c r="C89" t="s">
+        <v>199</v>
       </c>
       <c r="D89" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E89" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F89">
-        <v>10000.0</v>
+        <v>8960.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>189</v>
       </c>
-      <c r="B90" t="s">
-        <v>199</v>
+      <c r="B90">
+        <v>8451199609</v>
       </c>
       <c r="D90" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E90" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
       <c r="F90">
-        <v>37000.0</v>
+        <v>40980.52</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>202</v>
       </c>
       <c r="B91" t="s">
         <v>203</v>
       </c>
       <c r="D91" t="s">
         <v>204</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91">
-        <v>149000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>202</v>
       </c>
       <c r="B92" t="s">
         <v>205</v>
       </c>
       <c r="D92" t="s">
         <v>206</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92">
-        <v>17205.36</v>
+        <v>149000.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>202</v>
       </c>
       <c r="B93" t="s">
         <v>207</v>
       </c>
       <c r="D93" t="s">
         <v>208</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93">
-        <v>1500.0</v>
+        <v>17205.36</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>209</v>
       </c>
       <c r="B94" t="s">
         <v>210</v>
       </c>
       <c r="D94" t="s">
         <v>211</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94">
-        <v>23012.16</v>
+        <v>2775.0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>209</v>
       </c>
       <c r="B95" t="s">
         <v>212</v>
       </c>
       <c r="D95" t="s">
         <v>213</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95">
-        <v>2775.0</v>
+        <v>23012.16</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>214</v>
       </c>
       <c r="B96" t="s">
         <v>215</v>
       </c>
       <c r="D96" t="s">
         <v>216</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96">
         <v>208831.18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>217</v>
       </c>
       <c r="C97" t="s">
         <v>218</v>
       </c>
       <c r="D97" t="s">
         <v>219</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97">
         <v>478340.8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>217</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>220</v>
       </c>
       <c r="D98" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98">
-        <v>3000.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>217</v>
       </c>
-      <c r="C99" t="s">
-        <v>222</v>
+      <c r="B99" t="s">
+        <v>221</v>
       </c>
       <c r="D99" t="s">
         <v>222</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99">
-        <v>10400.0</v>
+        <v>612.0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>217</v>
       </c>
       <c r="C100" t="s">
         <v>223</v>
       </c>
       <c r="D100" t="s">
         <v>223</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100">
         <v>36337.5</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>217</v>
       </c>
       <c r="B101" t="s">
         <v>224</v>
       </c>
       <c r="D101" t="s">
         <v>225</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101">
-        <v>612.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>226</v>
       </c>
       <c r="B102" t="s">
         <v>227</v>
       </c>
       <c r="D102" t="s">
         <v>228</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102">
         <v>15346.82</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>226</v>
       </c>
       <c r="B103" t="s">
         <v>229</v>
       </c>
       <c r="D103" t="s">
         <v>230</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103">
         <v>98109.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>231</v>
       </c>
       <c r="B104" t="s">
         <v>232</v>
       </c>
       <c r="D104" t="s">
         <v>233</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104">
-        <v>2500.0</v>
+        <v>142987.5</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>231</v>
       </c>
       <c r="B105" t="s">
         <v>234</v>
       </c>
       <c r="D105" t="s">
         <v>235</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105">
-        <v>36000.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>231</v>
       </c>
       <c r="B106" t="s">
         <v>236</v>
       </c>
       <c r="D106" t="s">
         <v>237</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106">
-        <v>142987.5</v>
+        <v>36000.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="D107" t="s">
         <v>240</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107">
         <v>4600.0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>238</v>
       </c>
       <c r="B108">
         <v>8822197346</v>
       </c>
       <c r="D108" t="s">
         <v>241</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108">
         <v>36500.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="D109" t="s">
         <v>244</v>
       </c>
       <c r="E109" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F109">
-        <v>18000.0</v>
+        <v>168899.86</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>242</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>245</v>
       </c>
       <c r="D110" t="s">
         <v>246</v>
       </c>
       <c r="E110" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F110">
-        <v>168899.86</v>
+        <v>1404.0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>242</v>
       </c>
-      <c r="C111" t="s">
+      <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="D111" t="s">
         <v>248</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111">
-        <v>1404.0</v>
+        <v>18000.0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>249</v>
       </c>
       <c r="B112">
         <v>8882922321</v>
       </c>
       <c r="D112" t="s">
         <v>250</v>
       </c>
       <c r="E112" t="s">
         <v>30</v>
       </c>
       <c r="F112">
         <v>555500.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>249</v>
       </c>
       <c r="C113" t="s">
         <v>251</v>
@@ -6128,248 +6140,248 @@
       <c r="F116">
         <v>9537.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>259</v>
       </c>
       <c r="B117" t="s">
         <v>260</v>
       </c>
       <c r="D117" t="s">
         <v>261</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117">
         <v>210.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>259</v>
       </c>
-      <c r="B118">
-        <v>8.6995328E+15</v>
+      <c r="B118" t="s">
+        <v>262</v>
       </c>
       <c r="D118" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E118" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F118">
-        <v>74762.16</v>
+        <v>165183.78</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>259</v>
       </c>
-      <c r="B119" t="s">
-        <v>263</v>
+      <c r="B119">
+        <v>8.6995328E+15</v>
       </c>
       <c r="D119" t="s">
         <v>264</v>
       </c>
       <c r="E119" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F119">
-        <v>165183.78</v>
+        <v>74762.16</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>265</v>
       </c>
       <c r="B120">
         <v>8912593868</v>
       </c>
       <c r="D120" t="s">
         <v>266</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120">
         <v>98181.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>267</v>
       </c>
       <c r="B121" t="s">
         <v>268</v>
       </c>
       <c r="D121" t="s">
         <v>269</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121">
-        <v>3888.0</v>
+        <v>43703.42</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>267</v>
       </c>
       <c r="B122" t="s">
         <v>270</v>
       </c>
       <c r="D122" t="s">
         <v>271</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122">
-        <v>43703.42</v>
+        <v>3888.0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="D123" t="s">
         <v>274</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123">
-        <v>21107.5</v>
+        <v>1872.0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="D124" t="s">
         <v>276</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124">
-        <v>1872.0</v>
+        <v>21107.5</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
         <v>277</v>
       </c>
       <c r="B125" t="s">
         <v>278</v>
       </c>
       <c r="D125" t="s">
         <v>279</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125">
         <v>76010.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>280</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126">
+        <v>8480973053</v>
+      </c>
+      <c r="D126" t="s">
         <v>281</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F126">
-        <v>36000.0</v>
+        <v>254672.4</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>280</v>
       </c>
-      <c r="B127">
-        <v>8480973053</v>
+      <c r="B127" t="s">
+        <v>282</v>
       </c>
       <c r="D127" t="s">
         <v>283</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F127">
-        <v>254672.4</v>
+        <v>36000.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>284</v>
       </c>
-      <c r="C128" t="s">
+      <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="D128" t="s">
         <v>286</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128">
-        <v>819.67</v>
+        <v>18193.0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>284</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>287</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129">
-        <v>18193.0</v>
+        <v>819.67</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="D130" t="s">
         <v>290</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130">
         <v>950.0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" t="s">
         <v>292</v>
@@ -6393,68 +6405,68 @@
       </c>
       <c r="D132" t="s">
         <v>295</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132">
         <v>36800.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="D133" t="s">
         <v>298</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133">
-        <v>60357.8</v>
+        <v>5373.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="D134" t="s">
         <v>300</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134">
-        <v>5373.0</v>
+        <v>60357.8</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>301</v>
       </c>
       <c r="C135" t="s">
         <v>302</v>
       </c>
       <c r="D135" t="s">
         <v>303</v>
       </c>
       <c r="E135" t="s">
         <v>304</v>
       </c>
       <c r="F135">
         <v>250000.0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>305</v>
       </c>
       <c r="B136" t="s">
         <v>306</v>
@@ -6495,187 +6507,187 @@
       </c>
       <c r="D138" t="s">
         <v>312</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138">
         <v>33753.6</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>313</v>
       </c>
       <c r="B139" t="s">
         <v>314</v>
       </c>
       <c r="D139" t="s">
         <v>315</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139">
-        <v>9677.52</v>
+        <v>47732.76</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>313</v>
       </c>
       <c r="B140" t="s">
         <v>316</v>
       </c>
       <c r="D140" t="s">
         <v>317</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140">
-        <v>47732.76</v>
+        <v>9677.52</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>318</v>
       </c>
       <c r="B141" t="s">
         <v>319</v>
       </c>
       <c r="D141" t="s">
         <v>320</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141">
         <v>29571.25</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>318</v>
       </c>
       <c r="B142" t="s">
         <v>321</v>
       </c>
       <c r="D142" t="s">
         <v>322</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142">
         <v>2542.86</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>323</v>
       </c>
       <c r="B143" t="s">
         <v>324</v>
       </c>
       <c r="D143" t="s">
         <v>325</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143">
-        <v>13634.93</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>323</v>
       </c>
       <c r="B144" t="s">
         <v>326</v>
       </c>
       <c r="D144" t="s">
         <v>327</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144">
-        <v>179133.32</v>
+        <v>13634.93</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>323</v>
       </c>
       <c r="B145" t="s">
         <v>328</v>
       </c>
       <c r="D145" t="s">
         <v>329</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145">
-        <v>1500.0</v>
+        <v>179133.32</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>330</v>
       </c>
       <c r="B146" t="s">
         <v>331</v>
       </c>
       <c r="D146" t="s">
         <v>332</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146">
-        <v>1450.0</v>
+        <v>10147.86</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>330</v>
       </c>
       <c r="B147" t="s">
         <v>333</v>
       </c>
       <c r="D147" t="s">
         <v>334</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147">
-        <v>10147.86</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>335</v>
       </c>
       <c r="C148" t="s">
         <v>336</v>
       </c>
       <c r="D148" t="s">
         <v>337</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148">
         <v>60665.3</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>335</v>
       </c>
       <c r="B149" t="s">
         <v>338</v>
@@ -6706,673 +6718,673 @@
       <c r="F150">
         <v>151515.15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>340</v>
       </c>
       <c r="B151" t="s">
         <v>343</v>
       </c>
       <c r="D151" t="s">
         <v>344</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151">
         <v>9696.97</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>345</v>
       </c>
-      <c r="C152" t="s">
-        <v>346</v>
+      <c r="B152" t="s">
+        <v>338</v>
       </c>
       <c r="D152" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E152" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F152">
-        <v>39400.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>345</v>
       </c>
-      <c r="B153" t="s">
-        <v>338</v>
+      <c r="C153" t="s">
+        <v>346</v>
       </c>
       <c r="D153" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="E153" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F153">
-        <v>6600.0</v>
+        <v>39400.0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>348</v>
       </c>
       <c r="B154" t="s">
         <v>349</v>
       </c>
       <c r="D154" t="s">
         <v>350</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154">
         <v>8096.0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>348</v>
       </c>
       <c r="B155" t="s">
         <v>351</v>
       </c>
       <c r="D155" t="s">
         <v>352</v>
       </c>
       <c r="E155" t="s">
         <v>183</v>
       </c>
       <c r="F155">
         <v>93943.47</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>353</v>
       </c>
       <c r="B156" t="s">
         <v>354</v>
       </c>
       <c r="D156" t="s">
         <v>355</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156">
-        <v>8170.0</v>
+        <v>119273.43</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>353</v>
       </c>
       <c r="B157" t="s">
         <v>356</v>
       </c>
       <c r="D157" t="s">
         <v>357</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157">
-        <v>119273.43</v>
+        <v>8170.0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>358</v>
       </c>
       <c r="B158" t="s">
         <v>359</v>
       </c>
       <c r="D158" t="s">
         <v>360</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158">
-        <v>1600.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>358</v>
       </c>
       <c r="B159" t="s">
         <v>361</v>
       </c>
       <c r="D159" t="s">
         <v>362</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159">
-        <v>28621.73</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>358</v>
       </c>
       <c r="B160" t="s">
         <v>363</v>
       </c>
       <c r="D160" t="s">
         <v>364</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160">
-        <v>1000.0</v>
+        <v>28621.73</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>358</v>
       </c>
       <c r="B161">
         <v>8338147892</v>
       </c>
       <c r="D161" t="s">
         <v>365</v>
       </c>
       <c r="E161" t="s">
         <v>56</v>
       </c>
       <c r="F161">
         <v>175000.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>366</v>
       </c>
-      <c r="C162" t="s">
+      <c r="B162" t="s">
         <v>367</v>
       </c>
       <c r="D162" t="s">
         <v>368</v>
       </c>
       <c r="E162" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F162">
-        <v>5500.0</v>
+        <v>76321.84</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>366</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" t="s">
         <v>369</v>
       </c>
       <c r="D163" t="s">
         <v>370</v>
       </c>
       <c r="E163" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F163">
-        <v>76321.84</v>
+        <v>5500.0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>371</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" t="s">
         <v>372</v>
       </c>
       <c r="D164" t="s">
         <v>373</v>
       </c>
       <c r="E164" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F164">
-        <v>71000.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>371</v>
       </c>
-      <c r="C165" t="s">
+      <c r="B165" t="s">
         <v>374</v>
       </c>
       <c r="D165" t="s">
         <v>375</v>
       </c>
       <c r="E165" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F165">
-        <v>3200.0</v>
+        <v>71000.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>371</v>
       </c>
       <c r="C166" t="s">
         <v>376</v>
       </c>
       <c r="D166" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166">
-        <v>3700.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>371</v>
       </c>
       <c r="C167" t="s">
+        <v>378</v>
+      </c>
+      <c r="D167" t="s">
         <v>377</v>
       </c>
-      <c r="D167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167">
-        <v>1000.0</v>
+        <v>3700.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>379</v>
       </c>
       <c r="B168" t="s">
         <v>380</v>
       </c>
       <c r="D168" t="s">
         <v>381</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168">
-        <v>14500.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>379</v>
       </c>
       <c r="B169" t="s">
         <v>382</v>
       </c>
       <c r="D169" t="s">
         <v>383</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169">
-        <v>1550.0</v>
+        <v>14500.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>384</v>
       </c>
       <c r="B170" t="s">
         <v>385</v>
       </c>
       <c r="D170" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170">
-        <v>180000.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>384</v>
       </c>
       <c r="B171" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D171" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171">
         <v>2000.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>384</v>
       </c>
       <c r="B172" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D172" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172">
-        <v>1000.0</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>384</v>
       </c>
       <c r="B173" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D173" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173">
-        <v>2100.0</v>
+        <v>14900.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>384</v>
       </c>
       <c r="B174" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D174" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174">
-        <v>14900.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>384</v>
       </c>
       <c r="B175" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D175" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175">
-        <v>1530.0</v>
+        <v>180000.0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>396</v>
       </c>
       <c r="B176" t="s">
         <v>397</v>
       </c>
       <c r="D176" t="s">
         <v>398</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176">
         <v>21988.7</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>396</v>
       </c>
       <c r="B177" t="s">
         <v>399</v>
       </c>
       <c r="D177" t="s">
         <v>400</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177">
         <v>3300.0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>401</v>
       </c>
       <c r="B178" t="s">
         <v>402</v>
       </c>
       <c r="D178" t="s">
         <v>403</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178">
-        <v>80.0</v>
+        <v>319.62</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>404</v>
       </c>
       <c r="D179" t="s">
         <v>405</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179">
-        <v>2600.0</v>
+        <v>455.65</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>401</v>
       </c>
       <c r="B180" t="s">
         <v>406</v>
       </c>
       <c r="D180" t="s">
         <v>407</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180">
-        <v>4050.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>401</v>
       </c>
       <c r="B181" t="s">
         <v>408</v>
       </c>
       <c r="D181" t="s">
         <v>409</v>
       </c>
       <c r="E181" t="s">
-        <v>9</v>
+        <v>198</v>
       </c>
       <c r="F181">
-        <v>53131.84</v>
+        <v>731710.21</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>401</v>
       </c>
       <c r="B182" t="s">
         <v>410</v>
       </c>
       <c r="D182" t="s">
         <v>411</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182">
-        <v>319.62</v>
+        <v>4050.0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
         <v>401</v>
       </c>
       <c r="B183" t="s">
         <v>412</v>
       </c>
       <c r="D183" t="s">
         <v>413</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183">
-        <v>455.65</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
         <v>401</v>
       </c>
       <c r="B184" t="s">
         <v>414</v>
       </c>
       <c r="D184" t="s">
         <v>415</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184">
-        <v>150.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
         <v>401</v>
       </c>
       <c r="B185" t="s">
         <v>416</v>
       </c>
       <c r="D185" t="s">
         <v>417</v>
       </c>
       <c r="E185" t="s">
-        <v>201</v>
+        <v>9</v>
       </c>
       <c r="F185">
-        <v>731710.21</v>
+        <v>53131.84</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>418</v>
       </c>
       <c r="B186" t="s">
         <v>419</v>
       </c>
       <c r="D186" t="s">
         <v>420</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186">
-        <v>14000.0</v>
+        <v>6181.0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>418</v>
       </c>
       <c r="B187" t="s">
         <v>421</v>
       </c>
       <c r="D187" t="s">
         <v>422</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187">
-        <v>35419.0</v>
+        <v>7100.0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>418</v>
       </c>
       <c r="B188" t="s">
         <v>423</v>
       </c>
       <c r="D188" t="s">
         <v>424</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188">
-        <v>7100.0</v>
+        <v>14000.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>418</v>
       </c>
       <c r="B189" t="s">
         <v>425</v>
       </c>
       <c r="D189" t="s">
         <v>426</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189">
         <v>9600.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>418</v>
       </c>
       <c r="B190" t="s">
         <v>427</v>
@@ -7396,153 +7408,153 @@
       </c>
       <c r="D191" t="s">
         <v>430</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191">
         <v>9000.0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>418</v>
       </c>
       <c r="B192" t="s">
         <v>431</v>
       </c>
       <c r="D192" t="s">
         <v>432</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192">
-        <v>6181.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>433</v>
       </c>
       <c r="D193" t="s">
         <v>434</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193">
-        <v>5000.0</v>
+        <v>35419.0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>435</v>
       </c>
       <c r="B194" t="s">
         <v>436</v>
       </c>
       <c r="D194" t="s">
         <v>437</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194">
-        <v>36943.15</v>
+        <v>4284.0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>435</v>
       </c>
       <c r="B195" t="s">
         <v>438</v>
       </c>
       <c r="D195" t="s">
         <v>439</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195">
-        <v>4284.0</v>
+        <v>11719.07</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>435</v>
       </c>
       <c r="B196" t="s">
         <v>440</v>
       </c>
       <c r="D196" t="s">
         <v>441</v>
       </c>
       <c r="E196" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F196">
-        <v>422000.0</v>
+        <v>36943.15</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>435</v>
       </c>
       <c r="B197" t="s">
         <v>442</v>
       </c>
       <c r="D197" t="s">
         <v>443</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197">
         <v>1696.0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>435</v>
       </c>
       <c r="B198" t="s">
         <v>444</v>
       </c>
       <c r="D198" t="s">
         <v>445</v>
       </c>
       <c r="E198" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F198">
-        <v>11719.07</v>
+        <v>422000.0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>435</v>
       </c>
       <c r="B199" t="s">
         <v>446</v>
       </c>
       <c r="D199" t="s">
         <v>447</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199">
         <v>2600.0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>448</v>
       </c>
       <c r="B200">
         <v>8862121599</v>
@@ -7563,428 +7575,428 @@
       </c>
       <c r="B201" t="s">
         <v>452</v>
       </c>
       <c r="D201" t="s">
         <v>453</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201">
         <v>29592.75</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
         <v>451</v>
       </c>
       <c r="B202" t="s">
         <v>454</v>
       </c>
       <c r="D202" t="s">
         <v>455</v>
       </c>
       <c r="E202" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F202">
-        <v>8960.0</v>
+        <v>290000.0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
         <v>451</v>
       </c>
       <c r="B203" t="s">
         <v>456</v>
       </c>
       <c r="D203" t="s">
         <v>457</v>
       </c>
       <c r="E203" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F203">
-        <v>290000.0</v>
+        <v>8960.0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
         <v>458</v>
       </c>
       <c r="B204" t="s">
         <v>459</v>
       </c>
       <c r="D204" t="s">
         <v>460</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204">
         <v>908506.42</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
         <v>461</v>
       </c>
-      <c r="B205">
-        <v>9922563605</v>
+      <c r="B205" t="s">
+        <v>462</v>
       </c>
       <c r="D205" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E205" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F205">
-        <v>1420049.06</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
         <v>461</v>
       </c>
       <c r="B206" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D206" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E206" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F206">
-        <v>1580817.01</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
         <v>461</v>
       </c>
       <c r="B207" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D207" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207">
-        <v>2300.0</v>
+        <v>3640.0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>461</v>
       </c>
       <c r="B208" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D208" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208">
-        <v>100.0</v>
+        <v>4992.0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
         <v>461</v>
       </c>
       <c r="B209" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D209" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209">
-        <v>7176.0</v>
+        <v>191948.75</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>461</v>
       </c>
-      <c r="B210" t="s">
-        <v>471</v>
+      <c r="B210">
+        <v>9922563605</v>
       </c>
       <c r="D210" t="s">
         <v>472</v>
       </c>
       <c r="E210" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F210">
-        <v>4992.0</v>
+        <v>1420049.06</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>461</v>
       </c>
       <c r="B211" t="s">
         <v>473</v>
       </c>
       <c r="D211" t="s">
         <v>474</v>
       </c>
       <c r="E211" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F211">
-        <v>191948.75</v>
+        <v>1580817.01</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
         <v>461</v>
       </c>
       <c r="B212" t="s">
         <v>475</v>
       </c>
       <c r="D212" t="s">
         <v>476</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212">
-        <v>3640.0</v>
+        <v>7176.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
         <v>477</v>
       </c>
-      <c r="B213" t="s">
+      <c r="B213">
+        <v>8569990379</v>
+      </c>
+      <c r="D213" t="s">
         <v>478</v>
       </c>
-      <c r="D213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E213" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F213">
-        <v>1040.0</v>
+        <v>97100.0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
         <v>477</v>
       </c>
       <c r="B214" t="s">
+        <v>479</v>
+      </c>
+      <c r="D214" t="s">
         <v>480</v>
       </c>
-      <c r="D214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E214" t="s">
         <v>9</v>
       </c>
       <c r="F214">
-        <v>900.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
         <v>477</v>
       </c>
       <c r="B215" t="s">
+        <v>481</v>
+      </c>
+      <c r="D215" t="s">
         <v>482</v>
       </c>
-      <c r="D215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215">
-        <v>7865.1</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
         <v>477</v>
       </c>
-      <c r="B216">
-        <v>8569990379</v>
+      <c r="B216" t="s">
+        <v>483</v>
       </c>
       <c r="D216" t="s">
         <v>484</v>
       </c>
       <c r="E216" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F216">
-        <v>97100.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
         <v>477</v>
       </c>
       <c r="B217" t="s">
         <v>485</v>
       </c>
       <c r="D217" t="s">
         <v>486</v>
       </c>
       <c r="E217" t="s">
         <v>9</v>
       </c>
       <c r="F217">
-        <v>1000.0</v>
+        <v>7865.1</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>487</v>
       </c>
       <c r="B218" t="s">
         <v>488</v>
       </c>
       <c r="D218" t="s">
         <v>489</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218">
-        <v>148167.83</v>
+        <v>16228.64</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
         <v>487</v>
       </c>
       <c r="B219" t="s">
         <v>490</v>
       </c>
       <c r="D219" t="s">
         <v>491</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219">
-        <v>16228.64</v>
+        <v>148167.83</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
         <v>492</v>
       </c>
       <c r="B220">
         <v>8966270014</v>
       </c>
       <c r="D220" t="s">
         <v>493</v>
       </c>
       <c r="E220" t="s">
         <v>13</v>
       </c>
       <c r="F220">
         <v>160850.0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
         <v>494</v>
       </c>
       <c r="C221">
         <v>144073628</v>
       </c>
       <c r="D221" t="s">
         <v>495</v>
       </c>
       <c r="E221" t="s">
         <v>13</v>
       </c>
       <c r="F221">
         <v>35381.05</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
         <v>496</v>
       </c>
       <c r="B222" t="s">
         <v>497</v>
       </c>
       <c r="D222" t="s">
         <v>498</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222">
-        <v>9257.79</v>
+        <v>35000.0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
         <v>496</v>
       </c>
       <c r="B223" t="s">
         <v>499</v>
       </c>
       <c r="D223" t="s">
         <v>500</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223">
-        <v>35000.0</v>
+        <v>104681.6</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>496</v>
       </c>
       <c r="B224" t="s">
         <v>501</v>
       </c>
       <c r="D224" t="s">
         <v>502</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224">
-        <v>104681.6</v>
+        <v>9257.79</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
         <v>503</v>
       </c>
       <c r="B225" t="s">
         <v>504</v>
       </c>
       <c r="D225" t="s">
         <v>505</v>
       </c>
       <c r="E225" t="s">
         <v>56</v>
       </c>
       <c r="F225">
         <v>40000.0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
         <v>506</v>
       </c>
       <c r="B226" t="s">
         <v>507</v>
@@ -8076,68 +8088,68 @@
       </c>
       <c r="D231" t="s">
         <v>522</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231">
         <v>35600.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>523</v>
       </c>
       <c r="B232" t="s">
         <v>524</v>
       </c>
       <c r="D232" t="s">
         <v>525</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232">
-        <v>5340.0</v>
+        <v>58800.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
         <v>523</v>
       </c>
       <c r="B233" t="s">
         <v>526</v>
       </c>
       <c r="D233" t="s">
         <v>527</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233">
-        <v>58800.0</v>
+        <v>5340.0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>528</v>
       </c>
       <c r="B234" t="s">
         <v>529</v>
       </c>
       <c r="D234" t="s">
         <v>530</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234">
         <v>84953.79</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
         <v>531</v>
       </c>
       <c r="C235" t="s">
         <v>532</v>
@@ -8151,1129 +8163,1129 @@
       <c r="F235">
         <v>20000.0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
         <v>531</v>
       </c>
       <c r="B236" t="s">
         <v>534</v>
       </c>
       <c r="D236" t="s">
         <v>535</v>
       </c>
       <c r="E236" t="s">
         <v>13</v>
       </c>
       <c r="F236">
         <v>204500.0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
         <v>536</v>
       </c>
-      <c r="C237" t="s">
+      <c r="B237" t="s">
         <v>537</v>
       </c>
       <c r="D237" t="s">
         <v>538</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237">
-        <v>1000.0</v>
+        <v>144800.0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>536</v>
       </c>
       <c r="C238" t="s">
         <v>539</v>
       </c>
       <c r="D238" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238">
-        <v>14760.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>536</v>
       </c>
-      <c r="B239" t="s">
-        <v>540</v>
+      <c r="C239" t="s">
+        <v>541</v>
       </c>
       <c r="D239" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239">
-        <v>144800.0</v>
+        <v>14760.0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
         <v>542</v>
       </c>
       <c r="B240" t="s">
         <v>543</v>
       </c>
       <c r="D240" t="s">
         <v>544</v>
       </c>
       <c r="E240" t="s">
         <v>9</v>
       </c>
       <c r="F240">
-        <v>6200.0</v>
+        <v>150511.57</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
         <v>542</v>
       </c>
       <c r="B241" t="s">
         <v>545</v>
       </c>
       <c r="D241" t="s">
         <v>546</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241">
-        <v>150511.57</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>542</v>
       </c>
       <c r="B242" t="s">
         <v>547</v>
       </c>
       <c r="D242" t="s">
         <v>548</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242">
-        <v>690.0</v>
+        <v>6200.0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>542</v>
       </c>
       <c r="B243" t="s">
         <v>549</v>
       </c>
       <c r="D243" t="s">
         <v>550</v>
       </c>
       <c r="E243" t="s">
         <v>9</v>
       </c>
       <c r="F243">
         <v>14772.84</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>551</v>
       </c>
       <c r="B244">
-        <v>8915631373</v>
+        <v>8921835327</v>
       </c>
       <c r="D244" t="s">
         <v>552</v>
       </c>
       <c r="E244" t="s">
         <v>553</v>
       </c>
       <c r="F244">
-        <v>357340.87</v>
+        <v>329559.11</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>551</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245">
+        <v>78</v>
+      </c>
+      <c r="D245" t="s">
         <v>554</v>
       </c>
-      <c r="D245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E245" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F245">
-        <v>122644.81</v>
+        <v>12264.48</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>551</v>
       </c>
-      <c r="B246">
-        <v>8921835327</v>
+      <c r="C246">
+        <v>76</v>
       </c>
       <c r="D246" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="E246" t="s">
-        <v>553</v>
+        <v>30</v>
       </c>
       <c r="F246">
-        <v>329559.11</v>
+        <v>35734.09</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>551</v>
       </c>
       <c r="C247">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D247" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="E247" t="s">
         <v>30</v>
       </c>
       <c r="F247">
-        <v>12264.48</v>
+        <v>32955.91</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>551</v>
       </c>
-      <c r="C248">
-        <v>77</v>
+      <c r="B248" t="s">
+        <v>557</v>
       </c>
       <c r="D248" t="s">
         <v>558</v>
       </c>
       <c r="E248" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F248">
-        <v>32955.91</v>
+        <v>122644.81</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
         <v>551</v>
       </c>
-      <c r="C249">
-        <v>76</v>
+      <c r="B249">
+        <v>8915631373</v>
       </c>
       <c r="D249" t="s">
         <v>559</v>
       </c>
       <c r="E249" t="s">
-        <v>30</v>
+        <v>553</v>
       </c>
       <c r="F249">
-        <v>35734.09</v>
+        <v>357340.87</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>560</v>
       </c>
       <c r="B250" t="s">
         <v>561</v>
       </c>
       <c r="D250" t="s">
         <v>562</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250">
-        <v>97515.0</v>
+        <v>40000.0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
         <v>560</v>
       </c>
       <c r="B251" t="s">
         <v>563</v>
       </c>
       <c r="D251" t="s">
         <v>564</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251">
-        <v>40000.0</v>
+        <v>97515.0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
         <v>565</v>
       </c>
       <c r="B252" t="s">
         <v>566</v>
       </c>
       <c r="D252" t="s">
         <v>567</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252">
         <v>120913.81</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>565</v>
       </c>
       <c r="B253" t="s">
         <v>568</v>
       </c>
       <c r="D253" t="s">
         <v>569</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253">
         <v>30000.0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
         <v>570</v>
       </c>
       <c r="B254" t="s">
         <v>571</v>
       </c>
       <c r="D254" t="s">
         <v>572</v>
       </c>
       <c r="E254" t="s">
         <v>9</v>
       </c>
       <c r="F254">
-        <v>30500.0</v>
+        <v>37100.85</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
         <v>570</v>
       </c>
       <c r="B255" t="s">
         <v>573</v>
       </c>
       <c r="D255" t="s">
         <v>574</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255">
-        <v>37100.85</v>
+        <v>30500.0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
         <v>575</v>
       </c>
       <c r="B256" t="s">
         <v>576</v>
       </c>
       <c r="D256" t="s">
         <v>577</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256">
-        <v>1456.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
         <v>575</v>
       </c>
       <c r="B257" t="s">
         <v>578</v>
       </c>
       <c r="D257" t="s">
         <v>579</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257">
-        <v>9880.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
         <v>575</v>
       </c>
       <c r="B258" t="s">
         <v>580</v>
       </c>
       <c r="D258" t="s">
         <v>581</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258">
-        <v>98340.0</v>
+        <v>9880.0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
         <v>575</v>
       </c>
       <c r="B259" t="s">
         <v>582</v>
       </c>
       <c r="D259" t="s">
         <v>583</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259">
-        <v>1500.0</v>
+        <v>1456.0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
         <v>575</v>
       </c>
       <c r="B260" t="s">
         <v>584</v>
       </c>
       <c r="D260" t="s">
         <v>585</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260">
-        <v>1500.0</v>
+        <v>98340.0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>586</v>
       </c>
       <c r="B261" t="s">
         <v>587</v>
       </c>
       <c r="D261" t="s">
         <v>588</v>
       </c>
       <c r="E261" t="s">
         <v>450</v>
       </c>
       <c r="F261">
         <v>160850.0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>589</v>
       </c>
       <c r="B262" t="s">
         <v>590</v>
       </c>
       <c r="D262" t="s">
         <v>591</v>
       </c>
       <c r="E262" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F262">
-        <v>1387.17</v>
+        <v>224631.81</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>589</v>
       </c>
       <c r="B263" t="s">
         <v>592</v>
       </c>
       <c r="D263" t="s">
         <v>593</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263">
         <v>3650.44</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
         <v>589</v>
       </c>
       <c r="B264" t="s">
         <v>594</v>
       </c>
       <c r="D264" t="s">
         <v>595</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264">
-        <v>13402.33</v>
+        <v>1387.17</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
         <v>589</v>
       </c>
       <c r="B265" t="s">
         <v>596</v>
       </c>
       <c r="D265" t="s">
         <v>597</v>
       </c>
       <c r="E265" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F265">
-        <v>224631.81</v>
+        <v>13402.33</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
         <v>598</v>
       </c>
       <c r="C266" t="s">
         <v>599</v>
       </c>
       <c r="D266" t="s">
         <v>600</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266">
         <v>7850.0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
         <v>598</v>
       </c>
       <c r="B267" t="s">
         <v>601</v>
       </c>
       <c r="D267" t="s">
         <v>602</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267">
         <v>77110.0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
         <v>603</v>
       </c>
       <c r="B268" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="D268" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268">
-        <v>7800.0</v>
+        <v>73500.0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
         <v>603</v>
       </c>
       <c r="B269" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="D269" t="s">
         <v>606</v>
       </c>
       <c r="E269" t="s">
         <v>9</v>
       </c>
       <c r="F269">
-        <v>73500.0</v>
+        <v>7800.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
         <v>607</v>
       </c>
       <c r="B270" t="s">
         <v>608</v>
       </c>
       <c r="D270" t="s">
         <v>609</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270">
         <v>16848.0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
         <v>607</v>
       </c>
       <c r="B271" t="s">
         <v>610</v>
       </c>
       <c r="D271" t="s">
         <v>611</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271">
         <v>1530.0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
         <v>607</v>
       </c>
       <c r="B272" t="s">
         <v>612</v>
       </c>
       <c r="D272" t="s">
         <v>613</v>
       </c>
       <c r="E272" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F272">
-        <v>3200.0</v>
+        <v>168000.0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
         <v>607</v>
       </c>
       <c r="B273" t="s">
         <v>614</v>
       </c>
       <c r="D273" t="s">
         <v>615</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273">
-        <v>5720.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
         <v>607</v>
       </c>
       <c r="B274" t="s">
         <v>616</v>
       </c>
       <c r="D274" t="s">
         <v>617</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274">
-        <v>1560.0</v>
+        <v>5720.0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
         <v>607</v>
       </c>
       <c r="B275" t="s">
         <v>618</v>
       </c>
       <c r="D275" t="s">
         <v>619</v>
       </c>
       <c r="E275" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F275">
-        <v>168000.0</v>
+        <v>1560.0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
         <v>620</v>
       </c>
-      <c r="B276" t="s">
+      <c r="B276">
+        <v>8720181900</v>
+      </c>
+      <c r="D276" t="s">
         <v>621</v>
       </c>
-      <c r="D276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276">
-        <v>7600.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
         <v>620</v>
       </c>
-      <c r="B277">
-        <v>8720181900</v>
+      <c r="B277" t="s">
+        <v>622</v>
       </c>
       <c r="D277" t="s">
         <v>623</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277">
-        <v>74000.0</v>
+        <v>7600.0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
         <v>624</v>
       </c>
       <c r="B278" t="s">
         <v>625</v>
       </c>
       <c r="D278" t="s">
         <v>626</v>
       </c>
       <c r="E278" t="s">
         <v>9</v>
       </c>
       <c r="F278">
         <v>3000.0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
         <v>624</v>
       </c>
       <c r="B279" t="s">
         <v>627</v>
       </c>
       <c r="D279" t="s">
         <v>628</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279">
-        <v>7000.0</v>
+        <v>4880.0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
         <v>624</v>
       </c>
       <c r="B280" t="s">
         <v>629</v>
       </c>
       <c r="D280" t="s">
         <v>630</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280">
-        <v>59072.0</v>
+        <v>7000.0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
         <v>624</v>
       </c>
-      <c r="B281" t="s">
+      <c r="B281">
+        <v>8898605127</v>
+      </c>
+      <c r="D281" t="s">
         <v>631</v>
       </c>
-      <c r="D281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E281" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F281">
-        <v>4880.0</v>
+        <v>605000.0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
         <v>624</v>
       </c>
-      <c r="B282">
-        <v>8898605127</v>
+      <c r="B282" t="s">
+        <v>632</v>
       </c>
       <c r="D282" t="s">
         <v>633</v>
       </c>
       <c r="E282" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F282">
-        <v>605000.0</v>
+        <v>2998.8</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
         <v>624</v>
       </c>
       <c r="B283" t="s">
         <v>634</v>
       </c>
       <c r="D283" t="s">
         <v>635</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283">
-        <v>2998.8</v>
+        <v>2040.0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
         <v>624</v>
       </c>
       <c r="B284" t="s">
         <v>636</v>
       </c>
       <c r="D284" t="s">
         <v>637</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284">
-        <v>2040.0</v>
+        <v>59072.0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
         <v>638</v>
       </c>
-      <c r="B285" t="s">
+      <c r="B285">
+        <v>8894715704</v>
+      </c>
+      <c r="D285" t="s">
         <v>639</v>
       </c>
-      <c r="D285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E285" t="s">
         <v>9</v>
       </c>
       <c r="F285">
-        <v>3952.0</v>
+        <v>36500.0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
         <v>638</v>
       </c>
-      <c r="B286">
-        <v>8894715704</v>
+      <c r="B286" t="s">
+        <v>640</v>
       </c>
       <c r="D286" t="s">
         <v>641</v>
       </c>
       <c r="E286" t="s">
         <v>9</v>
       </c>
       <c r="F286">
-        <v>36500.0</v>
+        <v>3952.0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
         <v>642</v>
       </c>
       <c r="B287" t="s">
         <v>643</v>
       </c>
       <c r="D287" t="s">
         <v>644</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287">
-        <v>36060.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
         <v>642</v>
       </c>
       <c r="B288" t="s">
         <v>645</v>
       </c>
       <c r="D288" t="s">
         <v>646</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288">
-        <v>4000.0</v>
+        <v>36060.0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
         <v>647</v>
       </c>
       <c r="B289" t="s">
         <v>648</v>
       </c>
       <c r="D289" t="s">
         <v>649</v>
       </c>
       <c r="E289" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F289">
-        <v>154000.0</v>
+        <v>17100.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
         <v>647</v>
       </c>
       <c r="B290" t="s">
         <v>650</v>
       </c>
       <c r="D290" t="s">
         <v>651</v>
       </c>
       <c r="E290" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F290">
-        <v>17100.0</v>
+        <v>154000.0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
         <v>652</v>
       </c>
-      <c r="B291" t="s">
+      <c r="B291">
+        <v>8719304548</v>
+      </c>
+      <c r="D291" t="s">
         <v>653</v>
       </c>
-      <c r="D291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291">
-        <v>6000.0</v>
+        <v>63000.0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
         <v>652</v>
       </c>
-      <c r="B292">
-        <v>8910685100.0</v>
+      <c r="B292" t="s">
+        <v>654</v>
       </c>
       <c r="D292" t="s">
         <v>655</v>
       </c>
       <c r="E292" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F292">
-        <v>830000.0</v>
+        <v>38300.0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
         <v>652</v>
       </c>
       <c r="B293" t="s">
         <v>656</v>
       </c>
       <c r="D293" t="s">
         <v>657</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293">
-        <v>7700.0</v>
+        <v>8900.0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
         <v>652</v>
       </c>
       <c r="B294" t="s">
         <v>658</v>
       </c>
       <c r="D294" t="s">
         <v>659</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294">
-        <v>38300.0</v>
+        <v>7700.0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
         <v>652</v>
       </c>
-      <c r="B295" t="s">
+      <c r="B295">
+        <v>8910685100.0</v>
+      </c>
+      <c r="D295" t="s">
         <v>660</v>
       </c>
-      <c r="D295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F295">
-        <v>8900.0</v>
+        <v>830000.0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
         <v>652</v>
       </c>
       <c r="B296" t="s">
+        <v>661</v>
+      </c>
+      <c r="D296" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296">
         <v>9800.0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
         <v>652</v>
       </c>
-      <c r="B297">
-        <v>8719304548</v>
+      <c r="B297" t="s">
+        <v>663</v>
       </c>
       <c r="D297" t="s">
         <v>664</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297">
-        <v>63000.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
         <v>665</v>
       </c>
-      <c r="B298">
-        <v>8535912969</v>
+      <c r="B298" t="s">
+        <v>666</v>
       </c>
       <c r="D298" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E298" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F298">
-        <v>223105.58</v>
+        <v>17055.84</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
         <v>665</v>
       </c>
-      <c r="B299" t="s">
-        <v>667</v>
+      <c r="B299">
+        <v>8535912969</v>
       </c>
       <c r="D299" t="s">
         <v>668</v>
       </c>
       <c r="E299" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F299">
-        <v>17055.84</v>
+        <v>223105.58</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
         <v>669</v>
       </c>
       <c r="B300">
         <v>8730274204</v>
       </c>
       <c r="D300" t="s">
         <v>670</v>
       </c>
       <c r="E300" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F300">
         <v>72282.5</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>669</v>
       </c>
       <c r="C301" t="s">
         <v>671</v>
       </c>
       <c r="D301" t="s">
         <v>672</v>
       </c>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301">
         <v>4992.0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
         <v>669</v>
@@ -9348,173 +9360,173 @@
       </c>
       <c r="B306" t="s">
         <v>682</v>
       </c>
       <c r="D306" t="s">
         <v>683</v>
       </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306">
         <v>39500.0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
         <v>684</v>
       </c>
       <c r="B307" t="s">
         <v>685</v>
       </c>
       <c r="D307" t="s">
         <v>686</v>
       </c>
       <c r="E307" t="s">
-        <v>201</v>
+        <v>9</v>
       </c>
       <c r="F307">
-        <v>512215.89</v>
+        <v>71890.42</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
         <v>684</v>
       </c>
       <c r="B308" t="s">
         <v>687</v>
       </c>
       <c r="D308" t="s">
         <v>688</v>
       </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308">
-        <v>20652.23</v>
+        <v>9464.81</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
         <v>684</v>
       </c>
       <c r="B309" t="s">
         <v>689</v>
       </c>
       <c r="D309" t="s">
         <v>690</v>
       </c>
       <c r="E309" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F309">
-        <v>71890.42</v>
+        <v>9880.0</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
         <v>684</v>
       </c>
       <c r="B310" t="s">
         <v>691</v>
       </c>
       <c r="D310" t="s">
         <v>692</v>
       </c>
       <c r="E310" t="s">
-        <v>9</v>
+        <v>198</v>
       </c>
       <c r="F310">
-        <v>9464.81</v>
+        <v>512215.89</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
         <v>684</v>
       </c>
       <c r="B311" t="s">
         <v>693</v>
       </c>
       <c r="D311" t="s">
         <v>694</v>
       </c>
       <c r="E311" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F311">
-        <v>9880.0</v>
+        <v>20652.23</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
         <v>684</v>
       </c>
       <c r="B312" t="s">
         <v>695</v>
       </c>
       <c r="D312" t="s">
         <v>696</v>
       </c>
       <c r="E312" t="s">
         <v>9</v>
       </c>
       <c r="F312">
         <v>10400.0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
         <v>697</v>
       </c>
       <c r="B313" t="s">
         <v>698</v>
       </c>
       <c r="D313" t="s">
         <v>699</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313">
-        <v>11700.0</v>
+        <v>46000.0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>697</v>
       </c>
       <c r="B314" t="s">
         <v>700</v>
       </c>
       <c r="D314" t="s">
         <v>701</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314">
-        <v>46000.0</v>
+        <v>11700.0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
         <v>697</v>
       </c>
       <c r="B315" t="s">
         <v>702</v>
       </c>
       <c r="D315" t="s">
         <v>703</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315">
         <v>62000.0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
         <v>704</v>
       </c>
       <c r="B316" t="s">
         <v>705</v>
@@ -9637,71 +9649,71 @@
       </c>
       <c r="B323" t="s">
         <v>695</v>
       </c>
       <c r="D323" t="s">
         <v>696</v>
       </c>
       <c r="E323" t="s">
         <v>9</v>
       </c>
       <c r="F323">
         <v>10400.0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
         <v>724</v>
       </c>
       <c r="B324" t="s">
         <v>725</v>
       </c>
       <c r="D324" t="s">
         <v>726</v>
       </c>
       <c r="E324" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F324">
-        <v>31069.91</v>
+        <v>4098.36</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
         <v>724</v>
       </c>
       <c r="B325" t="s">
         <v>727</v>
       </c>
       <c r="D325" t="s">
         <v>728</v>
       </c>
       <c r="E325" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F325">
-        <v>4098.36</v>
+        <v>31069.91</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
         <v>724</v>
       </c>
       <c r="B326" t="s">
         <v>729</v>
       </c>
       <c r="D326" t="s">
         <v>730</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326">
         <v>139601.02</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
         <v>731</v>
       </c>
       <c r="B327" t="s">
         <v>732</v>
@@ -9725,187 +9737,187 @@
       </c>
       <c r="D328" t="s">
         <v>735</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328">
         <v>106687.57</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
         <v>736</v>
       </c>
       <c r="B329" t="s">
         <v>737</v>
       </c>
       <c r="D329" t="s">
         <v>738</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329">
-        <v>13200.0</v>
+        <v>145000.0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
         <v>736</v>
       </c>
       <c r="B330" t="s">
         <v>739</v>
       </c>
       <c r="D330" t="s">
         <v>740</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330">
-        <v>145000.0</v>
+        <v>13200.0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
         <v>741</v>
       </c>
-      <c r="B331">
-        <v>8942294673</v>
+      <c r="B331" t="s">
+        <v>742</v>
       </c>
       <c r="D331" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E331" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F331">
-        <v>284615.25</v>
+        <v>16420.08</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
         <v>741</v>
       </c>
-      <c r="B332" t="s">
-        <v>743</v>
+      <c r="B332">
+        <v>8942294673</v>
       </c>
       <c r="D332" t="s">
         <v>744</v>
       </c>
       <c r="E332" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F332">
-        <v>16420.08</v>
+        <v>284615.25</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
         <v>745</v>
       </c>
       <c r="B333" t="s">
         <v>746</v>
       </c>
       <c r="D333" t="s">
         <v>747</v>
       </c>
       <c r="E333" t="s">
         <v>9</v>
       </c>
       <c r="F333">
-        <v>1450.0</v>
+        <v>1029.0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>745</v>
       </c>
       <c r="B334" t="s">
         <v>748</v>
       </c>
       <c r="D334" t="s">
         <v>749</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334">
-        <v>1029.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
         <v>745</v>
       </c>
       <c r="B335" t="s">
         <v>750</v>
       </c>
       <c r="D335" t="s">
         <v>751</v>
       </c>
       <c r="E335" t="s">
         <v>9</v>
       </c>
       <c r="F335">
-        <v>2500.0</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
         <v>745</v>
       </c>
       <c r="B336" t="s">
         <v>752</v>
       </c>
       <c r="D336" t="s">
         <v>753</v>
       </c>
       <c r="E336" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F336">
-        <v>250000.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
         <v>745</v>
       </c>
       <c r="B337" t="s">
         <v>754</v>
       </c>
       <c r="D337" t="s">
         <v>755</v>
       </c>
       <c r="E337" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F337">
-        <v>1300.0</v>
+        <v>250000.0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
         <v>745</v>
       </c>
       <c r="B338" t="s">
         <v>756</v>
       </c>
       <c r="D338" t="s">
         <v>757</v>
       </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338">
         <v>28000.0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
         <v>758</v>
       </c>
       <c r="C339">
         <v>9369813</v>
@@ -9936,384 +9948,384 @@
       <c r="F340">
         <v>6000.0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
         <v>760</v>
       </c>
       <c r="B341" t="s">
         <v>763</v>
       </c>
       <c r="D341" t="s">
         <v>764</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341">
         <v>8875.44</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
         <v>760</v>
       </c>
-      <c r="B342" t="s">
+      <c r="B342">
+        <v>9315170177</v>
+      </c>
+      <c r="D342" t="s">
         <v>765</v>
       </c>
-      <c r="D342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E342" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F342">
-        <v>16189.3</v>
+        <v>384616.41</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
         <v>760</v>
       </c>
-      <c r="B343" t="s">
+      <c r="C343" t="s">
+        <v>766</v>
+      </c>
+      <c r="D343" t="s">
         <v>767</v>
       </c>
-      <c r="D343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E343" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F343">
-        <v>153846.15</v>
+        <v>5147.28</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
         <v>760</v>
       </c>
-      <c r="B344">
-        <v>9315170177</v>
+      <c r="B344" t="s">
+        <v>768</v>
       </c>
       <c r="D344" t="s">
         <v>769</v>
       </c>
       <c r="E344" t="s">
         <v>30</v>
       </c>
       <c r="F344">
-        <v>384616.41</v>
+        <v>153846.15</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
         <v>760</v>
       </c>
-      <c r="C345" t="s">
+      <c r="B345" t="s">
         <v>770</v>
       </c>
       <c r="D345" t="s">
         <v>771</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345">
-        <v>5147.28</v>
+        <v>16189.3</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
         <v>772</v>
       </c>
       <c r="C346" t="s">
         <v>773</v>
       </c>
       <c r="D346" t="s">
         <v>774</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346">
         <v>7100.59</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
         <v>772</v>
       </c>
       <c r="C347">
-        <v>9336155</v>
+        <v>9221259</v>
       </c>
       <c r="D347" t="s">
         <v>775</v>
       </c>
       <c r="E347" t="s">
         <v>30</v>
       </c>
       <c r="F347">
-        <v>123076.92</v>
+        <v>195694.31</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
         <v>772</v>
       </c>
       <c r="C348">
-        <v>9221259</v>
+        <v>9336155</v>
       </c>
       <c r="D348" t="s">
         <v>776</v>
       </c>
       <c r="E348" t="s">
         <v>30</v>
       </c>
       <c r="F348">
-        <v>195694.31</v>
+        <v>123076.92</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
         <v>777</v>
       </c>
       <c r="B349" t="s">
         <v>778</v>
       </c>
       <c r="D349" t="s">
         <v>779</v>
       </c>
       <c r="E349" t="s">
         <v>9</v>
       </c>
       <c r="F349">
         <v>115000.0</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
         <v>780</v>
       </c>
       <c r="B350" t="s">
         <v>781</v>
       </c>
       <c r="D350" t="s">
         <v>782</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350">
-        <v>3323.14</v>
+        <v>55385.59</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
         <v>780</v>
       </c>
       <c r="B351" t="s">
         <v>783</v>
       </c>
       <c r="D351" t="s">
         <v>784</v>
       </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351">
-        <v>55385.59</v>
+        <v>3323.14</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
         <v>785</v>
       </c>
       <c r="B352" t="s">
         <v>786</v>
       </c>
       <c r="D352" t="s">
         <v>787</v>
       </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352">
-        <v>2000.0</v>
+        <v>140000.0</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
         <v>785</v>
       </c>
-      <c r="C353" t="s">
+      <c r="B353" t="s">
         <v>788</v>
       </c>
       <c r="D353" t="s">
         <v>789</v>
       </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353">
-        <v>13400.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
         <v>785</v>
       </c>
       <c r="B354" t="s">
         <v>790</v>
       </c>
       <c r="D354" t="s">
         <v>791</v>
       </c>
       <c r="E354" t="s">
         <v>9</v>
       </c>
       <c r="F354">
         <v>1200.0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
         <v>785</v>
       </c>
-      <c r="B355" t="s">
+      <c r="C355" t="s">
         <v>792</v>
       </c>
       <c r="D355" t="s">
         <v>793</v>
       </c>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355">
-        <v>140000.0</v>
+        <v>13400.0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
         <v>794</v>
       </c>
       <c r="C356">
         <v>8701369</v>
       </c>
       <c r="D356">
         <v>9384313412</v>
       </c>
       <c r="E356" t="s">
         <v>30</v>
       </c>
       <c r="F356">
         <v>48388.39</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
         <v>795</v>
       </c>
       <c r="B357" t="s">
         <v>796</v>
       </c>
       <c r="D357" t="s">
         <v>797</v>
       </c>
       <c r="E357" t="s">
         <v>30</v>
       </c>
       <c r="F357">
         <v>44354.84</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
         <v>798</v>
       </c>
-      <c r="B358">
-        <v>8846125548</v>
+      <c r="C358" t="s">
+        <v>799</v>
       </c>
       <c r="D358" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E358" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F358">
-        <v>177500.0</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
         <v>798</v>
       </c>
       <c r="C359" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D359" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E359" t="s">
         <v>9</v>
       </c>
       <c r="F359">
         <v>2080.0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
         <v>798</v>
       </c>
       <c r="C360" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D360" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E360" t="s">
         <v>9</v>
       </c>
       <c r="F360">
         <v>17004.0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
         <v>798</v>
       </c>
-      <c r="C361" t="s">
-        <v>804</v>
+      <c r="B361">
+        <v>8846125548</v>
       </c>
       <c r="D361" t="s">
         <v>805</v>
       </c>
       <c r="E361" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F361">
-        <v>1530.0</v>
+        <v>177500.0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
         <v>806</v>
       </c>
       <c r="B362" t="s">
         <v>807</v>
       </c>
       <c r="D362" t="s">
         <v>808</v>
       </c>
       <c r="E362" t="s">
         <v>30</v>
       </c>
       <c r="F362">
         <v>30000.0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
         <v>809</v>
       </c>
       <c r="B363" t="s">
         <v>810</v>
@@ -10361,78 +10373,78 @@
       <c r="F365">
         <v>68507.0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
         <v>817</v>
       </c>
       <c r="B366" t="s">
         <v>818</v>
       </c>
       <c r="D366" t="s">
         <v>819</v>
       </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
       <c r="F366">
         <v>26800.0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
         <v>817</v>
       </c>
-      <c r="B367" t="s">
+      <c r="B367">
+        <v>9313025759</v>
+      </c>
+      <c r="D367" t="s">
         <v>820</v>
       </c>
-      <c r="D367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367">
-        <v>1300.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
         <v>817</v>
       </c>
-      <c r="B368">
-        <v>9313025759</v>
+      <c r="B368" t="s">
+        <v>821</v>
       </c>
       <c r="D368" t="s">
         <v>822</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368">
-        <v>2400.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
         <v>817</v>
       </c>
       <c r="B369">
         <v>8935908090</v>
       </c>
       <c r="D369" t="s">
         <v>823</v>
       </c>
       <c r="E369" t="s">
         <v>13</v>
       </c>
       <c r="F369">
         <v>280000.0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
         <v>817</v>
       </c>
       <c r="B370" t="s">
         <v>824</v>
@@ -10446,282 +10458,282 @@
       <c r="F370">
         <v>3000.0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
         <v>826</v>
       </c>
       <c r="B371">
         <v>8575145184</v>
       </c>
       <c r="D371" t="s">
         <v>827</v>
       </c>
       <c r="E371" t="s">
         <v>9</v>
       </c>
       <c r="F371">
         <v>112166.0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
         <v>828</v>
       </c>
-      <c r="B372" t="s">
+      <c r="C372" t="s">
         <v>829</v>
       </c>
       <c r="D372" t="s">
         <v>830</v>
       </c>
       <c r="E372" t="s">
         <v>9</v>
       </c>
       <c r="F372">
-        <v>84645.0</v>
+        <v>3045.19</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
         <v>828</v>
       </c>
-      <c r="B373" t="s">
+      <c r="C373" t="s">
         <v>831</v>
       </c>
       <c r="D373" t="s">
         <v>832</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373">
-        <v>16500.0</v>
+        <v>7600.11</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
         <v>828</v>
       </c>
       <c r="C374" t="s">
         <v>833</v>
       </c>
       <c r="D374" t="s">
         <v>834</v>
       </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374">
-        <v>7600.11</v>
+        <v>3843.0</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
         <v>828</v>
       </c>
-      <c r="C375" t="s">
+      <c r="B375" t="s">
         <v>835</v>
       </c>
       <c r="D375" t="s">
         <v>836</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375">
-        <v>3843.0</v>
+        <v>16500.0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
         <v>828</v>
       </c>
-      <c r="C376" t="s">
+      <c r="B376" t="s">
         <v>837</v>
       </c>
       <c r="D376" t="s">
         <v>838</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376">
-        <v>3045.19</v>
+        <v>84645.0</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
         <v>828</v>
       </c>
       <c r="B377" t="s">
         <v>839</v>
       </c>
       <c r="D377" t="s">
         <v>840</v>
       </c>
       <c r="E377" t="s">
         <v>9</v>
       </c>
       <c r="F377">
         <v>117116.92</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
         <v>841</v>
       </c>
       <c r="B378" t="s">
         <v>842</v>
       </c>
       <c r="D378" t="s">
         <v>843</v>
       </c>
       <c r="E378" t="s">
         <v>9</v>
       </c>
       <c r="F378">
         <v>25800.0</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
         <v>844</v>
       </c>
-      <c r="B379">
-        <v>8668948233</v>
+      <c r="C379" t="s">
+        <v>845</v>
       </c>
       <c r="D379" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E379" t="s">
-        <v>56</v>
+        <v>847</v>
       </c>
       <c r="F379">
-        <v>673500.86</v>
+        <v>44120.8</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
         <v>844</v>
       </c>
-      <c r="C380" t="s">
-        <v>846</v>
+      <c r="B380">
+        <v>8668948233</v>
       </c>
       <c r="D380" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E380" t="s">
-        <v>848</v>
+        <v>56</v>
       </c>
       <c r="F380">
-        <v>44120.8</v>
+        <v>673500.86</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
         <v>849</v>
       </c>
       <c r="B381" t="s">
         <v>850</v>
       </c>
       <c r="D381" t="s">
         <v>851</v>
       </c>
       <c r="E381" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F381">
-        <v>211365.39</v>
+        <v>96129.24</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
         <v>849</v>
       </c>
       <c r="B382" t="s">
         <v>852</v>
       </c>
       <c r="D382" t="s">
         <v>853</v>
       </c>
       <c r="E382" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F382">
-        <v>12194.16</v>
+        <v>211365.39</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
         <v>849</v>
       </c>
       <c r="B383" t="s">
         <v>854</v>
       </c>
       <c r="D383" t="s">
         <v>855</v>
       </c>
       <c r="E383" t="s">
         <v>9</v>
       </c>
       <c r="F383">
-        <v>96129.24</v>
+        <v>12194.16</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
         <v>856</v>
       </c>
       <c r="B384" t="s">
         <v>857</v>
       </c>
       <c r="D384" t="s">
         <v>858</v>
       </c>
       <c r="E384" t="s">
-        <v>450</v>
+        <v>9</v>
       </c>
       <c r="F384">
-        <v>415175.79</v>
+        <v>23954.79</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
         <v>856</v>
       </c>
       <c r="B385" t="s">
         <v>859</v>
       </c>
       <c r="D385" t="s">
         <v>860</v>
       </c>
       <c r="E385" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="F385">
-        <v>23954.79</v>
+        <v>415175.79</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
         <v>861</v>
       </c>
       <c r="B386">
         <v>9134902799</v>
       </c>
       <c r="D386" t="s">
         <v>862</v>
       </c>
       <c r="E386" t="s">
         <v>56</v>
       </c>
       <c r="F386">
         <v>585498.62</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
         <v>861</v>
       </c>
       <c r="B387">
         <v>8853511467</v>
@@ -10745,68 +10757,68 @@
       </c>
       <c r="D388" t="s">
         <v>866</v>
       </c>
       <c r="E388" t="s">
         <v>9</v>
       </c>
       <c r="F388">
         <v>52905.74</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
         <v>867</v>
       </c>
       <c r="B389" t="s">
         <v>868</v>
       </c>
       <c r="D389" t="s">
         <v>869</v>
       </c>
       <c r="E389" t="s">
         <v>9</v>
       </c>
       <c r="F389">
-        <v>2000.0</v>
+        <v>22000.0</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
         <v>867</v>
       </c>
       <c r="B390" t="s">
         <v>870</v>
       </c>
       <c r="D390" t="s">
         <v>871</v>
       </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390">
-        <v>22000.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
         <v>872</v>
       </c>
       <c r="B391" t="s">
         <v>873</v>
       </c>
       <c r="D391" t="s">
         <v>874</v>
       </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391">
         <v>36890.4</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
         <v>872</v>
       </c>
       <c r="B392" t="s">
         <v>875</v>
@@ -10915,153 +10927,153 @@
       </c>
       <c r="D398" t="s">
         <v>887</v>
       </c>
       <c r="E398" t="s">
         <v>30</v>
       </c>
       <c r="F398">
         <v>76923.26</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
         <v>888</v>
       </c>
       <c r="B399" t="s">
         <v>889</v>
       </c>
       <c r="D399" t="s">
         <v>890</v>
       </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399">
-        <v>10800.0</v>
+        <v>106959.23</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
         <v>888</v>
       </c>
-      <c r="C400" t="s">
+      <c r="B400" t="s">
         <v>891</v>
       </c>
       <c r="D400" t="s">
         <v>892</v>
       </c>
       <c r="E400" t="s">
-        <v>304</v>
+        <v>9</v>
       </c>
       <c r="F400">
-        <v>2139.18</v>
+        <v>2448.0</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
         <v>888</v>
       </c>
       <c r="B401" t="s">
         <v>893</v>
       </c>
       <c r="D401" t="s">
         <v>894</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401">
-        <v>2448.0</v>
+        <v>10800.0</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
         <v>888</v>
       </c>
-      <c r="B402" t="s">
+      <c r="C402" t="s">
         <v>895</v>
       </c>
       <c r="D402" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="E402" t="s">
-        <v>9</v>
+        <v>304</v>
       </c>
       <c r="F402">
-        <v>750.0</v>
+        <v>2139.18</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
         <v>888</v>
       </c>
       <c r="B403" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="D403" t="s">
         <v>897</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403">
-        <v>106959.23</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
         <v>898</v>
       </c>
       <c r="B404" t="s">
         <v>899</v>
       </c>
       <c r="D404" t="s">
         <v>900</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404">
-        <v>5850.0</v>
+        <v>58590.94</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
         <v>898</v>
       </c>
       <c r="B405" t="s">
         <v>901</v>
       </c>
       <c r="D405" t="s">
         <v>902</v>
       </c>
       <c r="E405" t="s">
         <v>9</v>
       </c>
       <c r="F405">
-        <v>58590.94</v>
+        <v>5850.0</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
         <v>903</v>
       </c>
       <c r="B406" t="s">
         <v>904</v>
       </c>
       <c r="D406" t="s">
         <v>905</v>
       </c>
       <c r="E406" t="s">
         <v>30</v>
       </c>
       <c r="F406">
         <v>52000.0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
         <v>906</v>
       </c>
       <c r="B407" t="s">
         <v>907</v>
@@ -11143,554 +11155,554 @@
       <c r="F411">
         <v>147324.31</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
         <v>920</v>
       </c>
       <c r="B412" t="s">
         <v>921</v>
       </c>
       <c r="D412" t="s">
         <v>922</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412">
         <v>58500.0</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
         <v>923</v>
       </c>
-      <c r="B413">
-        <v>8467271512</v>
+      <c r="B413" t="s">
+        <v>924</v>
       </c>
       <c r="D413" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="E413" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="F413">
-        <v>703068.75</v>
+        <v>509527.5</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
         <v>923</v>
       </c>
-      <c r="B414" t="s">
-        <v>925</v>
+      <c r="B414">
+        <v>8467271512</v>
       </c>
       <c r="D414" t="s">
         <v>926</v>
       </c>
       <c r="E414" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="F414">
-        <v>509527.5</v>
+        <v>703068.75</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
         <v>927</v>
       </c>
       <c r="B415" t="s">
         <v>928</v>
       </c>
       <c r="D415" t="s">
         <v>929</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415">
-        <v>15747.1</v>
+        <v>154770.34</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
         <v>927</v>
       </c>
       <c r="B416" t="s">
         <v>930</v>
       </c>
       <c r="D416" t="s">
         <v>931</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416">
-        <v>154770.34</v>
+        <v>15747.1</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
         <v>932</v>
       </c>
       <c r="B417" t="s">
         <v>933</v>
       </c>
       <c r="D417" t="s">
         <v>934</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417">
         <v>136619.0</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
         <v>935</v>
       </c>
       <c r="B418" t="s">
         <v>936</v>
       </c>
       <c r="D418" t="s">
         <v>937</v>
       </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418">
-        <v>1800.0</v>
+        <v>23400.0</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
         <v>935</v>
       </c>
       <c r="B419" t="s">
         <v>938</v>
       </c>
       <c r="D419" t="s">
         <v>939</v>
       </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419">
-        <v>23400.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
         <v>940</v>
       </c>
       <c r="B420" t="s">
         <v>941</v>
       </c>
       <c r="D420" t="s">
         <v>942</v>
       </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420">
         <v>135890.0</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
         <v>943</v>
       </c>
       <c r="B421" t="s">
         <v>944</v>
       </c>
       <c r="D421" t="s">
         <v>945</v>
       </c>
       <c r="E421" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F421">
-        <v>462.0</v>
+        <v>667000.0</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
         <v>943</v>
       </c>
       <c r="B422" t="s">
         <v>946</v>
       </c>
       <c r="D422" t="s">
         <v>947</v>
       </c>
       <c r="E422" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F422">
-        <v>667000.0</v>
+        <v>55000.0</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
         <v>943</v>
       </c>
       <c r="B423" t="s">
         <v>948</v>
       </c>
       <c r="D423" t="s">
         <v>949</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423">
         <v>2500.0</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
         <v>943</v>
       </c>
       <c r="B424" t="s">
         <v>950</v>
       </c>
       <c r="D424" t="s">
         <v>951</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424">
-        <v>55000.0</v>
+        <v>462.0</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
         <v>952</v>
       </c>
-      <c r="C425" t="s">
+      <c r="B425" t="s">
         <v>953</v>
       </c>
       <c r="D425" t="s">
         <v>954</v>
       </c>
       <c r="E425" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F425">
-        <v>3200.0</v>
+        <v>199500.0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
         <v>952</v>
       </c>
-      <c r="B426" t="s">
+      <c r="C426" t="s">
         <v>955</v>
       </c>
       <c r="D426" t="s">
         <v>956</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426">
-        <v>1500.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
         <v>952</v>
       </c>
       <c r="B427" t="s">
         <v>957</v>
       </c>
       <c r="D427" t="s">
         <v>958</v>
       </c>
       <c r="E427" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F427">
-        <v>199500.0</v>
+        <v>9000.0</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
         <v>952</v>
       </c>
       <c r="B428" t="s">
         <v>959</v>
       </c>
       <c r="D428" t="s">
         <v>960</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428">
-        <v>9000.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
         <v>952</v>
       </c>
       <c r="B429" t="s">
         <v>961</v>
       </c>
       <c r="D429" t="s">
         <v>962</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429">
-        <v>1300.0</v>
+        <v>19500.0</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
         <v>952</v>
       </c>
       <c r="B430" t="s">
         <v>963</v>
       </c>
       <c r="D430" t="s">
         <v>964</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430">
-        <v>19500.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
         <v>965</v>
       </c>
       <c r="B431" t="s">
         <v>966</v>
       </c>
       <c r="D431" t="s">
         <v>967</v>
       </c>
       <c r="E431" t="s">
         <v>9</v>
       </c>
       <c r="F431">
-        <v>3137.25</v>
+        <v>6700.0</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
         <v>965</v>
       </c>
       <c r="B432" t="s">
         <v>968</v>
       </c>
       <c r="D432" t="s">
         <v>969</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432">
-        <v>1700.0</v>
+        <v>3137.25</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
         <v>965</v>
       </c>
       <c r="B433" t="s">
         <v>970</v>
       </c>
       <c r="D433" t="s">
         <v>971</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433">
-        <v>7000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
         <v>965</v>
       </c>
       <c r="B434" t="s">
         <v>972</v>
       </c>
       <c r="D434" t="s">
         <v>973</v>
       </c>
       <c r="E434" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F434">
-        <v>273000.0</v>
+        <v>7000.0</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
         <v>965</v>
       </c>
       <c r="B435" t="s">
         <v>974</v>
       </c>
       <c r="D435" t="s">
         <v>975</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435">
-        <v>26800.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
         <v>965</v>
       </c>
       <c r="B436" t="s">
         <v>976</v>
       </c>
       <c r="D436" t="s">
         <v>977</v>
       </c>
       <c r="E436" t="s">
         <v>9</v>
       </c>
       <c r="F436">
-        <v>3846.15</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
         <v>965</v>
       </c>
       <c r="B437" t="s">
         <v>978</v>
       </c>
       <c r="D437" t="s">
         <v>979</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437">
-        <v>1500.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
         <v>965</v>
       </c>
       <c r="B438" t="s">
         <v>980</v>
       </c>
       <c r="D438" t="s">
         <v>981</v>
       </c>
       <c r="E438" t="s">
         <v>9</v>
       </c>
       <c r="F438">
-        <v>6700.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
         <v>965</v>
       </c>
       <c r="B439" t="s">
         <v>982</v>
       </c>
       <c r="D439" t="s">
         <v>983</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439">
-        <v>20000.0</v>
+        <v>26800.0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
         <v>965</v>
       </c>
       <c r="B440" t="s">
         <v>984</v>
       </c>
       <c r="D440" t="s">
         <v>985</v>
       </c>
       <c r="E440" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F440">
-        <v>4000.0</v>
+        <v>273000.0</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
         <v>986</v>
       </c>
-      <c r="B441">
-        <v>8548782613</v>
+      <c r="B441" t="s">
+        <v>987</v>
       </c>
       <c r="D441" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="E441" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F441">
-        <v>199000.0</v>
+        <v>3173.25</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
         <v>986</v>
       </c>
-      <c r="C442" t="s">
-        <v>988</v>
+      <c r="B442" t="s">
+        <v>989</v>
       </c>
       <c r="D442" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E442" t="s">
-        <v>990</v>
+        <v>9</v>
       </c>
       <c r="F442">
-        <v>1546.39</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
         <v>986</v>
       </c>
       <c r="B443" t="s">
         <v>991</v>
       </c>
       <c r="D443" t="s">
         <v>992</v>
       </c>
       <c r="E443" t="s">
         <v>9</v>
       </c>
       <c r="F443">
         <v>1700.0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
         <v>986</v>
       </c>
       <c r="B444" t="s">
         <v>993</v>
@@ -11704,469 +11716,469 @@
       <c r="F444">
         <v>7000.0</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
         <v>986</v>
       </c>
       <c r="B445" t="s">
         <v>995</v>
       </c>
       <c r="D445" t="s">
         <v>996</v>
       </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445">
         <v>19300.0</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
         <v>986</v>
       </c>
-      <c r="B446" t="s">
+      <c r="C446" t="s">
         <v>997</v>
       </c>
       <c r="D446" t="s">
         <v>998</v>
       </c>
       <c r="E446" t="s">
-        <v>9</v>
+        <v>999</v>
       </c>
       <c r="F446">
-        <v>3173.25</v>
+        <v>1546.39</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
         <v>986</v>
       </c>
-      <c r="B447" t="s">
-        <v>999</v>
+      <c r="B447">
+        <v>8548782613</v>
       </c>
       <c r="D447" t="s">
         <v>1000</v>
       </c>
       <c r="E447" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F447">
-        <v>3846.15</v>
+        <v>199000.0</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
         <v>1001</v>
       </c>
       <c r="B448" t="s">
         <v>1002</v>
       </c>
       <c r="D448" t="s">
         <v>1003</v>
       </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448">
-        <v>5000.0</v>
+        <v>3800.0</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
         <v>1001</v>
       </c>
       <c r="B449" t="s">
         <v>1004</v>
       </c>
       <c r="D449" t="s">
         <v>1005</v>
       </c>
       <c r="E449" t="s">
         <v>9</v>
       </c>
       <c r="F449">
-        <v>195000.0</v>
+        <v>14500.0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
         <v>1001</v>
       </c>
-      <c r="B450">
-        <v>8902952468</v>
+      <c r="B450" t="s">
+        <v>1006</v>
       </c>
       <c r="D450" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="E450" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F450">
-        <v>2460000.0</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
         <v>1001</v>
       </c>
       <c r="B451" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D451" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451">
-        <v>3800.0</v>
+        <v>17400.0</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
         <v>1001</v>
       </c>
       <c r="B452" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D452" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="E452" t="s">
         <v>9</v>
       </c>
       <c r="F452">
-        <v>120000.0</v>
+        <v>3696.0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
         <v>1001</v>
       </c>
       <c r="B453" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="D453" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="E453" t="s">
         <v>9</v>
       </c>
       <c r="F453">
-        <v>3696.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
         <v>1001</v>
       </c>
       <c r="B454" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D454" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="E454" t="s">
         <v>9</v>
       </c>
       <c r="F454">
-        <v>14500.0</v>
+        <v>195000.0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
         <v>1001</v>
       </c>
       <c r="B455" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="D455" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455">
-        <v>15000.0</v>
+        <v>120000.0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
         <v>1001</v>
       </c>
-      <c r="B456" t="s">
-        <v>1017</v>
+      <c r="B456">
+        <v>8902952468</v>
       </c>
       <c r="D456" t="s">
         <v>1018</v>
       </c>
       <c r="E456" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F456">
-        <v>30000.0</v>
+        <v>2460000.0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
         <v>1001</v>
       </c>
       <c r="B457" t="s">
         <v>1019</v>
       </c>
       <c r="D457" t="s">
         <v>1020</v>
       </c>
       <c r="E457" t="s">
         <v>9</v>
       </c>
       <c r="F457">
-        <v>17400.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
         <v>1021</v>
       </c>
       <c r="B458" t="s">
         <v>1022</v>
       </c>
       <c r="D458" t="s">
         <v>1023</v>
       </c>
       <c r="E458" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F458">
-        <v>430000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
         <v>1021</v>
       </c>
       <c r="B459" t="s">
         <v>1024</v>
       </c>
       <c r="D459" t="s">
         <v>1025</v>
       </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459">
-        <v>1500.0</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
         <v>1021</v>
       </c>
       <c r="B460" t="s">
         <v>1026</v>
       </c>
       <c r="D460" t="s">
         <v>1027</v>
       </c>
       <c r="E460" t="s">
         <v>9</v>
       </c>
       <c r="F460">
-        <v>39500.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
         <v>1021</v>
       </c>
       <c r="B461" t="s">
         <v>1028</v>
       </c>
       <c r="D461" t="s">
         <v>1029</v>
       </c>
       <c r="E461" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F461">
-        <v>1800.0</v>
+        <v>430000.0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
         <v>1021</v>
       </c>
       <c r="B462" t="s">
         <v>1030</v>
       </c>
       <c r="D462" t="s">
         <v>1031</v>
       </c>
       <c r="E462" t="s">
         <v>9</v>
       </c>
       <c r="F462">
         <v>4160.0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
         <v>1032</v>
       </c>
-      <c r="B463" t="s">
+      <c r="B463">
+        <v>8902975762</v>
+      </c>
+      <c r="D463" t="s">
         <v>1033</v>
       </c>
-      <c r="D463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E463" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F463">
-        <v>3500.0</v>
+        <v>526000.0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
         <v>1032</v>
       </c>
       <c r="B464" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D464" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="E464" t="s">
         <v>9</v>
       </c>
       <c r="F464">
         <v>1680.0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
         <v>1032</v>
       </c>
-      <c r="B465" t="s">
-        <v>1037</v>
+      <c r="B465">
+        <v>8800711078</v>
       </c>
       <c r="D465" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465">
-        <v>3920.0</v>
+        <v>44500.0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
         <v>1032</v>
       </c>
       <c r="B466" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="D466" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466">
-        <v>1500.0</v>
+        <v>3920.0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
         <v>1032</v>
       </c>
       <c r="B467" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="D467" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467">
-        <v>3846.15</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
         <v>1032</v>
       </c>
-      <c r="B468">
-        <v>8902975762</v>
+      <c r="B468" t="s">
+        <v>1041</v>
       </c>
       <c r="D468" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="E468" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F468">
-        <v>526000.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
         <v>1032</v>
       </c>
-      <c r="B469">
-        <v>8800711078</v>
+      <c r="B469" t="s">
+        <v>1043</v>
       </c>
       <c r="D469" t="s">
         <v>1044</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469">
-        <v>44500.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
         <v>1032</v>
       </c>
       <c r="B470" t="s">
         <v>1045</v>
       </c>
       <c r="D470" t="s">
         <v>1046</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470">
-        <v>6000.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
         <v>1047</v>
       </c>
       <c r="B471" t="s">
         <v>1048</v>
       </c>
       <c r="D471" t="s">
         <v>1049</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471">
         <v>600.0</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
         <v>1047</v>
       </c>
       <c r="B472" t="s">
         <v>1050</v>
@@ -12190,1598 +12202,1632 @@
       </c>
       <c r="D473" t="s">
         <v>1053</v>
       </c>
       <c r="E473" t="s">
         <v>56</v>
       </c>
       <c r="F473">
         <v>146732.63</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
         <v>1054</v>
       </c>
       <c r="B474" t="s">
         <v>1055</v>
       </c>
       <c r="D474" t="s">
         <v>1056</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474">
-        <v>149378.6</v>
+        <v>10490.0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
         <v>1054</v>
       </c>
       <c r="B475" t="s">
         <v>1057</v>
       </c>
       <c r="D475" t="s">
         <v>1058</v>
       </c>
       <c r="E475" t="s">
         <v>9</v>
       </c>
       <c r="F475">
-        <v>10490.0</v>
+        <v>149378.6</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
         <v>1054</v>
       </c>
       <c r="B476" t="s">
         <v>1059</v>
       </c>
       <c r="D476" t="s">
         <v>1060</v>
       </c>
       <c r="E476" t="s">
         <v>9</v>
       </c>
       <c r="F476">
         <v>15000.0</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C477" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>8567371235</v>
       </c>
       <c r="D477" t="s">
         <v>1062</v>
       </c>
       <c r="E477" t="s">
         <v>9</v>
       </c>
       <c r="F477">
-        <v>56160.54</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>8567194025</v>
+        <v>1054</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1063</v>
       </c>
       <c r="D478" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E478" t="s">
         <v>9</v>
       </c>
       <c r="F478">
-        <v>128000.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1064</v>
-[...1 lines deleted...]
-      <c r="C479" t="s">
         <v>1065</v>
       </c>
+      <c r="B479">
+        <v>8567371235</v>
+      </c>
       <c r="D479" t="s">
-        <v>52</v>
+        <v>1066</v>
       </c>
       <c r="E479" t="s">
         <v>9</v>
       </c>
       <c r="F479">
-        <v>4700.8</v>
+        <v>56160.54</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>1066</v>
+        <v>1065</v>
+      </c>
+      <c r="B480">
+        <v>8567194025</v>
       </c>
       <c r="D480" t="s">
         <v>1067</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480">
-        <v>35400.5</v>
+        <v>128000.0</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
         <v>1068</v>
       </c>
       <c r="B481" t="s">
         <v>1069</v>
       </c>
       <c r="D481" t="s">
         <v>1070</v>
       </c>
       <c r="E481" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F481">
-        <v>138800.0</v>
+        <v>35400.5</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
         <v>1068</v>
       </c>
-      <c r="B482" t="s">
+      <c r="C482" t="s">
         <v>1071</v>
       </c>
       <c r="D482" t="s">
-        <v>1072</v>
+        <v>51</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482">
-        <v>816.0</v>
+        <v>4700.8</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="B483" t="s">
         <v>1073</v>
       </c>
       <c r="D483" t="s">
         <v>1074</v>
       </c>
       <c r="E483" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F483">
-        <v>18700.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="B484" t="s">
         <v>1075</v>
       </c>
       <c r="D484" t="s">
         <v>1076</v>
       </c>
       <c r="E484" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F484">
-        <v>1100.0</v>
+        <v>18700.0</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B485" t="s">
         <v>1077</v>
       </c>
-      <c r="B485" t="s">
+      <c r="D485" t="s">
         <v>1078</v>
       </c>
-      <c r="D485" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E485" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F485">
-        <v>80000.0</v>
+        <v>138800.0</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
       <c r="B486" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D486" t="s">
         <v>1080</v>
       </c>
-      <c r="D486" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E486" t="s">
         <v>9</v>
       </c>
       <c r="F486">
-        <v>350.0</v>
+        <v>816.0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B487" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.8460073E+15</v>
       </c>
       <c r="D487" t="s">
         <v>1083</v>
       </c>
       <c r="E487" t="s">
         <v>9</v>
       </c>
       <c r="F487">
-        <v>14600.0</v>
+        <v>80000.0</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="B488" t="s">
         <v>1084</v>
       </c>
       <c r="D488" t="s">
         <v>1085</v>
       </c>
       <c r="E488" t="s">
         <v>9</v>
       </c>
       <c r="F488">
-        <v>145992.7</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
         <v>1086</v>
       </c>
-      <c r="C489" t="s">
+      <c r="B489" t="s">
         <v>1087</v>
       </c>
       <c r="D489" t="s">
         <v>1088</v>
       </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489">
-        <v>3278.68</v>
+        <v>145992.7</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
         <v>1086</v>
       </c>
-      <c r="C490" t="s">
+      <c r="B490">
+        <v>8.8460073E+15</v>
+      </c>
+      <c r="D490" t="s">
         <v>1089</v>
       </c>
-      <c r="D490" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E490" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F490">
-        <v>32786.88</v>
+        <v>14600.0</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C491" t="s">
         <v>1091</v>
       </c>
-      <c r="B491" t="s">
+      <c r="D491" t="s">
         <v>1092</v>
       </c>
-      <c r="D491" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E491" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F491">
-        <v>4500.0</v>
+        <v>32786.88</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="B492" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D492" t="s">
         <v>1094</v>
       </c>
-      <c r="D492" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E492" t="s">
         <v>9</v>
       </c>
       <c r="F492">
-        <v>1000.0</v>
+        <v>3278.68</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="B493" t="s">
         <v>1096</v>
       </c>
       <c r="D493" t="s">
         <v>1097</v>
       </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493">
         <v>36471.42</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="B494" t="s">
         <v>1098</v>
       </c>
       <c r="D494" t="s">
         <v>1099</v>
       </c>
       <c r="E494" t="s">
         <v>9</v>
       </c>
       <c r="F494">
-        <v>1200.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B495" t="s">
         <v>1100</v>
       </c>
-      <c r="B495" t="s">
+      <c r="D495" t="s">
         <v>1101</v>
       </c>
-      <c r="D495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E495" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F495">
-        <v>18442.62</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D496" t="s">
         <v>1103</v>
       </c>
-      <c r="B496" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E496" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F496">
-        <v>25104.73</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D497" t="s">
         <v>1106</v>
       </c>
-      <c r="B497" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E497" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F497">
-        <v>8100.0</v>
+        <v>18442.62</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>8946924340</v>
+        <v>1107</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1108</v>
       </c>
       <c r="D498" t="s">
         <v>1109</v>
       </c>
       <c r="E498" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F498">
-        <v>114084.68</v>
+        <v>25104.73</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
         <v>1110</v>
       </c>
-      <c r="B499" t="s">
+      <c r="B499">
+        <v>8946924340</v>
+      </c>
+      <c r="D499" t="s">
         <v>1111</v>
       </c>
-      <c r="D499" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E499" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F499">
-        <v>16165.0</v>
+        <v>114084.68</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D500" t="s">
         <v>1113</v>
       </c>
-      <c r="B500" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E500" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F500">
-        <v>36885.25</v>
+        <v>8100.0</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D501" t="s">
         <v>1116</v>
       </c>
-      <c r="B501" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E501" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F501">
-        <v>13600.0</v>
+        <v>16165.0</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B502" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D502" t="s">
         <v>1119</v>
       </c>
-      <c r="D502" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E502" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F502">
-        <v>1700.0</v>
+        <v>36885.25</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="B503">
         <v>8552369629</v>
       </c>
       <c r="D503" t="s">
         <v>1121</v>
       </c>
       <c r="E503" t="s">
         <v>9</v>
       </c>
       <c r="F503">
         <v>142000.0</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B504" t="s">
         <v>1122</v>
       </c>
-      <c r="B504" t="s">
+      <c r="D504" t="s">
         <v>1123</v>
       </c>
-      <c r="D504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E504" t="s">
         <v>9</v>
       </c>
       <c r="F504">
-        <v>147000.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="B505" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D505" t="s">
         <v>1125</v>
       </c>
-      <c r="D505" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505">
-        <v>1500.0</v>
+        <v>13600.0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B506" t="s">
         <v>1127</v>
       </c>
       <c r="D506" t="s">
         <v>1128</v>
       </c>
       <c r="E506" t="s">
         <v>9</v>
       </c>
       <c r="F506">
-        <v>1619.05</v>
+        <v>147000.0</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B507" t="s">
         <v>1129</v>
       </c>
       <c r="D507" t="s">
         <v>1130</v>
       </c>
       <c r="E507" t="s">
         <v>9</v>
       </c>
       <c r="F507">
-        <v>12600.0</v>
+        <v>1619.05</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B508" t="s">
         <v>1131</v>
       </c>
       <c r="D508" t="s">
         <v>1132</v>
       </c>
       <c r="E508" t="s">
         <v>9</v>
       </c>
       <c r="F508">
-        <v>1200.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B509" t="s">
         <v>1133</v>
       </c>
       <c r="D509" t="s">
         <v>1134</v>
       </c>
       <c r="E509" t="s">
         <v>9</v>
       </c>
       <c r="F509">
-        <v>3900.0</v>
+        <v>12600.0</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B510" t="s">
         <v>1135</v>
       </c>
       <c r="D510" t="s">
         <v>1136</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510">
-        <v>1800.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B511" t="s">
         <v>1137</v>
       </c>
-      <c r="B511" t="s">
+      <c r="D511" t="s">
         <v>1138</v>
       </c>
-      <c r="D511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E511" t="s">
         <v>9</v>
       </c>
       <c r="F511">
-        <v>4500.0</v>
+        <v>3900.0</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1137</v>
+        <v>1126</v>
       </c>
       <c r="B512" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D512" t="s">
         <v>1140</v>
       </c>
-      <c r="D512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E512" t="s">
         <v>9</v>
       </c>
       <c r="F512">
-        <v>790.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B513" t="s">
         <v>1142</v>
       </c>
       <c r="D513" t="s">
         <v>1143</v>
       </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513">
-        <v>12500.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B514" t="s">
         <v>1144</v>
       </c>
       <c r="D514" t="s">
         <v>1145</v>
       </c>
       <c r="E514" t="s">
         <v>9</v>
       </c>
       <c r="F514">
-        <v>2630.0</v>
+        <v>12350.0</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B515" t="s">
         <v>1146</v>
       </c>
       <c r="D515" t="s">
         <v>1147</v>
       </c>
       <c r="E515" t="s">
         <v>9</v>
       </c>
       <c r="F515">
-        <v>16800.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B516" t="s">
         <v>1148</v>
       </c>
       <c r="D516" t="s">
         <v>1149</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516">
-        <v>74000.0</v>
+        <v>12500.0</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B517" t="s">
         <v>1150</v>
       </c>
       <c r="D517" t="s">
         <v>1151</v>
       </c>
       <c r="E517" t="s">
         <v>9</v>
       </c>
       <c r="F517">
-        <v>165000.0</v>
+        <v>16800.0</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B518" t="s">
         <v>1152</v>
       </c>
       <c r="D518" t="s">
         <v>1153</v>
       </c>
       <c r="E518" t="s">
         <v>9</v>
       </c>
       <c r="F518">
-        <v>12350.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B519" t="s">
         <v>1154</v>
       </c>
       <c r="D519" t="s">
         <v>1155</v>
       </c>
       <c r="E519" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F519">
-        <v>784000.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="B520" t="s">
         <v>1156</v>
       </c>
       <c r="D520" t="s">
         <v>1157</v>
       </c>
       <c r="E520" t="s">
         <v>9</v>
       </c>
       <c r="F520">
-        <v>5000.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B521" t="s">
         <v>1158</v>
       </c>
-      <c r="C521" t="s">
+      <c r="D521" t="s">
         <v>1159</v>
       </c>
-      <c r="D521" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E521" t="s">
         <v>9</v>
       </c>
       <c r="F521">
-        <v>520.0</v>
+        <v>165000.0</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1158</v>
+        <v>1141</v>
       </c>
       <c r="B522" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D522" t="s">
         <v>1161</v>
       </c>
-      <c r="D522" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E522" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="F522">
-        <v>7199.94</v>
+        <v>784000.0</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>8361818680</v>
+        <v>1162</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1163</v>
       </c>
       <c r="D523" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="E523" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F523">
-        <v>42600.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="B524" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B524">
+        <v>8361818680</v>
+      </c>
+      <c r="D524" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="E524" t="s">
         <v>56</v>
       </c>
       <c r="F524">
-        <v>14382.0</v>
+        <v>42600.0</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="B525" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D525" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="E525" t="s">
         <v>56</v>
       </c>
       <c r="F525">
-        <v>4638.16</v>
+        <v>7199.94</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B526" t="s">
         <v>1169</v>
       </c>
-      <c r="B526" t="s">
+      <c r="D526" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
       <c r="E526" t="s">
         <v>56</v>
       </c>
       <c r="F526">
-        <v>4638.16</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="B527" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D527" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="E527" t="s">
         <v>56</v>
       </c>
       <c r="F527">
-        <v>14382.0</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B528" t="s">
         <v>1174</v>
       </c>
-      <c r="B528" t="s">
+      <c r="D528" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="E528" t="s">
         <v>56</v>
       </c>
       <c r="F528">
-        <v>14382.0</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="B529" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D529" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
       <c r="E529" t="s">
         <v>56</v>
       </c>
       <c r="F529">
-        <v>4638.16</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B530" t="s">
         <v>1179</v>
       </c>
-      <c r="B530" t="s">
+      <c r="D530" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
       <c r="E530" t="s">
         <v>56</v>
       </c>
       <c r="F530">
-        <v>16830.61</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>8361854436</v>
+        <v>1178</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1181</v>
       </c>
       <c r="D531" t="s">
         <v>1182</v>
       </c>
       <c r="E531" t="s">
         <v>56</v>
       </c>
       <c r="F531">
-        <v>54665.0</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
         <v>1183</v>
       </c>
-      <c r="C532">
-        <v>131568143</v>
+      <c r="B532" t="s">
+        <v>1184</v>
       </c>
       <c r="D532" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="E532" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F532">
-        <v>32300.0</v>
+        <v>16830.61</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
         <v>1183</v>
       </c>
-      <c r="C533">
-        <v>125365743</v>
+      <c r="B533">
+        <v>8361854436</v>
       </c>
       <c r="D533" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="E533" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F533">
-        <v>4300.0</v>
+        <v>54665.0</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1186</v>
-[...1 lines deleted...]
-      <c r="B534" t="s">
         <v>1187</v>
+      </c>
+      <c r="C534">
+        <v>131568143</v>
       </c>
       <c r="D534" t="s">
         <v>1188</v>
       </c>
       <c r="E534" t="s">
         <v>9</v>
       </c>
       <c r="F534">
-        <v>13000.0</v>
+        <v>32300.0</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1186</v>
-[...1 lines deleted...]
-      <c r="B535" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C535">
+        <v>125365743</v>
+      </c>
+      <c r="D535" t="s">
         <v>1189</v>
       </c>
-      <c r="D535" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E535" t="s">
         <v>9</v>
       </c>
       <c r="F535">
-        <v>3200.0</v>
+        <v>4300.0</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="B536">
         <v>97577459000000.0</v>
       </c>
       <c r="D536" t="s">
         <v>1191</v>
       </c>
       <c r="E536" t="s">
         <v>9</v>
       </c>
       <c r="F536">
         <v>104000.0</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B537" t="s">
         <v>1192</v>
       </c>
-      <c r="C537" t="s">
+      <c r="D537" t="s">
         <v>1193</v>
       </c>
-      <c r="D537" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E537" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F537">
-        <v>5000.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>1190</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1194</v>
       </c>
       <c r="D538" t="s">
         <v>1195</v>
       </c>
       <c r="E538" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F538">
-        <v>102790.02</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
         <v>1196</v>
       </c>
-      <c r="B539" t="s">
+      <c r="C539" t="s">
+        <v>341</v>
+      </c>
+      <c r="D539" t="s">
         <v>1197</v>
       </c>
-      <c r="D539" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E539" t="s">
-        <v>1199</v>
+        <v>30</v>
       </c>
       <c r="F539">
-        <v>413115.0</v>
+        <v>102790.02</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
         <v>1196</v>
       </c>
       <c r="C540" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="D540" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
       <c r="E540" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="F540">
-        <v>9333.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1196</v>
-[...1 lines deleted...]
-      <c r="C541" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D541" t="s">
         <v>1202</v>
       </c>
-      <c r="D541" t="s">
+      <c r="E541" t="s">
         <v>1203</v>
       </c>
-      <c r="E541" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F541">
-        <v>38317.76</v>
+        <v>413115.0</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C542" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="D542" t="s">
         <v>1205</v>
       </c>
       <c r="E542" t="s">
         <v>9</v>
       </c>
       <c r="F542">
-        <v>31750.0</v>
+        <v>38317.76</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1204</v>
-[...1 lines deleted...]
-      <c r="B543" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C543" t="s">
         <v>1206</v>
       </c>
       <c r="D543" t="s">
         <v>1207</v>
       </c>
       <c r="E543" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F543">
-        <v>367000.0</v>
+        <v>9333.0</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="C544" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D544" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="E544" t="s">
         <v>9</v>
       </c>
       <c r="F544">
-        <v>1900.0</v>
+        <v>31750.0</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="B545" t="s">
         <v>1210</v>
       </c>
       <c r="D545" t="s">
         <v>1211</v>
       </c>
       <c r="E545" t="s">
         <v>56</v>
       </c>
       <c r="F545">
-        <v>94800.0</v>
+        <v>367000.0</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C546" t="s">
         <v>1212</v>
       </c>
-      <c r="B546" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D546" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="E546" t="s">
         <v>9</v>
       </c>
       <c r="F546">
-        <v>86000.0</v>
+        <v>1900.0</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D547" t="s">
         <v>1215</v>
       </c>
-      <c r="B547" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E547" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F547">
-        <v>1500.0</v>
+        <v>94800.0</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B548" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D548" t="s">
         <v>1218</v>
       </c>
-      <c r="D548" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E548" t="s">
         <v>9</v>
       </c>
       <c r="F548">
-        <v>13000.0</v>
+        <v>86000.0</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="B549" t="s">
         <v>1220</v>
       </c>
       <c r="D549" t="s">
         <v>1221</v>
       </c>
       <c r="E549" t="s">
         <v>56</v>
       </c>
       <c r="F549">
         <v>110627.0</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B550" t="s">
         <v>1222</v>
       </c>
-      <c r="B550" t="s">
+      <c r="D550" t="s">
         <v>1223</v>
       </c>
-      <c r="D550" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E550" t="s">
         <v>9</v>
       </c>
       <c r="F550">
-        <v>8000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
       <c r="B551" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D551" t="s">
         <v>1225</v>
       </c>
-      <c r="D551" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E551" t="s">
         <v>9</v>
       </c>
       <c r="F551">
-        <v>2000.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B552" t="s">
         <v>1227</v>
       </c>
       <c r="D552" t="s">
         <v>1228</v>
       </c>
       <c r="E552" t="s">
         <v>9</v>
       </c>
       <c r="F552">
-        <v>1112.0</v>
+        <v>99000.0</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B553" t="s">
         <v>1229</v>
       </c>
       <c r="D553" t="s">
         <v>1230</v>
       </c>
       <c r="E553" t="s">
         <v>9</v>
       </c>
       <c r="F553">
-        <v>13464.0</v>
+        <v>1582.88</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1222</v>
-[...1 lines deleted...]
-      <c r="B554" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B554">
+        <v>8926064508</v>
+      </c>
+      <c r="D554" t="s">
         <v>1231</v>
       </c>
-      <c r="D554" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E554" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F554">
-        <v>4039.02</v>
+        <v>1025000.0</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>8926064508</v>
+        <v>1226</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1232</v>
       </c>
       <c r="D555" t="s">
         <v>1233</v>
       </c>
       <c r="E555" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F555">
-        <v>1025000.0</v>
+        <v>4039.02</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B556" t="s">
         <v>1234</v>
       </c>
       <c r="D556" t="s">
         <v>1235</v>
       </c>
       <c r="E556" t="s">
         <v>9</v>
       </c>
       <c r="F556">
-        <v>1582.88</v>
+        <v>1112.0</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B557" t="s">
         <v>1236</v>
       </c>
       <c r="D557" t="s">
         <v>1237</v>
       </c>
       <c r="E557" t="s">
         <v>9</v>
       </c>
       <c r="F557">
-        <v>99000.0</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B558" t="s">
         <v>1238</v>
       </c>
       <c r="D558" t="s">
         <v>1239</v>
       </c>
       <c r="E558" t="s">
         <v>9</v>
       </c>
       <c r="F558">
-        <v>5100.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B559" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>8797086106</v>
       </c>
       <c r="D559" t="s">
         <v>1241</v>
       </c>
       <c r="E559" t="s">
         <v>9</v>
       </c>
       <c r="F559">
-        <v>52000.0</v>
+        <v>13464.0</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1240</v>
+        <v>1226</v>
       </c>
       <c r="B560" t="s">
         <v>1242</v>
       </c>
       <c r="D560" t="s">
         <v>1243</v>
       </c>
       <c r="E560" t="s">
         <v>9</v>
       </c>
       <c r="F560">
-        <v>4800.0</v>
+        <v>5100.0</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
         <v>1244</v>
       </c>
-      <c r="B561" t="s">
+      <c r="B561">
+        <v>8797086106</v>
+      </c>
+      <c r="D561" t="s">
         <v>1245</v>
       </c>
-      <c r="D561" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E561" t="s">
         <v>9</v>
       </c>
       <c r="F561">
-        <v>832.0</v>
+        <v>52000.0</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
         <v>1244</v>
       </c>
       <c r="B562" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D562" t="s">
         <v>1247</v>
       </c>
-      <c r="D562" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E562" t="s">
         <v>9</v>
       </c>
       <c r="F562">
-        <v>8112.0</v>
+        <v>4800.0</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="B563">
         <v>8903792997</v>
       </c>
       <c r="D563" t="s">
         <v>1249</v>
       </c>
       <c r="E563" t="s">
         <v>9</v>
       </c>
       <c r="F563">
         <v>70500.0</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B564" t="s">
         <v>1250</v>
       </c>
-      <c r="B564" t="s">
+      <c r="D564" t="s">
         <v>1251</v>
       </c>
-      <c r="D564" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E564" t="s">
         <v>9</v>
       </c>
       <c r="F564">
-        <v>3016.0</v>
+        <v>8112.0</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="B565" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D565" t="s">
         <v>1253</v>
       </c>
-      <c r="D565" t="s">
+      <c r="E565" t="s">
+        <v>9</v>
+      </c>
+      <c r="F565">
+        <v>832.0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566" t="s">
         <v>1254</v>
       </c>
-      <c r="E565" t="s">
-[...2 lines deleted...]
-      <c r="F565">
+      <c r="B566" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E566" t="s">
+        <v>9</v>
+      </c>
+      <c r="F566">
         <v>29298.4</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
+      <c r="A567" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E567" t="s">
+        <v>9</v>
+      </c>
+      <c r="F567">
+        <v>3016.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">