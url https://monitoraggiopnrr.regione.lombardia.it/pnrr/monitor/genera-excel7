--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -12,553 +12,553 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Report Monitoraggio" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1262">
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Codice procedura utente</t>
   </si>
   <si>
     <t>Descrizione procedura</t>
   </si>
   <si>
     <t>Tipologia procedura</t>
   </si>
   <si>
     <t>Importo base d'asta</t>
   </si>
   <si>
     <t>B23H20000000001</t>
   </si>
   <si>
     <t>ZF52B6B2AB</t>
   </si>
   <si>
     <t>SCHEDA RASDA N. 21730 - CONSOLIDAMENTO TRATTO DELLARGINE DEL TORRENTE SERESINA CON MASSI CICLOPICI</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO</t>
   </si>
   <si>
     <t>B43H19001060002</t>
   </si>
   <si>
+    <t>Z2A2E0F750</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE LAVORI COORDINAMENTO SICUREZZA DELL?INTERVENTO DI CUI ALL??OCDPC N. 558/2018 - LN145-2020-558-SO-080 PIANO 2020? DENOMINATO: ?SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAG</t>
+  </si>
+  <si>
     <t>85540777A5</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018 - LN145-2020-558-SO-080 PIANO 2020. SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO DEI TORRENTI RIO COSIO RIO PIAGNO VALLONE S. GIOVANNI TOVATE MASINO NEI COMU</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
   </si>
   <si>
-    <t>Z2A2E0F750</t>
-[...4 lines deleted...]
-  <si>
     <t>B55H19000080001</t>
   </si>
   <si>
+    <t>903490604C</t>
+  </si>
+  <si>
+    <t>OCDPC N. 558/2018 - INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO</t>
+  </si>
+  <si>
+    <t>Z623222551</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO.</t>
+  </si>
+  <si>
     <t>Z0132226A0</t>
   </si>
   <si>
-    <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE MASINO A MONTE DEL PAESE DI ARDENNO.</t>
-[...10 lines deleted...]
-  <si>
     <t>B59J20001170002</t>
   </si>
   <si>
+    <t>A023861B56</t>
+  </si>
+  <si>
+    <t>RECUPERO SCHIANTI A SEGUITO TEMPESTA VAIA IN LOC. BAITA LA PIANA IN COMUNE DI COLORINA - SISTEMAZIONE DEI BOSCHI ABBATTUTI</t>
+  </si>
+  <si>
     <t>Z8E3BA215A</t>
   </si>
   <si>
     <t>CONFERIMENTO DI INCARICO PROFESSIONALE DI PROGETTAZIONE DIREZIONE LAVORI E CONTABILITA DELL?INTERVENTO DENOMINATO ?RECUPERO SCHIANTI A SEGUITO TEMPESTA VAIA IN LOC. BAITA LA PIANA IN COMUNE DI COLORINA ? SISTEMAZIONE DEI BOSCHI ABBATTUTI?</t>
   </si>
   <si>
-    <t>A023861B56</t>
-[...4 lines deleted...]
-  <si>
     <t>B63H20000150005</t>
   </si>
   <si>
+    <t>ZF02E79406</t>
+  </si>
+  <si>
+    <t>INCARICO PER LE PRESTAZIONI TECNICHE DI PROGETTAZIONE DEF.VO-ESECUTIVA DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO A SOCIETA IN HOUSE</t>
+  </si>
+  <si>
+    <t>Z20300E0D3</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER LE PRESTAZIONI TECNICHE DI DIREZIONE LAVORI CORRDINAMENTO SICUREZZA CONTABILITA E STESURA DEL CRE DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
+  </si>
+  <si>
     <t>8555907DCD</t>
   </si>
   <si>
     <t>AFFIDAMENTO ESECUZIONE DEI LAVORI DI MESSA IN SICUREZZA DALLEROSIONE SPONDALE DEL TORRENTE TREDENUS (CIM-TOR.02) NEL COMUNE DI CIMBERGO</t>
   </si>
   <si>
-    <t>AFFIDAMENTO DIRETTO A SOCIETA IN HOUSE</t>
-[...13 lines deleted...]
-  <si>
     <t>B67H00000050002</t>
   </si>
   <si>
+    <t>89084952A3</t>
+  </si>
+  <si>
+    <t>RIPRISTINO DANNI STRADE MONTEMARTINO/M.PENICE E ALTRE</t>
+  </si>
+  <si>
     <t>Z7432365E1</t>
   </si>
   <si>
     <t>INCARICO PROGETTAZIONE D-E</t>
   </si>
   <si>
-    <t>89084952A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B67H19002250002</t>
   </si>
   <si>
     <t>8444905C0E</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E CONSOLIDAMENTO DI TRATTO DI STRADA COMUNALE COMPRESO TRA IL BIVIO S.P. 90 E FRAZ.NEGRUZZO</t>
   </si>
   <si>
     <t>B67H21001320002</t>
   </si>
   <si>
+    <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO DI SALA E AFFLUENTE</t>
+  </si>
+  <si>
     <t>Z96355F36D</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE FOSSO DI SALA</t>
   </si>
   <si>
-    <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO DI SALA E AFFLUENTE</t>
-[...1 lines deleted...]
-  <si>
     <t>B73H18000170002</t>
   </si>
   <si>
     <t>8441937AC9</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA DEI SOPRASSUOLI BOSCATI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA COSTONE-TAINO P.F. 28-29-30-31-32 IN COMUNE DI PIAZZATORRE</t>
   </si>
   <si>
     <t>B75B20003420002</t>
   </si>
   <si>
     <t>PROGETTAZIONE</t>
   </si>
   <si>
     <t>ESECUZIONE</t>
   </si>
   <si>
     <t>B75H20000090002</t>
   </si>
   <si>
+    <t>Z64327D8CB</t>
+  </si>
+  <si>
     <t>89528540D8</t>
   </si>
   <si>
     <t>INTERVENTO LN45-2021-558/2018-BS-035 SUI TORRENTI COBELLO RE E FA - PIANO DEGLI INTERVENTI FINANZIATI CON ART. 1 COMMA 1028 L.145/2018 - ANNUALITu00C0 2021 - SCHEDA RASDA N. 21675 DEL 14/11/2018</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
   </si>
   <si>
-    <t>Z64327D8CB</t>
-[...1 lines deleted...]
-  <si>
     <t>Z25327CFA8</t>
   </si>
   <si>
     <t>B77H20015900002</t>
   </si>
   <si>
     <t>Lavori per O.c.d.p.c. 558/2018 intervento n. ln145-2021-558/2018-bs-036</t>
   </si>
   <si>
     <t>B77H20022940002</t>
   </si>
   <si>
+    <t>89671863FB</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN VALLE DI PEGHEROLO NEL COMUNE DI PIAZZATORE</t>
+  </si>
+  <si>
     <t>ZAF330FEC2</t>
   </si>
   <si>
     <t>PROGETTAZIONE E DIREZIONE LAVORI RELATIVE ALLINTERVENTO DI LN145-2020-558-BG-114 PIAZZATORRE BG VALLE DI PEGHEROLO - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN VALLE DI PEGHEROLO NEL COMUNE DI PIAZZATORR</t>
   </si>
   <si>
-    <t>89671863FB</t>
-[...4 lines deleted...]
-  <si>
     <t>B83H19001570001</t>
   </si>
   <si>
+    <t>ZD22DD2CD4</t>
+  </si>
+  <si>
+    <t>ATTIVITA? A SUPPORTO DELLA PROGETTAZIONE RELATIVA AD OPERE DI ?MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 ? COMUNE DI RONCOBELLO ?OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-29 DEL PIANO DEGLI INTERVENTI 202</t>
+  </si>
+  <si>
+    <t>Z0432B5B80</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO ATTIVITA DI COLLAUDO DELLE OPERE STRUTTURALI RIGUARDANTI I LAVORI DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 - COMUNE DI RONCOBELLO - OCDPC 558/2018 - INTERVENTO N. LN145-2020-558-BG-</t>
+  </si>
+  <si>
     <t>MESSA IN SICUREZZA DEI VERSANTI ANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 - COMUNE DI RONCOBELLO - OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-29 DEL PIANO DEGLI INTERVENTI 2020</t>
   </si>
   <si>
-    <t>ZD22DD2CD4</t>
-[...8 lines deleted...]
-    <t>AFFIDAMENTO INCARICO ATTIVITA DI COLLAUDO DELLE OPERE STRUTTURALI RIGUARDANTI I LAVORI DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO DELLA TEMPESTA VAIA OTTOBRE 2018 - COMUNE DI RONCOBELLO - OCDPC 558/2018 - INTERVENTO N. LN145-2020-558-BG-</t>
+    <t>Z842CD4B5F</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER VERIFICHE E ISPEZIONI PER LAVORI DI SISTEMAZIONE VERSANTI DANNEGGIATI DA TEMPESTA VAIA</t>
+  </si>
+  <si>
+    <t>Z4E2CEF702</t>
+  </si>
+  <si>
+    <t>INCARICO PER CONSULENZA TECNICA FORESTALE PROGETTO DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI A SEGUITO TEMPESTA VAIA OTTOBRE 2018 - OCDPC 558/2018</t>
   </si>
   <si>
     <t>ZD82CEF401</t>
   </si>
   <si>
     <t>INCARICO PROGETTAZIONE DEFINITIVA-ESECUTIVA DL CONTABILITA E REDAZIONE CRE OPERE DI MESSA IN SICUREZZA VERSANTI DANNEGGIATI DA TEMPESTA VAIA OTTOBRE 2018 - OCDPC 558/2018</t>
   </si>
   <si>
-    <t>Z4E2CEF702</t>
-[...10 lines deleted...]
-  <si>
     <t>B83H20000380001</t>
   </si>
   <si>
+    <t>88576170C9</t>
+  </si>
+  <si>
+    <t>LAVORI DI OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELLACQUEDOTTO COMUNALE IN LOC. MEZZENO IN COMUNE DI RONCOBELLO - OCDPC 558/2018 - PIANO DEGLI INTERVENTI DEL 2021 - INTERVENTO LN145-2</t>
+  </si>
+  <si>
+    <t>Z933115D5D</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER PROGETTAZIONE DIREZIONE LAVORI CONTABILITA E CRE OPERE DI OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELL?ACQUEDOTTO COMUNALE IN LOC. MEZZENO? IN COMUNE DI RONCOBE</t>
+  </si>
+  <si>
     <t>Z8C333AF6B</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO COORDINATORE DELLA SICUREZZA PER ?OPERE DI MESSA IN SICUREZZA E RIPRISTINO DEI FENOMENI DI DISSESTO CHE HANNO INTERESSATO LA SORGENTE 7 DELL?ACQUEDOTTO COMUNALE IN LOCALITA MEZZENO? IN COMUNE DI RONCOBELLO ? OCDPC 558/2018 ? PIAN</t>
   </si>
   <si>
-    <t>Z933115D5D</t>
-[...10 lines deleted...]
-  <si>
     <t>B87H20000210004</t>
   </si>
   <si>
     <t>Z9F2DA35ED</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE LL.PP. 03/2020 SISTEMAZIONE VASP PIANCA-SERRA - ING. TOMASO INVERNIZZI</t>
   </si>
   <si>
     <t>Z662FC30F8</t>
   </si>
   <si>
     <t>LL.PP. 03/2020: SISTEMAZIONE TRATTO DI STRADA VASP LOC. SERRA - IMPRESA PIAZZA CARLO</t>
   </si>
   <si>
     <t>B93H19000900004</t>
   </si>
   <si>
     <t>ZE82D6F39D</t>
   </si>
   <si>
     <t>LAVORI DI REALIZZAZIONE BARRIERA PARAMASSI IN LOCALITA LE FONTANE IN COMUNE DI VALDISOTTO</t>
   </si>
   <si>
     <t>B93H19000920002</t>
   </si>
   <si>
+    <t>Z882F43FD1</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA REDAZIONE DEGLI STUDI GEOLOGICI A CORREDO DELLA PROGETTAZIONE DEFINITIVA ED ESECUTIVA PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI</t>
+  </si>
+  <si>
+    <t>Z163196EDB</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA DIREZIONE LAVORI GEOLOGICA PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>ZC4317CB0D</t>
+  </si>
+  <si>
+    <t>TECNICO INERENTE IL COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE LAVORI PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA</t>
+  </si>
+  <si>
+    <t>8667158D08</t>
+  </si>
+  <si>
+    <t>LAVORI PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>ZDA317CB19</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO INERENTE LA DIREZIONE LAVORI CONTABILITA ASSISTENZA AL COLLAUDO PROVE DI ACCETTAZIONE E CERTIFICATO DI REGOLARE ESECUZIONE IN FASE DI ESECUZIONE LAVORI PER LA REALIZZAZIONE DELLE OPERE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FI</t>
+  </si>
+  <si>
     <t>847839728A</t>
   </si>
   <si>
     <t>SERVIZIO RELATIVO ALLA PROGETTAZIONE DEFINITIVA/ESECUTIVA PER LA REALIZZAZIONE DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
   </si>
   <si>
-    <t>ZDA317CB19</t>
-[...28 lines deleted...]
-  <si>
     <t>B95H19000190001</t>
   </si>
   <si>
+    <t>ZAB340B48B</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA/ESECUTIVA PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>Z1638B61C3</t>
+  </si>
+  <si>
+    <t>DIREZIONE GEOLOGICA INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+  </si>
+  <si>
+    <t>Z7F34FEBDA</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER CARATTERIZZAZIONE DI MATERIALE E ANALISI TERRE DA SCAVO PROVENIENTI DA CONFLUENZA ADDA FRODOLFO IL LOC. SANTA LUCIA COMUNE DI VALDISOTTO.. DITTA APAVE ITALIA CPM S.R.L. DI BIENNO (BS</t>
+  </si>
+  <si>
+    <t>Z9E354C69E</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER CARATTERIZZAZIONE GRANULOMETRICA DEL MATERIALE DA SCAVO PROVENIENTE DALLA CONFLUENZA ADDA FRODOLFO IL LOC. SANTA LUCIA COMUNE DI VALDISOTTO.. DITTA APAVE ITALIA CPM S.R.L. DI BIENNO (BS)</t>
+  </si>
+  <si>
     <t>Z9F34FDBF7</t>
   </si>
   <si>
     <t>SERVIZIO DI AFFIDAMENTO INCARICO SPECIALISTICO PER LA REDAZIONE DELLA PERIZIA GEOLOGICA PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI V</t>
   </si>
   <si>
-    <t>Z9E354C69E</t>
-[...20 lines deleted...]
-    <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA/ESECUTIVA PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
+    <t>9268925EDE</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-070. INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMIO</t>
   </si>
   <si>
     <t>ZA637B1B58</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI COORDINAMENTO DELLA SICUREZZA CONTABILITA? E COLLAUDO PER LA REALIZZAZIONE DEGLI INTERVENTI DI DIFESA SPONDALE E MANUTENZIONE ALVEO DEL FIUME ADDA NONCHE? RIMODULAZIONE DELLA CONFLUENZA FRODOLFO/ADDA NEI COMUNI DI VALDISOTTO E BORMI</t>
   </si>
   <si>
-    <t>9268925EDE</t>
-[...4 lines deleted...]
-  <si>
     <t>B95H19000200001</t>
   </si>
   <si>
+    <t>ZB5335610D</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER LAVORI DI ESECUZIONE DI STRADA PROVVISORIA PER ESECUZIONE DEI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA.</t>
+  </si>
+  <si>
+    <t>Z1A31C843B</t>
+  </si>
+  <si>
+    <t>RILIEVO FOTOGRAFICO CON DRONE AREA CONFLUENZA FIUME ADDA - FRODOLFO E LOCALITA DRAZZA</t>
+  </si>
+  <si>
+    <t>Z4239D1F63</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA.IMPEGNO DI SPESA PER PROVE DI COMPR</t>
+  </si>
+  <si>
+    <t>9088336C1D</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA</t>
+  </si>
+  <si>
+    <t>ZF436EB6FB</t>
+  </si>
+  <si>
+    <t>DIREZIONE LAVORI CONTABILITA? COLLAUDO COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE COLLAUDO TECNICO AMMINISTRATIVO DEGLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA DRAZ</t>
+  </si>
+  <si>
     <t>9786365BDE</t>
   </si>
   <si>
     <t>PNRR - M2C4 - INV. 2.1.B (EX OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-067). INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA-DRAZZA ALTA. AFFI</t>
   </si>
   <si>
-    <t>9088336C1D</t>
-[...10 lines deleted...]
-  <si>
     <t>8950736D00</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A MONTE DELLA STRADA PER LOCALITA TIOLA DRAZZA ALTA COMUNE DI VALDISOTTO (SO) - SCHEDA RASDA 23597 DEL 17/07/2020</t>
   </si>
   <si>
-    <t>Z4239D1F63</t>
-[...16 lines deleted...]
-  <si>
     <t>B95H19000210001</t>
   </si>
   <si>
+    <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA AREA A VALLE DELLA STRADA PER LOCALITA TIOLA DRAZZA BASSA COMUNE DI VALDISOTTO (SO) OCDPC 558/2018 - PIANO DEGLI INTE</t>
+  </si>
+  <si>
+    <t>96168961A3</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DIREZIONE LAVORI COORDINAMENTO SICUREZZA IN FASE ESECUZIONE CONTABILITA E CERTIFICATO REGOLARE ESECUZIONE. PNRR - M2C4 - INV. 2.1.B (EX O.C.D.P.C. 558/2018 - SCHEDA RASDA: 23605 DEL 20/07/2020 - INTERVENTO LN145-2021-558/2018-SO-0</t>
+  </si>
+  <si>
+    <t>9752126CF3</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO SPECIALISTICO DI DIRETTORE OPERATIVO GEOLOGO (ART.149 D.P.R. 207/2010) INERENTE LA REALIZZAZIONE DEI LAVORI RIGUARDANTI GLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA - AREA A VALLE DELLA STRADA PE</t>
+  </si>
+  <si>
+    <t>Z4D315FC8D</t>
+  </si>
+  <si>
+    <t>LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA</t>
+  </si>
+  <si>
+    <t>O.C.D.P.C. 558/2018 - SCHEDA RASDA: 23605 DEL 20/07/2020 - INTERVENTO LN145-2021-558/2018-SO-068. INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA - AREA A VALLE DELLA STRADA PER LOCALITA TIOLA-DRAZZA BASSA IN COMUNE DI VA</t>
+  </si>
+  <si>
     <t>Z9A3518A06</t>
   </si>
   <si>
     <t>INTEGRAZIONE IMPEGNO DI SPESA PER LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA DRAZZA BASSA. DITTA COSTRUZIONI EREDI DEL MARCO S.R.L. DI TEGLIO (SO)</t>
   </si>
   <si>
-    <t>96168961A3</t>
-[...22 lines deleted...]
-  <si>
     <t>B95H19000220001</t>
   </si>
   <si>
+    <t>ZA63213E9B</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DEFINITIVA RIMBOSCHIMENTO IN AREE COLPITE DALLA TEMPESTA VAIA IN LOCALITA DRAZZA E MASSANIGA</t>
+  </si>
+  <si>
+    <t>9753987CB2</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-069. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA LOCALITA MASSANIGA. INTERVENTO DI RIMBOSCHIMENTO IN AREE COLPITE DALLA TEMPESTA VAIA IN LOCA</t>
+  </si>
+  <si>
     <t>ZE5315FC57</t>
   </si>
   <si>
     <t>LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA MASSANIGA</t>
   </si>
   <si>
+    <t>900069587A</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021- 558/2018-SO-069. INTERVENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DALLA TEMPESTA VAIA LOCALITA MASSANIGA</t>
+  </si>
+  <si>
+    <t>Z60351B829</t>
+  </si>
+  <si>
+    <t>INTEGRAZIONE IMPEGNO DI SPESA PER LAVORI DI ESECUZIONE DI SONDAGGI GEOGNOSTICI E GEOTECNICI IN LOCALITA MASSANIGA</t>
+  </si>
+  <si>
+    <t>Z3E335F94E</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE PREVENTIVO DI SPESA PER VOLO AEREO A SUPPORTO DEL RILIEVO LASER SCANNER SU APR INERENTE IL MONITORAGGIO DEL CRINALE NELLA FRAZIONE ?MASSANIGA? IN COMUNE DI VALDISOTTO. ELITELLINA SRL</t>
+  </si>
+  <si>
+    <t>Z2B3279090</t>
+  </si>
+  <si>
+    <t>RILIEVO LASER SCANNER SU APR INERENTE IL MONITORAGGIO DEL CRINALE NELLA FRAZIONE ?MASSANIGA? IN COMUNE DI VALDISOTTO</t>
+  </si>
+  <si>
     <t>SERVIZIO TECNICO DI DIREZIONE LAVORI CONTABILITA COLLAUDO COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE COLLAUDO TECNICO AMMINISTRATIVO DEGLI INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCOLAITA MASSANIGA DEL COMU</t>
   </si>
   <si>
     <t>8790797B2A</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO DI PROGETTAZIONE DEFINITIVA E ESECUTIVA INTERVENTI URGENTI DI MESSA IN SICUREZZA VERSANTE COLPITO DA TEMPESTA VAIA LOCOLAITA</t>
   </si>
   <si>
-    <t>Z2B3279090</t>
-[...10 lines deleted...]
-  <si>
     <t>Z4D31F82FA</t>
   </si>
   <si>
     <t>SERVIZIO TECNICO PER ESECUZIONE DI INDAGINI GEOFISICHE E L?ELABORAZIONE DEI RELATIVI DATI A SUPPORTO DEI PROGETTI DI DIFESA DEL SUOLO IN COMUNE DI VALDISOTTO</t>
   </si>
   <si>
-    <t>ZA63213E9B</t>
-[...22 lines deleted...]
-  <si>
     <t>B97H20013580001</t>
   </si>
   <si>
     <t>989155623D</t>
   </si>
   <si>
     <t>INCARICO TECNICO PER INTERVENTO DI SISTEMAZIONE VERSANTE E RIPRISTINO RETE ACQUEDOTTISTICA 2 STRALCIO</t>
   </si>
   <si>
     <t>A0349177AD</t>
   </si>
   <si>
     <t>SISTEMAZIONE DEL VERSANTE E RIPRISTINO RETE ACQUEDOTTISTICA IN LOCALITu00C0 STRAMAZZANO - 2^ STRALCIO</t>
   </si>
   <si>
     <t>C13D21001710001</t>
   </si>
   <si>
     <t>Z5533BE181</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PROGETTO TEMPESTA VAIA ECOLO VALLE DI MEZZO</t>
   </si>
   <si>
     <t>RIPRISTINI FORESTALI E CONSOLIDAMENTI DI VERSANTE IN BOSCHI DANNEGGIATI DA CALAMITA NATURALI (TEMPESTA VAIA). ECOLO - VALLE DI MEZZO</t>
@@ -584,275 +584,275 @@
   <si>
     <t>Lavori opere idrauliche</t>
   </si>
   <si>
     <t>PROCEDURA RISTRETTA</t>
   </si>
   <si>
     <t>Z002FBC419</t>
   </si>
   <si>
     <t>Progettazione def esec</t>
   </si>
   <si>
     <t>C16F20000010002</t>
   </si>
   <si>
     <t>93417521A0</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA CON SOSTITUZIONE COPERTURA CASCINA CAMPELLI</t>
   </si>
   <si>
     <t>C17H20003250002</t>
   </si>
   <si>
+    <t>Z302DC1BBC</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA STRADA DI CARNARISSO E LOCALITA VARIE</t>
+  </si>
+  <si>
+    <t>PROCEDURA APERTA</t>
+  </si>
+  <si>
+    <t>Z902E791AE</t>
+  </si>
+  <si>
+    <t>MANUTENZIONE STRAORDINARIA MALGA PIAN DELLA PIETRA</t>
+  </si>
+  <si>
+    <t>ZB52E791D9</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE VIABILITA IN VALLE DI ZARETO</t>
+  </si>
+  <si>
     <t>ZAB2E56435</t>
   </si>
   <si>
     <t>MANUTENZIONE STRADA COMUNALE DI SERRAMANDO</t>
   </si>
   <si>
-    <t>ZB52E791D9</t>
-[...17 lines deleted...]
-    <t>PROCEDURA APERTA</t>
+    <t>RISTRUTTURAZIONE CASCINA CON SOSTITUZIONE COPERTURA MALGA ZERLE</t>
   </si>
   <si>
     <t>Z9002E791AE</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE STRAORDINARIA FABBRICATO MALGA PIAN DELLA PIETRA DI MEZZO- CIG: Z902E791AE CUP C17H20003250002 (ex C13H19000860004)</t>
   </si>
   <si>
-    <t>RISTRUTTURAZIONE CASCINA CON SOSTITUZIONE COPERTURA MALGA ZERLE</t>
-[...1 lines deleted...]
-  <si>
     <t>C22B23000080001</t>
   </si>
   <si>
+    <t>A01DD3A2B2</t>
+  </si>
+  <si>
+    <t>MESSA IN SICUREZZA S.P.8 VIA PER VARAROAL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
+  </si>
+  <si>
     <t>A01B94025D</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER REDAZIONE COLLAUDO STATICO PER LAVORI RELATIVI ALLA MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
   </si>
   <si>
-    <t>A01DD3A2B2</t>
-[...4 lines deleted...]
-  <si>
     <t>97420008B7</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE - D.L. E COORDINAMENTO SICUREZZA PER LA MESSA IN SICUREZZA S.P.8 VIA PER VARARO AL KM 3.7 - VIA VARARO SNC - REALIZZAZIONE NUOVO VALLO IN C.A. CON BARRIERA PARAMASSI CUP C22B23000080001</t>
   </si>
   <si>
     <t>C23H18000100002</t>
   </si>
   <si>
     <t>8294642B1B</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE E D.L. MESSA IN SICUREZZA PENDIO A LATO SP8 IN LOC. MOLINO DELLA VALLE</t>
   </si>
   <si>
     <t>8429219B8F</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA PENDIO A LATO SP8 - LOC. MOLINO DELLA VALLE</t>
   </si>
   <si>
     <t>C24J18000070002</t>
   </si>
   <si>
     <t>8883224C56</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BS-022 - SCHEDA RASDA 21690 - INTERVENTI DI ASPORTAZIONE DEL LEGNAME SCHIANTATO IN LOCALITA VALPAGHERA E PULIZIA DEL BOSCO - SECONDO LOTTO - MESSA IN SICUREZZA</t>
   </si>
   <si>
     <t>C27D18000250002</t>
   </si>
   <si>
+    <t>ZA131B4C8D</t>
+  </si>
+  <si>
+    <t>PULIZIA DELLALVEO DEL TORRENTE PALOBBIA NELLE LOCALITA LE VALLI LAVEN E BONDEN E RIPRISTINO PONTICELLI CROLLATI - COLLAUDO STATICO DELLE OPERE STRUTTURALI IN C.A.</t>
+  </si>
+  <si>
     <t>REP 716/2020</t>
   </si>
   <si>
     <t>AFFIDAMENTO IN HOUSE</t>
   </si>
   <si>
+    <t>ZD12CC6811</t>
+  </si>
+  <si>
+    <t>ZCB2CE4ACD</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE FORESTALE PAESAGGISTICA RELATIVA AL PROGETTO: ?O.C.D.P.C. N. 558/2018 ? PIANO DEGLI INTERVENTI 2020 ? INTERVENTO N. LN145-2020-558-BS-049 ? SCHEDA RASDA 21689 ? ESECUZIONE OPERE DI PULIZIA DELL?ALVEO DEL TORRENTE PALOBBIA NELLE LO</t>
+  </si>
+  <si>
     <t>Z772CC6852</t>
   </si>
   <si>
-    <t>ZCB2CE4ACD</t>
-[...13 lines deleted...]
-  <si>
     <t>C27H21000900002</t>
   </si>
   <si>
     <t>88718176FD</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PER LA REDAZIONE DI UN PROGETTO ESECUTIVO D.L. E COORDINAMENTO SICUREZZA PER LA RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL TORRENTE SAN GIULIO E CONSOLIDAMENTO DEI VERSANTI CON TECNICHE DI INGEGNERIA NATURALISTICA</t>
   </si>
   <si>
     <t>8918568B21</t>
   </si>
   <si>
     <t>LAVORI DI RIMOZIONE ALBERATURE CADUTE IN ALVEO DEL TORRENTE SAN GIULIO E CONSOLIDAMENTO DEI VERSANTI CON TECNICHE DI INGEGNERIA NATURALISTICA</t>
   </si>
   <si>
     <t>C28B21000020002</t>
   </si>
   <si>
     <t>88875248D0</t>
   </si>
   <si>
     <t>LOCALITA MOLINO DELLA VALLE - MESSA IN SICUREZZA SP8 - VIA PER VARARO - REALIZZAZIONE DI UN VALLO A MONTE DELLA S.P.8 FORMATO DA MURATURA IN C.A. CON BARRIERA PARAMASSI</t>
   </si>
   <si>
+    <t>8667721DA2</t>
+  </si>
+  <si>
+    <t>INCARICO PER PROGETTAZIONE E D.L. LOCALITA MOLINO DELLA VALLE - MESSA IN SICUREZZA SP8 - VIA PER VARARO</t>
+  </si>
+  <si>
     <t>8757297E16</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA S.P. 8 IN LOCALITA MULINO DELLA VALLE - INCARICO PER IL COLLAUDO STATICO DELLA STUTTURA IN CEMENTO ARMATO - CUP C28B21000020002</t>
   </si>
   <si>
-    <t>8667721DA2</t>
-[...4 lines deleted...]
-  <si>
     <t>C29J18000180002</t>
   </si>
   <si>
     <t>ZE930FAF91</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER PROGETTAZIONE DEFINITIVA/ESECUTIVA COORDINAMENTO SICUREZZA DIREZIONE E CONTABILITA DEI LAVORI ACCERTAMENTO DELLA REGOLARE ESECUZIONE E PREDISPOSZIONE RELAZIONE FORESTALE RELATIVI AL PROGETTO: O.C.D.P.C. N. 558/2018 -</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-021 - LOCALITA LISTINO - SCHEDA RASDA N. 21699 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA MALGA IN LOCALITA LISTINO INERENTI LA VIABILITA DI ACCESSO</t>
   </si>
   <si>
     <t>C29J18000190002</t>
   </si>
   <si>
+    <t>Z26331B189</t>
+  </si>
+  <si>
+    <t>COLLAUDO</t>
+  </si>
+  <si>
     <t>8827657CFF</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-020 - LOCALITA DOIS - SCHEDA RASDA 21697 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA MALGA IN LOCALITA DOIS INERENTI LA VIABILITA DI ACCESSO</t>
   </si>
   <si>
-    <t>Z26331B189</t>
-[...4 lines deleted...]
-  <si>
     <t>ZAC3108C66</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER PROGETTAZIONE DEFINITIVA PROGETTAZIONE ESECUTIVA COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DIREZIONE DEI LAVORI MISURAZIONE E CONTABILIZZAZIONE DELLE OPERE ACCERTAMENTO DELLA REGOLARE ESECUZIONE</t>
   </si>
   <si>
     <t>C29J18000200002</t>
   </si>
   <si>
+    <t>86727725DC</t>
+  </si>
+  <si>
+    <t>progettazione e direzione lavori</t>
+  </si>
+  <si>
+    <t>Z523990B94</t>
+  </si>
+  <si>
+    <t>Oggetto NCARICO PROFESSIONALE PER REDAZIONE TIPO DI FRAZIONAMENTO RELATIVO ALLEAREE OCCUPATE PER LA REALIZZAZIONE DELLE OPERE DI RIPRISTINO DELLA STRADA DI MONOCOLA GADA E POIA</t>
+  </si>
+  <si>
     <t>O.C.D.P.C. N. 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558-BS-019 - LOCALITA STRADA DI MONCOLA STRADA DI GADA E STRADA DI POIA - SCHEDA RASDA 21692 DEL 14/11/2018 - ESECUZIONE OPERE DI RIPRISTINO DELLA VIABILITA AGRO-SILVO</t>
   </si>
   <si>
-    <t>Z523990B94</t>
-[...10 lines deleted...]
-  <si>
     <t>C33H20000270002</t>
   </si>
   <si>
+    <t>Z633127C73</t>
+  </si>
+  <si>
+    <t>TEMPESTA VAIA ZAVATTARELLO</t>
+  </si>
+  <si>
     <t>PRONTO INTERVENTO PER I DANNI ARRECATI ALLE FORESTE DAGLI ECCEZIONALI EVENTI ATMOSFERICI DEL 29 E 30 OTTOBRE 2018 (TEMPESTA VAIA) COMUNE DI ZAVATTARELLO</t>
   </si>
   <si>
-    <t>Z633127C73</t>
-[...4 lines deleted...]
-  <si>
     <t>C35H21000060001</t>
   </si>
   <si>
     <t>Z7A3357668</t>
   </si>
   <si>
     <t>ATTIVAZIONE DELL?APPENDICE ASSICURATIVA PER LA VERIFICA DEL PROGETTO ESECUTIVO AI SENSI DELL?ART. 26 DEL D.LGS. N. 50/2016</t>
   </si>
   <si>
+    <t>SERVIZI DI PROGETTAZIONE CONCERNENTI GLI INTERVENTI DI DIFESA DEL SUOLO LUNGO IL TORRENTE MOLGORA E IL FIUME LAMBRO MERIDIONALE.</t>
+  </si>
+  <si>
     <t>8886171C47</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA DI UN TRATTO DI SPONDA DEL TORRENTE MOLGORA IN COMUNE DI PESSANO CON BORNAGO (MI).</t>
   </si>
   <si>
-    <t>SERVIZI DI PROGETTAZIONE CONCERNENTI GLI INTERVENTI DI DIFESA DEL SUOLO LUNGO IL TORRENTE MOLGORA E IL FIUME LAMBRO MERIDIONALE.</t>
-[...1 lines deleted...]
-  <si>
     <t>C35H21000100002</t>
   </si>
   <si>
     <t>RIPRISTINO DEI DANNI RESIDUI DA TEMPESTA VAIA NEL COMUNE DI BOVEGNO</t>
   </si>
   <si>
     <t>C37H21001310002</t>
   </si>
   <si>
     <t>894560639A</t>
   </si>
   <si>
     <t>LAVORI DI TEMPESTA VAIA IN COMUNE DI VAL DI NIZZA</t>
   </si>
   <si>
     <t>Z4C32F088C</t>
   </si>
   <si>
     <t>TEMPESTA VAIA COMUNE DI VAL DI NIZZA</t>
   </si>
   <si>
     <t>C37H21001320002</t>
   </si>
   <si>
     <t>ZD132F081E</t>
@@ -875,77 +875,77 @@
   <si>
     <t>RIPRISTINO DEI DANNI RESIDUI DA TEMPESTA VAIA NEL COMUNE DI MARMENTINO</t>
   </si>
   <si>
     <t>C43H19000480004</t>
   </si>
   <si>
     <t>AFFIDAMENTO LAVORI MEDIANTE PROCEDURA NEGOZIATA SENZA BANDO</t>
   </si>
   <si>
     <t>Z452D6D081</t>
   </si>
   <si>
     <t>INCARICO PER PROGETTAZIONE DIREZIONE LAVORI CSP CSE RELAZIONE GEOLOGICA PER I LAVORI IN LOC. MAROCHELLO - OCDPC 558/2018</t>
   </si>
   <si>
     <t>C55D20000000006</t>
   </si>
   <si>
     <t>Z1B33520FE</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - ATTIVAZIONE INTERVENTO LN145-2020-558-BG-116 DEL RELATIVO PIANO DE-GLI INTERVENTI. BONIFICA DEI BOSCHI COLPITI DA CALAMITA NATURALI NELLA PARTICELLA FORESTALE N. 4 SITA IN COMUNE DI CASTIONE DELLA PRESOLANA</t>
   </si>
   <si>
+    <t>Z7B3402439</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - ATTIVAZIONE INTERVENTO LN145-2020-558-BG-116 DEL RELATIVO PIANO DEGLI INTERVENTI. BONIFICA DEI BOSCHI COLPITI DA CALAMITA NATURALI NELLA PARTICELLA FORESTALE N. 4 SITA IN COMUNE DI CASTIONE DELLA PRESOLANA. CUP = C55D20000000006. INC</t>
+  </si>
+  <si>
     <t>Z9D2F96071</t>
   </si>
   <si>
     <t>progettazione lavori - CUP C55D20000000006</t>
   </si>
   <si>
-    <t>Z7B3402439</t>
-[...4 lines deleted...]
-  <si>
     <t>C57H20000410002</t>
   </si>
   <si>
+    <t>950600075B</t>
+  </si>
+  <si>
+    <t>TAGLIO ALBERI - DISGAGGIO - POSA RETI VIA M. PORA AL KM 3 250</t>
+  </si>
+  <si>
     <t>Z4838282BF</t>
   </si>
   <si>
     <t>PROG D LL ECC PORA KM 3 250</t>
   </si>
   <si>
-    <t>950600075B</t>
-[...4 lines deleted...]
-  <si>
     <t>C67H21001490002</t>
   </si>
   <si>
     <t>ZCB32F0971</t>
   </si>
   <si>
     <t>TEMPESTA VAIA COMUNE DI BAGNARIA</t>
   </si>
   <si>
     <t>89456610FE</t>
   </si>
   <si>
     <t>LAVORI DI TEMPESTA VAIA IN COMUNE DI BAGNARIA</t>
   </si>
   <si>
     <t>C75B18001830002</t>
   </si>
   <si>
     <t>AFFIDAMENTO</t>
   </si>
   <si>
     <t>REALIZZAZIONE DELLE OPERE PER IL SOLLEVAMENTO ACQUE METEORICHE DEL SOTTOPASSO DI VIA RIZZI</t>
   </si>
   <si>
     <t>NON CLASSIFICATO</t>
@@ -986,68 +986,68 @@
   <si>
     <t>Z5A3225C07</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER PROGETTAZIONE E DL LAVORI DI MESSA IN SICUREZZA RIPRISTINO ARGINE STRADA CARPENEE</t>
   </si>
   <si>
     <t>C85H19000140002</t>
   </si>
   <si>
     <t>ZB13334C8F</t>
   </si>
   <si>
     <t>INTERVENTO DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO DELLA STRADA DENOMINATA ?CARPENE-SPASSAURE? (DETTA ANCHE STRADA PER MONTE PROCACE) - VASP S017191_00009 -ATTIVAZIONE INTERVENTO LN145-2021-558/2018-BS-045.</t>
   </si>
   <si>
     <t>Z8432DCD39</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER PROGETTAZIONE E DL MANUTENZIONE STRAORDINARIA PER DISSESTO IDROGEOLOGICO DELLA STRADA DENOMINATA ? CARPENE-SPASSAURE? (DETTA ANCHE STRADA PER MONTE PROCACE) - VASP S017191_00009 - OCDPC 558/2018 - PIANO DEGLI INTERVENTI 202</t>
   </si>
   <si>
     <t>C87H21000720002</t>
   </si>
   <si>
+    <t>Z2D3311591</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER ATTIVITA? DI PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI CONTABILITA MISURA E C.R.E. LAVORI DI RIPRISTINO SEZIONE DI DEFLUSSO E DIFESE DANNEGGIATE TORRENTE VERSA IN LOC. SAN ZENO</t>
+  </si>
+  <si>
+    <t>8957136E72</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI SISTEMAZIONE IDRAULICA MEDIANTE RIPRISTINO DELLA SEZIONE DI DEFLUSSO E DELLE OPERE DANNEGGIATE E CONSOLIDAMENTO DELLE SPONDE DEL TORRENTE VERSA</t>
+  </si>
+  <si>
     <t>ZB1348ED44</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE COORDINATORE PER LA SICUREZZA IN FASE DI ESECUZIONE PER GLI ?INTERVENTI DI SISTEMAZIONE IDRAULICA MEDIANTE RIPRISTINO DELLA SEZIONE DI DEFLUSSO E DELLE OPERE DANNEGGIATE E CONSOLIDAMENTO DELLE SPONDE DEL TORRENTE VERSA</t>
   </si>
   <si>
-    <t>Z2D3311591</t>
-[...10 lines deleted...]
-  <si>
     <t>D13H19000960004</t>
   </si>
   <si>
     <t>Z6E2FE2A1B</t>
   </si>
   <si>
     <t>LAVORI PRELIMINARI DI MESSA IN SICUREZZA FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDROGEOLOGICO IN VIA ALLA ROVINATA.</t>
   </si>
   <si>
     <t>ZCA2F8C9D0</t>
   </si>
   <si>
     <t>SERVIZIO DI STIMA LAVORI DIREZIONE LAVORI E CONTABILITA CERTIFICATO DI REGOLARE ESECUZIONE DEI LAVORI PRELIMINARI DI MESSA IN SICUREZZA FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDROGEOLOGICO VIA ALLA ROVINATA.</t>
   </si>
   <si>
     <t>D31D18000510002</t>
   </si>
   <si>
     <t>120/2021</t>
   </si>
   <si>
     <t>affidamento in house</t>
   </si>
   <si>
     <t>9143672CD3</t>
@@ -1061,1115 +1061,1118 @@
   <si>
     <t>01</t>
   </si>
   <si>
     <t>0181080098 AFFIDAMENTO IN HOUSE AL CONSORZIO FORESTALE ALTA VALLE CAMONICA</t>
   </si>
   <si>
     <t>Z6E3DF609C</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI SICUREZZA CONTABILITA DEI LAVORI DI INTERVENTO LN145-2020-558-BS-043-CEVO-BS O.D.P.C. 558/2018</t>
   </si>
   <si>
     <t>D37H18002370002</t>
   </si>
   <si>
     <t>121/21</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO IN HOUSE</t>
   </si>
   <si>
     <t>D47H21001270001</t>
   </si>
   <si>
+    <t>8964385C83</t>
+  </si>
+  <si>
+    <t>PIANO PC 2021 - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA PIZZO IN COMUNE DI BRANZI (CUP D47H21001270001)</t>
+  </si>
+  <si>
     <t>Z78331E317</t>
   </si>
   <si>
     <t>INCARICO DI PROGETTAZIONE DIREZIONE LAVORI E CONTABILIZZAZIONE DEGLI INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA? GRASSI IN COMUNE DI BRANZI</t>
   </si>
   <si>
-    <t>8964385C83</t>
-[...4 lines deleted...]
-  <si>
     <t>D67H21002080001</t>
   </si>
   <si>
     <t>89644187C0</t>
   </si>
   <si>
     <t>PIANO PC 2021 - INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN LOCALITA CRAP DE LA CORNA IN COMUNE DI CARONA (CODICE CUP D67H21002080001)</t>
   </si>
   <si>
     <t>ZBD331E600</t>
   </si>
   <si>
     <t>PROGETTAZIONE ESECUTIVA DIREZIONE DEI LAVORI E CONTABILIZZAZIONE DEGLI INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI BOSCHIVI DANNEGGIATI DA TEMPESTA VAIA IN LOC. CRAP DE LA CORNA IN COMUNE DI CARONA</t>
   </si>
   <si>
     <t>D77H19002560002</t>
   </si>
   <si>
+    <t>CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO (CO) - INTERVENTO A</t>
+  </si>
+  <si>
     <t>Z6F2DA485D</t>
   </si>
   <si>
     <t>SERVIZIO DI EFFETTUAZIONE COLLAUDO STATICO INERENTE L?INTERVENTO DI ?CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO (CO) ? INTERVENTO A?</t>
   </si>
   <si>
+    <t>Z6F2C6FCC3</t>
+  </si>
+  <si>
+    <t>RICHIESTA DI OFFERTA PER IL SERVIZIO DI REDAZIONE PROGETTO DEFINITIVO ED ESECUTIVO DIREZIONE E CONTABILITA? DEI LAVORI REDAZIONE DEL C.R.E. E COORDINATORE DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE PER I LAVORI DI ?CONSOLIDAMENTO STRAD</t>
+  </si>
+  <si>
     <t>ZE02D49F4B</t>
   </si>
   <si>
     <t>PRESTAZIONI TECNICHE - RELAZIONE GEOLOGICA SISMICA E GEOTECNICA - LAVORI DI CONSOLIDAMENTO STRADA INTERESSATA DA DISSESTO IDROGEOLOGICO CHE COLLEGA LA FRAZIONE BUGIALLO CON IL CAPOLUOGO IN COMUNE DI SORICO INTERVENTO A</t>
   </si>
   <si>
-    <t>Z6F2C6FCC3</t>
-[...7 lines deleted...]
-  <si>
     <t>D83B20000040001</t>
   </si>
   <si>
     <t>8423540D19</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE IN SOPRASSUOLI DANNEGGIATI DA TEMPESTA VAIA IN CO-MUNE DI RONCOBELLO</t>
   </si>
   <si>
     <t>Z092D32A9D</t>
   </si>
   <si>
     <t>incarico professionale progettazione definitiva-esecutiva</t>
   </si>
   <si>
     <t>D83H19001180001</t>
   </si>
   <si>
     <t>Z2535120F4</t>
   </si>
   <si>
     <t>ANALISI GEOLOGICHE A SUPPORTO DELLINTERVENTO DI REGIMAZIONE IDRAULICA DEL TORRENTE MASSAIA IN LOCALITA RAVA</t>
   </si>
   <si>
+    <t>ZCC35120DD</t>
+  </si>
+  <si>
+    <t>INCARICO GESTIONE TECNICA RELATIVAMENTE I LAVORI DI Regimazione idraulica e consolidamento spondale lungo il Canale della Massaia in localita Rava</t>
+  </si>
+  <si>
     <t>85540999CC</t>
   </si>
   <si>
     <t>REALIZZAZIONE OPERE DI REGIMAZIONE IDRAULICA DEL TORRENTE MASSAIA IN LOCALITA RAVA.</t>
   </si>
   <si>
-    <t>ZCC35120DD</t>
-[...7 lines deleted...]
-  <si>
     <t>D83H19001190001</t>
   </si>
   <si>
     <t>Z7E35307B9</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DELLE ATTIVITA DI GESTIONE TECNICA (PROGETTAZIONE DEFINITIVA ED ESECUTIVA) COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED IN FASE DI ESECUZIONE DIREZIONE LAVORI CONTABILITA E CERTIFICATO DI REGOLARE</t>
   </si>
   <si>
     <t>ZCE2FE3B28</t>
   </si>
   <si>
     <t>RIPRISTINO OPERE DI REGIMAZIONE IDRAULICA IN LOCALITA BESEGNA</t>
   </si>
   <si>
     <t>D85H21000120001</t>
   </si>
   <si>
+    <t>ZAF31D1648</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO PER LA GESTIONE DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE LAVORI DEL PROGETTO DI ?RIPRISTINO OPERE DI REGIMAZIONE IDRAULICA IN LOCALITA BESEGNA</t>
+  </si>
+  <si>
+    <t>ZCE31D16CB</t>
+  </si>
+  <si>
+    <t>INCARICO DI PROGETTAZIONE DEFINITIVA ED ESECUTIVA DIREZIONE LAVORI CONTABILITA E C.R.E. COMPRESA REDAZIONE DI ELABORATI SPECIALISTICI CON ESCLUSIONE DELLA RELAZIONE GEOLOGICA E IL COORDINAMENTO DELLA SICUREZZA PER L?INTERVENTO DI RIPRISTINO OPERE</t>
+  </si>
+  <si>
+    <t>Z403173C9A</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LE ATTIVITA DI REDAZIONE DELLA RELAZIONE GEOLOGICO-TECNICA NELL?AMBITO DEL PROGETTO DEI LAVORI DI ?RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO IN LOCALITA BESEGNA</t>
+  </si>
+  <si>
+    <t>87915096BB</t>
+  </si>
+  <si>
     <t>ZC3345EC87</t>
   </si>
   <si>
     <t>COLLAUDO STATICO LAVORI DI RIPRISTINO LOCALITA BESEGNA</t>
   </si>
   <si>
     <t>Z683173B9E</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER LE ATTIVITA DI MISURAZIONI E PICCHETTAZIONI NELL?AMBITO DEL PROGETTO PER I LAVORI DI ?RIPRISTINO DELLE ARGINATURE E SCOGLIERE ESISTENTI STABILIZZAZIONE FONDO ALVEO IN LOCALITA BESEGNA?</t>
   </si>
   <si>
-    <t>Z403173C9A</t>
-[...19 lines deleted...]
-  <si>
     <t>D87H20000310002</t>
   </si>
   <si>
     <t>9366352E2C</t>
   </si>
   <si>
     <t>RIFACIMENTO DI PORZIONE DI MURO DI SOSTEGNO DEL SENTIERO COMUNALE</t>
   </si>
   <si>
     <t>Z5A36FD6E9</t>
   </si>
   <si>
     <t>RIFACIMENTO DI PORZIONE DI MURO DI SOSTEGNO DEL SENTIERO COMUNALE - AFFIDAMENTO SERVIZIO TECNICO</t>
   </si>
   <si>
     <t>D95H21000180002</t>
   </si>
   <si>
     <t>Z403562E9B</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO.. AUTORIZZAZION</t>
   </si>
   <si>
+    <t>ZAB3C29F06</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. FORNITURA IN O</t>
+  </si>
+  <si>
+    <t>Z4E314920C</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO ES</t>
+  </si>
+  <si>
     <t>ZB430E88DE</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO RE</t>
   </si>
   <si>
+    <t>8661613D27</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO DE</t>
+  </si>
+  <si>
+    <t>904298072A</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO</t>
+  </si>
+  <si>
     <t>Z6B35B4674</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. IMPEGNO DI SPE</t>
   </si>
   <si>
-    <t>904298072A</t>
-[...10 lines deleted...]
-  <si>
     <t>Z69319D0B9</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-SO-063 DEL PIANO DEGLI INTERVENTI 2021. REALIZZAZIONE OPERE DI LAMINAZIONE E TRATTENUTA MATERIALE SOLIDO SVASO E SISTEMAZIONE OPERE ESISTENTI SUL TORRENTE FRODOLFO IN COMUNE DI BORMIO. AFFIDAMENTO AN</t>
   </si>
   <si>
-    <t>ZAB3C29F06</t>
-[...10 lines deleted...]
-  <si>
     <t>D97H21001490002</t>
   </si>
   <si>
+    <t>Z3D33BA908</t>
+  </si>
+  <si>
+    <t>FORNITURA LAMPIONI</t>
+  </si>
+  <si>
+    <t>Z593366B74</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO STRADALI ALBERATURE PROSPICIENTI STRADE COMUNALI FR.GRAVANAGO</t>
+  </si>
+  <si>
     <t>ZC933CE633</t>
   </si>
   <si>
     <t>PROGETTAZIONE LAVORI</t>
   </si>
   <si>
+    <t>Z9A33BA996</t>
+  </si>
+  <si>
+    <t>LAVORI PER ALLACCIAMENTO LAMPIONI ILLUMINAZIONE PUBBLICA</t>
+  </si>
+  <si>
+    <t>Z6233BAA2E</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIPRISTINO SAGRATO CHIESA DI S. EUSEBIO</t>
+  </si>
+  <si>
     <t>Z1733BAD7F</t>
   </si>
   <si>
     <t>RIPRISTINO PROTEZIONI IMPIANTI ARIA</t>
   </si>
   <si>
-    <t>Z3D33BA908</t>
-[...22 lines deleted...]
-  <si>
     <t>Z5133CE636</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI PER RIPRISTINO DANNI AVVERSITA 2018</t>
   </si>
   <si>
     <t>Z1933BA827</t>
   </si>
   <si>
     <t>RIPRISTINO DANNI EVENTO CALAMITOSO 2018</t>
   </si>
   <si>
     <t>E13H19000570001</t>
   </si>
   <si>
+    <t>877938842B</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI SVASO E SISTEMAIZONE DELLE OPERE IDRAULICHE ESISTENTI TORRENTE ROVINA</t>
+  </si>
+  <si>
+    <t>A03261867A</t>
+  </si>
+  <si>
+    <t>FRAZIONAMENTO CATASTALE TERRENI INTERRESSATI DAI LAVORI SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI TORRENTE ROVINA</t>
+  </si>
+  <si>
+    <t>ZEF3134CC9</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE ESECUTIVA D.L. CONTABILITA LAVORI DI SVASO E SISTEMAZIONE OPERE IDRAULICHE ESITSTENTI SUL TORRENTE ROVINA</t>
+  </si>
+  <si>
+    <t>ZEC2B36023</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DI FATTIBILITA /DEFINITIVO PER LINTERVENTO DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI SUL TORRENTE ROVINA IN COMUNE DI VALFURVA</t>
+  </si>
+  <si>
     <t>Z742CE88A7</t>
   </si>
   <si>
     <t>INTERVENTI DI SVASO DELL TORRENTE ROVINA - INCARICO PERIZIA GEOLOGICA</t>
   </si>
   <si>
-    <t>ZEC2B36023</t>
-[...22 lines deleted...]
-  <si>
     <t>ZF037727D6</t>
   </si>
   <si>
     <t>INTERVENTO LN145-2020-558-SO-082 ? VALFURVA ? SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI TORRENTE ROVINA - COLLAUDO STATICO OPERE STRUTTURALI</t>
   </si>
   <si>
     <t>E15H21000070001</t>
   </si>
   <si>
     <t>SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE ALBERATURE IN ALVEO COLATORE ROGGIONE COMUNE DI LODI</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
   </si>
   <si>
     <t>E15H21000140001</t>
   </si>
   <si>
+    <t>B9B85C1B02</t>
+  </si>
+  <si>
+    <t>IMPEGNO DI SPESA PER ACQUISIZIONE TERRENI DISTINTI AL FOGLIO 18 MAPPALI N. 86 u2013 85 - 50</t>
+  </si>
+  <si>
+    <t>9301260A8F</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI SCASO E SISTEMAZIONE OPERE IDRAULICHE ESISTENTI SUL TORRENTE ROVINA - LOTTO 2^</t>
+  </si>
+  <si>
     <t>ZF531DC9F2</t>
   </si>
   <si>
     <t>INCARICO DI PROGETTAZIONE DIREZIONE LAVORI ED ESECUZIONE PER I LAVORI DI SVASO E SISTEMAZIONE DELLE OPERE IDRUALICHE ESISTENTI - LOTTO 2</t>
   </si>
   <si>
-    <t>9301260A8F</t>
-[...10 lines deleted...]
-  <si>
     <t>E17B16000210005</t>
   </si>
   <si>
     <t>8536732E17</t>
   </si>
   <si>
     <t>LAVORI DI RIQUALIFICAZIONE FLUVIALE E MITIGAZIONE DEL RISCHIO IDRAULICO LUNGO LA ROGGIA VECCHIA</t>
   </si>
   <si>
     <t>E17H21000130001</t>
   </si>
   <si>
+    <t>B326DB5F03</t>
+  </si>
+  <si>
+    <t>APPROFONDIMENTI GEOLOGICI - MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS u2013SANTA CATERINA A SEGUITO DELLA EVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA (SO) u2013 LOTTO 2: VARIANTE CALVARANA PONTE SANT u2013 SS3</t>
+  </si>
+  <si>
     <t>B1177C5A34</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS - SANTA CATERINA E SEGUITO DELLEVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA - SERVIZIO DI CAMPIONATURA E ANALISI DELLE TERRE</t>
   </si>
   <si>
-    <t>B326DB5F03</t>
-[...2 lines deleted...]
-    <t>APPROFONDIMENTI GEOLOGICI - MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS u2013SANTA CATERINA A SEGUITO DELLA EVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON IN COMUNE DI VALFURVA (SO) u2013 LOTTO 2: VARIANTE CALVARANA PONTE SANT u2013 SS3</t>
+    <t>LOTTO 1: CLUS-SOBRETTA</t>
+  </si>
+  <si>
+    <t>992265846B</t>
+  </si>
+  <si>
+    <t>LOTTO 2: VARIANTE CALVARANA-PONTE SANT-SS300</t>
+  </si>
+  <si>
+    <t>887480264A</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DEFINITIVA ESECUTIVA COORDINATORE DELLA SICUREZZA IN FASE PROGETTUALE DIREZIONE LAVORI CONTABILITA E COORDINATORE DELLA SICUREZZA IN FASE DI ESECUZIONE PER I LAVORI MANUTENZIONE STRAORDINARIA PISTA DI EMERGENZA PONTE DEI CLUS - SAN</t>
   </si>
   <si>
     <t>ZE7385AC54</t>
   </si>
   <si>
     <t>OCDPC 558/2018 ? PIANO DEGLI INTERVENTI 2021 ? ATTIVAZIONE INTERVENTO LN145-2021-558/2018-SO-072- MANUTENZIONE STRAORDINARIA PISTA EMERGENZA PONTE DEI CLUS ? SANTA CATERINA ? INCARICO PER REDAZIONE RELAZIONE FORESTALE</t>
   </si>
   <si>
     <t>Z893179DBC</t>
   </si>
   <si>
     <t>INCARICO DI REVISIONE DI PROGETTO FATTIBILITA TECNICO ECONOMICA - MANUTENZIONE STRAORDINARIA PISTA EMERGENZA PONTE DEI CLUS - SANTA CATERINA</t>
   </si>
   <si>
-    <t>887480264A</t>
-[...13 lines deleted...]
-  <si>
     <t>Z1F3427DF2</t>
   </si>
   <si>
     <t>INDAGINI GEOLOGICO ? TECNICHE A SUPPORTO DI INTERVENTI DI MANUTENZIONE STRAORDINARIA DELLA PISTA DI EMERGENZA PONTE DEI CLUS ? SANTA CATERINA A SEGUITO DELL?EVOLUZIONE DEL MOVIMENTO FRANOSO DEL RUINON</t>
   </si>
   <si>
     <t>E23H18000220005</t>
   </si>
   <si>
     <t>VALLE CONTRA - RIFACIMENTO ARGINI MANUTENZIONE ALVEO E RIFACIMENTO PONTE</t>
   </si>
   <si>
     <t>Z8B2DD4F9E</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI RELATIVE A INDAGINI GEOGNOSTICHE ?VALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGOMAZIONE ALVEO. RIFACIMENTO SPALLE DEL PONTE E RIFACIMENTO STRUTTURALE DELLO STESSO? 120.000 00 QUEG</t>
   </si>
   <si>
+    <t>Z172DD4BCE</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO ?VALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGOMAZIONE ALVEO. RIFACIMENTO SPALLE DEL PONTE E RIFACIMENTO STRUTTURALE DELLO STESSO? 120.000 00 QUEG</t>
+  </si>
+  <si>
+    <t>ZD62DD5425</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI PROFESSIONALI RELATIVE A REDAZIONE STUDIO DI FATTIBILITA? TECNICO ECONOMICA PROGETTO DEFINITIVO PROGETTO ESECUTIVA DL CONTABILITA? E REDAZIONE CRE PROGETTAZIONE E COORDINAMENTO SICUREZZA IN ESECUZIONE ?VALLE CONTRA-RIFACIMENTO ARGINI</t>
+  </si>
+  <si>
     <t>Z1F2DD50E7</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI RELATIVE A PREDISPOSIZIONE DI VISTE TIPO RENDERING PER INSERIMENTO FOTOGRAFICO E ASSITENZA ALLu2019ISTRUTTORIA DELLA PRATICA PAESAGGISTICA u201CVALLE CONTRA-RIFACIMENTO ARGINI SIA IN DESTRA CHE IN SINISTRA OROGRAFICA RISAGO</t>
   </si>
   <si>
-    <t>Z172DD4BCE</t>
-[...10 lines deleted...]
-  <si>
     <t>E23H19000900002</t>
   </si>
   <si>
+    <t>8439184AF0</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - INTERVENTO N. LN145-2020-558-SO-072 - LOCALITA COMUNE DI TEGLIO (SO) - TORRENTE MARGATTA FOCE IN F. ADDA</t>
+  </si>
+  <si>
     <t>ZFA2D036EB</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - PROGETTAZIONE INTERVENTO N. LN145-2020-558-SO-072 - LOCALITA COMUNE DI TEGLIO (SO) - TORRENTE MARGATTA FOCE IN F. ADDA</t>
   </si>
   <si>
-    <t>8439184AF0</t>
-[...4 lines deleted...]
-  <si>
     <t>E25H21000060002</t>
   </si>
   <si>
     <t>LAVORI DI FORMAZIONE DIFESE SPONDALI RIPRISTINO ARGINI E RIMOZIONE MATERIE IN ALVEO CON TAGLIO PIANTE SUL TORRENTE LURIA E SUL RIO LURIA E BRIGNOLOE NEI COMUNI DI CODEVILLA</t>
   </si>
   <si>
     <t>E25H21000070001</t>
   </si>
   <si>
     <t>8862187C0E</t>
   </si>
   <si>
     <t>E29J21001400002</t>
   </si>
   <si>
+    <t>A02641A01B</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-125 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZI</t>
+  </si>
+  <si>
+    <t>Z713C11007</t>
+  </si>
+  <si>
+    <t>INCARICO PER PROGETTAZIONE E DIREZIONE ESECUZIONE CONTRATTO CUP E29J21001400002 INTERVENTO N. LN145-2020-558-SO-125</t>
+  </si>
+  <si>
     <t>Z533DA6691</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-125 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE CON SCHIANTI DIFFUSI E LOC</t>
   </si>
   <si>
-    <t>A02641A01B</t>
-[...10 lines deleted...]
-  <si>
     <t>E35D18000540006</t>
   </si>
   <si>
     <t>842897630A</t>
   </si>
   <si>
     <t>PIANTAGIONE FORESTALE DI ALBERATURE PRESSO IL FONTANILE BRANCALEONE</t>
   </si>
   <si>
     <t>E35H21000030002</t>
   </si>
   <si>
     <t>889470706C</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO DELLA SEZIONE IDRAULICA DEL TORRENTE SCUROPASSO NEI COMUNI DI CIGOGNOLA PIETRA DE GIORGI E LIRIO</t>
   </si>
   <si>
     <t>E45H21000090001</t>
   </si>
   <si>
     <t>88620971CC</t>
   </si>
   <si>
     <t>SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE ALBERATURE IN ALVEO</t>
   </si>
   <si>
     <t>E45H21000100001</t>
   </si>
   <si>
     <t>8861840DB3</t>
   </si>
   <si>
     <t>SISTEMAZIONE E MESSA IN SICUREZZA DELLE SPONDE E RIMOZIONE ALBERATURE IN ALVEO COLATORE BREMBIOLO COMUNE DI CASALPUSTERLENGO</t>
   </si>
   <si>
     <t>E57H21001780002</t>
   </si>
   <si>
     <t>Z3733C5AD7</t>
   </si>
   <si>
     <t>LAVORI PER SISTEMAZIONE SMOTTAMENTI FRANOSI INTERESSANTI STRADA COMUNALE PER LA LOCALITA PUNT DI RESEG.</t>
   </si>
   <si>
     <t>E65H20000120002</t>
   </si>
   <si>
+    <t>8829483FDB</t>
+  </si>
+  <si>
+    <t>LAVORI DI PULIZIA RETTIFICA DELLALVEO CONSOLIDAMENTO SPONDE E REGOLAZIONE DEGLI AFFLUENTI DEL TORRENTE RILE NEL TRATTO MEDIO SUPERIORE</t>
+  </si>
+  <si>
     <t>ZB03219C7C</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DI PROGETTAZIONE DIREZIONE DEI LAVORI E COORDINAMENTO SICUREZZA DEI: LAVORI DI PULIZIA RETTIFICA DELL?ALVEO CONSOLIDAMENTO DELLE SPONDE E REGOLAZIONE DEGLI AFFLUENTI DEL TORRENTE RILE NEL TRATTO MEDIO SUPERIORE.</t>
   </si>
   <si>
-    <t>8829483FDB</t>
-[...4 lines deleted...]
-  <si>
     <t>E67H21001350002</t>
   </si>
   <si>
+    <t>A0659E5BD9</t>
+  </si>
+  <si>
+    <t>SERVIZI TECNICI DI PROGETTAZIONE E DIREZIONE LAVORI INTERVENTO DI RIPROSTINO CONDIZIONI DI DEFLUSSO DEI FOSSI MOLINAZZO E CAPPELLAZZO</t>
+  </si>
+  <si>
     <t>896284018D</t>
   </si>
   <si>
     <t>RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEI FOSSI MOLINAZZO E CAPPELLAZZO</t>
   </si>
   <si>
-    <t>A0659E5BD9</t>
-[...4 lines deleted...]
-  <si>
     <t>E69J21001870002</t>
   </si>
   <si>
     <t>A02646C3C5</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITu00C0 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-124 - RECUPERO BOSCO DANNEGGIATO - INTER</t>
   </si>
   <si>
     <t>E73H19000890002</t>
   </si>
   <si>
+    <t>8522793F43</t>
+  </si>
+  <si>
+    <t>INTERVENTO N. LN145-2020-558-SO-077-PONTE IN VALTELLINA-SO: SISTEMAZIONE DEI DANNI CAUSATI DAGLI SCHIANTI LUNGO LA VASP VALFONTANA</t>
+  </si>
+  <si>
     <t>ZCD2D42389</t>
   </si>
   <si>
     <t>Procedura mediante piattaforma SINTEL</t>
   </si>
   <si>
-    <t>8522793F43</t>
-[...4 lines deleted...]
-  <si>
     <t>E73H19000900002</t>
   </si>
   <si>
+    <t>ZC72D421EB</t>
+  </si>
+  <si>
     <t>8468964A2C</t>
   </si>
   <si>
     <t>LAVORI DI SOMMA URGENZA PER MESSA IN SICUREZZA TRATTI STRADALI INTERVENTO LN145-2020-558-SO-070-PONTE IN VALTELLINA (SO) - STRADA SAZZO-BRIOTTI.</t>
   </si>
   <si>
     <t>Z392DCD291</t>
   </si>
   <si>
     <t>Affidamento diretto (importo 5.000 )</t>
   </si>
   <si>
-    <t>ZC72D421EB</t>
-[...1 lines deleted...]
-  <si>
     <t>E73H19000910002</t>
   </si>
   <si>
     <t>85212917C8</t>
   </si>
   <si>
     <t>SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA A VALLE DELLA PASSEREL</t>
   </si>
   <si>
     <t>Z052F11109</t>
   </si>
   <si>
     <t>INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA</t>
   </si>
   <si>
     <t>Z9D2D8C6B1</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE RELATIVO ALL?INDIVIDUAZIONE DELLE NECESSITA DI INTERVENTI MANUTENTIVI IN ALVEO FIUME ADDA TRATTO A MONTE DELLO SBOCCO DEL TORRENTE MALGINA IN COMUNE DI TEGLIO SINO ALLA BRIGLIA SELETTIVA POSTA A VALLE DELLA PASSEREL</t>
   </si>
   <si>
     <t>Z942D8FC27</t>
   </si>
   <si>
     <t>AFFIDAMENTO DELLA PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE LAVORI E SICUREZZA INTERVENTI DI SVASO E SISTEMAZIONE DELLE OPERE IDRAULICHE ESISTENTI NONCHE TAGLIO PIANTE E RIMOZIONE ESSENZE ARBOREE PRESENTI IN ALVEO FIUME ADDA TRATTO A MONTE DELL</t>
   </si>
   <si>
     <t>E77G21000000001</t>
   </si>
   <si>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 3</t>
+  </si>
+  <si>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 2</t>
+  </si>
+  <si>
+    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 1</t>
+  </si>
+  <si>
     <t>LAVORI DI SISTEMAZIONE DELLA VAL MALGA A FRONTE DELLA TEMPESTA VAIA DEL 2018 - LOTTO 2 - INTERVENTI DI MESSA IN SICUREZZA E BONIFICA DELLE CEPPAIE SRADICATE LUNGO I MARGINI DELLA VIABILITA DELLA VAL MALGA</t>
   </si>
   <si>
     <t>CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
   </si>
   <si>
-    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 3</t>
-[...5 lines deleted...]
-    <t>Progettazione Direzione dei lavori Contabilita e CRE relativamente agli interventi di sistemazione forestale della val Malga a fronte della tempesta VAIA del 2018 - Lotto n. 2</t>
+    <t>LAVORI DI SISTEMAZIONE FORESTALE DELA VAL MALGA A FRONTE DELLA TEMPESTA VAIA DEL 2018. LOTTO1 - SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE DEL PONTE DEL GUAT-PREMASSONE SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE FONTANA BOI SISTEMAZIONE STRADA AGRO-SIL</t>
   </si>
   <si>
     <t>9667826E63</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE DELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29.10.2018 IN VAL MALGA - LOTTO N^3</t>
   </si>
   <si>
-    <t>LAVORI DI SISTEMAZIONE FORESTALE DELA VAL MALGA A FRONTE DELLA TEMPESTA VAIA DEL 2018. LOTTO1 - SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE DEL PONTE DEL GUAT-PREMASSONE SISTEMAZIONE STRADA AGRO-SILVO-PASTORALE FONTANA BOI SISTEMAZIONE STRADA AGRO-SIL</t>
-[...1 lines deleted...]
-  <si>
     <t>E79J21002040002</t>
   </si>
   <si>
     <t>A039A9FFC9</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITu00C0 2020). INTERVENTO N. LN145-2020-558-SO-122 - RECUPERO BOSCO DANNEGGIATO-SISTEMAZIONE DEI BOSCHI ABBATTUTI CON UTILIZZ</t>
   </si>
   <si>
     <t>A0262B2704</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-122 - RECUPERO BOSCO DANNEGGIATO-SISTEMAZION</t>
   </si>
   <si>
     <t>E79J21002050002</t>
   </si>
   <si>
+    <t>Z933DA6435</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-123 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DEI BOSCHI ABBATTUTI CON UTILIZZO</t>
+  </si>
+  <si>
     <t>A0263984D2</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022- RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). APPROVAZIONE PROGETTO ESECUTIVO DELL INTERVENTO N. LN145-2020-558-SO-123 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZI</t>
   </si>
   <si>
-    <t>Z933DA6435</t>
-[...4 lines deleted...]
-  <si>
     <t>E79J21002070002</t>
   </si>
   <si>
+    <t>ZFA3DA59BB</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). INTERVENTO N. LN145-2020-558-SO-127 - RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE CON SCHIANTI DIFFUSI E LOCA</t>
+  </si>
+  <si>
     <t>ZD23D69EC2</t>
   </si>
   <si>
     <t>OCDPC 558/2018 E O.C.D.P.C. 859/2022? RIMODULAZIONE DEL PIANO DEGLI INVESTIMENTI DI CUI AL D.P.C.M. 27 FEBBRAIO 2019 (ANNUALITA 2020). AFFIDAMENTO LAVORI DELL? INTERVENTO N. LN145-2020-558-SO-127 - ?RECUPERO BOSCO DANNEGGIATO - SISTEMAZIONE DI ZONE C</t>
   </si>
   <si>
-    <t>ZFA3DA59BB</t>
-[...4 lines deleted...]
-  <si>
     <t>E83H20000130002</t>
   </si>
   <si>
+    <t>84142044CC</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE E DIREZIONE LAVORI OPERE DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
+  </si>
+  <si>
     <t>84142499ED</t>
   </si>
   <si>
     <t>INCARICO DI REDAZIONE RELAZIONE GEOLOGICA AI SENSI DELLA DGR IX/2616/2011 E NTC2018 RELATIVAMENTE AI LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
   </si>
   <si>
+    <t>84142266F3</t>
+  </si>
+  <si>
+    <t>INCARICO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DEI LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO</t>
+  </si>
+  <si>
+    <t>8552705B6E</t>
+  </si>
+  <si>
+    <t>LAVORI DI SISTEMAZIONE DANNI EVENTI CALAMITOSI OTTOBRE 2018 ZONE DIVERSE DEL TERRITORIO - OCDPC 558/2018 - INTERVENTO LN145-2020-558-BG-017</t>
+  </si>
+  <si>
     <t>Z6A33F100D</t>
   </si>
   <si>
     <t>ASSISTENZA ALLA POSA IN OPERA DELLE TUBAZIONI PER LO SPOSTAMENTO DELL?ACQUEDOTTO</t>
   </si>
   <si>
-    <t>84142044CC</t>
-[...16 lines deleted...]
-  <si>
     <t>E95H21000020002</t>
   </si>
   <si>
     <t>8894666E92</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO DELLA SEZIONE IDRAULICA DEL TORRENTE VERSA NEI COMUNI DI MONTU BECCARIA E CANNETO PAVESE</t>
   </si>
   <si>
     <t>F13H19001460002</t>
   </si>
   <si>
     <t>8529210EBD</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO TORRENTI TORCHIONE LIVRIO PRESIO E BOCCO NEI COMUNI DI ALBOSAGGIA CAIOLO COLORINA E CASTIONE ANDEVENNO</t>
   </si>
   <si>
     <t>ZC92CF22F2</t>
   </si>
   <si>
     <t>COORDINAMENTO SICUREZZA: OCDPC N. 558/2018 . INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020</t>
   </si>
   <si>
+    <t>ZEF2CF2071</t>
+  </si>
+  <si>
+    <t>PROGETTO E DL: OCDPC N. 558/2018 . INTERVENTO LN145-2020-558-SO-078 DEL PIANO DEGLI INTERVENTI 2020</t>
+  </si>
+  <si>
     <t>ZC12CF4707</t>
   </si>
   <si>
     <t>REDAZIONE RELAZIONE GEOLOGICA: OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-07 DEL PIANO DEGLI INTERVENTI 2020.</t>
   </si>
   <si>
-    <t>ZEF2CF2071</t>
-[...4 lines deleted...]
-  <si>
     <t>F17H20005750002</t>
   </si>
   <si>
+    <t>8878885FAD</t>
+  </si>
+  <si>
+    <t>CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA BARRIERA PARAMASSI LUNGO LA STRADA GANNA-MONDONICO</t>
+  </si>
+  <si>
     <t>Z0D32FEEA5</t>
   </si>
   <si>
     <t>RILIEVI TOPOGRAFICI PROGETTAZIONE DEF-ESEC</t>
   </si>
   <si>
-    <t>8878885FAD</t>
-[...4 lines deleted...]
-  <si>
     <t>F17H21001950002</t>
   </si>
   <si>
     <t>894186004F</t>
   </si>
   <si>
     <t>OPERE DI CONSOLIDAMENTO DEI VERSANTI IN FRANA MEDIANTE TAGLIO PIANTE INSTABILI E POSA BARRIERA PARAMASSI LUNGO LA STRADA GANNA - BOAREZZO</t>
   </si>
   <si>
     <t>INCARICO PER RILIEVI TOPOGRAFICI PROGETTAZIONE ESCUTIVA D.L. MISURA E CONTABILITA CRE SICUREZZA RELAZIONI SPECIALISTICHE</t>
   </si>
   <si>
     <t>F33H18000270002</t>
   </si>
   <si>
+    <t>85488573F8</t>
+  </si>
+  <si>
+    <t>LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA DEL COMUNE DI MEZZOLDO (BG) - DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2020 - INTERVENTO N. LN145-2020-558-BG-025</t>
+  </si>
+  <si>
+    <t>Z322DBD89F</t>
+  </si>
+  <si>
+    <t>RELAZIONE GEOLOGICA REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA</t>
+  </si>
+  <si>
     <t>Z832DB3CFD</t>
   </si>
   <si>
     <t>PROGETTAZIONE D.L. GESTIONE SICUREZZA OPERE DI PROTEZIONE DELLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
   </si>
   <si>
-    <t>Z322DBD89F</t>
-[...10 lines deleted...]
-  <si>
     <t>Z502DBD8DD</t>
   </si>
   <si>
     <t>INDAGINI SISMICHE GEOGNOSTICHE REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA</t>
   </si>
   <si>
     <t>Z5C2DB3D43</t>
   </si>
   <si>
     <t>STUDIO SPECIALISTICO TRAETTOGRAFICO E ISPEZIONI OPERE DI PROTEZIONE DELLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA</t>
   </si>
   <si>
     <t>Z9F31A22EE</t>
   </si>
   <si>
     <t>INCARICO COLLAUDO STATICO LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA OCDPC 558/2018 - INTERVENTO LN145-2020-558-BG-025</t>
   </si>
   <si>
     <t>F33H18000290002</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOCALITA VALLE TERZERA</t>
   </si>
   <si>
     <t>ZAD2DB3B90</t>
   </si>
   <si>
     <t>PROGETTAZIONE D.L. CONTABILITA FINALE LAVORI DI RIPRISTINO E MESSA IN SICUREZZA STRADA COMUNALE IN LOC. VALLE TERZERA</t>
   </si>
   <si>
     <t>F35H21000330002</t>
   </si>
   <si>
     <t>Z98319194C</t>
   </si>
   <si>
     <t>INCARICO MISURAZIONI E PICCHETTAZIONI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA IN COMUNE DI MEZZOLDO (BG) DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO LN145-2021-558/2018-BG-</t>
   </si>
   <si>
+    <t>Z3836CD7D8</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO PER L?INTERVENTO DI REALIZZAZIONE OPERE DI PROTEZIONE DELLA ADUTA MASSI IN LOCALITA? PONE DELL?ACQUA IN COMUNA DI MEZZOLDO (AGGRAVAMENTO SCHEDA RASDA N.21549) OCDPC 558/2018 ? PIANO INTERVENTI 2021 ? INTERVENTO N. LN145-2021-558/2018</t>
+  </si>
+  <si>
     <t>Z6B3190D2B</t>
   </si>
   <si>
     <t>STUDIO SPECIALISTICO PER LA VERIFICA DELLE STRUTTURE DI PROTEZIONE PASSIVA NELLAMBITO DEI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOC. PONTE DELLACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) OCDPC 558/2018 - PIANO INTERVENTI</t>
   </si>
   <si>
-    <t>Z3836CD7D8</t>
-[...4 lines deleted...]
-  <si>
     <t>LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) - OCDPC 558/2018 - PIANO INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BG-006</t>
   </si>
   <si>
+    <t>Z443227B5B</t>
+  </si>
+  <si>
+    <t>INCARICO PRESTAZIONI PROFESSIONALI GEOLOGICHE LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELL?ACQUA (AGGRAVAMENTO SCHEDA RASDA N. 21549) OCDPC 558/2018 - PIANO INTERVENTI 2021 - INTERVENTO LN145-2021-558/2018-BG-</t>
+  </si>
+  <si>
     <t>ZE632280C8</t>
   </si>
   <si>
     <t>INCARICO INDAGINI DEL SITO NELLAMBITO DELLA PROGETTAZIONE DEI LAVORI DI REALIZZAZIONE OPERE DI PROTEZIONE DALLA CADUTA MASSI IN LOCALITA PONTE DELLACQUA IN COMUNE DI (BG) (AGGRAVAMENTO SCHEDA RASDA N. 21549) DI CUI ALLA OCDPC 558/2018 - PIANO DEGLI</t>
   </si>
   <si>
-    <t>Z443227B5B</t>
-[...4 lines deleted...]
-  <si>
     <t>8738802F87</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA-ESECUTIVA COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE E DIREZIONE LAVORI DELL</t>
   </si>
   <si>
     <t>F35H21000340002</t>
   </si>
   <si>
+    <t>Z6B318C693</t>
+  </si>
+  <si>
+    <t>INCARICO DI GESTIONE TECNICA E SICUREZZA INTERVENTO DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOC. VALLE TERZERA IN COMUNE DI MEZZOLDO</t>
+  </si>
+  <si>
     <t>LAVORI DI RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE IN LOC. VALLE TERZERA - AGGRAVAMENTO SCHEDA RASDA N. 21549 - OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - ITERVENTO N. LN145-2021-558/2018-BG-007</t>
   </si>
   <si>
-    <t>Z6B318C693</t>
-[...4 lines deleted...]
-  <si>
     <t>F37H21002070002</t>
   </si>
   <si>
     <t>ZF737107FE</t>
   </si>
   <si>
     <t>INCARICO PROGETTAZIONE SISTEMAZIONE TRATTO TORRENTE LAMBRONE ALLA CONFLUENZA TORRENTE BOVA - OCDPC 558-2018</t>
   </si>
   <si>
     <t>ZA53710776</t>
   </si>
   <si>
     <t>SISTEMAZIONE TRATTO TORRENTE LAMBRONE ALLA CONFLUENZA TORRENTE BOVA - OCDPC 558-2018</t>
   </si>
   <si>
     <t>F52J15000010001</t>
   </si>
   <si>
+    <t>83309662A1</t>
+  </si>
+  <si>
+    <t>LAVORI DI SISTEMAZIONE IDRAULICA VALLE DEL RIGU - LOTTO 2</t>
+  </si>
+  <si>
     <t>ZCA2CB4EBF</t>
   </si>
   <si>
     <t>AFFIDAMENTO DELL?INCARICO PROFESSIONALE PE REDAZIONE DEL PROGETTO DEFINITIVO-ESECUTIVO DIREZIONEZIONE LAVORI COORDINAMENTO DELLA SICUREZZA CONTABILITA? C.R.E. REDAZIONE RELAZIONE GEOLOGICA E RELAZIONE FORESTALE PER ?SISTEMAZIONE VALLE DEL RIGU?:</t>
   </si>
   <si>
-    <t>83309662A1</t>
-[...4 lines deleted...]
-  <si>
     <t>F55H21000200001</t>
   </si>
   <si>
+    <t>Z393174F4E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LA REDAZIONE DI RELAZIONE GEOLOGICA E GEOTECNICA E RELATIVA ASSISTENZA GEOLOGICA ALLA DIREZIONE LAVORI PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z3831B49BE</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI SONDAGGI GEOGNOSTICI NELLA ZONA DI VALLE PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>875000086B</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI ANCORAGGI DI PROVA E RELATIVE INDAGINI PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
+    <t>Z4131C3B67</t>
+  </si>
+  <si>
+    <t>LAVORI DI PREDISPOSIZIONE PISTA DI CANTIERE PER SONDAGGI GEOGNOSTICI - LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
+  </si>
+  <si>
     <t>INCARICO PROFESSIONALE PER LA PROGETTAZIONE DEFINITIVA ED ESECUTIVA DIREZIONE LAVORI CONTABILITA COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE E PROGETTAZIONE E DIREZIONE LAVORI DELLE OPERE STRUTTURALI PER I LAVORI DI MES</t>
   </si>
   <si>
-    <t>875000086B</t>
-[...25 lines deleted...]
-  <si>
     <t>ZC03177993</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER IL COLLAUDO STATICO E TECNICO-AMMINISTRATIVO PER I LAVORI DI MESSA IN SICUREZZA VALLE DEL MOLINO IN LOCALITA CARAMONDI - LOTTO 2</t>
   </si>
   <si>
     <t>F63H19001120002</t>
   </si>
   <si>
     <t>Z4E2D48E7E</t>
   </si>
   <si>
     <t>INCARICO DI PROGETTAZIONE ED ATTIVITA CONNESSE DIREZIONE CONTABILITA LAVORI REDAZIONE RELAZIONE GEOLOGICA E COORDINAMENTO DELLA SICUREZZA.INTERVENTO LN145-2020-558-SO-079 DEL PIANO DEGLI INTERVENTI 2020</t>
   </si>
   <si>
     <t>OCDPC N. 558/2018. INTERVENTO LN145-2020-558-SO-079 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO INTERVENTI DI SVASO RIPRISTINO OPERE IDRAULICHE E TAGLIO PIANTE - LOC. DALLO SBOCCO DEL TORRENTE MADRASCO IN COMUNE DI COLORINA SINO ALLO SBOCCO DEL TOR</t>
   </si>
   <si>
     <t>F73H18000370002</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARIA VALLETTA COMUNALE DENOMINATA RIO VALMAGGIORE - VALLE DEI FONDI</t>
   </si>
   <si>
     <t>8548347F17</t>
   </si>
   <si>
     <t>Progettazione definitiva esecutiva</t>
   </si>
   <si>
     <t>Z183183A8C</t>
   </si>
   <si>
     <t>MANUTENZIONE STRAORDINARI RIO VALMAGGIORE - DIREZIONE LAVORI</t>
   </si>
   <si>
     <t>F73H19001070002</t>
   </si>
   <si>
+    <t>86638768A5</t>
+  </si>
+  <si>
+    <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN 145-2020-558-SO-081-TRESIVIO-SO - OPERE STRADALI</t>
+  </si>
+  <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN 145-2020-558-SO-081-TRESIVIO-SO - OPERE IDRAULICHE E DI INGEGNERIA N</t>
   </si>
   <si>
-    <t>86638768A5</t>
-[...4 lines deleted...]
-  <si>
     <t>ZA130B01A3</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO PROGETTAZIONE DEFINITIVA/ESECUTIVA DIREZIONE DEI LAVORI E CONTABILITA COORDINAMENTO DELLA SICUREZZA IN PROGETTAZIONE ED ESECUZIONE E PRESTAZIONI SPECIALISTICHE PER OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERA</t>
   </si>
   <si>
     <t>F73H19001090002</t>
   </si>
   <si>
     <t>ZF72E021EB</t>
   </si>
   <si>
     <t>OCDPC 558/2018: ATTIVAZIONE INTERVENTO N.LN145-2020-558-SO-067 DEL PIANO DEGLI INTERVENTI 2020. LAVORI DI MESSA IN SICUREZZA DELLA PARTE TERMINALE DEL TORRENTE CERVIO E RIPRISTINO FUNZIONALE DELLE DIFESE SPONDALI E DELLE SOGLIE DI EROSIONE. CUP: F73H</t>
   </si>
   <si>
     <t>F75F21002370002</t>
   </si>
   <si>
+    <t>B7D56518EC</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI INDAGINI GEOGNOSTICHE E GEOTECNICHE PROPEDEUTICHE ALLE FASI DI PROGETTAZIONI DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A V</t>
+  </si>
+  <si>
+    <t>BA05576AD4</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO IN CORSO DOPERA INERENTE I SEGUENTI INTERVENTI: OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILITu00C0 NEL COMUNE DI BAGOLINO u201</t>
+  </si>
+  <si>
+    <t>BA4C62D6CE</t>
+  </si>
+  <si>
+    <t>SUPPORTO TECNICO AMMINISTRATIVO PER LINTERVENTO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITA DI ACCESSO AL CENTRO ABITATO</t>
+  </si>
+  <si>
+    <t>B9A69ED217</t>
+  </si>
+  <si>
+    <t>SERVIZIO TECNICO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILIT</t>
+  </si>
+  <si>
     <t>B7E8246138</t>
   </si>
   <si>
     <t>SERVIZIO DI PROGETTAZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE DELLINTERVENTO DENOMINATO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A M</t>
   </si>
   <si>
-    <t>B9A69ED217</t>
-[...8 lines deleted...]
-    <t>SUPPORTO TECNICO AMMINISTRATIVO PER LINTERVENTO OPERE DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITA DI ACCESSO AL CENTRO ABITATO</t>
+    <t>ACCORDO QUADRO PER SERVIZIO TECNICO DI COMMITTENZA AUSILIARIE NELLAMBITO DELLE PROCEDURE PRECISTE DAL CODICE DEI CONTRATTI PUGGLICI</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
   </si>
   <si>
     <t>B8DE711CC9</t>
   </si>
   <si>
     <t>PROCEDURA APERTA PER LAFFIDAMENTO DEI LAVORI DI DEFINITIVA MESSA IN SICUREZZA DELLA VIABILITu00C0 DI ACCESSO AL CENTRO ABITATO E RIFACIMENTO MURI DI SOSTEGNO A MONTE E A VALLE DELLA VIABILITu00C0 NEL COMUNE DI BAGOLINO</t>
   </si>
   <si>
-    <t>B7D56518EC</t>
-[...10 lines deleted...]
-  <si>
     <t>F77H19004460002</t>
   </si>
   <si>
+    <t>ZD932CAE4E</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO PROGETTAZIONE DEFINITIVA/ESECUTIVA DIREZIONE LAVORI E CONTABILITA? COORDINAMENTO DELLA SICUREZZA IN PROGETTAZIONE ED ESECUZIONE E PRESTAZIONI SPECIALISTICHE PER OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA</t>
+  </si>
+  <si>
+    <t>8914793FE5</t>
+  </si>
+  <si>
+    <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN145-2021-558/2018-SO-066 - INTERVENTI STRADALI</t>
+  </si>
+  <si>
     <t>89147371B3</t>
   </si>
   <si>
     <t>OPERE DI MESSA IN SICUREZZA E RIPRISTINO AMBIENTALE IN OTTEMPERANZA AL PIANO NAZIONALE PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO. INTERVENTO TEMPESTA VAIA (OCDPC 558/2018): N. LN145-2021-558/2018-SO-066 - INTERVENTI IDRAULICI E DI INGEGNERIA NATUR</t>
   </si>
   <si>
-    <t>ZD932CAE4E</t>
-[...10 lines deleted...]
-  <si>
     <t>F77H20000080002</t>
   </si>
   <si>
     <t>ZBF2DDD540</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROGETTAZIONE SOMMA URGENZA LOC. CERRETO</t>
   </si>
   <si>
     <t>Z142E682FC</t>
   </si>
   <si>
     <t>PROGETTO DI SOMMA URGENZA IN LOC. CERRETO BASSO (BS)</t>
   </si>
   <si>
     <t>F77H21001590002</t>
   </si>
   <si>
     <t>Z7339B4743</t>
   </si>
   <si>
     <t>INCARICO PROGETTAZIONE INTERVENTO LN145.558.BS.079</t>
   </si>
   <si>
     <t>F77J20000010002</t>
@@ -2195,578 +2198,587 @@
   <si>
     <t>8972474FC3</t>
   </si>
   <si>
     <t>LAFFIDAMENTO DELLE OPERE DI CONSOLIDAMENTO DEI VERSANTI DI REGIMAZIONE IDRAULICA E POSA DI RETI PARAMASSI TORRENTE SANGUINERA FIUME CAFFARO RIO LEVRAS RIM</t>
   </si>
   <si>
     <t>F77J20000040002</t>
   </si>
   <si>
     <t>8962565E99</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA DEI VERSANTI IN SOPRASSUOLI DANNEGGIATI DA CALAMITu00C0 NATURALI - TEMPESTA VAIA LOCALITu00C0 VALLE DORIZZO</t>
   </si>
   <si>
     <t>F79J21002170002</t>
   </si>
   <si>
     <t>BA4F5B0C06</t>
   </si>
   <si>
     <t>SUPPORTO TECNICO AMMINISTRATIVO PER LINTERVENTO OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO</t>
   </si>
   <si>
+    <t>Z293D591A9</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI COPERTURA ASSICURATIVA A GARANZIA DEL VERIFICATORE INTERNO</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO IN ECONOMIA - COTTIMO FIDUCIARIO</t>
+  </si>
+  <si>
+    <t>B90ED33275</t>
+  </si>
+  <si>
+    <t>OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO A MONTE DELLA STRADA PROVINCIALE SP 669 (LOCALITA PONTE PRADA) IN COMUNE DI BAGOLINO (BS). LA REALIZZAZIONE DELLINTERVENTO FINANZIATO DAL PIANO NAZIONALE DI RIPRESA E RESILIENZA (PNRR) u2013 MISSION</t>
+  </si>
+  <si>
     <t>B7F64223CA</t>
   </si>
   <si>
     <t>PROGETTAZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MESSA IN SICUREZZA DEL VERSANTE BOSCATO A MONTE DELLA STRADA PROVINCIALE SP 669 (LOCALITA PONTE PR</t>
   </si>
   <si>
-    <t>B90ED33275</t>
-[...4 lines deleted...]
-  <si>
     <t>F79J21002180002</t>
   </si>
   <si>
     <t>Z1F39B472C</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROGETTAZIONE INTERVENTO LN145.558.BS.077</t>
   </si>
   <si>
     <t>A0404961B6</t>
   </si>
   <si>
     <t>INTERVENTI ELIMINAZIONE RISCHIO RESIDUO IN VERSANTI BOSCATI A MONTE DI INFRASTRUTTURE VIARIE E ABITAZIONI - VERSANTI A MONTE PONTE PRADA</t>
   </si>
   <si>
     <t>F83H19003620002</t>
   </si>
   <si>
     <t>85684214B1</t>
   </si>
   <si>
     <t>RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA MEDIANTE RIMOZIONE SEDIMENTI PIANTE E RIPRISTINO OPERE DANNEGGIATE</t>
   </si>
   <si>
     <t>ZBE2DB57AD</t>
   </si>
   <si>
     <t>AFFIDAMENTO SERVIZIO TECNICO DI PROGETTAZIONE DIREZIONE LAVORI E COORD. SICUREZZA LAVORI DI RIPRISTINO SEZIONE IDRAULICA TORRENTE VERSA - D.P.C.M. 27 FEBBRAIO 2019</t>
   </si>
   <si>
     <t>G15H21000100002</t>
   </si>
   <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018^-O.C.D.P.C. N.558/2018 - INTERVENTO LN 145-2021-558/2018-BS-042 - COMUNE DI SAVIORE DELLADAMELLO</t>
+  </si>
+  <si>
     <t>Z0B33BE41C</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021?558/2018?BS?042 IN COMUNE DI SAVIORE DELL?ADAMELLO - INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 ? O.C.D.P.C. 5</t>
   </si>
   <si>
-    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018^-O.C.D.P.C. N.558/2018 - INTERVENTO LN 145-2021-558/2018-BS-042 - COMUNE DI SAVIORE DELLADAMELLO</t>
-[...1 lines deleted...]
-  <si>
     <t>G17H20000150002</t>
   </si>
   <si>
+    <t>860980188B</t>
+  </si>
+  <si>
+    <t>LAVORI DI OCDPC 558/2018: INTERVENTO N. LN145-2020-558-BS-046 DEL PIANO DEGLI INTERVENTI 2020 DENOMINATO - MESSA IN SICUREZZA DEL TRATTO DI VIABILITu00C0 DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO</t>
+  </si>
+  <si>
+    <t>Z072CEBDA2</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LA DIREZIONE DEI LAVORI CONTABILITA? COORDINATORE PER LA SICUREZZA IN FASE DI ESECUZIONE PER I LAVORI DI MESSA IN SICUREZZA DEL TRATTO DI VIABILITA DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO</t>
+  </si>
+  <si>
+    <t>Z252D06F3E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER APPROFONDIMENTI GEOLOGICI INDAGINI E REDAZIONE DI RELAZIONE GEOLOGICA A SUPPORTO DELLA PROGETTAZIONE DELLE OPERE E DEL DEPOSITO SISMICO DEL PROGETTO DELLE STRUTTURE NELLINTERVENTO DI MESSA IN SICUREZZA DEL TRATTO DI VIABI</t>
+  </si>
+  <si>
+    <t>Z5B334664E</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE COLLAUDATORE STATICO A SUPPORTO DELL?INTERVENTO: ?MESSA IN SICUREZZA DEL TRATTO DI VIABILITA DI VIA PINETA DI COLLEGAMENTO CON IL CENTRO URBANO?</t>
+  </si>
+  <si>
+    <t>ZA92D13499</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER LA RELAZIONE ARCHEOLOGICA DI SUPPORTO ALA PROGETTAZIONE ED ASSISTENZA IN CANTIERE PER I LAVORI DI VIA PINETA</t>
+  </si>
+  <si>
     <t>Z3238EB483</t>
   </si>
   <si>
     <t>FRAZIONAMENTO TERRENI BONARI ACCORDI VIA PINETA</t>
   </si>
   <si>
-    <t>Z5B334664E</t>
-[...28 lines deleted...]
-  <si>
     <t>G17H21001130002</t>
   </si>
   <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta VAia del29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-BS-120 in Comune di Temu</t>
   </si>
   <si>
     <t>G27H21001510002</t>
   </si>
   <si>
+    <t>Z563A35D0F</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2020?558?BS?111 ? LOTTO B - RIPRISTINO VIABILITA FORESTALE IN COMUNE DI PAISCO LOVENO. - QUARTO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE</t>
+  </si>
+  <si>
+    <t>B7345EAB9D</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE. INTERVENTO LN 145-2020-558-BS-111-LOTTO A IN COMUNE DI PAISCO LOVENO</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-111 IN COMUNE DI PAISCO LOVENO</t>
+  </si>
+  <si>
     <t>ZB03D2A6A7</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE -INTERVENTO LN 145-2020-558-BS-111 - LOTTO A - BONIFICA FORESTALE IN COMUNE DI PAISCO LOVENO - QUARTO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPEST</t>
   </si>
   <si>
-    <t>Z563A35D0F</t>
-[...11 lines deleted...]
-    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE. INTERVENTO LN 145-2020-558-BS-111-LOTTO A IN COMUNE DI PAISCO LOVENO</t>
+    <t>B2CC25047D</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - PAISCO LOVENO LOTTO A</t>
   </si>
   <si>
     <t>967997366B</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-111 - LOTTO B IN COMUNE DI PAISCO LOVENO</t>
   </si>
   <si>
-    <t>B2CC25047D</t>
-[...4 lines deleted...]
-  <si>
     <t>G27H21001530002</t>
   </si>
   <si>
+    <t>Interventi di bonifica forestale nelle aree colpite dalla tempesta vaia del 29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-bs-119 - Lotto B in Comune di Sellero</t>
+  </si>
+  <si>
+    <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta Vaia del 29/10/2018- O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-BS-119 in Comune di Sellero - Lotto A</t>
+  </si>
+  <si>
     <t>GDT041</t>
   </si>
   <si>
     <t>Incarico professionale di collaborazione gestione cantiere</t>
   </si>
   <si>
-    <t>Interventi di bonifica forestale nelle aree colpite dalla tempesta vaia del 29/10/2018 - O.C.D.P.C. 558/2018 - Intervento LN 145-2020-558-bs-119 - Lotto B in Comune di Sellero</t>
-[...4 lines deleted...]
-  <si>
     <t>G35D18000610003</t>
   </si>
   <si>
     <t>8963940D49</t>
   </si>
   <si>
     <t>INTERVENTO OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-034 DEL PIANO DEGLI INTERVENTI 2021 DI RISTRUTTURAZIONE SU FABBRICATO DENOMINATO MALGA PIAZZE</t>
   </si>
   <si>
     <t>G35H21000130002</t>
   </si>
   <si>
     <t>90110043BD</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558/2018-BS-025 IN COMUNE DI CEVO</t>
   </si>
   <si>
     <t>ZD235EB157</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021-558/2018-BS-025 - COMUNE DI CEVO - TERZO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA DEL 29/10/2018</t>
   </si>
   <si>
     <t>G43H20000070002</t>
   </si>
   <si>
+    <t>ZB72DC083C</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DIREZIONE LAVORI COMPITI COORDINATORE DELLA SICUREZZA CONTABILITA E CRE. AFFIDAMENTO ALLARCH. FLAVIO PAPETTI DI PIAZZA BREMBANA</t>
+  </si>
+  <si>
+    <t>Z042DC586E</t>
+  </si>
+  <si>
+    <t>ESECUZIONE DI RILIEVI E PICCHETTAZIONI RELATIVAMENTE AI LAVORI DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA</t>
+  </si>
+  <si>
+    <t>Z992DC595F</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA DI SUPPORTO AI LAVORI DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA</t>
+  </si>
+  <si>
     <t>85261029F1</t>
   </si>
   <si>
     <t>LAVORI DI REGIMAZIONE IDRAULICA TORRENYE PETTOLA</t>
   </si>
   <si>
-    <t>Z042DC586E</t>
-[...16 lines deleted...]
-  <si>
     <t>G47H21001180002</t>
   </si>
   <si>
     <t>G47H21001210002</t>
   </si>
   <si>
     <t>969096012F</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2020-558-BS-117 IN COMUNE DI ONO SAN PIETRO</t>
   </si>
   <si>
     <t>G48B21000110002</t>
   </si>
   <si>
+    <t>LAVORI DI REGIMAZIONE IDRAULICA TORRENTE PETTOLA - ANNO 2021</t>
+  </si>
+  <si>
+    <t>Z443194B3</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PER PROGETTAZIONE. AFFIDAMENTO A STUDIO PAPETTI FLAVIO</t>
+  </si>
+  <si>
     <t>Z6431B559A</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER RELAZIONE GEOLOGICA DI SUPPORTO ALLINTERVENTO DI REGIMAZIONE IDRAULICA DEL TORRENTE PETTOLA. AFFIDAMENTO AL GEOLOGO STEFANIA CABASSI</t>
   </si>
   <si>
     <t>Z593411805</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE PER PRESTAZIONE DI COLLAUDO STATICO. AFFIDAMENTO ALLING. GIOVANNI ZAPPA</t>
   </si>
   <si>
-    <t>Z443194B3</t>
-[...7 lines deleted...]
-  <si>
     <t>G49J19001230001</t>
   </si>
   <si>
     <t>Z6C36FABB8</t>
   </si>
   <si>
     <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI MARONE*COLONNO NUOVO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TAGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>G53H19000850002</t>
   </si>
   <si>
+    <t>SERVIZIO 005-APPALTI</t>
+  </si>
+  <si>
+    <t>CIG: 8619635BD0 SERVIZIO 005-APPALTI E SISTEMI AGROFORESTALI DI PIANURA E COLLINA</t>
+  </si>
+  <si>
+    <t>PROCEDURA NEGOZIATA</t>
+  </si>
+  <si>
     <t>ZA6317E061</t>
   </si>
   <si>
     <t>ACQUSTO E AFFILATURA DI LAME E COLTELLI PER CIPPATRICE E SEGATRONCHI</t>
   </si>
   <si>
     <t>Z873140C61</t>
   </si>
   <si>
     <t>SERVIZI TECNICI DI COORDINAMENTO ALLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE RELATIVI ALL?INTERVENTO DI SISTEMAZIONE IDRAULICA IN ADDA NEI COMUNI DI TALAMONA E COSIO VALTELLINO.</t>
   </si>
   <si>
-    <t>SERVIZIO 005-APPALTI</t>
-[...7 lines deleted...]
-  <si>
     <t>G55H20000280002</t>
   </si>
   <si>
+    <t>Z9732F54A6</t>
+  </si>
+  <si>
+    <t>GESTIONE GEOLOGICA LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
+  </si>
+  <si>
     <t>Z4132D8D15</t>
   </si>
   <si>
     <t>INCARICO PER LA GESTIONE TECNICA PROGETTO DEFINITIVO ESECUTIVO E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE DEI LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
+    <t>Z0632F57BA</t>
+  </si>
+  <si>
+    <t>INCARICO PER REDAZIONE ANALISI SPECIALISTICA GFEOLOGICO TECNICHE LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
+  </si>
+  <si>
+    <t>LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO - INTERVENTO N. LN145-2021-558-BG-004</t>
+  </si>
+  <si>
     <t>INCARICO PER COLLAUDO STATICO DELLE OPERE STRUTTURALI DEI LAVORI DI SISTEMAZIONE DEL VERSANTE A MONTE DEL CENTRO ABITATO LN145-2021-558-BG-004</t>
   </si>
   <si>
-    <t>Z9732F54A6</t>
-[...13 lines deleted...]
-  <si>
     <t>G57H18001980002</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA DEL TRATTO STRADALE DI VIA BAVIC IN-CROCIO VIA CAMER</t>
   </si>
   <si>
     <t>G57H20000390001</t>
   </si>
   <si>
+    <t>Z26316A76D</t>
+  </si>
+  <si>
+    <t>DIREZIONE DEI LAVORI E LA REDAZIONE DEL CERTIFICATO DI REGOLARE ESECUZIONE</t>
+  </si>
+  <si>
     <t>Z2D3775D2B</t>
   </si>
   <si>
     <t>OPERE COMPLEMENTARI DI SEGNALETICA ORIZZONTALE E VERTICALE PER DELIMITAZIONE PISTA CICLABILE</t>
   </si>
   <si>
-    <t>Z26316A76D</t>
-[...4 lines deleted...]
-  <si>
     <t>ZB331C7B77</t>
   </si>
   <si>
     <t>COORDINAMENTO DELLA SICUREZZA IN FASE ESECUTIVA</t>
   </si>
   <si>
+    <t>B0FC3C4CF0</t>
+  </si>
+  <si>
+    <t>LAVORI DI COLLAGAMENTO AL PONTE TRENTO TRIESTE</t>
+  </si>
+  <si>
+    <t>8678945BF9</t>
+  </si>
+  <si>
+    <t>LAVORI DI RIQUALIFICAZIONE DEL PONTE TRENTO TRIESTE</t>
+  </si>
+  <si>
     <t>B0ABDEBF7B</t>
   </si>
   <si>
     <t>PROGETTAZIONE CSP D.L. E CSE LAVORI DI COLLEGAMENTO ALLA PASSERELLA PEDONALE CROLLATA</t>
   </si>
   <si>
-    <t>B0FC3C4CF0</t>
-[...10 lines deleted...]
-  <si>
     <t>G57H21001870002</t>
   </si>
   <si>
     <t>Z5233CE580</t>
   </si>
   <si>
     <t>AFFIDAMENTO PROFESSIONALE PER SERVIZIO DI PROGETTAZIONE PRELIMINARE DEFINITIVA ED ESECUTIVA OLTRE D.L. E CONTABILITA PER LAVORI DI ?CONSOLIDAMENTO DEI VERSANTI IN FRANA LUNGO LA VALLE DEL TORRENTE DOVRANA DALLA LOC ARGENTERA AL CONFINE COMUNALE CON</t>
   </si>
   <si>
     <t>G64H20001020003</t>
   </si>
   <si>
+    <t>LAVORI DI REGIMAZIONE IDRAULICA VALLE DAFUS IN COMUNE DI CIMBERGO (BS) - INTERVENTO N. LN145-2020-558-BS-050</t>
+  </si>
+  <si>
     <t>8453264E1E</t>
   </si>
   <si>
     <t>SERVIZI TECNICI DI INGEGNERIA E ARCHITETTURA PER PRESTAZIONI DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE DEI LAVORI E COORDINAMENTO PER LA SICUREZZA</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA PREVIA PUBBLICAZIONE</t>
   </si>
   <si>
-    <t>LAVORI DI REGIMAZIONE IDRAULICA VALLE DAFUS IN COMUNE DI CIMBERGO (BS) - INTERVENTO N. LN145-2020-558-BS-050</t>
-[...1 lines deleted...]
-  <si>
     <t>G65H21000170002</t>
   </si>
   <si>
+    <t>9845385CB6</t>
+  </si>
+  <si>
+    <t>TERZO PROGRAMMA DINTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA DEL 29/10/2018 - INTERVENTO LN 145-2021-558/2018-BS-026-LOTTO 2 - COMUNE DI CIMBERGO</t>
+  </si>
+  <si>
+    <t>Z2D32D6C3D</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021?558/2018?BS?026 IN COMUNE DI CIMBERGO ? LOTTO N. 2 ? RIPRISTINO VIABILITA FORESTALE</t>
+  </si>
+  <si>
     <t>90106721C4</t>
   </si>
   <si>
     <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558/2018-BS-026 IN COMUNE DI CIMBERGO - LOTTO 1 - BONIFICA FORESTALE</t>
   </si>
   <si>
-    <t>9845385CB6</t>
-[...10 lines deleted...]
-  <si>
     <t>G65H21000180002</t>
   </si>
   <si>
+    <t>94105263B9</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI BONIFICA FORESTALE NELLE AREE COLPITE DALLA TEMPESTA VAIA DEL 29/10/2018 - O.C.D.P.C. 558/2018 - INTERVENTO LN 145-2021-558-BS-039 IN COMUNE DI PASPARDO</t>
+  </si>
+  <si>
     <t>ZA83C7814B</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE DI COLLABORAZIONE TECNICA PER GESTIONE CANTIERE - INTERVENTO LN 145-2021-558/2018-BS-039 IN COMUNE DI PASPARDO</t>
   </si>
   <si>
-    <t>94105263B9</t>
-[...4 lines deleted...]
-  <si>
     <t>G65H21000190002</t>
   </si>
   <si>
+    <t>INTERVENTO N. LN-45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINE TORRENTE GRIGNA IN DESTRA OROGRAFICA A VALLE DEL PONTE DI FERRO IN COMUNE DI BIENNO</t>
+  </si>
+  <si>
     <t>PROCEDURA NEGOZIATA AFFIDAMENTO LAVORI DENOMINATI INTERVENTO N. LN 45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINI TORRENTE GRIGNA IN COMUNE DI BIENNO (BS).</t>
   </si>
   <si>
-    <t>INTERVENTO N. LN-45-2021-558-BS-078 - MESSA IN SICUREZZA VERSANTE E RIPRISTINO ARGINE TORRENTE GRIGNA IN DESTRA OROGRAFICA A VALLE DEL PONTE DI FERRO IN COMUNE DI BIENNO</t>
-[...1 lines deleted...]
-  <si>
     <t>G67H21001600002</t>
   </si>
   <si>
     <t>8972430B75</t>
   </si>
   <si>
     <t>SISTEMAZIONE DI BOSCHI ABBATTUTI DALLA TEMPESTA VAIA NELLA FDR VAL GRIGNA LOC. VERSANTE DESTRO MP.51 GR. IN COMUNE DI BIENNO</t>
   </si>
   <si>
     <t>G73H19000950002</t>
   </si>
   <si>
+    <t>Z812D20476</t>
+  </si>
+  <si>
+    <t>SERVIZIO PROGETTAZIONE DL CONTAB E COLLAUDO LAVORI DI RIPRISTINO LOC. SENTIERI PRATO MASLINO-VIGNONE-PRATI DI GAGGIO E CONSOLIDAMENTO CORPO FRANA</t>
+  </si>
+  <si>
     <t>Z262EB799F</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO SENTIERI PRATO MASLINO-VIGNONE-PRATI DI GAGGIO MALTEMPO 2018</t>
   </si>
   <si>
-    <t>Z812D20476</t>
-[...4 lines deleted...]
-  <si>
     <t>G73H20000120002</t>
   </si>
   <si>
     <t>Z602DB0288</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE STRAORDINARIA RIVO FINILETTI FINALIZZATI AL RIPRISTINO DELLA FUNZIONALITA IDRAULICA E ALLA RIDUZIONE DEL RISCHIO IDRAULICO DELLE ZONE RICOMPRESE NEL BACINO AFFERENTE</t>
   </si>
   <si>
+    <t>Z812D3B8C5</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DEFINITIVA-ESECUTIVA E DIREZIONE LAVORI DELL?INTERVENTO DI CONSOLIDAMENTO SPONDE NATURALI TRATTI ALVEO ARGINI ARTIFICIALI E OPERE ANNESSE FINALIZZATO ALLA RIDUZIONE DEL RISCHIO IDRAULICO DEL RIVO FINILETTI</t>
+  </si>
+  <si>
     <t>ZC62D5B1AE</t>
   </si>
   <si>
     <t>COORDINAMENTO SICUREZZA NELLE FASI DI PROGETTAZIONE E DI ESECUZIONE DEI LAVORI DI CONSOLIDAMENTO SPONDE NATURALI TRATTI ALVEO ARGINI ARTIFICIALI E OPERE ANNESSE FINALIZZATI ALLA RIDUZIONE DEL RISCHIO IDRAULICO DEL RIVO FINILETTI</t>
   </si>
   <si>
-    <t>Z812D3B8C5</t>
-[...4 lines deleted...]
-  <si>
     <t>G77H21001010002</t>
   </si>
   <si>
+    <t>DET.18</t>
+  </si>
+  <si>
+    <t>2 affidamento incarico professionale di collaborazione tecnica per gestione cantiere - Intervento LN 145-2020-558-BS-109 Lotto B</t>
+  </si>
+  <si>
+    <t>DET.376</t>
+  </si>
+  <si>
+    <t>Incarico professionale di collaborazione tecnica per gestione cantiere - Intervento LN 145-2020-558-BS-109 in Comune di Breno Lotto b</t>
+  </si>
+  <si>
+    <t>Quarto programma dinterventi di bonifica forestale nelle aree colpite dalla tempesta del 29/10/2028 - Intervento LN 145-2020-558-BS-10-Lotto B - Comune di Breno</t>
+  </si>
+  <si>
     <t>Interventi di bonifica forestale nelle aree colpite dalla Tempesta Vaia. Intervento LN 145-2019-558-BS-109 - Lotto A in Comune di Breno</t>
   </si>
   <si>
-    <t>Quarto programma dinterventi di bonifica forestale nelle aree colpite dalla tempesta del 29/10/2028 - Intervento LN 145-2020-558-BS-10-Lotto B - Comune di Breno</t>
-[...13 lines deleted...]
-  <si>
     <t>G77H21001020002</t>
   </si>
   <si>
     <t>92772851C6</t>
   </si>
   <si>
     <t>G87H20001970002</t>
   </si>
   <si>
+    <t>8795746F34</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA SISMICA RELATIVE AI LAVORI DI DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
+  </si>
+  <si>
+    <t>8732190F22</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DL COORD SICUREZZA IN FASE DI PROGETTAZIONE CRE PER INTERVENTO DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
     <t>8905850BE7</t>
   </si>
   <si>
+    <t>91190015AE</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE REDAZIONE COLLAUDO STATICO RELATIVO AI LAVORI DI MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO COSOLIDAMENTO VERSANTE A MONTE IN COMUNE DI ROCCA SUSELLA</t>
+  </si>
+  <si>
     <t>INTERVENTO MESSA IN SICUREZZA DELLA STRADA COMUNALE MEZZENASCO-SAN GERVASO CONSOLIDAMENTO VERSANTE A MONTE</t>
   </si>
   <si>
-    <t>8795746F34</t>
-[...19 lines deleted...]
-  <si>
     <t>G87H21001340002</t>
   </si>
   <si>
+    <t>895190842D</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE DIREZIONE LAVORI COORD. SICUREZZA CRE INTERVENTO DI RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO URIA TRA LA LOCALITA SAN PAOLO E LA LOCALITA CA FABBRI</t>
+  </si>
+  <si>
     <t>8956031E92</t>
   </si>
   <si>
     <t>INTERVENTO DI RIPRISTINO DELLE CONDIZIONI DI DEFLUSSO DEL FOSSO URIA TRA LA LOCALITA SAN PAOLO E LA LOCALITA CA FABBRI A SEGUITO DI DISSESTO DELLE AREE DI UN TRATTO DI FOSSO - INTERVENTO LN145-2020-558-PV-091</t>
   </si>
   <si>
-    <t>895190842D</t>
-[...4 lines deleted...]
-  <si>
     <t>G89J19000790001</t>
   </si>
   <si>
     <t>93029583CD</t>
   </si>
   <si>
     <t>SUPERFICI FORESTALI ASSESTAMENTATE DA PIANO DI ASSESTAMENTO FORESTALE DI SULZANO*DOSSO BRUGO*SISTEMAZIONE DEI BOSCHI ABBATTUTI MEDIANTE TEGLIO PULIZIA ED ESBOSCO ESCLUSO RIMBOSCHIMENTO (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>H17H20004250002</t>
   </si>
   <si>
     <t>8804097AAC</t>
   </si>
   <si>
     <t>TORRENTE NARCANELLO. LAVORI RIPRISTINO OPERE DI DIFESA IN ALVEO DANNEGGIATE A SEGUITO DELLEVENTO DI PIENA DEL 03/10/2020 E ASPORTAZIONE DEL MATERIALE DEPOSITATOSI NELLE VASCHE DI LAMINAZIONE</t>
   </si>
   <si>
     <t>H35D19000150004</t>
   </si>
   <si>
     <t>8197684ED4</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE PARCO COMUNALE.</t>
@@ -2822,548 +2834,548 @@
   <si>
     <t>85455445FE</t>
   </si>
   <si>
     <t>LAVORI DI RIPRISTINO E SISTEMAZIONE VIABILITA AGRO-SILVO-PASTORALE SUL TERRITORIO COMUNALE</t>
   </si>
   <si>
     <t>Z082D52444</t>
   </si>
   <si>
     <t>INCARICO TECNICO PROGETTAZIONE DL CONTABILITA COORD SICUREZZA - SISTEMAZIONE VIABILITA ASP (TEMPESTA VAIA)</t>
   </si>
   <si>
     <t>H47H19002520001</t>
   </si>
   <si>
     <t>8491439D20</t>
   </si>
   <si>
     <t>SISTEMAZIONE IDRAULICO FORESTALE IN LOCALITA</t>
   </si>
   <si>
     <t>H47H20004330006</t>
   </si>
   <si>
+    <t>ZA0331FC94</t>
+  </si>
+  <si>
+    <t>SISTEMAZIONE DISSESTI 10/2020 - SIA</t>
+  </si>
+  <si>
     <t>ZF033B3299</t>
   </si>
   <si>
     <t>SISTEMAZIONE DISSESTI 10/2020 - LAVORI</t>
   </si>
   <si>
-    <t>ZA0331FC94</t>
-[...4 lines deleted...]
-  <si>
     <t>H47H21000870002</t>
   </si>
   <si>
     <t>8943856F71</t>
   </si>
   <si>
     <t>SISTEMAZIONE IDRAULICO-FORESTALE LOCALITA PONTE MORENGO E FONTANINO DELLA CANDIDA - INTERVENTO N. LN145-2021-558-BG-074</t>
   </si>
   <si>
     <t>H55H18000440002</t>
   </si>
   <si>
+    <t>90259387A9</t>
+  </si>
+  <si>
+    <t>INCARICO DI SUPPPORTO AL RUP NEI LAVORI RELATIVI ALLE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO OCDPC 558/2018 INTERVENTO N. LN145-2021-558/2018-BG-008</t>
+  </si>
+  <si>
+    <t>99550016B4</t>
+  </si>
+  <si>
+    <t>SUPPORTO AL RUP PER ATTIVITA DI RILIEVO STATO E CONSISTENZA-IMMISSIONE NEL POSSESSO</t>
+  </si>
+  <si>
+    <t>87447002BA</t>
+  </si>
+  <si>
+    <t>PROGETTO BONIFICA DEL VERSANTE A MONTE DELLA STRADA ESISTENTE VIA MIRALAGO CON LEGATURE/ CHIODATURE DEI MASSI INSTABILI E RIMOZIONE DELLA VEGETAZIONE PERICOLANTE - MESSA IN OPERA DI PANNELLI IN ADERENZA ALLE PARETI ROCCIOSE - REALIZZAZIONE DI NUOV</t>
+  </si>
+  <si>
     <t>8920857C12</t>
   </si>
   <si>
     <t>LAVORI DI REALIZZAZIONE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO</t>
   </si>
   <si>
-    <t>87447002BA</t>
-[...16 lines deleted...]
-  <si>
     <t>H56B20000030002</t>
   </si>
   <si>
+    <t>Z732ECA4D4</t>
+  </si>
+  <si>
+    <t>CADUTA MASSI STUDIO PROGETTAZIONE E PERICOLOSITA</t>
+  </si>
+  <si>
+    <t>ZEE31BF074</t>
+  </si>
+  <si>
+    <t>INCARICO COLLAUDO STATICO OPERE DIFESA ATTIVA VIA MIRALAGO</t>
+  </si>
+  <si>
+    <t>Z3A2EE4BBC</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI GEOLOGO A SUPPORTO PROGETTO MESSA IN SICUREZZA E ADEGUAMENTO STRUTTURALE VIA MIRALAGO</t>
+  </si>
+  <si>
+    <t>Z272E75CDE</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA PROGETTO DL SICUREZZA E GESTIONE GEOLOGICA: OCDPC 558/2018 - DIFESA ATIVA VIA MIR</t>
+  </si>
+  <si>
     <t>85680144D3</t>
   </si>
   <si>
     <t>REALIZZAZIONE OPERE DI DIFESA ATTIVA IN VIA MIRALAGO OCDPC 558/2018 INTERVENTO N. LN145-2020-558-BG-027</t>
   </si>
   <si>
     <t>ZAC2EE7444</t>
   </si>
   <si>
     <t>Determinazione n. 116 del 23.10.2020</t>
   </si>
   <si>
-    <t>Z732ECA4D4</t>
-[...22 lines deleted...]
-  <si>
     <t>H63H19000990001</t>
   </si>
   <si>
+    <t>ZE52DDE560</t>
+  </si>
+  <si>
+    <t>GESTIONE GEOLOGICA A SUPPORTO DELLA PREDISPOSIZIONE DEL PROGETTO DEFINITIVO ESECUTIVO DEGLI INTERVENTI DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>ZED2DDE592</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>ZF53199469</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE REDAZIONE COLLAUDO STATICO INTERVENTO OPERE DI DIFESA IN LOC. MISOI LN145-2020-558-BG-028</t>
+  </si>
+  <si>
+    <t>Z1C2DDE61B</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI INDAGINI GEOGNOSTICHE E GEOFISICHE PER DIMENSIONAMENTO OPERE DI PROGETTO RELATIVE ALLINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>Z442DDE51F</t>
+  </si>
+  <si>
+    <t>ESECUIONE RILIEVO AEROFOTOGRAMMETRICO TRACCIAMENTI E PICCHETTAMENTI INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>Z352DDE500</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA PROGETTAZIONE DIREZIONE LAVORI INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>8534910E87</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE STUDIO SPECIALISTICO FORESTALE RELATIVO AI LAVORI DI BONIFICA MESSA IN SICUREZZA A MONTE DEL CENTRO ABITATO IN LOC. MISOI</t>
+  </si>
+  <si>
+    <t>8535084E1E</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI PROGETTAZIONE DEFINITIVA - ESECUTIVA COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE STUDIO SPECIALISTICO A SUPPORTO DELLA PROGETTAZIONE E RILIEVI INTERVENTI DI MESSA IN SICUREZZA A MONTE DEL CENTRO ABITATO LOC. MISOI</t>
+  </si>
+  <si>
     <t>853488276E</t>
   </si>
   <si>
     <t>SERVIZIO DI SUPPORTO GEOLOGICO AL PROGETTO DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO A MONTE DEL CENTRO ABITATO IN LOCALITA MISOI</t>
   </si>
   <si>
-    <t>Z1C2DDE61B</t>
-[...46 lines deleted...]
-  <si>
     <t>8548692BCC</t>
   </si>
   <si>
     <t>INTERVENTI DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI IN COMUNE DI CARONA (BG)</t>
   </si>
   <si>
     <t>H63H19001000001</t>
   </si>
   <si>
+    <t>ZF72DDE749</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI STUDI PROPEDEUTICI ALLE ATTIVITA DI PROGETTAZIONE RELATIVA ALLANALISI TRAIETTOGRAFICA INERENTI LINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>Z5A2DDE721</t>
+  </si>
+  <si>
+    <t>Incarico Geol. UMBERTO LOCATI</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO EX ART.5 DELLA LEGGE N.381/91</t>
+  </si>
+  <si>
+    <t>Z842DDE6AF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI ESECUZIONE DI RILIEVO AEROFOTOGRAMMETRICO TRACCIAMENTI PICCHETTAMENTI RELATIVO ALLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>ZC6319947D</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO INTERVENTO OPERE DI MITIGAZIONE LOCALITA PETA LN145-2020-558-BG-026</t>
+  </si>
+  <si>
+    <t>ALLINTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA IN COMUNE DI CARONA (BG)</t>
+  </si>
+  <si>
     <t>Z522DDE6EF</t>
   </si>
   <si>
     <t>SERVIZIO DI INDAGINI GEOGNOSTICHE E GEOFISICHE PER DIMENSIONAMENTO OPERE DI PROGETTO RELATIVE ALLA REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
   </si>
   <si>
-    <t>Z842DDE6AF</t>
-[...16 lines deleted...]
-  <si>
     <t>ZDE2DDE66E</t>
   </si>
   <si>
     <t>SERVIZIO DI PROGETTAZIONE DIREZIONE LAVORI GESTIONE DELLA SICUREZZA INERENTI LINTERVENTO DI REALIZZAZIONE DI OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
   </si>
   <si>
-    <t>Z5A2DDE721</t>
-[...10 lines deleted...]
-  <si>
     <t>H65H18000480001</t>
   </si>
   <si>
+    <t>Z99328C3AF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI ANALISI VERIFICHE IN LOCO E INDAGINI SISMICHE DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
+    <t>Z063675438</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO E TECNICO AMMINISTRATIVO INTERVENTO DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>Z0D328C430</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE GEOLOGICA DELLINTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
+    <t>992649961C</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA PERIZIA DI VARIANTE N. 1 LAVORI DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITu00C0 PETA</t>
+  </si>
+  <si>
+    <t>88006741EF</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE TECNICA E COORDINAMENTO DELLA SICUREZZA INTERVENTO DI REALIZZAZIONE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA</t>
+  </si>
+  <si>
+    <t>Z9A333C2E1</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI DETERMINAZIONE DELL?INDENNITA? DI ESPROPRIO RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITA PETA SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-001</t>
+  </si>
+  <si>
     <t>BA4D7DCE98</t>
   </si>
   <si>
     <t>INCARICO PER STIPULA ATTO NOTARILE</t>
   </si>
   <si>
-    <t>992649961C</t>
-[...34 lines deleted...]
-  <si>
     <t>88741468F0</t>
   </si>
   <si>
     <t>ABBATTIMENTO CONTROLLATO CON ESPLOSIVI DI UN MASSO ROCCIOSO INCOMBENTE SULLA STRADA IN LOCALITA PETA</t>
   </si>
   <si>
     <t>INTERVENTO DI REALIZZAZIONE DELLE OPERE DI MITIGAZIONE DEL RISCHIO IDROGEOLOGICO E DI CADUTA MASSI IN LOCALITu00C0 PETA SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-001</t>
   </si>
   <si>
     <t>Z6535FAE56</t>
   </si>
   <si>
     <t>INCARICO PROFESSIONALE COORDINATORE IN MATERIA DI SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE ABBATTIMENTO MASSO ROCCIOSO IN LOCALITA PETA</t>
   </si>
   <si>
     <t>H65H18000490001</t>
   </si>
   <si>
     <t>Z863155C69</t>
   </si>
   <si>
     <t>GESTIONE GEOLOGICA A SUPPORTO DELLA PROGETTAZIONE DELL?INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA ? LAGO DEL DIAVOLO FREGABOLGIA</t>
   </si>
   <si>
     <t>Z8B315CC8D</t>
   </si>
   <si>
     <t>GESTIONE TECNICA E SICUREZZA INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO FREGABOLGIA ...</t>
   </si>
   <si>
     <t>Z373155CB0</t>
   </si>
   <si>
     <t>SERVIZIO DI INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELL?INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA ? LAGO DEL DIAVOLO FREGABOLGIA</t>
   </si>
   <si>
+    <t>ZE23227CC3</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO DELLE OPERE RIFERITE ALLINTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO - FREGABOLGIA.</t>
+  </si>
+  <si>
     <t>8719989A8E</t>
   </si>
   <si>
     <t>INTERVENTO DI RIPRISTINO E SISTEMAZIONE DELLA STRADA CARONA - LAGO DEL DIAVOLO - FREGABOLGIA - AGGRAVAMENTO SCHEDA RASDA N. 21309</t>
   </si>
   <si>
-    <t>ZE23227CC3</t>
-[...4 lines deleted...]
-  <si>
     <t>H65H18000500001</t>
   </si>
   <si>
+    <t>Z86328100A</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE GEOLOGICA DELL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018</t>
+  </si>
+  <si>
+    <t>ZE1333C363</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI DETERMINAZIONE DELL?INDENNITA? DI ESPROPRIO RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>ZC43281015</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI ANALISI VERIFICHE IN LOCO E INDAGINI SISMICHE RELATIVE ALL?INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI GESTIONE TECNICA E COORDINAMENTO DELLA SICUREZZA INTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI</t>
+  </si>
+  <si>
+    <t>Z0C32F9B09</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI MISURAZIONI E PICCHETTAZIONI INERENTE LINTERVENTO DI REALIZZAZIONE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOC. MISOI</t>
+  </si>
+  <si>
+    <t>Z123675388</t>
+  </si>
+  <si>
+    <t>SERVIZIO DI REDAZIONE COLLAUDO STATICO INTERVENTO DELLE OPERE A MONTE DELLABITATO IN LOCALITA MISO..</t>
+  </si>
+  <si>
+    <t>ZD932CFDB9</t>
+  </si>
+  <si>
+    <t>VERIFICA DELLE STRUTTURE DI PROTEZIONE PASSIVA PREESISTENTI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELL?ABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 ? INTERVENTO LN145-2021-558/2018-BG-003</t>
+  </si>
+  <si>
     <t>INTERVENTO DI REALIZZAZIONE DELLE OPERE DI DIFESA PASSIVA A MONTE DELLABITATO IN LOCALITA MISOI SCHEDA RASDA 21309 - INTERVENTO LN145-2021-558/2018-BG-003</t>
   </si>
   <si>
-    <t>ZE1333C363</t>
-[...37 lines deleted...]
-  <si>
     <t>H73H19000800002</t>
   </si>
   <si>
     <t>ZF52D6545C</t>
   </si>
   <si>
     <t>REDAZIONE RELAZIONE FORESTALE PER LINTERVENTO DI SISTEMAZIONE DEL VERSANTE BOSCATO TRA MOSSINI ED ARQUINO</t>
   </si>
   <si>
     <t>ZA12D20152</t>
   </si>
   <si>
     <t>INCARICO PER SERVIZIO DI INGEGNERIA RELATIVO ALLA SISTEMAZIONE DEL VERSANTE BOSCATO INCOMBENTE SUL TORRENTE MALLERO TRA LE FRAZIONI DI MOSSINI ED ARQUINO.</t>
   </si>
   <si>
     <t>8413267F8C</t>
   </si>
   <si>
     <t>OCDPC 558/2018 - INTERVENTO N. LN145-2020-558-SO-071. PIANO INTERVENTI 2020. SISTEMAZIONE DEL VERSANTE BOSCATO INCOMBENTE SUL TORRENTE MALLERO TRA LE FRAZIONI DI MOSSINI ED ARQUINO</t>
   </si>
   <si>
     <t>H83H19000810001</t>
   </si>
   <si>
+    <t>Z0F2DFD995</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DEI SERVIZI TECNICI DI PROGETTAZIONE DEFINITIVA ESECUTIVA DIREZIONE DEI LAVORI CONTABILITA E REDAZIONE DEL CERTIFICATO DI REGOLARE ESECUZIONE COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE ED ESECUZIONE DELL?INTERVENTO DI RIPR</t>
+  </si>
+  <si>
+    <t>Z7B2E3A1F</t>
+  </si>
+  <si>
+    <t>REDAZIONE STUDIO DI INCIDENZA E RELAZIONE PAESAGGISTICA</t>
+  </si>
+  <si>
+    <t>Z5B2E25DA5</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE GEOLOGICA</t>
+  </si>
+  <si>
+    <t>85668368B4</t>
+  </si>
+  <si>
+    <t>RIPRISTINO TERRITORIO A SEGUITO EVENTI CALMITOSI OTTOBRE 2018. LN145-2020-558-SO-075 DAVAGLIONE NESAROLO SCESSA BEDOLA</t>
+  </si>
+  <si>
     <t>A03A6AD273</t>
   </si>
   <si>
     <t>FORNITURA E POSA BARRIERA STRADALE IN LOCALITA S. MARIA E BIVIO ALPE MARA NELLAMBITO DEI LAVORI DI RIPRISTINO DEL TERRITORIO IN SEGUITO AGLI EVENTI CALAMITOSI DELLOTTOBRE 2018 - LN145-2020-558-SO-075 - MONTAGNA IN VALTELLINA - SO - LOC. TORRENTE D</t>
   </si>
   <si>
-    <t>85668368B4</t>
-[...22 lines deleted...]
-  <si>
     <t>H83H19000820001</t>
   </si>
   <si>
     <t>RIPRISTINO TERRITORIO A SEGUITO EVENTI CALAMITOSI OTTOBRE 2019. LN145-2020-558-SO-076 CARNALE DOSSO FOPPA. RIPRISTINO SOPRASSUOLO</t>
   </si>
   <si>
     <t>RIPRISTINO SOPRASSUOLI A SEGUITO EVENTI CALAMITOSI OTTOBRE 2018. LN145-2020-558-SO-076 CARNALE DOSSO FOPPA. LAVORI EDILI</t>
   </si>
   <si>
     <t>H85H21000180002</t>
   </si>
   <si>
     <t>Z1D3316593</t>
   </si>
   <si>
     <t>AFFIDAMENTO DEI LAVORI DI RIPRISTINO TERRITORIO A SEGUITO DEGLI EVENTI CALAMITOSI OTTOBRE 2018 - INTERVENTO LN145-2021-558/2018-SO-065 - MULINO CA? ZOIA - CODICE CUP: H85H21000180002</t>
   </si>
   <si>
     <t>Z4D3208CAF</t>
   </si>
   <si>
     <t>H87H20000130002</t>
   </si>
   <si>
+    <t>8537042DE9</t>
+  </si>
+  <si>
+    <t>REALIZZAZIONE OPERE DI DIFESA DELLA STRADA DI COLLEGAMENTO AI PIANI DEI RESINELLI E DELLE ABITAZIONI SOTTOSTANTI.</t>
+  </si>
+  <si>
     <t>Z872EEECB2</t>
   </si>
   <si>
     <t>PRESTAZIONI PROFESSIONALI PER COLLAUDO STRUTTURALE DELLE STRUTTURE RELATIVE A INTERVENTO DI MESSA IN SICUREZZA DELLE AREE INTERESSATE DAL DISTACCO DEI MASSI VIA RESINELLI LOC. CORNI DEL NIBBIO</t>
   </si>
   <si>
+    <t>ZA42EDEFB5</t>
+  </si>
+  <si>
+    <t>REDAZIONE RELAZIONE TECNICA AGRONOMICA RELATIVA ALLA REALIZZAZIONE DI ?OPERE DI DIFESA DELLA STRADA E ABITAZIONI SOTTOSTANTI IN VIA RESINELLI LOC. CORNI DEL NIBBIO</t>
+  </si>
+  <si>
     <t>ZDE2E2BACD</t>
   </si>
   <si>
     <t>PROGETTAZIONE E STUDIO GEOTECNICO PER OPERE DIFESA STRADA PER PIANI RESINELLI E ABITAZIONI SOTTOSTANTI</t>
   </si>
   <si>
-    <t>8537042DE9</t>
-[...10 lines deleted...]
-  <si>
     <t>I18C19000170002</t>
   </si>
   <si>
     <t>8922175BB8</t>
   </si>
   <si>
     <t>INTERVENTI URGENTI PER MESSA IN SICUREZZA COPERTURA DEL FABBRICATO VECCHIA SEGHERIA IN FRAZIONE STADOLINA</t>
   </si>
   <si>
     <t>Z2233B930C</t>
   </si>
   <si>
     <t>LAVORI DI SPOSTAMENTO IMPIANTO/MISURATORE SP1 PRESSO LA VECCHIA SEGHERIA IN FRAZIONE STADOLINA</t>
   </si>
   <si>
     <t>I65H20000050002</t>
   </si>
   <si>
+    <t>INTERVENTO DI RIPRISTINO OPERE E ALVEO DEL TORRENTE GHIAIA DI BORGORATTO -2021-06 PROGETTAZIONE</t>
+  </si>
+  <si>
     <t>892224557E</t>
   </si>
   <si>
     <t>INTERVENTO DI SISTEMAZIONE IDRAULICA DEL TORRENTE GHIAIA DI BORGORATTO MEDIANTE RIMOZIONE DI SEDIMENTO E RIPRISTINO OPERE DANNEGGIATE - INTERVENTO N. LN145-2021-558/2018-PV-053</t>
   </si>
   <si>
-    <t>INTERVENTO DI RIPRISTINO OPERE E ALVEO DEL TORRENTE GHIAIA DI BORGORATTO -2021-06 PROGETTAZIONE</t>
-[...1 lines deleted...]
-  <si>
     <t>I65J20000000002</t>
   </si>
   <si>
+    <t>Z892E4F709</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PER PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI E SICUREZZA IN CANTIERE</t>
+  </si>
+  <si>
     <t>--------</t>
   </si>
   <si>
     <t>AFFIDAMENTO ESECUZIONE LAVORI RELATIVI ALLA SISTEMAZIONE DELLA STRADA PASPARDO - ZUMELLA - NICOL</t>
   </si>
   <si>
-    <t>Z892E4F709</t>
-[...4 lines deleted...]
-  <si>
     <t>I67H20002400002</t>
   </si>
   <si>
+    <t>Z2932D382D</t>
+  </si>
+  <si>
+    <t>INTERVENTI ?OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-028 ? RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO-DOVERIO IN COMUNE DI CORTENO-GOLGI (BS) - CUP. I67H20002400002. SERVIZI ATTINENTI L?INGEGNERIA E L?ARCHITETTURA CONCERNENTI</t>
+  </si>
+  <si>
+    <t>ZBF3202DE9</t>
+  </si>
+  <si>
+    <t>SERVIZI TECNICI CONSISTENTI NELLA REDAZIONE PROGETTO FATTIBILITA TECNICA ED ECONOMICA DEFINITIVO/ESECUTIVO DIREZIONE LAVORI COMPRESE TUTTE LE PRESTAZIONI PROFESSIONALI ACCESSORIE AI SENSI DELL?ARTICOLO 23 COMMI 5 6 7 E 8 E DELL?ARTICOLO 101 C</t>
+  </si>
+  <si>
     <t>ZED33198BC</t>
   </si>
   <si>
     <t>INTERVENTO ?OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-028 ? LAVORI DI ?RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO-DOVERIO IN COMUNE DI CORTENO-GOLGI (BS)? ? CUP: I67H20002400002.</t>
   </si>
   <si>
-    <t>ZBF3202DE9</t>
-[...10 lines deleted...]
-  <si>
     <t>Z0B32CAEAB</t>
   </si>
   <si>
     <t>RIFACIMENTO MURATURE ED OPERE PERTINENTI STRADA RONCO - DOVERIO IN COMUNE DI CORTENO GOLGI</t>
   </si>
   <si>
     <t>I67H20002410005</t>
   </si>
   <si>
     <t>Z8632C06D3</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-030. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. VASP S. ANTONIO ? MALGA CASAZZA ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I67H20002420005</t>
   </si>
   <si>
     <t>ZD532C068C</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-031. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. VASP PISOGNETO-DOSCALVO-BARBIONE ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I67H20002430005</t>
@@ -3377,462 +3389,459 @@
   <si>
     <t>RIPRISTINO VIABILITu00C0 VASP CASAZZA-BONDONE IN CORTENO-GOLGI</t>
   </si>
   <si>
     <t>I67H20002440005</t>
   </si>
   <si>
     <t>Z9B32C059F</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-033. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. CORTENO GOLGI ? VASP SS.39 - BAREC - SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I68C20000100005</t>
   </si>
   <si>
     <t>Z6532C05C6</t>
   </si>
   <si>
     <t>OCDPC 558/2018: INTERVENTO N. LN145-2021-558/2018-BS-029. PIANO DEGLI INTERVENTI 2021. COMUNE DI CORTENO GOLGI. LOC. MALGA BARBIONE ? SCHEDA RASDA N. 21180 DEL 30.10.2018.</t>
   </si>
   <si>
     <t>I73H20000050002</t>
   </si>
   <si>
+    <t>Z682F88347</t>
+  </si>
+  <si>
+    <t>SUPPORTO GEOLOGICO AL PROGETTO DI MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
+  </si>
+  <si>
+    <t>ZF32F8808B</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DEI LAVORI DI MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
+  </si>
+  <si>
     <t>MESSA IN SICUREZZA IDROGEOLOGICA DEL VERSANTE A MONTE DI VIA COLLEPEDRINO</t>
   </si>
   <si>
-    <t>Z682F88347</t>
-[...10 lines deleted...]
-  <si>
     <t>I76B20000090002</t>
   </si>
   <si>
+    <t>Z0332652E5</t>
+  </si>
+  <si>
+    <t>INCARICO REDAZIONE COLLAUDO STATICO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZ. DISSESTO IDROG. IN LOC. SECCHIA</t>
+  </si>
+  <si>
+    <t>BB8E1D1E75</t>
+  </si>
+  <si>
+    <t>INCARICO FRAZIONAMENTO NUOVO TRATTO DI CANALE A CIELO APERTO - LOC. SECCHIA INTERV.18 - 558/2018</t>
+  </si>
+  <si>
+    <t>ZC42F907ED</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
+  </si>
+  <si>
+    <t>Z6E2F3DDA0</t>
+  </si>
+  <si>
+    <t>STUDIO GEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
+  </si>
+  <si>
+    <t>ZDC2F3DED7</t>
+  </si>
+  <si>
+    <t>INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
+  </si>
+  <si>
+    <t>ZE62F92C8B</t>
+  </si>
+  <si>
+    <t>GESTIONE SICUREZZA DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. SECCHIA</t>
+  </si>
+  <si>
     <t>85540755FF</t>
   </si>
   <si>
     <t>OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOCALITA SECCHIA</t>
   </si>
   <si>
-    <t>BB8E1D1E75</t>
-[...34 lines deleted...]
-  <si>
     <t>I76B20000100002</t>
   </si>
   <si>
+    <t>8667796B87</t>
+  </si>
+  <si>
+    <t>OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOCALITA GROMLONGO.</t>
+  </si>
+  <si>
+    <t>B2888A559A</t>
+  </si>
+  <si>
+    <t>OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL RISCHIO IDROGEOLOGICO IN LOCALITA GROMLONGO</t>
+  </si>
+  <si>
+    <t>ZF32F388E0</t>
+  </si>
+  <si>
+    <t>INDAGINI GEOGNOSTICHE A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>ZAD2F92ED4</t>
+  </si>
+  <si>
+    <t>VIDEOISPEZIONI CONDOTTE DI VIA BRUGHIERA E VIA VOLTURNO PROPEDEUTICHE ALLA PROGETTAZIONE OPERE DI REGIMAZIONE IDRAUL. E MITIGRAZ. DISSESTO IGROGEOLOGICO LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>Z6F32D3A60</t>
+  </si>
+  <si>
+    <t>COLLAUDO STATICO DELLE OPERE DI REGIMAZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>A0420F8DCA</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DELLE OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IN LOC. GROMLOGO</t>
+  </si>
+  <si>
+    <t>ZAB2F38819</t>
+  </si>
+  <si>
+    <t>STUDIO GEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMANZIONE IDRAULICA E MITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
+    <t>8580255A69</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICA E SICUREZZA DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
+  </si>
+  <si>
     <t>B00CBEDA91</t>
   </si>
   <si>
     <t>INCARICO GESTIONE GEOLOGICA DELLE OPERE DI COMPLETAMENTO DELLE OPERE DI REGIMAZ. IDRAULICA E MITIGAZ. DISSESTO IDROG. IN LOC. GROMLONGO (OCDPC 558/2018)</t>
   </si>
   <si>
-    <t>A0420F8DCA</t>
-[...10 lines deleted...]
-  <si>
     <t>ZD72DF467E</t>
   </si>
   <si>
     <t>STUDIO IDROGEOLOGICO A SUPPORTO DELLA PROGETTAZIONE DELLINTERVENTO DI REGIMAZIONE IDRAULICA E MITIGAZIONE DISSESTO IDROGEOLOGICO IN LOC. GROMLONGO</t>
   </si>
   <si>
-    <t>ZF32F388E0</t>
-[...34 lines deleted...]
-  <si>
     <t>I77H18002130002</t>
   </si>
   <si>
+    <t>INTERVENTI DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO RESIDUO LAVORI DI SISTEMAZIONE VIA MONTE SECCO NEL COMUNE DI ARDESIO</t>
+  </si>
+  <si>
+    <t>ZA82CE95B0</t>
+  </si>
+  <si>
+    <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. VIA MONTE SECCO</t>
+  </si>
+  <si>
     <t>Z932E5773B</t>
   </si>
   <si>
     <t>Incarico per collaudo statico lavori di sistemazione strada comunale Via Monte Secco a seguito delle eccezionali avversita atmosferiche avvenute dal 27 al 30 ottobre 2018</t>
   </si>
   <si>
-    <t>INTERVENTI DI RIDUZIONE DEL RISCHIO IDROGEOLOGICO RESIDUO LAVORI DI SISTEMAZIONE VIA MONTE SECCO NEL COMUNE DI ARDESIO</t>
-[...7 lines deleted...]
-  <si>
     <t>I77H18002140002</t>
   </si>
   <si>
     <t>Z6A2D90C49</t>
   </si>
   <si>
     <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA PREDA GROSA</t>
   </si>
   <si>
     <t>ZD62CE9266</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. PREDA GROSA (MARINONI)</t>
   </si>
   <si>
     <t>I77H18002150002</t>
   </si>
   <si>
+    <t>Z8F2D90C74</t>
+  </si>
+  <si>
+    <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA ALBARETI</t>
+  </si>
+  <si>
     <t>ZBC2CE9532</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. ALBARETI</t>
   </si>
   <si>
-    <t>Z8F2D90C74</t>
-[...4 lines deleted...]
-  <si>
     <t>I77H18002160002</t>
   </si>
   <si>
     <t>Z8A2CE9572</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. ERFANI ? RUCH (CERETE)</t>
   </si>
   <si>
     <t>Z072D90C13</t>
   </si>
   <si>
     <t>INTERVENTI DI RIDUZIONE RISCHIO RESIDUO LOCALITA RUCH ERFANI</t>
   </si>
   <si>
     <t>I77H18002170002</t>
   </si>
   <si>
     <t>Z1D2CECA6D</t>
   </si>
   <si>
     <t>INCARICO PROGETT. DDLL - INTERVENTI RIDUZIONE RISCHIO RESIDUO LOC. MARCHETTA</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE ANTICO PERCORSO IN LOCALITA MARCHETTA A SEGUITO DELLE ECCEZIONALI AVVERSITA ATMOSFERICHE AVVENUTE DAL 27 AL 30 OTTOBRE 2018</t>
   </si>
   <si>
     <t>I93H20000000002</t>
   </si>
   <si>
+    <t>Servizi di progettazione preliminare ed esecutiva interventi si stemazione spondale torrente Imagna in Comune di Capizzone- Bg</t>
+  </si>
+  <si>
     <t>LAVORI DI SISTEMAZIONE DEL MOVIMENTO FRANOSO IN LOCALITA CAROLI NEL COMUNE DI CAPIZZONE (BG)</t>
   </si>
   <si>
-    <t>Servizi di progettazione preliminare ed esecutiva interventi si stemazione spondale torrente Imagna in Comune di Capizzone- Bg</t>
-[...1 lines deleted...]
-  <si>
     <t>I97H21001220002</t>
   </si>
   <si>
     <t>CONSOLIDAMENTO VERSANTE IN VAL ROTTA</t>
   </si>
   <si>
     <t>Z9336A24A1</t>
   </si>
   <si>
     <t>RELAZIONE GEOLOGICA E GEOTECNICA LAVORI DI CONSOLIDAMENTO STRADA VAL ROTTA</t>
   </si>
   <si>
     <t>ZC035ED997</t>
   </si>
   <si>
     <t>PROGETTAZIONE DEFINITIVA ESECUTIVA E DL INTERVENTO DI MESSA IN SICUREZZA VERSANTE VAL ROTTA</t>
   </si>
   <si>
     <t>J13D20001210001</t>
   </si>
   <si>
+    <t>Z78346A82C</t>
+  </si>
+  <si>
+    <t>servizi tecnici concernenti la direzione e contabilita dei lavori e al coordinamento per la sicurezza nel cantiere in fase esecutiva</t>
+  </si>
+  <si>
     <t>AFFIDAMENTO IN HOUSE (ART. 192 DEL D.LGS. N.50/2016 E S.M. E I.) ESECUZIONE DEI LAVORI</t>
   </si>
   <si>
-    <t>Z78346A82C</t>
-[...4 lines deleted...]
-  <si>
     <t>J16B20000170001</t>
   </si>
   <si>
+    <t>ZFA2D39AA2.</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICO PROFESSIONALE DIRETTO AI SENSI DELLART. 31 COMMA 8 D.LGS 50/2016 DI SERVIZI TECNICI CONCERNENTI LO STUDIO GEOLOGICO CUP: J16B20000170001 DEL PIANO DEGLI INTERVENTI 2020. C.I.G. ZFA2D39AA2.</t>
+  </si>
+  <si>
     <t>8537102F6C</t>
   </si>
   <si>
     <t>INTERVENTO N. LN145-2020-558-BS-048-SAVIORE DELLADAMELLO-BS-LOC. RASEGA- POSA BARRIERE PARAMASSI (COMPLETAMENTO OPERE 1^LOTTO PIANO 2019) DEL PIANO DEGLI INTERVENTI 2020 CUP: J16B20000170001</t>
   </si>
   <si>
-    <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
-[...1 lines deleted...]
-  <si>
     <t>ZEC2D39AC8</t>
   </si>
   <si>
     <t>AFFIDAMENTO INCARICO PROFESSIONALE DIRETTO AI SENSI DELLART. 31 COMMA 8 D.LGS 50/2016 DI SERVIZI TECNICI PER LA PROGETTAZIONE CUP: J16B20000170001 DEL PIANO DEGLI INTERVENTI 2020. C.I.G. ZEC2D39AC8</t>
   </si>
   <si>
-    <t>ZFA2D39AA2.</t>
-[...4 lines deleted...]
-  <si>
     <t>J17H20001680001</t>
   </si>
   <si>
+    <t>ZB231F12F9</t>
+  </si>
+  <si>
     <t>Z9D31F1332</t>
   </si>
   <si>
     <t>88800175D8</t>
   </si>
   <si>
     <t>PROCEDURA NEGOZIATA PER LAFFIDAMENTO DEI LAVORI DENOMINATI OCDPC 558/2018 - PIANO DEGLI INTERVENTI 2021 - INTERVENTO N. LN145-2021-558/2018-BS-041 - RIPRISTINO E MESSA IN SICUREZZA DELLA STRADA COMUNALE SAVIORE-FABREZZA IN COMUNE DI SAVIORE DELLAD</t>
   </si>
   <si>
-    <t>ZB231F12F9</t>
-[...1 lines deleted...]
-  <si>
     <t>J27H20001730002</t>
   </si>
   <si>
     <t>892517141B</t>
   </si>
   <si>
     <t>INTERVENTI DI RIPRISTINO IN SEGUITO AGLI EVENTI CALAMITOSI DEL 31.10.2018 - STRADA VALLE E RILE STRAGGINI</t>
   </si>
   <si>
     <t>J27H21001170002</t>
   </si>
   <si>
     <t>8970049E97</t>
   </si>
   <si>
     <t>INTERVENTO DI MESSA IN SICUREZZA A SEGUITO DEGLI EVENTI CALAMITOSI DEL 31.10.2018 DANNEGGIAMENTI IN STRADA COMUNALE DELLA CAMARA E PERTINENZE</t>
   </si>
   <si>
     <t>J33H19001450002</t>
   </si>
   <si>
+    <t>ZBF2F62253</t>
+  </si>
+  <si>
+    <t>INCARICO GESTIONE ASPETTI GEOLOGICI NELLAMBITO DEL PROGETTO RELATIVO A INTERVENTI DIMITIGAZIONE DEL DISSESTO IDROGEOLOGICO IN LOC. FONTANILE</t>
+  </si>
+  <si>
+    <t>Z1E2F62212</t>
+  </si>
+  <si>
+    <t>INCARICO GESTIONE TECNICA E SICUREZZA LAVORI DI MITIGAZIONE DISSESTO IDROGEOLOGICO IN LOCA. FONTANILE</t>
+  </si>
+  <si>
     <t>85683878A1</t>
   </si>
   <si>
     <t>MESSA IN SICUREZZA E RIPRISTINO DELLE AREE IN LOCALITA FONTANILE</t>
   </si>
   <si>
-    <t>ZBF2F62253</t>
-[...10 lines deleted...]
-  <si>
     <t>J35H21000320002</t>
   </si>
   <si>
     <t>8756134E59</t>
   </si>
   <si>
     <t>GESTIONE TECNICA E SICUREZZA INTERVENTO DI MITIGAZIONE DISSESTO IDROGEOLOGICO LOC. FONTANILE</t>
   </si>
   <si>
+    <t>ZBE3264787</t>
+  </si>
+  <si>
+    <t>PRESTAZIONI PROFESSIONALI PER GESTIONE GEOLOGICA</t>
+  </si>
+  <si>
+    <t>LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
+  </si>
+  <si>
+    <t>B18467028F</t>
+  </si>
+  <si>
+    <t>INCARICO PROFESSIONALE PRATICHE DI FRAZIONAMENTO</t>
+  </si>
+  <si>
     <t>B7019863B3</t>
   </si>
   <si>
     <t>PRESTAZIONE PROFESSIONALE PER FRAZIONAMENTI</t>
   </si>
   <si>
-    <t>LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
+    <t>Z7632647BB</t>
+  </si>
+  <si>
+    <t>ESECUZIONE PROVE GEOTECNICHE</t>
   </si>
   <si>
     <t>B86986C863</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO NOTAIO PER ESPROPRIO FONTANILE</t>
   </si>
   <si>
-    <t>B18467028F</t>
-[...2 lines deleted...]
-    <t>INCARICO PROFESSIONALE PRATICHE DI FRAZIONAMENTO</t>
+    <t>ZC33689D9D</t>
+  </si>
+  <si>
+    <t>SUPPORTO AL RUP - LAVORI DI REGIMAZIONE ACQUE METEORICHE NEL TRATTO FONTANILE - FIUME BREMBO</t>
   </si>
   <si>
     <t>9169148C49</t>
   </si>
   <si>
     <t>COLLAUDO INTERVENTO DI MITIGAZIONE DISSESTO IDROGEOLOGICO LOC FONTANILE</t>
   </si>
   <si>
-    <t>ZC33689D9D</t>
-[...16 lines deleted...]
-  <si>
     <t>J48C19000120002</t>
   </si>
   <si>
     <t>PROCEDURA PER LAFFIDAMENTO DEI LAVORI DI OCDPC LN145-2021-558/2018-SO-064: INTERVENTO DI RIPRISTINO SICUREZZA STRADALE V.A.S.P. TRATTO DI PISTA TAGLIAFUOCO IN LOC. FONTANILI MEDIANTE RIFACIMENTO DEL FONDO E REGIMAZIONE DELLE ACQUE C.U.P. J48C19000</t>
   </si>
   <si>
     <t>ZB2310FFC0</t>
   </si>
   <si>
     <t>PROGETTAZIONE ESECUTIVA DIREZIONE LAVORI PERIZIE CONTABILITA FINALE E CERTIFICATO REGOLARE ESECUZIONE DEI LAVORI ?OCDPC LN145-2021-558/2018-SO-064: INTERVENTO DI RIPRISTINO SICUREZZA STRADALE V.A.S.P. TRATTO DI PISTA TAGLIAFUOCO IN LOC. FONTANILI</t>
   </si>
   <si>
     <t>J75H21000240002</t>
   </si>
   <si>
+    <t>ZD2327E4CB</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI BONIFICA E MESSA IN SICUREZZA DEI VERSANTI A MONTE STRADA COM.LE MISTIROLO (AGGRAVAMENTO SCHEDA RASDA 21630) - INCARICO SERVIZI TECNICI DI PROGETTAZIONE. D.L. COORDINAMENTO SICUREZZA CONTABILITA E CRE.</t>
+  </si>
+  <si>
+    <t>Z7B35E62FC</t>
+  </si>
+  <si>
+    <t>OCDPC 558/2018 - INTERVENTO LN145-2021-558/2018-BG-011 -BONIFICA E MESSA IN SICUREZZA VERSANTI A MONTE STRADA IN LOC.TA MISTIROLO - SERVIZI TECNICI COLLAUDO STATICO</t>
+  </si>
+  <si>
     <t>INTERVENTO DI BONIFICA E MESSA IN SICUREZZA DEI VERSANTI A MONTE STRADA COMUNALE MISTIROLO (AGGRAVAMENTO SCHEDA RASDA N. 21630)</t>
   </si>
   <si>
-    <t>ZD2327E4CB</t>
-[...10 lines deleted...]
-  <si>
     <t>J77H18001750002</t>
   </si>
   <si>
+    <t>Z612E6F8CE</t>
+  </si>
+  <si>
+    <t>PROGETTAZIONE E DL MESSA IN SICUREZZA VIA PAVIA</t>
+  </si>
+  <si>
     <t>ZC32E6F8BF</t>
   </si>
   <si>
     <t>LAVORI MESSA IN SICUREZZA VIA PAVIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>PROGETTAZIONE E DL MESSA IN SICUREZZA VIA PAVIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4136,51 +4145,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F567"/>
+  <dimension ref="A1:F569"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4192,292 +4201,292 @@
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
         <v>24590.1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>159685.0</v>
+        <v>16600.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4">
-        <v>16600.0</v>
+        <v>159685.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5">
-        <v>3300.0</v>
+        <v>219000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6">
-        <v>219000.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>20000.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>5575.76</v>
+        <v>60606.06</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>60606.06</v>
+        <v>5575.76</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10">
-        <v>74000.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F11">
-        <v>3500.0</v>
+        <v>4100.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F12">
-        <v>4100.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>3900.0</v>
+        <v>39036.28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>39036.28</v>
+        <v>3900.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>44600.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16">
+        <v>9220768278</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>3300.0</v>
+        <v>33660.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>43</v>
       </c>
-      <c r="B17">
-        <v>9220768278</v>
+      <c r="B17" t="s">
+        <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>33660.0</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>167381.75</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
@@ -4491,316 +4500,316 @@
       <c r="F19">
         <v>780.3</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20">
         <v>15529.5</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F21">
-        <v>254000.0</v>
+        <v>1479.87</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>53</v>
       </c>
-      <c r="C22" t="s">
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" t="s">
         <v>57</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22">
-        <v>1479.87</v>
+        <v>254000.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>26554.68</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24">
-        <v>198900.0</v>
+        <v>18271.17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="C25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25">
-        <v>18271.17</v>
+        <v>198900.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="D26" t="s">
         <v>63</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F26">
-        <v>21733.73</v>
+        <v>265107.9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>64</v>
       </c>
       <c r="D27" t="s">
         <v>65</v>
       </c>
       <c r="E27" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F27">
-        <v>265107.9</v>
+        <v>21733.73</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>66</v>
       </c>
-      <c r="B28">
-        <v>8497401522</v>
+      <c r="B28" t="s">
+        <v>67</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F28">
-        <v>738000.0</v>
+        <v>26500.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>66</v>
       </c>
       <c r="B29" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
-        <v>26500.0</v>
+        <v>4440.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>66</v>
       </c>
-      <c r="B30" t="s">
-        <v>70</v>
+      <c r="B30">
+        <v>8497401522</v>
       </c>
       <c r="D30" t="s">
         <v>71</v>
       </c>
       <c r="E30" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F30">
-        <v>4440.0</v>
+        <v>738000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>66</v>
       </c>
       <c r="B31" t="s">
         <v>72</v>
       </c>
       <c r="D31" t="s">
         <v>73</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
-        <v>39500.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32" t="s">
         <v>74</v>
       </c>
       <c r="D32" t="s">
         <v>75</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>6000.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="D33" t="s">
         <v>77</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
-        <v>3600.0</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
-        <v>1418.66</v>
+        <v>58500.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>78</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
         <v>6428.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>78</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
-        <v>58500.0</v>
+        <v>1418.66</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>86</v>
       </c>
       <c r="D37" t="s">
         <v>87</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
         <v>1639.34</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>88</v>
@@ -4824,646 +4833,646 @@
       </c>
       <c r="D39" t="s">
         <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39">
         <v>39981.67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>93</v>
       </c>
       <c r="B40" t="s">
         <v>94</v>
       </c>
       <c r="D40" t="s">
         <v>95</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40">
-        <v>50500.0</v>
+        <v>8500.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>93</v>
       </c>
       <c r="B41" t="s">
         <v>96</v>
       </c>
       <c r="D41" t="s">
         <v>97</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41">
-        <v>39109.49</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>98</v>
       </c>
       <c r="D42" t="s">
         <v>99</v>
       </c>
       <c r="E42" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F42">
-        <v>715425.33</v>
+        <v>18000.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>93</v>
       </c>
       <c r="B43" t="s">
         <v>100</v>
       </c>
       <c r="D43" t="s">
         <v>101</v>
       </c>
       <c r="E43" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F43">
-        <v>8500.0</v>
+        <v>715425.33</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>93</v>
       </c>
       <c r="B44" t="s">
         <v>102</v>
       </c>
       <c r="D44" t="s">
         <v>103</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44">
-        <v>8000.0</v>
+        <v>39109.49</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>104</v>
       </c>
       <c r="D45" t="s">
         <v>105</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45">
-        <v>18000.0</v>
+        <v>50500.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>106</v>
       </c>
       <c r="B46" t="s">
         <v>107</v>
       </c>
       <c r="D46" t="s">
         <v>108</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46">
-        <v>3264.0</v>
+        <v>12612.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>106</v>
       </c>
       <c r="B47" t="s">
         <v>109</v>
       </c>
       <c r="D47" t="s">
         <v>110</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47">
-        <v>130.0</v>
+        <v>1400.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>111</v>
       </c>
       <c r="D48" t="s">
         <v>112</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48">
         <v>500.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>106</v>
       </c>
       <c r="B49" t="s">
         <v>113</v>
       </c>
       <c r="D49" t="s">
         <v>114</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49">
-        <v>1400.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>115</v>
       </c>
       <c r="D50" t="s">
         <v>116</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50">
-        <v>12612.0</v>
+        <v>3264.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>117</v>
       </c>
       <c r="D51" t="s">
         <v>118</v>
       </c>
       <c r="E51" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F51">
-        <v>11600.0</v>
+        <v>210000.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>106</v>
       </c>
       <c r="B52" t="s">
         <v>119</v>
       </c>
       <c r="D52" t="s">
         <v>120</v>
       </c>
       <c r="E52" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F52">
-        <v>210000.0</v>
+        <v>11600.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>121</v>
       </c>
       <c r="B53" t="s">
         <v>122</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53">
-        <v>2200.0</v>
+        <v>5250.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>121</v>
       </c>
       <c r="B54" t="s">
         <v>124</v>
       </c>
       <c r="D54" t="s">
         <v>125</v>
       </c>
       <c r="E54" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F54">
-        <v>555790.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>126</v>
       </c>
       <c r="D55" t="s">
         <v>127</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55">
-        <v>5250.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>121</v>
       </c>
       <c r="B56" t="s">
         <v>128</v>
       </c>
       <c r="D56" t="s">
         <v>129</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F56">
-        <v>55523.0</v>
+        <v>555790.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>121</v>
       </c>
       <c r="B57" t="s">
         <v>130</v>
       </c>
       <c r="D57" t="s">
         <v>131</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57">
-        <v>100.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>121</v>
       </c>
       <c r="B58" t="s">
         <v>132</v>
       </c>
       <c r="D58" t="s">
         <v>133</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58">
-        <v>1500.0</v>
+        <v>2200.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>134</v>
       </c>
       <c r="D59" t="s">
         <v>135</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59">
-        <v>30000.0</v>
+        <v>55523.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>136</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60">
+        <v>8793212418</v>
+      </c>
+      <c r="D60" t="s">
         <v>137</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60">
-        <v>3800.0</v>
+        <v>88857.6</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>136</v>
       </c>
       <c r="B61" t="s">
+        <v>138</v>
+      </c>
+      <c r="D61" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61">
         <v>47288.8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>136</v>
       </c>
-      <c r="B62">
-        <v>9454116753</v>
+      <c r="B62" t="s">
+        <v>140</v>
       </c>
       <c r="D62" t="s">
         <v>141</v>
       </c>
       <c r="E62" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F62">
-        <v>996580.0</v>
+        <v>8525.37</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>136</v>
       </c>
-      <c r="B63">
-        <v>8793212418</v>
+      <c r="B63" t="s">
+        <v>142</v>
       </c>
       <c r="D63" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63">
-        <v>88857.6</v>
+        <v>8133.7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>136</v>
       </c>
-      <c r="B64" t="s">
-        <v>143</v>
+      <c r="B64">
+        <v>9454116753</v>
       </c>
       <c r="D64" t="s">
         <v>144</v>
       </c>
       <c r="E64" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F64">
-        <v>8133.7</v>
+        <v>996580.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>136</v>
       </c>
       <c r="B65" t="s">
         <v>145</v>
       </c>
       <c r="D65" t="s">
         <v>146</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65">
-        <v>8525.37</v>
+        <v>3800.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>147</v>
       </c>
       <c r="B66" t="s">
         <v>148</v>
       </c>
       <c r="D66" t="s">
         <v>149</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66">
-        <v>6045.8</v>
+        <v>4896.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>147</v>
       </c>
-      <c r="B67">
-        <v>9190892403</v>
+      <c r="B67" t="s">
+        <v>150</v>
       </c>
       <c r="D67" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67">
-        <v>76300.0</v>
+        <v>36675.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>147</v>
       </c>
       <c r="B68" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D68" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68">
-        <v>94376.88</v>
+        <v>6045.8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>147</v>
       </c>
       <c r="B69" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D69" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E69" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F69">
-        <v>11600.0</v>
+        <v>1138769.62</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>147</v>
       </c>
       <c r="B70" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D70" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70">
-        <v>1475.0</v>
+        <v>4780.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>147</v>
       </c>
       <c r="B71" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D71" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71">
-        <v>14000.0</v>
+        <v>1475.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>147</v>
       </c>
       <c r="B72" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D72" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72">
-        <v>4896.0</v>
+        <v>11600.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>147</v>
       </c>
-      <c r="B73" t="s">
-        <v>161</v>
+      <c r="B73">
+        <v>9190892403</v>
       </c>
       <c r="D73" t="s">
         <v>162</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73">
-        <v>4780.0</v>
+        <v>76300.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>147</v>
       </c>
       <c r="B74" t="s">
         <v>163</v>
       </c>
       <c r="D74" t="s">
         <v>164</v>
       </c>
       <c r="E74" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F74">
-        <v>1138769.62</v>
+        <v>94376.88</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>147</v>
       </c>
       <c r="B75" t="s">
         <v>165</v>
       </c>
       <c r="D75" t="s">
         <v>166</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75">
-        <v>36675.0</v>
+        <v>14000.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>167</v>
       </c>
       <c r="B76" t="s">
         <v>168</v>
       </c>
       <c r="D76" t="s">
         <v>169</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76">
         <v>4950.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>167</v>
       </c>
       <c r="B77" t="s">
         <v>170</v>
@@ -5518,51 +5527,51 @@
       </c>
       <c r="B80" t="s">
         <v>177</v>
       </c>
       <c r="D80" t="s">
         <v>178</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80">
         <v>8375.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>176</v>
       </c>
       <c r="B81">
         <v>9155371328</v>
       </c>
       <c r="D81" t="s">
         <v>179</v>
       </c>
       <c r="E81" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F81">
         <v>84888.25</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>180</v>
       </c>
       <c r="C82" t="s">
         <v>181</v>
       </c>
       <c r="D82" t="s">
         <v>182</v>
       </c>
       <c r="E82" t="s">
         <v>183</v>
       </c>
       <c r="F82">
         <v>30598.55</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>180</v>
@@ -5586,173 +5595,173 @@
       </c>
       <c r="B84" t="s">
         <v>187</v>
       </c>
       <c r="D84" t="s">
         <v>188</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84">
         <v>46350.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>189</v>
       </c>
       <c r="B85" t="s">
         <v>190</v>
       </c>
       <c r="D85" t="s">
         <v>191</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="F85">
-        <v>25000.0</v>
+        <v>37000.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>189</v>
       </c>
       <c r="B86" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D86" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F86">
         <v>10000.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>189</v>
       </c>
       <c r="B87" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D87" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E87" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F87">
         <v>10000.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>189</v>
       </c>
       <c r="B88" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D88" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E88" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="F88">
-        <v>37000.0</v>
+        <v>25000.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>189</v>
       </c>
-      <c r="C89" t="s">
+      <c r="B89">
+        <v>8451199609</v>
+      </c>
+      <c r="D89" t="s">
         <v>199</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F89">
-        <v>8960.0</v>
+        <v>40980.52</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>189</v>
       </c>
-      <c r="B90">
-        <v>8451199609</v>
+      <c r="C90" t="s">
+        <v>200</v>
       </c>
       <c r="D90" t="s">
         <v>201</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F90">
-        <v>40980.52</v>
+        <v>8960.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>202</v>
       </c>
       <c r="B91" t="s">
         <v>203</v>
       </c>
       <c r="D91" t="s">
         <v>204</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91">
-        <v>1500.0</v>
+        <v>149000.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>202</v>
       </c>
       <c r="B92" t="s">
         <v>205</v>
       </c>
       <c r="D92" t="s">
         <v>206</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92">
-        <v>149000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>202</v>
       </c>
       <c r="B93" t="s">
         <v>207</v>
       </c>
       <c r="D93" t="s">
         <v>208</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93">
         <v>17205.36</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>209</v>
       </c>
       <c r="B94" t="s">
         <v>210</v>
@@ -5783,129 +5792,129 @@
       <c r="F95">
         <v>23012.16</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>214</v>
       </c>
       <c r="B96" t="s">
         <v>215</v>
       </c>
       <c r="D96" t="s">
         <v>216</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96">
         <v>208831.18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>217</v>
       </c>
-      <c r="C97" t="s">
+      <c r="B97" t="s">
         <v>218</v>
       </c>
       <c r="D97" t="s">
         <v>219</v>
       </c>
       <c r="E97" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F97">
-        <v>478340.8</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>217</v>
       </c>
       <c r="C98" t="s">
         <v>220</v>
       </c>
       <c r="D98" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E98" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F98">
-        <v>10400.0</v>
+        <v>478340.8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>217</v>
       </c>
-      <c r="B99" t="s">
-        <v>221</v>
+      <c r="C99" t="s">
+        <v>222</v>
       </c>
       <c r="D99" t="s">
         <v>222</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99">
-        <v>612.0</v>
+        <v>36337.5</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>217</v>
       </c>
-      <c r="C100" t="s">
+      <c r="B100" t="s">
         <v>223</v>
       </c>
       <c r="D100" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100">
-        <v>36337.5</v>
+        <v>612.0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>217</v>
       </c>
-      <c r="B101" t="s">
-        <v>224</v>
+      <c r="C101" t="s">
+        <v>225</v>
       </c>
       <c r="D101" t="s">
         <v>225</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101">
-        <v>3000.0</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>226</v>
       </c>
       <c r="B102" t="s">
         <v>227</v>
       </c>
       <c r="D102" t="s">
         <v>228</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102">
         <v>15346.82</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>226</v>
       </c>
       <c r="B103" t="s">
         <v>229</v>
@@ -5929,289 +5938,289 @@
       </c>
       <c r="D104" t="s">
         <v>233</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104">
         <v>142987.5</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>231</v>
       </c>
       <c r="B105" t="s">
         <v>234</v>
       </c>
       <c r="D105" t="s">
         <v>235</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105">
-        <v>2500.0</v>
+        <v>36000.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>231</v>
       </c>
       <c r="B106" t="s">
         <v>236</v>
       </c>
       <c r="D106" t="s">
         <v>237</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106">
-        <v>36000.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="D107" t="s">
         <v>240</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107">
         <v>4600.0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>238</v>
       </c>
       <c r="B108">
         <v>8822197346</v>
       </c>
       <c r="D108" t="s">
         <v>241</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108">
         <v>36500.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>242</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>243</v>
       </c>
       <c r="D109" t="s">
         <v>244</v>
       </c>
       <c r="E109" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F109">
-        <v>168899.86</v>
+        <v>1404.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>242</v>
       </c>
-      <c r="C110" t="s">
+      <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="D110" t="s">
         <v>246</v>
       </c>
       <c r="E110" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F110">
-        <v>1404.0</v>
+        <v>168899.86</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>242</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="D111" t="s">
         <v>248</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111">
         <v>18000.0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>249</v>
       </c>
-      <c r="B112">
-        <v>8882922321</v>
+      <c r="C112" t="s">
+        <v>250</v>
       </c>
       <c r="D112" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E112" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F112">
-        <v>555500.0</v>
+        <v>62624.8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>249</v>
       </c>
       <c r="C113" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D113" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113">
         <v>3675.0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>249</v>
       </c>
-      <c r="C114" t="s">
-        <v>253</v>
+      <c r="B114">
+        <v>8882922321</v>
       </c>
       <c r="D114" t="s">
         <v>254</v>
       </c>
       <c r="E114" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F114">
-        <v>62624.8</v>
+        <v>555500.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>255</v>
       </c>
-      <c r="B115">
-        <v>8779432879</v>
+      <c r="B115" t="s">
+        <v>256</v>
       </c>
       <c r="D115" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115">
-        <v>99772.28</v>
+        <v>9537.0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>255</v>
       </c>
-      <c r="B116" t="s">
-        <v>257</v>
+      <c r="B116">
+        <v>8779432879</v>
       </c>
       <c r="D116" t="s">
         <v>258</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116">
-        <v>9537.0</v>
+        <v>99772.28</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>259</v>
       </c>
       <c r="B117" t="s">
         <v>260</v>
       </c>
       <c r="D117" t="s">
         <v>261</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117">
         <v>210.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>259</v>
       </c>
-      <c r="B118" t="s">
+      <c r="B118">
+        <v>8.6995328E+15</v>
+      </c>
+      <c r="D118" t="s">
         <v>262</v>
       </c>
-      <c r="D118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F118">
-        <v>165183.78</v>
+        <v>74762.16</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>259</v>
       </c>
-      <c r="B119">
-        <v>8.6995328E+15</v>
+      <c r="B119" t="s">
+        <v>263</v>
       </c>
       <c r="D119" t="s">
         <v>264</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F119">
-        <v>74762.16</v>
+        <v>165183.78</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>265</v>
       </c>
       <c r="B120">
         <v>8912593868</v>
       </c>
       <c r="D120" t="s">
         <v>266</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120">
         <v>98181.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>267</v>
       </c>
       <c r="B121" t="s">
         <v>268</v>
@@ -6283,156 +6292,156 @@
       </c>
       <c r="B125" t="s">
         <v>278</v>
       </c>
       <c r="D125" t="s">
         <v>279</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125">
         <v>76010.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126">
         <v>8480973053</v>
       </c>
       <c r="D126" t="s">
         <v>281</v>
       </c>
       <c r="E126" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F126">
         <v>254672.4</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>282</v>
       </c>
       <c r="D127" t="s">
         <v>283</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127">
         <v>36000.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="D128" t="s">
         <v>286</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128">
         <v>18193.0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>284</v>
       </c>
-      <c r="C129" t="s">
+      <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129">
-        <v>819.67</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>284</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>289</v>
       </c>
       <c r="D130" t="s">
         <v>290</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130">
-        <v>950.0</v>
+        <v>819.67</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" t="s">
         <v>292</v>
       </c>
       <c r="D131" t="s">
         <v>293</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131">
-        <v>4000.0</v>
+        <v>36800.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>291</v>
       </c>
       <c r="B132" t="s">
         <v>294</v>
       </c>
       <c r="D132" t="s">
         <v>295</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132">
-        <v>36800.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="D133" t="s">
         <v>298</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133">
         <v>5373.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
@@ -6453,68 +6462,68 @@
       </c>
       <c r="C135" t="s">
         <v>302</v>
       </c>
       <c r="D135" t="s">
         <v>303</v>
       </c>
       <c r="E135" t="s">
         <v>304</v>
       </c>
       <c r="F135">
         <v>250000.0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>305</v>
       </c>
       <c r="B136" t="s">
         <v>306</v>
       </c>
       <c r="D136" t="s">
         <v>307</v>
       </c>
       <c r="E136" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F136">
         <v>106600.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>308</v>
       </c>
       <c r="B137" t="s">
         <v>309</v>
       </c>
       <c r="D137" t="s">
         <v>310</v>
       </c>
       <c r="E137" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F137">
         <v>207673.48</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>311</v>
       </c>
       <c r="D138" t="s">
         <v>312</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138">
         <v>33753.6</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>313</v>
@@ -6575,85 +6584,85 @@
       </c>
       <c r="D142" t="s">
         <v>322</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142">
         <v>2542.86</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>323</v>
       </c>
       <c r="B143" t="s">
         <v>324</v>
       </c>
       <c r="D143" t="s">
         <v>325</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143">
-        <v>1500.0</v>
+        <v>13634.93</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>323</v>
       </c>
       <c r="B144" t="s">
         <v>326</v>
       </c>
       <c r="D144" t="s">
         <v>327</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144">
-        <v>13634.93</v>
+        <v>179133.32</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>323</v>
       </c>
       <c r="B145" t="s">
         <v>328</v>
       </c>
       <c r="D145" t="s">
         <v>329</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145">
-        <v>179133.32</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>330</v>
       </c>
       <c r="B146" t="s">
         <v>331</v>
       </c>
       <c r="D146" t="s">
         <v>332</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146">
         <v>10147.86</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>330</v>
       </c>
       <c r="B147" t="s">
         <v>333</v>
@@ -6718,7116 +6727,7150 @@
       <c r="F150">
         <v>151515.15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>340</v>
       </c>
       <c r="B151" t="s">
         <v>343</v>
       </c>
       <c r="D151" t="s">
         <v>344</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151">
         <v>9696.97</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>345</v>
       </c>
-      <c r="B152" t="s">
-        <v>338</v>
+      <c r="C152" t="s">
+        <v>346</v>
       </c>
       <c r="D152" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="E152" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F152">
-        <v>6600.0</v>
+        <v>39400.0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>345</v>
       </c>
-      <c r="C153" t="s">
-        <v>346</v>
+      <c r="B153" t="s">
+        <v>338</v>
       </c>
       <c r="D153" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="E153" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F153">
-        <v>39400.0</v>
+        <v>6600.0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>348</v>
       </c>
       <c r="B154" t="s">
         <v>349</v>
       </c>
       <c r="D154" t="s">
         <v>350</v>
       </c>
       <c r="E154" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="F154">
-        <v>8096.0</v>
+        <v>93943.47</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>348</v>
       </c>
       <c r="B155" t="s">
         <v>351</v>
       </c>
       <c r="D155" t="s">
         <v>352</v>
       </c>
       <c r="E155" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F155">
-        <v>93943.47</v>
+        <v>8096.0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>353</v>
       </c>
       <c r="B156" t="s">
         <v>354</v>
       </c>
       <c r="D156" t="s">
         <v>355</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156">
         <v>119273.43</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>353</v>
       </c>
       <c r="B157" t="s">
         <v>356</v>
       </c>
       <c r="D157" t="s">
         <v>357</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157">
         <v>8170.0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>358</v>
       </c>
-      <c r="B158" t="s">
+      <c r="B158">
+        <v>8338147892</v>
+      </c>
+      <c r="D158" t="s">
         <v>359</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F158">
-        <v>1000.0</v>
+        <v>175000.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>358</v>
       </c>
       <c r="B159" t="s">
+        <v>360</v>
+      </c>
+      <c r="D159" t="s">
         <v>361</v>
       </c>
-      <c r="D159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159">
-        <v>1600.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>358</v>
       </c>
       <c r="B160" t="s">
+        <v>362</v>
+      </c>
+      <c r="D160" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160">
         <v>28621.73</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>358</v>
       </c>
-      <c r="B161">
-        <v>8338147892</v>
+      <c r="B161" t="s">
+        <v>364</v>
       </c>
       <c r="D161" t="s">
         <v>365</v>
       </c>
       <c r="E161" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F161">
-        <v>175000.0</v>
+        <v>1600.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>366</v>
       </c>
       <c r="B162" t="s">
         <v>367</v>
       </c>
       <c r="D162" t="s">
         <v>368</v>
       </c>
       <c r="E162" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F162">
         <v>76321.84</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>366</v>
       </c>
       <c r="C163" t="s">
         <v>369</v>
       </c>
       <c r="D163" t="s">
         <v>370</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163">
         <v>5500.0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>371</v>
       </c>
       <c r="C164" t="s">
         <v>372</v>
       </c>
       <c r="D164" t="s">
         <v>373</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164">
         <v>1000.0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>371</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" t="s">
         <v>374</v>
       </c>
       <c r="D165" t="s">
         <v>375</v>
       </c>
       <c r="E165" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F165">
-        <v>71000.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>371</v>
       </c>
-      <c r="C166" t="s">
+      <c r="B166" t="s">
         <v>376</v>
       </c>
       <c r="D166" t="s">
         <v>377</v>
       </c>
       <c r="E166" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F166">
-        <v>3200.0</v>
+        <v>71000.0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="C167" t="s">
         <v>378</v>
       </c>
+      <c r="B167" t="s">
+        <v>379</v>
+      </c>
       <c r="D167" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167">
-        <v>3700.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B168" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D168" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168">
-        <v>1550.0</v>
+        <v>14500.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B169" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D169" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169">
-        <v>14500.0</v>
+        <v>2100.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B170" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D170" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170">
-        <v>1000.0</v>
+        <v>14900.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B171" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D171" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171">
-        <v>2000.0</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B172" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D172" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172">
-        <v>1530.0</v>
+        <v>180000.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B173" t="s">
         <v>391</v>
       </c>
       <c r="D173" t="s">
         <v>392</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173">
-        <v>14900.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B174" t="s">
         <v>393</v>
       </c>
       <c r="D174" t="s">
         <v>394</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174">
-        <v>2100.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
       <c r="B175" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D175" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175">
-        <v>180000.0</v>
+        <v>21988.7</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B176" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D176" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176">
-        <v>21988.7</v>
+        <v>3300.0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B177" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D177" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177">
-        <v>3300.0</v>
+        <v>319.62</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B178" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D178" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178">
-        <v>319.62</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B179" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D179" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179">
-        <v>455.65</v>
+        <v>4050.0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B180" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D180" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180">
-        <v>80.0</v>
+        <v>455.65</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B181" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D181" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E181" t="s">
-        <v>198</v>
+        <v>9</v>
       </c>
       <c r="F181">
-        <v>731710.21</v>
+        <v>53131.84</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B182" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D182" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E182" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
       <c r="F182">
-        <v>4050.0</v>
+        <v>731710.21</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B183" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D183" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183">
-        <v>150.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B184" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D184" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184">
-        <v>2600.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="B185" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D185" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E185" t="s">
         <v>9</v>
       </c>
       <c r="F185">
-        <v>53131.84</v>
+        <v>14000.0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B186" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D186" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186">
-        <v>6181.0</v>
+        <v>9000.0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B187" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D187" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187">
-        <v>7100.0</v>
+        <v>6181.0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B188" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D188" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188">
         <v>14000.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B189" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D189" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189">
         <v>9600.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B190" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D190" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190">
-        <v>14000.0</v>
+        <v>7100.0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B191" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D191" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191">
-        <v>9000.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D192" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192">
-        <v>5000.0</v>
+        <v>35419.0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="B193" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="D193" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E193" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F193">
-        <v>35419.0</v>
+        <v>422000.0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B194" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D194" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194">
-        <v>4284.0</v>
+        <v>1696.0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B195" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D195" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195">
-        <v>11719.07</v>
+        <v>36943.15</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B196" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D196" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196">
-        <v>36943.15</v>
+        <v>11719.07</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B197" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D197" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197">
-        <v>1696.0</v>
+        <v>4284.0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B198" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D198" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E198" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F198">
-        <v>422000.0</v>
+        <v>2600.0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>447</v>
+      </c>
+      <c r="B199">
+        <v>8862121599</v>
       </c>
       <c r="D199" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E199" t="s">
-        <v>9</v>
+        <v>449</v>
       </c>
       <c r="F199">
-        <v>2600.0</v>
+        <v>36742.63</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>8862121599</v>
+        <v>450</v>
+      </c>
+      <c r="B200" t="s">
+        <v>451</v>
       </c>
       <c r="D200" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E200" t="s">
-        <v>450</v>
+        <v>9</v>
       </c>
       <c r="F200">
-        <v>36742.63</v>
+        <v>8960.0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B201" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D201" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E201" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F201">
-        <v>29592.75</v>
+        <v>290000.0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B202" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D202" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E202" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F202">
-        <v>290000.0</v>
+        <v>29592.75</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B203" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D203" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F203">
-        <v>8960.0</v>
+        <v>908506.42</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B204" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D204" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E204" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F204">
-        <v>908506.42</v>
+        <v>2300.0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B205" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D205" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E205" t="s">
         <v>9</v>
       </c>
       <c r="F205">
         <v>100.0</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>460</v>
+      </c>
+      <c r="B206">
+        <v>9922563605</v>
       </c>
       <c r="D206" t="s">
         <v>465</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F206">
-        <v>2300.0</v>
+        <v>1420049.06</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B207" t="s">
         <v>466</v>
       </c>
       <c r="D207" t="s">
         <v>467</v>
       </c>
       <c r="E207" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F207">
-        <v>3640.0</v>
+        <v>1580817.01</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B208" t="s">
         <v>468</v>
       </c>
       <c r="D208" t="s">
         <v>469</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208">
-        <v>4992.0</v>
+        <v>191948.75</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B209" t="s">
         <v>470</v>
       </c>
       <c r="D209" t="s">
         <v>471</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209">
-        <v>191948.75</v>
+        <v>3640.0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>9922563605</v>
+        <v>460</v>
+      </c>
+      <c r="B210" t="s">
+        <v>472</v>
       </c>
       <c r="D210" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E210" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F210">
-        <v>1420049.06</v>
+        <v>4992.0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B211" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D211" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E211" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F211">
-        <v>1580817.01</v>
+        <v>7176.0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>476</v>
+      </c>
+      <c r="B212">
+        <v>8569990379</v>
       </c>
       <c r="D212" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E212" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F212">
-        <v>7176.0</v>
+        <v>97100.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>8569990379</v>
+        <v>476</v>
+      </c>
+      <c r="B213" t="s">
+        <v>478</v>
       </c>
       <c r="D213" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E213" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F213">
-        <v>97100.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B214" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D214" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E214" t="s">
         <v>9</v>
       </c>
       <c r="F214">
-        <v>1000.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B215" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D215" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215">
-        <v>900.0</v>
+        <v>7865.1</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B216" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D216" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E216" t="s">
         <v>9</v>
       </c>
       <c r="F216">
-        <v>1040.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="B217" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D217" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E217" t="s">
         <v>9</v>
       </c>
       <c r="F217">
-        <v>7865.1</v>
+        <v>148167.83</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B218" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D218" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218">
         <v>16228.64</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>491</v>
+      </c>
+      <c r="B219">
+        <v>8966270014</v>
       </c>
       <c r="D219" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E219" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F219">
-        <v>148167.83</v>
+        <v>160850.0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>8966270014</v>
+        <v>493</v>
+      </c>
+      <c r="C220">
+        <v>144073628</v>
       </c>
       <c r="D220" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E220" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F220">
-        <v>160850.0</v>
+        <v>35381.05</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>144073628</v>
+        <v>495</v>
+      </c>
+      <c r="B221" t="s">
+        <v>496</v>
       </c>
       <c r="D221" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E221" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F221">
-        <v>35381.05</v>
+        <v>104681.6</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B222" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D222" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222">
-        <v>35000.0</v>
+        <v>9257.79</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B223" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D223" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223">
-        <v>104681.6</v>
+        <v>35000.0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="B224" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D224" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E224" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F224">
-        <v>9257.79</v>
+        <v>40000.0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B225" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D225" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E225" t="s">
-        <v>56</v>
+        <v>449</v>
       </c>
       <c r="F225">
-        <v>40000.0</v>
+        <v>120557.32</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>508</v>
+      </c>
+      <c r="C226" t="s">
+        <v>509</v>
       </c>
       <c r="D226" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E226" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F226">
-        <v>120557.32</v>
+        <v>79517.42</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>511</v>
+      </c>
+      <c r="B227" t="s">
+        <v>512</v>
       </c>
       <c r="D227" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E227" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F227">
-        <v>79517.42</v>
+        <v>114643.01</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B228" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D228" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E228" t="s">
-        <v>450</v>
+        <v>9</v>
       </c>
       <c r="F228">
-        <v>114643.01</v>
+        <v>31418.69</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B229" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D229" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229">
-        <v>31418.69</v>
+        <v>35600.0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B230" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D230" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230">
         <v>3600.25</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B231" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D231" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231">
-        <v>35600.0</v>
+        <v>5340.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B232" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D232" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232">
         <v>58800.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B233" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D233" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233">
-        <v>5340.0</v>
+        <v>84953.79</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B234" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D234" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="E234" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F234">
-        <v>84953.79</v>
+        <v>204500.0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="C235" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D235" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235">
         <v>20000.0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="B236" t="s">
+        <v>535</v>
+      </c>
+      <c r="C236" t="s">
+        <v>536</v>
+      </c>
+      <c r="D236" t="s">
         <v>534</v>
       </c>
-      <c r="D236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F236">
-        <v>204500.0</v>
+        <v>14760.0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B237" t="s">
         <v>537</v>
       </c>
       <c r="D237" t="s">
         <v>538</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237">
         <v>144800.0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="C238" t="s">
         <v>539</v>
       </c>
       <c r="D238" t="s">
         <v>540</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238">
         <v>1000.0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="C239" t="s">
         <v>541</v>
       </c>
+      <c r="B239" t="s">
+        <v>542</v>
+      </c>
       <c r="D239" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239">
-        <v>14760.0</v>
+        <v>150511.57</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B240" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D240" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E240" t="s">
         <v>9</v>
       </c>
       <c r="F240">
-        <v>150511.57</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B241" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D241" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241">
-        <v>690.0</v>
+        <v>6200.0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B242" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D242" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242">
-        <v>6200.0</v>
+        <v>14772.84</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>550</v>
+      </c>
+      <c r="C243">
+        <v>78</v>
       </c>
       <c r="D243" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E243" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F243">
-        <v>14772.84</v>
+        <v>12264.48</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>8921835327</v>
+        <v>550</v>
+      </c>
+      <c r="C244">
+        <v>77</v>
       </c>
       <c r="D244" t="s">
         <v>552</v>
       </c>
       <c r="E244" t="s">
-        <v>553</v>
+        <v>30</v>
       </c>
       <c r="F244">
-        <v>329559.11</v>
+        <v>32955.91</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="C245">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D245" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E245" t="s">
         <v>30</v>
       </c>
       <c r="F245">
-        <v>12264.48</v>
+        <v>35734.09</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>550</v>
+      </c>
+      <c r="B246">
+        <v>8921835327</v>
       </c>
       <c r="D246" t="s">
+        <v>554</v>
+      </c>
+      <c r="E246" t="s">
         <v>555</v>
       </c>
-      <c r="E246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246">
-        <v>35734.09</v>
+        <v>329559.11</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>550</v>
+      </c>
+      <c r="B247">
+        <v>8915631373</v>
       </c>
       <c r="D247" t="s">
         <v>556</v>
       </c>
       <c r="E247" t="s">
-        <v>30</v>
+        <v>555</v>
       </c>
       <c r="F247">
-        <v>32955.91</v>
+        <v>357340.87</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B248" t="s">
         <v>557</v>
       </c>
       <c r="D248" t="s">
         <v>558</v>
       </c>
       <c r="E248" t="s">
         <v>9</v>
       </c>
       <c r="F248">
         <v>122644.81</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>8915631373</v>
+        <v>559</v>
+      </c>
+      <c r="B249" t="s">
+        <v>560</v>
       </c>
       <c r="D249" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E249" t="s">
-        <v>553</v>
+        <v>9</v>
       </c>
       <c r="F249">
-        <v>357340.87</v>
+        <v>40000.0</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B250" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D250" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250">
-        <v>40000.0</v>
+        <v>97515.0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B251" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D251" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251">
-        <v>97515.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B252" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D252" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252">
         <v>120913.81</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B253" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D253" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253">
-        <v>30000.0</v>
+        <v>30500.0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B254" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D254" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E254" t="s">
         <v>9</v>
       </c>
       <c r="F254">
         <v>37100.85</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="B255" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D255" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255">
-        <v>30500.0</v>
+        <v>9880.0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B256" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D256" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256">
         <v>1500.0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B257" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D257" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257">
-        <v>1500.0</v>
+        <v>1456.0</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B258" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D258" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258">
-        <v>9880.0</v>
+        <v>98340.0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B259" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D259" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259">
-        <v>1456.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="B260" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D260" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E260" t="s">
-        <v>9</v>
+        <v>449</v>
       </c>
       <c r="F260">
-        <v>98340.0</v>
+        <v>160850.0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B261" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="D261" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E261" t="s">
-        <v>450</v>
+        <v>57</v>
       </c>
       <c r="F261">
-        <v>160850.0</v>
+        <v>224631.81</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B262" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D262" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E262" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F262">
-        <v>224631.81</v>
+        <v>3650.44</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B263" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D263" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263">
-        <v>3650.44</v>
+        <v>13402.33</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B264" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D264" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264">
         <v>1387.17</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="B265" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D265" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E265" t="s">
         <v>9</v>
       </c>
       <c r="F265">
-        <v>13402.33</v>
+        <v>77110.0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="C266" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D266" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266">
         <v>7850.0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B267" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="D267" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267">
-        <v>77110.0</v>
+        <v>73500.0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B268" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="D268" t="s">
         <v>605</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268">
-        <v>73500.0</v>
+        <v>7800.0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B269" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D269" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E269" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F269">
-        <v>7800.0</v>
+        <v>168000.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B270" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D270" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270">
-        <v>16848.0</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B271" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D271" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271">
-        <v>1530.0</v>
+        <v>16848.0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B272" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D272" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E272" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F272">
-        <v>168000.0</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B273" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D273" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273">
-        <v>3200.0</v>
+        <v>5720.0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B274" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D274" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274">
-        <v>5720.0</v>
+        <v>1560.0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>619</v>
+      </c>
+      <c r="B275">
+        <v>8720181900</v>
       </c>
       <c r="D275" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275">
-        <v>1560.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>8720181900</v>
+        <v>619</v>
+      </c>
+      <c r="B276" t="s">
+        <v>621</v>
       </c>
       <c r="D276" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276">
-        <v>74000.0</v>
+        <v>7600.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="B277" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="D277" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277">
-        <v>7600.0</v>
+        <v>3000.0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B278" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D278" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E278" t="s">
         <v>9</v>
       </c>
       <c r="F278">
-        <v>3000.0</v>
+        <v>7000.0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B279" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D279" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279">
         <v>4880.0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>623</v>
+      </c>
+      <c r="B280">
+        <v>8898605127</v>
       </c>
       <c r="D280" t="s">
         <v>630</v>
       </c>
       <c r="E280" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F280">
-        <v>7000.0</v>
+        <v>605000.0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>8898605127</v>
+        <v>623</v>
+      </c>
+      <c r="B281" t="s">
+        <v>631</v>
       </c>
       <c r="D281" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E281" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F281">
-        <v>605000.0</v>
+        <v>2040.0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B282" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D282" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E282" t="s">
         <v>9</v>
       </c>
       <c r="F282">
         <v>2998.8</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B283" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D283" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283">
-        <v>2040.0</v>
+        <v>59072.0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="B284" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D284" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284">
-        <v>59072.0</v>
+        <v>3952.0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="B285">
         <v>8894715704</v>
       </c>
       <c r="D285" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E285" t="s">
         <v>9</v>
       </c>
       <c r="F285">
         <v>36500.0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B286" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D286" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E286" t="s">
         <v>9</v>
       </c>
       <c r="F286">
-        <v>3952.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="B287" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D287" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287">
-        <v>4000.0</v>
+        <v>36060.0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B288" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D288" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E288" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F288">
-        <v>36060.0</v>
+        <v>154000.0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B289" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D289" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289">
         <v>17100.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B290" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D290" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E290" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F290">
-        <v>154000.0</v>
+        <v>9800.0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>8719304548</v>
+        <v>651</v>
+      </c>
+      <c r="B291" t="s">
+        <v>654</v>
       </c>
       <c r="D291" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291">
-        <v>63000.0</v>
+        <v>8900.0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>651</v>
+      </c>
+      <c r="B292">
+        <v>8910685100.0</v>
       </c>
       <c r="D292" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E292" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F292">
-        <v>38300.0</v>
+        <v>830000.0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B293" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D293" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293">
-        <v>8900.0</v>
+        <v>38300.0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B294" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D294" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294">
         <v>7700.0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B295">
-        <v>8910685100.0</v>
+        <v>8719304548</v>
       </c>
       <c r="D295" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E295" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F295">
-        <v>830000.0</v>
+        <v>63000.0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B296" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D296" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296">
-        <v>9800.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="B297" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D297" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297">
-        <v>6000.0</v>
+        <v>17055.84</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>664</v>
+      </c>
+      <c r="B298">
+        <v>8535912969</v>
       </c>
       <c r="D298" t="s">
         <v>667</v>
       </c>
       <c r="E298" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F298">
-        <v>17055.84</v>
+        <v>223105.58</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B299">
-        <v>8535912969</v>
+        <v>8730274204</v>
       </c>
       <c r="D299" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E299" t="s">
-        <v>56</v>
+        <v>192</v>
       </c>
       <c r="F299">
-        <v>223105.58</v>
+        <v>72282.5</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>8730274204</v>
+        <v>668</v>
+      </c>
+      <c r="C300" t="s">
+        <v>670</v>
       </c>
       <c r="D300" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E300" t="s">
-        <v>198</v>
+        <v>9</v>
       </c>
       <c r="F300">
-        <v>72282.5</v>
+        <v>4992.0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>668</v>
+      </c>
+      <c r="B301" t="s">
+        <v>672</v>
       </c>
       <c r="D301" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E301" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F301">
-        <v>4992.0</v>
+        <v>4005.75</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="B302" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D302" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E302" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F302">
-        <v>4005.75</v>
+        <v>94700.0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B303">
         <v>8663791282</v>
       </c>
       <c r="D303" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E303" t="s">
         <v>9</v>
       </c>
       <c r="F303">
         <v>140300.0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B304" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D304" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E304" t="s">
         <v>9</v>
       </c>
       <c r="F304">
-        <v>94700.0</v>
+        <v>25500.0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B305" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D305" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E305" t="s">
         <v>9</v>
       </c>
       <c r="F305">
-        <v>25500.0</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B306" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D306" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306">
-        <v>39500.0</v>
+        <v>20652.23</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B307" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D307" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E307" t="s">
         <v>9</v>
       </c>
       <c r="F307">
-        <v>71890.42</v>
+        <v>10400.0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B308" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D308" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E308" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F308">
-        <v>9464.81</v>
+        <v>9880.0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B309" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D309" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E309" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F309">
-        <v>9880.0</v>
+        <v>9464.81</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B310" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D310" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E310" t="s">
-        <v>198</v>
+        <v>9</v>
       </c>
       <c r="F310">
-        <v>512215.89</v>
+        <v>71890.42</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>683</v>
+      </c>
+      <c r="C311">
+        <v>9322621638</v>
       </c>
       <c r="D311" t="s">
         <v>694</v>
       </c>
       <c r="E311" t="s">
-        <v>9</v>
+        <v>695</v>
       </c>
       <c r="F311">
-        <v>20652.23</v>
+        <v>22560.0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B312" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D312" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E312" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
       <c r="F312">
-        <v>10400.0</v>
+        <v>512215.89</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B313" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D313" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313">
-        <v>46000.0</v>
+        <v>11700.0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B314" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D314" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314">
-        <v>11700.0</v>
+        <v>62000.0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B315" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D315" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315">
-        <v>62000.0</v>
+        <v>46000.0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B316" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D316" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E316" t="s">
         <v>9</v>
       </c>
       <c r="F316">
         <v>4900.0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B317" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D317" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317">
         <v>37784.57</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B318" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D318" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318">
         <v>9000.0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B319" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D319" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E319" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F319">
         <v>269470.35</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B320" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D320" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320">
         <v>74161.77</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B321" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D321" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E321" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F321">
         <v>322000.0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B322" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D322" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="E322" t="s">
         <v>9</v>
       </c>
       <c r="F322">
         <v>139400.0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B323" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="D323" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="E323" t="s">
         <v>9</v>
       </c>
       <c r="F323">
         <v>10400.0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B324" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D324" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E324" t="s">
         <v>30</v>
       </c>
       <c r="F324">
         <v>4098.36</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>725</v>
+      </c>
+      <c r="C325" t="s">
+        <v>728</v>
       </c>
       <c r="D325" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E325" t="s">
-        <v>9</v>
+        <v>730</v>
       </c>
       <c r="F325">
-        <v>31069.91</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B326" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D326" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326">
         <v>139601.02</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>725</v>
+      </c>
+      <c r="C327">
+        <v>9322621638</v>
+      </c>
+      <c r="D327">
+        <v>9322621638</v>
       </c>
       <c r="E327" t="s">
-        <v>9</v>
+        <v>555</v>
       </c>
       <c r="F327">
-        <v>13000.0</v>
+        <v>160061.0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="C328" t="s">
+        <v>725</v>
+      </c>
+      <c r="B328" t="s">
+        <v>733</v>
+      </c>
+      <c r="D328" t="s">
         <v>734</v>
       </c>
-      <c r="D328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328">
-        <v>106687.57</v>
+        <v>31069.91</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
+        <v>735</v>
+      </c>
+      <c r="B329" t="s">
         <v>736</v>
       </c>
-      <c r="B329" t="s">
+      <c r="D329" t="s">
         <v>737</v>
       </c>
-      <c r="D329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329">
-        <v>145000.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>736</v>
-[...1 lines deleted...]
-      <c r="B330" t="s">
+        <v>735</v>
+      </c>
+      <c r="C330" t="s">
+        <v>738</v>
+      </c>
+      <c r="D330" t="s">
         <v>739</v>
       </c>
-      <c r="D330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330">
-        <v>13200.0</v>
+        <v>106687.57</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
+        <v>740</v>
+      </c>
+      <c r="B331" t="s">
         <v>741</v>
       </c>
-      <c r="B331" t="s">
+      <c r="D331" t="s">
         <v>742</v>
       </c>
-      <c r="D331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E331" t="s">
         <v>9</v>
       </c>
       <c r="F331">
-        <v>16420.08</v>
+        <v>145000.0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>8942294673</v>
+        <v>740</v>
+      </c>
+      <c r="B332" t="s">
+        <v>743</v>
       </c>
       <c r="D332" t="s">
         <v>744</v>
       </c>
       <c r="E332" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F332">
-        <v>284615.25</v>
+        <v>13200.0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
         <v>745</v>
       </c>
-      <c r="B333" t="s">
+      <c r="B333">
+        <v>8942294673</v>
+      </c>
+      <c r="D333" t="s">
         <v>746</v>
       </c>
-      <c r="D333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E333" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F333">
-        <v>1029.0</v>
+        <v>284615.25</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>745</v>
       </c>
       <c r="B334" t="s">
+        <v>747</v>
+      </c>
+      <c r="D334" t="s">
         <v>748</v>
       </c>
-      <c r="D334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334">
-        <v>1300.0</v>
+        <v>16420.08</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B335" t="s">
         <v>750</v>
       </c>
       <c r="D335" t="s">
         <v>751</v>
       </c>
       <c r="E335" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F335">
-        <v>1450.0</v>
+        <v>250000.0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B336" t="s">
         <v>752</v>
       </c>
       <c r="D336" t="s">
         <v>753</v>
       </c>
       <c r="E336" t="s">
         <v>9</v>
       </c>
       <c r="F336">
-        <v>2500.0</v>
+        <v>28000.0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B337" t="s">
         <v>754</v>
       </c>
       <c r="D337" t="s">
         <v>755</v>
       </c>
       <c r="E337" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F337">
-        <v>250000.0</v>
+        <v>2500.0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B338" t="s">
         <v>756</v>
       </c>
       <c r="D338" t="s">
         <v>757</v>
       </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338">
-        <v>28000.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
+        <v>749</v>
+      </c>
+      <c r="B339" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>9369813</v>
       </c>
       <c r="D339" t="s">
         <v>759</v>
       </c>
       <c r="E339" t="s">
         <v>9</v>
       </c>
       <c r="F339">
-        <v>180128.96</v>
+        <v>1450.0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
+        <v>749</v>
+      </c>
+      <c r="B340" t="s">
         <v>760</v>
       </c>
-      <c r="B340" t="s">
+      <c r="D340" t="s">
         <v>761</v>
       </c>
-      <c r="D340" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E340" t="s">
         <v>9</v>
       </c>
       <c r="F340">
-        <v>6000.0</v>
+        <v>1029.0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="B341" t="s">
+        <v>762</v>
+      </c>
+      <c r="C341">
+        <v>9369813</v>
+      </c>
+      <c r="D341" t="s">
         <v>763</v>
       </c>
-      <c r="D341" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341">
-        <v>8875.44</v>
+        <v>180128.96</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>9315170177</v>
+        <v>764</v>
+      </c>
+      <c r="B342" t="s">
+        <v>765</v>
       </c>
       <c r="D342" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E342" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F342">
-        <v>384616.41</v>
+        <v>8875.44</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="C343" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D343" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E343" t="s">
         <v>9</v>
       </c>
       <c r="F343">
         <v>5147.28</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>764</v>
+      </c>
+      <c r="B344">
+        <v>9315170177</v>
       </c>
       <c r="D344" t="s">
         <v>769</v>
       </c>
       <c r="E344" t="s">
         <v>30</v>
       </c>
       <c r="F344">
-        <v>153846.15</v>
+        <v>384616.41</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B345" t="s">
         <v>770</v>
       </c>
       <c r="D345" t="s">
         <v>771</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345">
-        <v>16189.3</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
+        <v>764</v>
+      </c>
+      <c r="B346" t="s">
         <v>772</v>
       </c>
-      <c r="C346" t="s">
+      <c r="D346" t="s">
         <v>773</v>
       </c>
-      <c r="D346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346">
-        <v>7100.59</v>
+        <v>16189.3</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>9221259</v>
+        <v>764</v>
+      </c>
+      <c r="B347" t="s">
+        <v>774</v>
       </c>
       <c r="D347" t="s">
         <v>775</v>
       </c>
       <c r="E347" t="s">
         <v>30</v>
       </c>
       <c r="F347">
-        <v>195694.31</v>
+        <v>153846.15</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="C348">
-        <v>9336155</v>
+        <v>9221259</v>
       </c>
       <c r="D348" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E348" t="s">
         <v>30</v>
       </c>
       <c r="F348">
-        <v>123076.92</v>
+        <v>195694.31</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="B349" t="s">
+        <v>776</v>
+      </c>
+      <c r="C349">
+        <v>9336155</v>
+      </c>
+      <c r="D349" t="s">
         <v>778</v>
       </c>
-      <c r="D349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E349" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F349">
-        <v>115000.0</v>
+        <v>123076.92</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
+        <v>776</v>
+      </c>
+      <c r="C350" t="s">
+        <v>779</v>
+      </c>
+      <c r="D350" t="s">
         <v>780</v>
       </c>
-      <c r="B350" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350">
-        <v>55385.59</v>
+        <v>7100.59</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B351" t="s">
+        <v>782</v>
+      </c>
+      <c r="D351" t="s">
         <v>783</v>
       </c>
-      <c r="D351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351">
-        <v>3323.14</v>
+        <v>115000.0</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
+        <v>784</v>
+      </c>
+      <c r="B352" t="s">
         <v>785</v>
       </c>
-      <c r="B352" t="s">
+      <c r="D352" t="s">
         <v>786</v>
       </c>
-      <c r="D352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352">
-        <v>140000.0</v>
+        <v>55385.59</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="B353" t="s">
+        <v>787</v>
+      </c>
+      <c r="D353" t="s">
         <v>788</v>
       </c>
-      <c r="D353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353">
-        <v>2000.0</v>
+        <v>3323.14</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="B354" t="s">
+        <v>789</v>
+      </c>
+      <c r="C354" t="s">
         <v>790</v>
       </c>
       <c r="D354" t="s">
         <v>791</v>
       </c>
       <c r="E354" t="s">
         <v>9</v>
       </c>
       <c r="F354">
-        <v>1200.0</v>
+        <v>13400.0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="C355" t="s">
+        <v>789</v>
+      </c>
+      <c r="B355" t="s">
         <v>792</v>
       </c>
       <c r="D355" t="s">
         <v>793</v>
       </c>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355">
-        <v>13400.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
+        <v>789</v>
+      </c>
+      <c r="B356" t="s">
         <v>794</v>
       </c>
-      <c r="C356">
-[...3 lines deleted...]
-        <v>9384313412</v>
+      <c r="D356" t="s">
+        <v>795</v>
       </c>
       <c r="E356" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F356">
-        <v>48388.39</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="B357" t="s">
         <v>796</v>
       </c>
       <c r="D357" t="s">
         <v>797</v>
       </c>
       <c r="E357" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F357">
-        <v>44354.84</v>
+        <v>140000.0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
         <v>798</v>
       </c>
-      <c r="C358" t="s">
-[...3 lines deleted...]
-        <v>800</v>
+      <c r="C358">
+        <v>8701369</v>
+      </c>
+      <c r="D358">
+        <v>9384313412</v>
       </c>
       <c r="E358" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F358">
-        <v>1530.0</v>
+        <v>48388.39</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>798</v>
-[...1 lines deleted...]
-      <c r="C359" t="s">
+        <v>799</v>
+      </c>
+      <c r="B359" t="s">
+        <v>800</v>
+      </c>
+      <c r="D359" t="s">
         <v>801</v>
       </c>
-      <c r="D359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E359" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F359">
-        <v>2080.0</v>
+        <v>44354.84</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>798</v>
-[...1 lines deleted...]
-      <c r="C360" t="s">
+        <v>802</v>
+      </c>
+      <c r="B360">
+        <v>8846125548</v>
+      </c>
+      <c r="D360" t="s">
         <v>803</v>
       </c>
-      <c r="D360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E360" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F360">
-        <v>17004.0</v>
+        <v>177500.0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>8846125548</v>
+        <v>802</v>
+      </c>
+      <c r="C361" t="s">
+        <v>804</v>
       </c>
       <c r="D361" t="s">
         <v>805</v>
       </c>
       <c r="E361" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F361">
-        <v>177500.0</v>
+        <v>17004.0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
+        <v>802</v>
+      </c>
+      <c r="C362" t="s">
         <v>806</v>
       </c>
-      <c r="B362" t="s">
+      <c r="D362" t="s">
         <v>807</v>
       </c>
-      <c r="D362" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E362" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F362">
-        <v>30000.0</v>
+        <v>1530.0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
+        <v>802</v>
+      </c>
+      <c r="C363" t="s">
+        <v>808</v>
+      </c>
+      <c r="D363" t="s">
         <v>809</v>
       </c>
-      <c r="B363" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363">
-        <v>400.0</v>
+        <v>2080.0</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B364" t="s">
+        <v>811</v>
+      </c>
+      <c r="D364" t="s">
         <v>812</v>
       </c>
-      <c r="D364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E364" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F364">
-        <v>1800.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C365" t="s">
         <v>814</v>
       </c>
       <c r="D365" t="s">
         <v>815</v>
       </c>
       <c r="E365" t="s">
         <v>816</v>
       </c>
       <c r="F365">
         <v>68507.0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
+        <v>813</v>
+      </c>
+      <c r="B366" t="s">
         <v>817</v>
       </c>
-      <c r="B366" t="s">
+      <c r="D366" t="s">
         <v>818</v>
       </c>
-      <c r="D366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
       <c r="F366">
-        <v>26800.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>9313025759</v>
+        <v>813</v>
+      </c>
+      <c r="B367" t="s">
+        <v>819</v>
       </c>
       <c r="D367" t="s">
         <v>820</v>
       </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367">
-        <v>2400.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B368" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D368" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368">
         <v>1300.0</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>8935908090</v>
+        <v>821</v>
+      </c>
+      <c r="B369" t="s">
+        <v>824</v>
       </c>
       <c r="D369" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="E369" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F369">
-        <v>280000.0</v>
+        <v>26800.0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B370" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D370" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370">
         <v>3000.0</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="B371">
-        <v>8575145184</v>
+        <v>8935908090</v>
       </c>
       <c r="D371" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E371" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F371">
-        <v>112166.0</v>
+        <v>280000.0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="C372" t="s">
+        <v>821</v>
+      </c>
+      <c r="B372">
+        <v>9313025759</v>
+      </c>
+      <c r="D372" t="s">
         <v>829</v>
       </c>
-      <c r="D372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E372" t="s">
         <v>9</v>
       </c>
       <c r="F372">
-        <v>3045.19</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="C373" t="s">
+        <v>830</v>
+      </c>
+      <c r="B373">
+        <v>8575145184</v>
+      </c>
+      <c r="D373" t="s">
         <v>831</v>
       </c>
-      <c r="D373" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373">
-        <v>7600.11</v>
+        <v>112166.0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="C374" t="s">
         <v>833</v>
       </c>
       <c r="D374" t="s">
         <v>834</v>
       </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374">
-        <v>3843.0</v>
+        <v>7600.11</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="B375" t="s">
+        <v>832</v>
+      </c>
+      <c r="C375" t="s">
         <v>835</v>
       </c>
       <c r="D375" t="s">
         <v>836</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375">
-        <v>16500.0</v>
+        <v>3045.19</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="B376" t="s">
+        <v>832</v>
+      </c>
+      <c r="C376" t="s">
         <v>837</v>
       </c>
       <c r="D376" t="s">
         <v>838</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376">
-        <v>84645.0</v>
+        <v>3843.0</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="B377" t="s">
         <v>839</v>
       </c>
       <c r="D377" t="s">
         <v>840</v>
       </c>
       <c r="E377" t="s">
         <v>9</v>
       </c>
       <c r="F377">
-        <v>117116.92</v>
+        <v>84645.0</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
+        <v>832</v>
+      </c>
+      <c r="B378" t="s">
         <v>841</v>
       </c>
-      <c r="B378" t="s">
+      <c r="D378" t="s">
         <v>842</v>
       </c>
-      <c r="D378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E378" t="s">
         <v>9</v>
       </c>
       <c r="F378">
-        <v>25800.0</v>
+        <v>117116.92</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
+        <v>832</v>
+      </c>
+      <c r="B379" t="s">
+        <v>843</v>
+      </c>
+      <c r="D379" t="s">
         <v>844</v>
       </c>
-      <c r="C379" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E379" t="s">
-        <v>847</v>
+        <v>9</v>
       </c>
       <c r="F379">
-        <v>44120.8</v>
+        <v>16500.0</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>8668948233</v>
+        <v>845</v>
+      </c>
+      <c r="B380" t="s">
+        <v>846</v>
       </c>
       <c r="D380" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="E380" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F380">
-        <v>673500.86</v>
+        <v>25800.0</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
+        <v>848</v>
+      </c>
+      <c r="B381">
+        <v>8668948233</v>
+      </c>
+      <c r="D381" t="s">
         <v>849</v>
       </c>
-      <c r="B381" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E381" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F381">
-        <v>96129.24</v>
+        <v>673500.86</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>849</v>
-[...1 lines deleted...]
-      <c r="B382" t="s">
+        <v>848</v>
+      </c>
+      <c r="C382" t="s">
+        <v>850</v>
+      </c>
+      <c r="D382" t="s">
+        <v>851</v>
+      </c>
+      <c r="E382" t="s">
         <v>852</v>
       </c>
-      <c r="D382" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F382">
-        <v>211365.39</v>
+        <v>44120.8</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="B383" t="s">
         <v>854</v>
       </c>
       <c r="D383" t="s">
         <v>855</v>
       </c>
       <c r="E383" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F383">
-        <v>12194.16</v>
+        <v>211365.39</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
+        <v>853</v>
+      </c>
+      <c r="B384" t="s">
         <v>856</v>
       </c>
-      <c r="B384" t="s">
+      <c r="D384" t="s">
         <v>857</v>
       </c>
-      <c r="D384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E384" t="s">
         <v>9</v>
       </c>
       <c r="F384">
-        <v>23954.79</v>
+        <v>12194.16</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B385" t="s">
+        <v>858</v>
+      </c>
+      <c r="D385" t="s">
         <v>859</v>
       </c>
-      <c r="D385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E385" t="s">
-        <v>450</v>
+        <v>9</v>
       </c>
       <c r="F385">
-        <v>415175.79</v>
+        <v>96129.24</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
+        <v>860</v>
+      </c>
+      <c r="B386" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>9134902799</v>
       </c>
       <c r="D386" t="s">
         <v>862</v>
       </c>
       <c r="E386" t="s">
-        <v>56</v>
+        <v>449</v>
       </c>
       <c r="F386">
-        <v>585498.62</v>
+        <v>415175.79</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>8853511467</v>
+        <v>860</v>
+      </c>
+      <c r="B387" t="s">
+        <v>863</v>
       </c>
       <c r="D387" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387">
-        <v>61169.87</v>
+        <v>23954.79</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>864</v>
-[...1 lines deleted...]
-      <c r="B388" t="s">
         <v>865</v>
+      </c>
+      <c r="B388">
+        <v>8853511467</v>
       </c>
       <c r="D388" t="s">
         <v>866</v>
       </c>
       <c r="E388" t="s">
         <v>9</v>
       </c>
       <c r="F388">
-        <v>52905.74</v>
+        <v>61169.87</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
+        <v>865</v>
+      </c>
+      <c r="B389">
+        <v>9134902799</v>
+      </c>
+      <c r="D389" t="s">
         <v>867</v>
       </c>
-      <c r="B389" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E389" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F389">
-        <v>22000.0</v>
+        <v>585498.62</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B390" t="s">
+        <v>869</v>
+      </c>
+      <c r="D390" t="s">
         <v>870</v>
       </c>
-      <c r="D390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390">
-        <v>2000.0</v>
+        <v>52905.74</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
+        <v>871</v>
+      </c>
+      <c r="B391" t="s">
         <v>872</v>
       </c>
-      <c r="B391" t="s">
+      <c r="D391" t="s">
         <v>873</v>
       </c>
-      <c r="D391" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391">
-        <v>36890.4</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="B392" t="s">
+        <v>874</v>
+      </c>
+      <c r="D392" t="s">
         <v>875</v>
       </c>
-      <c r="D392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E392" t="s">
         <v>9</v>
       </c>
       <c r="F392">
-        <v>1300.0</v>
+        <v>22000.0</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="B393" t="s">
         <v>877</v>
       </c>
       <c r="D393" t="s">
         <v>878</v>
       </c>
       <c r="E393" t="s">
         <v>9</v>
       </c>
       <c r="F393">
-        <v>4500.0</v>
+        <v>36890.4</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
+        <v>876</v>
+      </c>
+      <c r="B394" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>8894559</v>
       </c>
       <c r="D394" t="s">
         <v>880</v>
       </c>
       <c r="E394" t="s">
         <v>9</v>
       </c>
       <c r="F394">
-        <v>115207.93</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>8711633</v>
+        <v>876</v>
+      </c>
+      <c r="B395" t="s">
+        <v>881</v>
       </c>
       <c r="D395" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E395" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F395">
-        <v>190257.47</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C396" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="D396" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E396" t="s">
         <v>9</v>
       </c>
       <c r="F396">
-        <v>11191.62</v>
+        <v>4281.1</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C397" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="D397" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397">
-        <v>4281.1</v>
+        <v>11191.62</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="C398">
-        <v>8605686</v>
+        <v>8711633</v>
       </c>
       <c r="D398" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E398" t="s">
         <v>30</v>
       </c>
       <c r="F398">
-        <v>76923.26</v>
+        <v>190257.47</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="B399" t="s">
+        <v>883</v>
+      </c>
+      <c r="C399">
+        <v>8894559</v>
+      </c>
+      <c r="D399" t="s">
         <v>889</v>
       </c>
-      <c r="D399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399">
-        <v>106959.23</v>
+        <v>115207.93</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="B400" t="s">
+        <v>890</v>
+      </c>
+      <c r="C400">
+        <v>8605686</v>
+      </c>
+      <c r="D400" t="s">
         <v>891</v>
       </c>
-      <c r="D400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E400" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F400">
-        <v>2448.0</v>
+        <v>76923.26</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="B401" t="s">
         <v>893</v>
       </c>
       <c r="D401" t="s">
         <v>894</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401">
-        <v>10800.0</v>
+        <v>2448.0</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>888</v>
-[...1 lines deleted...]
-      <c r="C402" t="s">
+        <v>892</v>
+      </c>
+      <c r="B402" t="s">
         <v>895</v>
       </c>
       <c r="D402" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="E402" t="s">
-        <v>304</v>
+        <v>9</v>
       </c>
       <c r="F402">
-        <v>2139.18</v>
+        <v>10800.0</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>892</v>
+      </c>
+      <c r="C403" t="s">
+        <v>897</v>
       </c>
       <c r="D403" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="E403" t="s">
-        <v>9</v>
+        <v>304</v>
       </c>
       <c r="F403">
-        <v>750.0</v>
+        <v>2139.18</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="B404" t="s">
         <v>899</v>
       </c>
       <c r="D404" t="s">
         <v>900</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404">
-        <v>58590.94</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
+        <v>892</v>
+      </c>
+      <c r="B405" t="s">
         <v>898</v>
       </c>
-      <c r="B405" t="s">
+      <c r="D405" t="s">
         <v>901</v>
       </c>
-      <c r="D405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E405" t="s">
         <v>9</v>
       </c>
       <c r="F405">
-        <v>5850.0</v>
+        <v>106959.23</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
+        <v>902</v>
+      </c>
+      <c r="B406" t="s">
         <v>903</v>
       </c>
-      <c r="B406" t="s">
+      <c r="D406" t="s">
         <v>904</v>
       </c>
-      <c r="D406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E406" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F406">
-        <v>52000.0</v>
+        <v>5850.0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
+        <v>902</v>
+      </c>
+      <c r="B407" t="s">
+        <v>905</v>
+      </c>
+      <c r="D407" t="s">
         <v>906</v>
       </c>
-      <c r="B407" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407">
-        <v>45753.0</v>
+        <v>58590.94</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
+        <v>907</v>
+      </c>
+      <c r="B408" t="s">
+        <v>908</v>
+      </c>
+      <c r="D408" t="s">
         <v>909</v>
       </c>
-      <c r="B408" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E408" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="F408">
-        <v>68284.52</v>
+        <v>52000.0</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
+        <v>910</v>
+      </c>
+      <c r="B409" t="s">
+        <v>911</v>
+      </c>
+      <c r="D409" t="s">
         <v>912</v>
       </c>
-      <c r="B409" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409">
-        <v>105000.0</v>
+        <v>45753.0</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
+        <v>913</v>
+      </c>
+      <c r="B410" t="s">
+        <v>914</v>
+      </c>
+      <c r="D410" t="s">
         <v>915</v>
       </c>
-      <c r="B410" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E410" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F410">
-        <v>18434.96</v>
+        <v>68284.52</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B411" t="s">
+        <v>917</v>
+      </c>
+      <c r="D411" t="s">
         <v>918</v>
       </c>
-      <c r="D411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411">
-        <v>147324.31</v>
+        <v>105000.0</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
+        <v>919</v>
+      </c>
+      <c r="B412" t="s">
         <v>920</v>
       </c>
-      <c r="B412" t="s">
+      <c r="D412" t="s">
         <v>921</v>
       </c>
-      <c r="D412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412">
-        <v>58500.0</v>
+        <v>18434.96</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
+        <v>919</v>
+      </c>
+      <c r="B413" t="s">
+        <v>922</v>
+      </c>
+      <c r="D413" t="s">
         <v>923</v>
       </c>
-      <c r="B413" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E413" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F413">
-        <v>509527.5</v>
+        <v>147324.31</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>8467271512</v>
+        <v>924</v>
+      </c>
+      <c r="B414" t="s">
+        <v>925</v>
       </c>
       <c r="D414" t="s">
         <v>926</v>
       </c>
       <c r="E414" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F414">
-        <v>703068.75</v>
+        <v>58500.0</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
         <v>927</v>
       </c>
       <c r="B415" t="s">
         <v>928</v>
       </c>
       <c r="D415" t="s">
         <v>929</v>
       </c>
       <c r="E415" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F415">
-        <v>154770.34</v>
+        <v>509527.5</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
         <v>927</v>
       </c>
-      <c r="B416" t="s">
+      <c r="B416">
+        <v>8467271512</v>
+      </c>
+      <c r="D416" t="s">
         <v>930</v>
       </c>
-      <c r="D416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E416" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F416">
-        <v>15747.1</v>
+        <v>703068.75</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
+        <v>931</v>
+      </c>
+      <c r="B417" t="s">
         <v>932</v>
       </c>
-      <c r="B417" t="s">
+      <c r="D417" t="s">
         <v>933</v>
       </c>
-      <c r="D417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417">
-        <v>136619.0</v>
+        <v>154770.34</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
+        <v>931</v>
+      </c>
+      <c r="B418" t="s">
+        <v>934</v>
+      </c>
+      <c r="D418" t="s">
         <v>935</v>
       </c>
-      <c r="B418" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418">
-        <v>23400.0</v>
+        <v>15747.1</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B419" t="s">
+        <v>937</v>
+      </c>
+      <c r="D419" t="s">
         <v>938</v>
       </c>
-      <c r="D419" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419">
-        <v>1800.0</v>
+        <v>136619.0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
+        <v>939</v>
+      </c>
+      <c r="B420" t="s">
         <v>940</v>
       </c>
-      <c r="B420" t="s">
+      <c r="D420" t="s">
         <v>941</v>
       </c>
-      <c r="D420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420">
-        <v>135890.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
+        <v>939</v>
+      </c>
+      <c r="B421" t="s">
+        <v>942</v>
+      </c>
+      <c r="D421" t="s">
         <v>943</v>
       </c>
-      <c r="B421" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E421" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F421">
-        <v>667000.0</v>
+        <v>23400.0</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B422" t="s">
+        <v>945</v>
+      </c>
+      <c r="D422" t="s">
         <v>946</v>
       </c>
-      <c r="D422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E422" t="s">
         <v>9</v>
       </c>
       <c r="F422">
-        <v>55000.0</v>
+        <v>135890.0</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B423" t="s">
         <v>948</v>
       </c>
       <c r="D423" t="s">
         <v>949</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423">
         <v>2500.0</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="B424" t="s">
         <v>950</v>
       </c>
       <c r="D424" t="s">
         <v>951</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424">
         <v>462.0</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
+        <v>947</v>
+      </c>
+      <c r="B425" t="s">
         <v>952</v>
       </c>
-      <c r="B425" t="s">
+      <c r="D425" t="s">
         <v>953</v>
       </c>
-      <c r="D425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E425" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F425">
-        <v>199500.0</v>
+        <v>55000.0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="C426" t="s">
+        <v>947</v>
+      </c>
+      <c r="B426" t="s">
+        <v>954</v>
+      </c>
+      <c r="D426" t="s">
         <v>955</v>
       </c>
-      <c r="D426" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E426" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F426">
-        <v>3200.0</v>
+        <v>667000.0</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B427" t="s">
         <v>957</v>
       </c>
       <c r="D427" t="s">
         <v>958</v>
       </c>
       <c r="E427" t="s">
         <v>9</v>
       </c>
       <c r="F427">
         <v>9000.0</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B428" t="s">
         <v>959</v>
       </c>
       <c r="D428" t="s">
         <v>960</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428">
         <v>1300.0</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B429" t="s">
         <v>961</v>
       </c>
       <c r="D429" t="s">
         <v>962</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429">
-        <v>19500.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B430" t="s">
         <v>963</v>
       </c>
       <c r="D430" t="s">
         <v>964</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430">
-        <v>1500.0</v>
+        <v>19500.0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
+        <v>956</v>
+      </c>
+      <c r="B431" t="s">
         <v>965</v>
       </c>
-      <c r="B431" t="s">
+      <c r="D431" t="s">
         <v>966</v>
       </c>
-      <c r="D431" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E431" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F431">
-        <v>6700.0</v>
+        <v>199500.0</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>965</v>
-[...1 lines deleted...]
-      <c r="B432" t="s">
+        <v>956</v>
+      </c>
+      <c r="C432" t="s">
+        <v>967</v>
+      </c>
+      <c r="D432" t="s">
         <v>968</v>
       </c>
-      <c r="D432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432">
-        <v>3137.25</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B433" t="s">
         <v>970</v>
       </c>
       <c r="D433" t="s">
         <v>971</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433">
         <v>1500.0</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B434" t="s">
         <v>972</v>
       </c>
       <c r="D434" t="s">
         <v>973</v>
       </c>
       <c r="E434" t="s">
         <v>9</v>
       </c>
       <c r="F434">
         <v>7000.0</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B435" t="s">
         <v>974</v>
       </c>
       <c r="D435" t="s">
         <v>975</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435">
         <v>1700.0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B436" t="s">
         <v>976</v>
       </c>
       <c r="D436" t="s">
         <v>977</v>
       </c>
       <c r="E436" t="s">
         <v>9</v>
       </c>
       <c r="F436">
-        <v>4000.0</v>
+        <v>3137.25</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B437" t="s">
         <v>978</v>
       </c>
       <c r="D437" t="s">
         <v>979</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437">
-        <v>20000.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B438" t="s">
         <v>980</v>
       </c>
       <c r="D438" t="s">
         <v>981</v>
       </c>
       <c r="E438" t="s">
         <v>9</v>
       </c>
       <c r="F438">
-        <v>3846.15</v>
+        <v>26800.0</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B439" t="s">
         <v>982</v>
       </c>
       <c r="D439" t="s">
         <v>983</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439">
-        <v>26800.0</v>
+        <v>4000.0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="B440" t="s">
         <v>984</v>
       </c>
       <c r="D440" t="s">
         <v>985</v>
       </c>
       <c r="E440" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F440">
-        <v>273000.0</v>
+        <v>20000.0</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
+        <v>969</v>
+      </c>
+      <c r="B441" t="s">
         <v>986</v>
       </c>
-      <c r="B441" t="s">
+      <c r="D441" t="s">
         <v>987</v>
       </c>
-      <c r="D441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E441" t="s">
         <v>9</v>
       </c>
       <c r="F441">
-        <v>3173.25</v>
+        <v>6700.0</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>986</v>
+        <v>969</v>
       </c>
       <c r="B442" t="s">
+        <v>988</v>
+      </c>
+      <c r="D442" t="s">
         <v>989</v>
       </c>
-      <c r="D442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E442" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F442">
-        <v>3846.15</v>
+        <v>273000.0</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B443" t="s">
         <v>991</v>
       </c>
       <c r="D443" t="s">
         <v>992</v>
       </c>
       <c r="E443" t="s">
         <v>9</v>
       </c>
       <c r="F443">
-        <v>1700.0</v>
+        <v>7000.0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>986</v>
-[...1 lines deleted...]
-      <c r="B444" t="s">
+        <v>990</v>
+      </c>
+      <c r="C444" t="s">
         <v>993</v>
       </c>
       <c r="D444" t="s">
         <v>994</v>
       </c>
       <c r="E444" t="s">
-        <v>9</v>
+        <v>995</v>
       </c>
       <c r="F444">
-        <v>7000.0</v>
+        <v>1546.39</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B445" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D445" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445">
-        <v>19300.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>990</v>
+      </c>
+      <c r="B446" t="s">
+        <v>998</v>
       </c>
       <c r="D446" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E446" t="s">
-        <v>999</v>
+        <v>9</v>
       </c>
       <c r="F446">
-        <v>1546.39</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B447">
         <v>8548782613</v>
       </c>
       <c r="D447" t="s">
         <v>1000</v>
       </c>
       <c r="E447" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F447">
         <v>199000.0</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
+        <v>990</v>
+      </c>
+      <c r="B448" t="s">
         <v>1001</v>
       </c>
-      <c r="B448" t="s">
+      <c r="D448" t="s">
         <v>1002</v>
       </c>
-      <c r="D448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448">
-        <v>3800.0</v>
+        <v>3173.25</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1001</v>
+        <v>990</v>
       </c>
       <c r="B449" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D449" t="s">
         <v>1004</v>
       </c>
-      <c r="D449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E449" t="s">
         <v>9</v>
       </c>
       <c r="F449">
-        <v>14500.0</v>
+        <v>19300.0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B450" t="s">
         <v>1006</v>
       </c>
       <c r="D450" t="s">
         <v>1007</v>
       </c>
       <c r="E450" t="s">
         <v>9</v>
       </c>
       <c r="F450">
-        <v>15000.0</v>
+        <v>17400.0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B451" t="s">
         <v>1008</v>
       </c>
       <c r="D451" t="s">
         <v>1009</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451">
-        <v>17400.0</v>
+        <v>30000.0</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B452" t="s">
         <v>1010</v>
       </c>
       <c r="D452" t="s">
         <v>1011</v>
       </c>
       <c r="E452" t="s">
         <v>9</v>
       </c>
       <c r="F452">
-        <v>3696.0</v>
+        <v>15000.0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B453" t="s">
         <v>1012</v>
       </c>
       <c r="D453" t="s">
         <v>1013</v>
       </c>
       <c r="E453" t="s">
         <v>9</v>
       </c>
       <c r="F453">
-        <v>30000.0</v>
+        <v>14500.0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B454" t="s">
         <v>1014</v>
       </c>
       <c r="D454" t="s">
         <v>1015</v>
       </c>
       <c r="E454" t="s">
         <v>9</v>
       </c>
       <c r="F454">
         <v>195000.0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B455" t="s">
         <v>1016</v>
       </c>
       <c r="D455" t="s">
         <v>1017</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455">
-        <v>120000.0</v>
+        <v>3696.0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>8902952468</v>
+        <v>1005</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1018</v>
       </c>
       <c r="D456" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="E456" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F456">
-        <v>2460000.0</v>
+        <v>3800.0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="B457" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D457" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E457" t="s">
         <v>9</v>
       </c>
       <c r="F457">
-        <v>5000.0</v>
+        <v>120000.0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="B458" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B458">
+        <v>8902952468</v>
+      </c>
+      <c r="D458" t="s">
         <v>1022</v>
       </c>
-      <c r="D458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E458" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F458">
-        <v>1500.0</v>
+        <v>2460000.0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1021</v>
+        <v>1005</v>
       </c>
       <c r="B459" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D459" t="s">
         <v>1024</v>
       </c>
-      <c r="D459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459">
-        <v>39500.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B460" t="s">
         <v>1026</v>
       </c>
       <c r="D460" t="s">
         <v>1027</v>
       </c>
       <c r="E460" t="s">
         <v>9</v>
       </c>
       <c r="F460">
-        <v>1800.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B461" t="s">
         <v>1028</v>
       </c>
       <c r="D461" t="s">
         <v>1029</v>
       </c>
       <c r="E461" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F461">
-        <v>430000.0</v>
+        <v>39500.0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="B462" t="s">
         <v>1030</v>
       </c>
       <c r="D462" t="s">
         <v>1031</v>
       </c>
       <c r="E462" t="s">
         <v>9</v>
       </c>
       <c r="F462">
-        <v>4160.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B463" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>8902975762</v>
       </c>
       <c r="D463" t="s">
         <v>1033</v>
       </c>
       <c r="E463" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F463">
-        <v>526000.0</v>
+        <v>4160.0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="B464" t="s">
         <v>1034</v>
       </c>
       <c r="D464" t="s">
         <v>1035</v>
       </c>
       <c r="E464" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F464">
-        <v>1680.0</v>
+        <v>430000.0</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>8800711078</v>
+        <v>1036</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1037</v>
       </c>
       <c r="D465" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465">
-        <v>44500.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B466" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="D466" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466">
-        <v>3920.0</v>
+        <v>1680.0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B467" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D467" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467">
-        <v>6000.0</v>
+        <v>3920.0</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>1041</v>
+        <v>1036</v>
+      </c>
+      <c r="B468">
+        <v>8800711078</v>
       </c>
       <c r="D468" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="E468" t="s">
         <v>9</v>
       </c>
       <c r="F468">
-        <v>3846.15</v>
+        <v>44500.0</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B469" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D469" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469">
-        <v>1500.0</v>
+        <v>3500.0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="B470" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D470" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470">
-        <v>3500.0</v>
+        <v>6000.0</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1047</v>
+        <v>1036</v>
       </c>
       <c r="B471" t="s">
         <v>1048</v>
       </c>
       <c r="D471" t="s">
         <v>1049</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471">
-        <v>600.0</v>
+        <v>3846.15</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="B472" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B472">
+        <v>8902975762</v>
+      </c>
+      <c r="D472" t="s">
         <v>1050</v>
       </c>
-      <c r="D472" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E472" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F472">
-        <v>12400.0</v>
+        <v>526000.0</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="B473" t="s">
         <v>1052</v>
       </c>
       <c r="D473" t="s">
         <v>1053</v>
       </c>
       <c r="E473" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F473">
-        <v>146732.63</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B474" t="s">
         <v>1054</v>
       </c>
-      <c r="B474" t="s">
+      <c r="D474" t="s">
         <v>1055</v>
       </c>
-      <c r="D474" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474">
-        <v>10490.0</v>
+        <v>12400.0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="B475" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D475" t="s">
         <v>1057</v>
       </c>
-      <c r="D475" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E475" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F475">
-        <v>149378.6</v>
+        <v>146732.63</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B476" t="s">
         <v>1059</v>
       </c>
       <c r="D476" t="s">
         <v>1060</v>
       </c>
       <c r="E476" t="s">
         <v>9</v>
       </c>
       <c r="F476">
         <v>15000.0</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="C477" t="s">
         <v>1061</v>
       </c>
       <c r="D477" t="s">
         <v>1062</v>
       </c>
       <c r="E477" t="s">
         <v>9</v>
       </c>
       <c r="F477">
         <v>1500.0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="C478" t="s">
         <v>1063</v>
       </c>
       <c r="D478" t="s">
         <v>1064</v>
       </c>
       <c r="E478" t="s">
         <v>9</v>
       </c>
       <c r="F478">
         <v>2000.0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B479" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>8567371235</v>
       </c>
       <c r="D479" t="s">
         <v>1066</v>
       </c>
       <c r="E479" t="s">
         <v>9</v>
       </c>
       <c r="F479">
-        <v>56160.54</v>
+        <v>149378.6</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>8567194025</v>
+        <v>1058</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1067</v>
       </c>
       <c r="D480" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480">
-        <v>128000.0</v>
+        <v>10490.0</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="B481" t="s">
         <v>1069</v>
+      </c>
+      <c r="B481">
+        <v>8567371235</v>
       </c>
       <c r="D481" t="s">
         <v>1070</v>
       </c>
       <c r="E481" t="s">
         <v>9</v>
       </c>
       <c r="F481">
-        <v>35400.5</v>
+        <v>56160.54</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="C482" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B482">
+        <v>8567194025</v>
+      </c>
+      <c r="D482" t="s">
         <v>1071</v>
       </c>
-      <c r="D482" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482">
-        <v>4700.8</v>
+        <v>128000.0</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
         <v>1072</v>
       </c>
       <c r="B483" t="s">
         <v>1073</v>
       </c>
       <c r="D483" t="s">
         <v>1074</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483">
-        <v>1100.0</v>
+        <v>35400.5</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
         <v>1072</v>
       </c>
-      <c r="B484" t="s">
+      <c r="C484" t="s">
         <v>1075</v>
       </c>
       <c r="D484" t="s">
-        <v>1076</v>
+        <v>51</v>
       </c>
       <c r="E484" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F484">
-        <v>18700.0</v>
+        <v>4700.8</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="B485" t="s">
         <v>1077</v>
       </c>
       <c r="D485" t="s">
         <v>1078</v>
       </c>
       <c r="E485" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F485">
         <v>138800.0</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="B486" t="s">
         <v>1079</v>
       </c>
       <c r="D486" t="s">
         <v>1080</v>
       </c>
       <c r="E486" t="s">
         <v>9</v>
       </c>
       <c r="F486">
-        <v>816.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B487" t="s">
         <v>1081</v>
       </c>
-      <c r="B487" t="s">
+      <c r="D487" t="s">
         <v>1082</v>
       </c>
-      <c r="D487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E487" t="s">
         <v>9</v>
       </c>
       <c r="F487">
-        <v>80000.0</v>
+        <v>816.0</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="B488" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D488" t="s">
         <v>1084</v>
       </c>
-      <c r="D488" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E488" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F488">
-        <v>350.0</v>
+        <v>18700.0</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B489" t="s">
         <v>1086</v>
       </c>
-      <c r="B489" t="s">
+      <c r="D489" t="s">
         <v>1087</v>
       </c>
-      <c r="D489" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489">
-        <v>145992.7</v>
+        <v>80000.0</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>8.8460073E+15</v>
+        <v>1085</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1088</v>
       </c>
       <c r="D490" t="s">
         <v>1089</v>
       </c>
       <c r="E490" t="s">
         <v>9</v>
       </c>
       <c r="F490">
-        <v>14600.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
         <v>1090</v>
       </c>
-      <c r="C491" t="s">
+      <c r="B491">
+        <v>8.8460073E+15</v>
+      </c>
+      <c r="D491" t="s">
         <v>1091</v>
       </c>
-      <c r="D491" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E491" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F491">
-        <v>32786.88</v>
+        <v>14600.0</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
         <v>1090</v>
       </c>
-      <c r="C492" t="s">
+      <c r="B492" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D492" t="s">
         <v>1093</v>
       </c>
-      <c r="D492" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E492" t="s">
         <v>9</v>
       </c>
       <c r="F492">
-        <v>3278.68</v>
+        <v>145992.7</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C493" t="s">
         <v>1095</v>
       </c>
-      <c r="B493" t="s">
+      <c r="D493" t="s">
         <v>1096</v>
       </c>
-      <c r="D493" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493">
-        <v>36471.42</v>
+        <v>3278.68</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="B494" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D494" t="s">
         <v>1098</v>
       </c>
-      <c r="D494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E494" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F494">
-        <v>4500.0</v>
+        <v>32786.88</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B495" t="s">
         <v>1100</v>
       </c>
       <c r="D495" t="s">
         <v>1101</v>
       </c>
       <c r="E495" t="s">
         <v>9</v>
       </c>
       <c r="F495">
         <v>1000.0</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B496" t="s">
         <v>1102</v>
       </c>
       <c r="D496" t="s">
         <v>1103</v>
       </c>
       <c r="E496" t="s">
         <v>9</v>
       </c>
       <c r="F496">
-        <v>1200.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B497" t="s">
         <v>1104</v>
       </c>
-      <c r="B497" t="s">
+      <c r="D497" t="s">
         <v>1105</v>
       </c>
-      <c r="D497" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E497" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F497">
-        <v>18442.62</v>
+        <v>36471.42</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D498" t="s">
         <v>1107</v>
       </c>
-      <c r="B498" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E498" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F498">
-        <v>25104.73</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D499" t="s">
         <v>1110</v>
       </c>
-      <c r="B499">
-[...4 lines deleted...]
-      </c>
       <c r="E499" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F499">
-        <v>114084.68</v>
+        <v>18442.62</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B500" t="s">
         <v>1112</v>
       </c>
       <c r="D500" t="s">
         <v>1113</v>
       </c>
       <c r="E500" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F500">
-        <v>8100.0</v>
+        <v>25104.73</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
         <v>1114</v>
       </c>
-      <c r="B501" t="s">
+      <c r="B501">
+        <v>8946924340</v>
+      </c>
+      <c r="D501" t="s">
         <v>1115</v>
       </c>
-      <c r="D501" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E501" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F501">
-        <v>16165.0</v>
+        <v>114084.68</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D502" t="s">
         <v>1117</v>
       </c>
-      <c r="B502" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E502" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F502">
-        <v>36885.25</v>
+        <v>8100.0</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D503" t="s">
         <v>1120</v>
       </c>
-      <c r="B503">
-[...4 lines deleted...]
-      </c>
       <c r="E503" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F503">
-        <v>142000.0</v>
+        <v>16165.0</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B504" t="s">
         <v>1122</v>
       </c>
       <c r="D504" t="s">
         <v>1123</v>
       </c>
       <c r="E504" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F504">
-        <v>1700.0</v>
+        <v>36885.25</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="B505" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D505" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505">
-        <v>13600.0</v>
+        <v>1700.0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
       <c r="B506" t="s">
         <v>1127</v>
       </c>
       <c r="D506" t="s">
         <v>1128</v>
       </c>
       <c r="E506" t="s">
         <v>9</v>
       </c>
       <c r="F506">
-        <v>147000.0</v>
+        <v>13600.0</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1126</v>
-[...1 lines deleted...]
-      <c r="B507" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B507">
+        <v>8552369629</v>
+      </c>
+      <c r="D507" t="s">
         <v>1129</v>
       </c>
-      <c r="D507" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E507" t="s">
         <v>9</v>
       </c>
       <c r="F507">
-        <v>1619.05</v>
+        <v>142000.0</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="B508" t="s">
         <v>1131</v>
       </c>
       <c r="D508" t="s">
         <v>1132</v>
       </c>
       <c r="E508" t="s">
         <v>9</v>
       </c>
       <c r="F508">
         <v>1500.0</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="B509" t="s">
         <v>1133</v>
       </c>
       <c r="D509" t="s">
         <v>1134</v>
       </c>
       <c r="E509" t="s">
         <v>9</v>
       </c>
       <c r="F509">
-        <v>12600.0</v>
+        <v>1619.05</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="B510" t="s">
         <v>1135</v>
       </c>
       <c r="D510" t="s">
         <v>1136</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510">
-        <v>1200.0</v>
+        <v>12600.0</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="B511" t="s">
         <v>1137</v>
       </c>
       <c r="D511" t="s">
         <v>1138</v>
       </c>
       <c r="E511" t="s">
         <v>9</v>
       </c>
       <c r="F511">
-        <v>3900.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="B512" t="s">
         <v>1139</v>
       </c>
       <c r="D512" t="s">
         <v>1140</v>
       </c>
       <c r="E512" t="s">
         <v>9</v>
       </c>
       <c r="F512">
-        <v>1800.0</v>
+        <v>3900.0</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B513" t="s">
         <v>1141</v>
       </c>
-      <c r="B513" t="s">
+      <c r="D513" t="s">
         <v>1142</v>
       </c>
-      <c r="D513" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513">
-        <v>790.0</v>
+        <v>1800.0</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1141</v>
+        <v>1130</v>
       </c>
       <c r="B514" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D514" t="s">
         <v>1144</v>
       </c>
-      <c r="D514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E514" t="s">
         <v>9</v>
       </c>
       <c r="F514">
-        <v>12350.0</v>
+        <v>147000.0</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B515" t="s">
         <v>1146</v>
       </c>
       <c r="D515" t="s">
         <v>1147</v>
       </c>
       <c r="E515" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F515">
-        <v>5000.0</v>
+        <v>784000.0</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B516" t="s">
         <v>1148</v>
       </c>
       <c r="D516" t="s">
         <v>1149</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516">
-        <v>12500.0</v>
+        <v>165000.0</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B517" t="s">
         <v>1150</v>
       </c>
       <c r="D517" t="s">
         <v>1151</v>
       </c>
       <c r="E517" t="s">
         <v>9</v>
       </c>
       <c r="F517">
         <v>16800.0</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B518" t="s">
         <v>1152</v>
       </c>
       <c r="D518" t="s">
         <v>1153</v>
       </c>
       <c r="E518" t="s">
         <v>9</v>
       </c>
       <c r="F518">
-        <v>74000.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B519" t="s">
         <v>1154</v>
       </c>
       <c r="D519" t="s">
         <v>1155</v>
       </c>
       <c r="E519" t="s">
         <v>9</v>
       </c>
       <c r="F519">
-        <v>2630.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B520" t="s">
         <v>1156</v>
       </c>
       <c r="D520" t="s">
         <v>1157</v>
       </c>
       <c r="E520" t="s">
         <v>9</v>
       </c>
       <c r="F520">
-        <v>4500.0</v>
+        <v>12350.0</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B521" t="s">
         <v>1158</v>
       </c>
       <c r="D521" t="s">
         <v>1159</v>
       </c>
       <c r="E521" t="s">
         <v>9</v>
       </c>
       <c r="F521">
-        <v>165000.0</v>
+        <v>4500.0</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B522" t="s">
         <v>1160</v>
       </c>
       <c r="D522" t="s">
         <v>1161</v>
       </c>
       <c r="E522" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F522">
-        <v>784000.0</v>
+        <v>74000.0</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B523" t="s">
         <v>1162</v>
       </c>
-      <c r="C523" t="s">
+      <c r="D523" t="s">
         <v>1163</v>
       </c>
-      <c r="D523" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E523" t="s">
         <v>9</v>
       </c>
       <c r="F523">
-        <v>520.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>8361818680</v>
+        <v>1145</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1164</v>
       </c>
       <c r="D524" t="s">
         <v>1165</v>
       </c>
       <c r="E524" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F524">
-        <v>42600.0</v>
+        <v>12500.0</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1162</v>
-[...1 lines deleted...]
-      <c r="B525" t="s">
         <v>1166</v>
+      </c>
+      <c r="B525">
+        <v>8361818680</v>
       </c>
       <c r="D525" t="s">
         <v>1167</v>
       </c>
       <c r="E525" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F525">
-        <v>7199.94</v>
+        <v>42600.0</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B526" t="s">
         <v>1168</v>
       </c>
-      <c r="B526" t="s">
+      <c r="D526" t="s">
         <v>1169</v>
       </c>
-      <c r="D526" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E526" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F526">
-        <v>14382.0</v>
+        <v>7199.94</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1168</v>
-[...1 lines deleted...]
-      <c r="B527" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D527" t="s">
         <v>1171</v>
       </c>
-      <c r="D527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E527" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F527">
-        <v>4638.16</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B528" t="s">
         <v>1173</v>
       </c>
-      <c r="B528" t="s">
+      <c r="D528" t="s">
         <v>1174</v>
       </c>
-      <c r="D528" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E528" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F528">
-        <v>4638.16</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="B529" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D529" t="s">
         <v>1176</v>
       </c>
-      <c r="D529" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E529" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F529">
-        <v>14382.0</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B530" t="s">
         <v>1178</v>
       </c>
-      <c r="B530" t="s">
+      <c r="D530" t="s">
         <v>1179</v>
       </c>
-      <c r="D530" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E530" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F530">
-        <v>4638.16</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="B531" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D531" t="s">
         <v>1181</v>
       </c>
-      <c r="D531" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E531" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F531">
-        <v>14382.0</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B532" t="s">
         <v>1183</v>
       </c>
-      <c r="B532" t="s">
+      <c r="D532" t="s">
         <v>1184</v>
       </c>
-      <c r="D532" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E532" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F532">
-        <v>16830.61</v>
+        <v>4638.16</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1183</v>
-[...2 lines deleted...]
-        <v>8361854436</v>
+        <v>1182</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1185</v>
       </c>
       <c r="D533" t="s">
         <v>1186</v>
       </c>
       <c r="E533" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F533">
-        <v>54665.0</v>
+        <v>14382.0</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
         <v>1187</v>
       </c>
-      <c r="C534">
-        <v>131568143</v>
+      <c r="B534" t="s">
+        <v>1188</v>
       </c>
       <c r="D534" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E534" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F534">
-        <v>32300.0</v>
+        <v>16830.61</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
         <v>1187</v>
       </c>
-      <c r="C535">
-        <v>125365743</v>
+      <c r="B535">
+        <v>8361854436</v>
       </c>
       <c r="D535" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="E535" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F535">
-        <v>4300.0</v>
+        <v>54665.0</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>97577459000000.0</v>
+        <v>1191</v>
+      </c>
+      <c r="C536">
+        <v>125365743</v>
       </c>
       <c r="D536" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="E536" t="s">
         <v>9</v>
       </c>
       <c r="F536">
-        <v>104000.0</v>
+        <v>4300.0</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>1192</v>
+        <v>1191</v>
+      </c>
+      <c r="C537">
+        <v>131568143</v>
       </c>
       <c r="D537" t="s">
         <v>1193</v>
       </c>
       <c r="E537" t="s">
         <v>9</v>
       </c>
       <c r="F537">
-        <v>3200.0</v>
+        <v>32300.0</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1190</v>
-[...1 lines deleted...]
-      <c r="B538" t="s">
         <v>1194</v>
+      </c>
+      <c r="B538">
+        <v>97577459000000.0</v>
       </c>
       <c r="D538" t="s">
         <v>1195</v>
       </c>
       <c r="E538" t="s">
         <v>9</v>
       </c>
       <c r="F538">
-        <v>13000.0</v>
+        <v>104000.0</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B539" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D539" t="s">
         <v>1197</v>
       </c>
       <c r="E539" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F539">
-        <v>102790.02</v>
+        <v>3200.0</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1196</v>
-[...1 lines deleted...]
-      <c r="C540" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B540" t="s">
         <v>1198</v>
       </c>
       <c r="D540" t="s">
         <v>1199</v>
       </c>
       <c r="E540" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="F540">
-        <v>5000.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
         <v>1200</v>
       </c>
-      <c r="B541" t="s">
+      <c r="C541" t="s">
         <v>1201</v>
       </c>
       <c r="D541" t="s">
         <v>1202</v>
       </c>
       <c r="E541" t="s">
-        <v>1203</v>
+        <v>183</v>
       </c>
       <c r="F541">
-        <v>413115.0</v>
+        <v>5000.0</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
         <v>1200</v>
       </c>
       <c r="C542" t="s">
-        <v>1204</v>
+        <v>341</v>
       </c>
       <c r="D542" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="E542" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F542">
-        <v>38317.76</v>
+        <v>102790.02</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="C543" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D543" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
       <c r="E543" t="s">
         <v>9</v>
       </c>
       <c r="F543">
         <v>9333.0</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D544" t="s">
         <v>1208</v>
       </c>
-      <c r="C544" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E544" t="s">
-        <v>9</v>
+        <v>695</v>
       </c>
       <c r="F544">
-        <v>31750.0</v>
+        <v>413115.0</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1208</v>
-[...1 lines deleted...]
-      <c r="B545" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D545" t="s">
         <v>1210</v>
       </c>
-      <c r="D545" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E545" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F545">
-        <v>367000.0</v>
+        <v>38317.76</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="C546" t="s">
         <v>1212</v>
       </c>
       <c r="D546" t="s">
         <v>1212</v>
       </c>
       <c r="E546" t="s">
         <v>9</v>
       </c>
       <c r="F546">
         <v>1900.0</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C547" t="s">
         <v>1213</v>
       </c>
-      <c r="B547" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D547" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="E547" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F547">
-        <v>94800.0</v>
+        <v>31750.0</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="B548" t="s">
-        <v>1217</v>
+        <v>1214</v>
       </c>
       <c r="D548" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="E548" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F548">
-        <v>86000.0</v>
+        <v>367000.0</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="B549" t="s">
-        <v>1220</v>
+        <v>1217</v>
       </c>
       <c r="D549" t="s">
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="E549" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F549">
-        <v>110627.0</v>
+        <v>94800.0</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
         <v>1219</v>
       </c>
       <c r="B550" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="D550" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="E550" t="s">
         <v>9</v>
       </c>
       <c r="F550">
-        <v>1500.0</v>
+        <v>86000.0</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="B551" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D551" t="s">
         <v>1224</v>
       </c>
-      <c r="D551" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E551" t="s">
         <v>9</v>
       </c>
       <c r="F551">
-        <v>13000.0</v>
+        <v>1500.0</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D552" t="s">
         <v>1226</v>
       </c>
-      <c r="B552" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E552" t="s">
         <v>9</v>
       </c>
       <c r="F552">
-        <v>99000.0</v>
+        <v>13000.0</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="B553" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
       <c r="D553" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="E553" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F553">
-        <v>1582.88</v>
+        <v>110627.0</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>8926064508</v>
+        <v>1229</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1230</v>
       </c>
       <c r="D554" t="s">
         <v>1231</v>
       </c>
       <c r="E554" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F554">
-        <v>1025000.0</v>
+        <v>99000.0</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B555" t="s">
         <v>1232</v>
       </c>
       <c r="D555" t="s">
         <v>1233</v>
       </c>
       <c r="E555" t="s">
         <v>9</v>
       </c>
       <c r="F555">
-        <v>4039.02</v>
+        <v>5100.0</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1226</v>
-[...1 lines deleted...]
-      <c r="B556" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B556">
+        <v>8926064508</v>
+      </c>
+      <c r="D556" t="s">
         <v>1234</v>
       </c>
-      <c r="D556" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E556" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F556">
-        <v>1112.0</v>
+        <v>1025000.0</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B557" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D557" t="s">
         <v>1236</v>
       </c>
-      <c r="D557" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E557" t="s">
         <v>9</v>
       </c>
       <c r="F557">
-        <v>8000.0</v>
+        <v>1112.0</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B558" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D558" t="s">
         <v>1238</v>
       </c>
-      <c r="D558" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E558" t="s">
         <v>9</v>
       </c>
       <c r="F558">
-        <v>2000.0</v>
+        <v>1582.88</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B559" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D559" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
       <c r="E559" t="s">
         <v>9</v>
       </c>
       <c r="F559">
         <v>13464.0</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B560" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D560" t="s">
         <v>1242</v>
       </c>
-      <c r="D560" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E560" t="s">
         <v>9</v>
       </c>
       <c r="F560">
-        <v>5100.0</v>
+        <v>4039.02</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D561" t="s">
         <v>1244</v>
       </c>
-      <c r="B561">
-[...4 lines deleted...]
-      </c>
       <c r="E561" t="s">
         <v>9</v>
       </c>
       <c r="F561">
-        <v>52000.0</v>
+        <v>2000.0</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>1244</v>
+        <v>1229</v>
       </c>
       <c r="B562" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D562" t="s">
         <v>1246</v>
       </c>
-      <c r="D562" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E562" t="s">
         <v>9</v>
       </c>
       <c r="F562">
-        <v>4800.0</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B563">
+        <v>8797086106</v>
+      </c>
+      <c r="D563" t="s">
         <v>1248</v>
       </c>
-      <c r="B563">
-[...4 lines deleted...]
-      </c>
       <c r="E563" t="s">
         <v>9</v>
       </c>
       <c r="F563">
-        <v>70500.0</v>
+        <v>52000.0</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="B564" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D564" t="s">
         <v>1250</v>
       </c>
-      <c r="D564" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E564" t="s">
         <v>9</v>
       </c>
       <c r="F564">
-        <v>8112.0</v>
+        <v>4800.0</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B565" t="s">
         <v>1252</v>
       </c>
       <c r="D565" t="s">
         <v>1253</v>
       </c>
       <c r="E565" t="s">
         <v>9</v>
       </c>
       <c r="F565">
-        <v>832.0</v>
+        <v>8112.0</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B566" t="s">
         <v>1254</v>
       </c>
-      <c r="B566" t="s">
+      <c r="D566" t="s">
         <v>1255</v>
       </c>
-      <c r="D566" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E566" t="s">
         <v>9</v>
       </c>
       <c r="F566">
-        <v>29298.4</v>
+        <v>832.0</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>1254</v>
-[...1 lines deleted...]
-      <c r="B567" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B567">
+        <v>8903792997</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E567" t="s">
+        <v>9</v>
+      </c>
+      <c r="F567">
+        <v>70500.0</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6">
+      <c r="A568" t="s">
         <v>1257</v>
       </c>
-      <c r="D567" t="s">
+      <c r="B568" t="s">
         <v>1258</v>
       </c>
-      <c r="E567" t="s">
-[...2 lines deleted...]
-      <c r="F567">
+      <c r="D568" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E568" t="s">
+        <v>9</v>
+      </c>
+      <c r="F568">
         <v>3016.0</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6">
+      <c r="A569" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E569" t="s">
+        <v>9</v>
+      </c>
+      <c r="F569">
+        <v>29298.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">